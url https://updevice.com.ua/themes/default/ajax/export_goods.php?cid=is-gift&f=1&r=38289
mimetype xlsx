--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512351241683d459461ec5b148d1ee81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3b63174f0219e648865ffca38af5f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ccd5c3b61bffea66d747b50fd971023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176cc80f4413bffb6da4fa33889a4ab74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de27b38eaa5c9ec0240e55b637e5efb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776e87785c8f099ebdd964cb3ad5c3f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53583a5e85dc7049070ba6306e05487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347b56da8af348964a059cd7a4e2c938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d8b024f5d9352149db14cf7258e809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe6cd265cc2c98bd3f89aa85ff59c910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f19669a87a9f051d026ffe8d72aa3511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b9e6d03776e7398baa7ab1cb1d28212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64fd8f64e7ee2c098d6a73d79a1398113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d662803f42a96e24df12036c4c89e5014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd111ba7cbd3389bbc8ba780b7a40ec15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42727ba14020275f2bec0d25d4949bd816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8637e6e73c180937cff844fe0958017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427d240e9401f845a81d1e661ab046618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93239df1db5fc0197c64112f9d063319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc94e84bc2912ff078683a9e3e8df220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea76db85f57226675b0619267c63b721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056218272d8b3ce076eaa423dcf7a1922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176d39e1fdb8bc24e3c498fffea4e2a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec62c3e5eda49ea9505025786bf07f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec737a6dc232171a92c0d7078313f1d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61bb662f3008bfae4c2d0dc4c980f226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7ebf4129884fa685f14b7e14f54bc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f310019160d16dd17aae6fcd03caeb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d20f7bbc81cfa8912b19cd85325f829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da35f6d298567ab6c5df37d0e0c38a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e6eaf6ee395a6f3d2d1ea4348013631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedfb4294d9058bcc8bcfbb1eeffef3732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da7f655df4c70c0c55f98d5ef9be89433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806a19cbb3b15144119e7a804a3fe6d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b57a3bff225464fad4bf667cb7d2935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465a1f90908c5ecca08c897a1b96cd936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72dd6dc5453e739591ee2453f1012337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051abac4d4effae679fe1160e4891df38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6e92ca9abf439aee0749f8273dfb539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d98af2dc08f60f6b876cf022c8293040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c1ae8c6763b989fed6e76a9243f8c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed06fc4a6fe187860e5055918aec0f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49569879527094d4a15c48d5bdd8da43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875238092a471e7d918a0356ab27659044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ade26e4ecb0b2d7a66d16242afcf445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9058b02b7277f4094bc940b1a706a4346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8195c472d9cfd708401bf0555f545247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043f4e5fee0ed117c920fbb954ba41348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d916e5ad66f6bf81223ba667e0aa749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db71452c972c564085c958ea2a32b0650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e38354696da8174ddeb6eb962714851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39efb2c825e19306a6cbae47948c4ab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76bbec57961aff336b01f84e24694253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865edbafb886b1fabc302e5a9110f2a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714403ffda7e5ad69b385a98279053755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6284b36759ac3bf9e68730d7455cb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2d3ea7f332d08961818d9720cc1c657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80538a9ab566d038812924802cf3c6758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38439892294c814c137e51f950ba56d059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151ec276f9da2f0127ab6a2c88884b060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580cf61793f5567463164c32b09395361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71920da69460f944ca3eea0ddd590962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60747dd606b1ebd37a16ee7c89f2c463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1752bf5b994020f48b0e8c60053c7964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def50996fa1ee1b950be0eb91e320ba65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80cd50fd1f34833d2d7bdc4dc51652666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eefb179dab7d74f1ba57a387dcb34967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102daa44bcaaf4792f6c8ca5d19d72668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77b322fbf3eca570c183f18a94ac8d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161b75760425888b9e56944a25cdbe470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535b470cb7eba90ea928c5da8dff6a671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d575bb2db4827c0433c95b1aa39ce72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c061e27dd3844508331d6bc7feaac473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19484413703ad8bdffb79a972309e85174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee3f0de8a24df2d639734d62b574ca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58b5bac6a34934902479fb4b6f232876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c01ee79912bdf1cb1a7246994461577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5cd94414a428ce00c4dfeb16b546278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923aa45bbced1f4c323da2bbda7d5f9979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1442003ce650f5b00bf0a19bdca7e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf695a683b8cdac52eb8642f05d8ee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7dc01b6a033330758142908b06fa7182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2fe51c7d9783ca45fa5f23066652783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2d330c046ffbb914465e22c0dc6d884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484035e39cc9b50695b45767f9bdc3885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29e45402f3487e584c794a34a8079386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e77465ab7f50f5602cc4cbc33cc0587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfadc06abb2dc0dd114fe0ed79a35daa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f542973b3a04bce483362f24a869de789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b2efd8417d91614bfa0a5cb78d48490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad40d8670b363b7812aef920ff09e991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dffd5448a8221a02579fbdf744e5fd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b8583dcbe22e7737589e09bade99ee93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcce5d9db11d0c849ca87d42df16f2494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafcd54e16ee9bcc9ff4309a9e6a363895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980e598b26054fc1c2aa8e3981b353296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584e2f22d36016b2626e957546f7a6397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8969e4a565ed53c0e00c6b61385c62d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a34c5513e98622dcd25b66b07fb8a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ea1a015bc5d35774b0b227574a92c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf19f1233a247dcc62b6ecf38eafff8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8deb2e6c787ee2a7d9e39279de262102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e0bbd91adfeab54ae7e6db142ff4c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf40e8bae7f1f077003d2284af3461104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6cb5758e0f4f2284adb3b2921f9e0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcab366edc9075225660814dba3416c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c7d25a873c2801d682068fba3c6e4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b362f6c71a2dbe5b64438993d553a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faffde365ae4db7ae34653ecd103a27109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22b19cdd1a918625c04d5f8fb7d521110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87ce2a7b9ee9462e59493e05ff1caf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00945d75b5884f9127b721c711159112112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9fa14fe7344171c6e4b5c1796158e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ac5e8e1a79b08b2425f1e5b52848e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8624f4568d65322eeb700869b1b48115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0355f5ed7fba8a0f138799e32f0a111116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997751de732d2357fd151359101fca7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4ffee20651323254c8a9619201743118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ffa9930c4bb781350c37a6f58abcfa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c36fd15777b5d6fc1fe3df79c955a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bfce5402e7d65f9e6485745b9d21a7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8610440f7685d474974fd683998c1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37102189995134109f61816a619e35f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af56f569ced053aad3f17594a23cdb3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68031b8ac1dd99ee68478622ff650f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab5471651a256672bea0608925e25b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372605da59090c6f6b6132c74ec3422127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e2894e398e9877664ae64835a73d8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999501722d325b29bed80dd131938ba4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d216c87196e95b26cb0345674c06ec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58aa8f73e2587818389b73fb7ad29ff131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0472b75f6d08b45f4cbda1397b873132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335aae573a24549d593b7815d621e6e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64301bed340ef48af756a995731b9458134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58fbd21fd764518cb57f5dd9b2be270135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb8099e7421e637b38d337d399a9a5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b97afb442573170f1f3e5ea0dd046137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963a5717f5b809fba6e1c3e92b5e041138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efacf0b05c2f0bf0aa8b3fc2fad6302f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d20439b8ac5f36532a870b92a99a9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938cf4e32c063bdbe31eb84b2c324281141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3211b6e88786252d5b6a2d7960ea2fe3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992673c2f17e5149c890ac2ec1d7a63143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d99c39131c5bc6dfdea6161b392614144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c616ea32f5fddb32310658eeb5fdb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f8086be482443c6da39d909968ec3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaaee177968b10c2bee98fffc4d2cdd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf9d8cd523d41df09d9cd3a8074552148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5abd43fa17a78968c12992d98eedb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cece12807fa72968e46327e7c4f5387150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d5169f61347e57cd1da0f56e7e729151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ec85b48deb11e195459e5f805f4d0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43205a3304b952c60f752d685763a763153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5e903ad4d30d13b4e8e1e8e956e8b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59845b96ddc934436ffdcab98eb6c801155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a70862c99d0858369a65f405117a24156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b539938824c035419305890cc4393157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7c4d57abc87116966ba9db35c81af158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a000fc0c864c316e9d7b0b236d168159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffdd2c315ce450ed557e55c6a5322f3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c2681ed71805e1dfa061473218285161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a2fd89e358303c134e5fe51c2786c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b8e502d70330c92120856fae977d6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87af60fc678e9d6dbc1aecfcba2d89164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349fc7a94ae79e1d0b70ebbf508a1150165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22ce461072ca107d68ab4c92db56e3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c31955088143893cf0eb3a252f934167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5ac3ccbc21f43c400cfc0310749fe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e1759ef44a6955f9b483c20c910cd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101939cadc70d43e5dab96f36ee09a0d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9327a13def1cabda0fb7f9942f0e38171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c9caaf9768ebb8199806774117dcf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c6a4abf132290a5d34d82a438ecdf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce53e69b44acbb1ea3e93f67f6e16d4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e4d81ddfc1361c7bbbd5222ec332b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff546f5c963c1f0d3ea8ea306a4b20176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd861f7a4ab556b9c2072f876fc9808177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c995ffd7f04def490738ee4df0acdce178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37a873a97aead6794d8cd031125edf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15776931bf2e4691a1f37189aad0a70180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a380fcd17522fe099134552ec8b2afb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93185c1eb4e0928c5c899f3dfcc06df1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e6257810b98e05c78dc5f311b0d89183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff02803efc84a54de1feb4bdf48963184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b9a0da20cfa543fc855176253c107185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a27d7fc0fd4f3b50079b0075b39e0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c58ada3cbd50b52b1e2dc3a12f63d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c012740b16013b4b84164ac3481efea188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ffec0b0cabd9d920f73d5a58376c4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e20a9a6f8771094129885ad57afe4a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de665253ffb5f8cead397732fce245191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f22b727ee793c55ea355786dca4e90192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a386926f182b4d580e7d3ed8c5c95196193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9df1fc833db1f2f4ca2f6e8612552e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3fdb806110518c261a0c8bb653d4b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af63fb8a0ee7d1f2c20e10d9a0b9edb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59146c3359a2f29e7b181be0714c9f1d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2592c46aaac8b4740e92f47347d2c2d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19dc2e9a7af012432993d794f0b0d14199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d100a55a78ac81994a12d2c4efe88200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83b228539e29719df682973c29a1c9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28485cbdfd8e9025af2dbe8c02aa8785202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab4651b7d5dda327d6a0d54c3d7557203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ccee38b287c72c05e705dcedc7be3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9c944de6c2c3e4a8dc54435eb49a5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746cfb345ec0276d05014aab83bc7968206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9fe12ba2510aaad097f4415472d07207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96eb884d8d7a4e76f51c33f9f1a1fdc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6ccb41900d6bf758590738abd18cf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423784194a7c9e89705cc7ed0330df2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed609fd0bc7639a52cf54df3c9a497211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d3b05ba43ef6d64b856b4c1e57f32212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4d2cd1b184ad1fbcae82336bd80d4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22964d449f54715461c84b9e870aa46214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0440739d1330d62057fa37f0ed493215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905baae09d115987b968aa05a79e2b1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55ef42e3d89369ccace569d08bb814217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86be3352da1a74b6c27cfa905020761218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f5504c1db3441e69c6e142be25486219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e64d3657cfe8b626a1e29b3b28a68220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27787ff2ab4112a030824f5ca43ba59221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c5b4558a9bc2c862779a2bc72ce56222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692c4718a8f1be3717c895b178a0405223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136f480c501c6fc0f3197d4e08b6028224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca96cbfa40ab4c2e5f1e024ce729b8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e89c7a22f1155027c21fe95403799226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606f86c969f417aae7ddb4b3da04876227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71786c84e660444b61f2611d3d0c747228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4bf1691eab1eebadaae898ecb191e1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a564631c506c49ed019c53a621c76bd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb118c9affe1c6d6a3c94c89525c370231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0866b6a0001f08f3bb44066efb5012232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039179d81081a7e281954c8fbb864bc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a99f9ef66bb4a916b2a20a97e51dc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951daec67092b09b0598db4999339ccc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca70fbe85dbd94fc8c54108c925e16236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38fb6ae6ffae0b676ba219183494cc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ccab3c4f6bcd1cbda418aed09873f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7374ec19fb7dd6321425fc543bba7ce239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9bc1bf707430ccbb2af274a10c6417240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b14bf1271d2394a4671a4c55242dc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69951e94d7095d7bc85b8b15cb4d9fbb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ca401a3d374d3c43c4edd7423da30243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22bfaa1d2b74648563a52a0fe3479b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c373e096757a8851c3c01016a942d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eed520e06fe60b0b7b6501704ec603246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406f142982cb2b2d0b8ca4bf310318c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc39c8b0f18e9d92e6c8427ed53f678248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5e33aea24755f1367b1faa8050bc6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20695a056b0a6a87c4fca833be2c49ce250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6eef99949883c5273704f09727420a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae1c8725a4f1a7120a565f09dfd953252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e40e61f773990901d3bc72b3ec683253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e8c7af20075eab32adf649e6df404254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd0b7c8004fb7b90f6b86e42a3616f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91811c09dfb3c210f31dff69fc932b33256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965b5c70b6d3401e94168860021bb4a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a186afce81573325b0977224538a6c9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60e131f1a498bf85ddf0ac59884dfe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb20e335039bdf21ba93b2c596db92260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532dd0f2ed036860a87c991ae4f54d20261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6ee62433638e14a981b74c5b830d0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b059edd17fbd3b9f955cc1e72e43a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63affcbcef21f878d3d3c7c5f2ce63264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0227d96b3a58b1774d030aeb901769265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17780a05228fa73af3da26b551d8b054266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ad6b1d94aadb566be17bd9558f478267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993dda03979dfb0c457716198b56f328268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f0850d5a06b86d2fdbf8cd87bc43c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91024697571facc9b6ead2a8771dca2f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372456ab362223623dd0a775e22744e0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed00e0c41b5cce5f4d7f57549f20d4d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c383814ccc390744348152e5a3ed7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee095f3b03f468bbfea2cc1d3c10ce86274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e05233288c21bd073a3176f0060fb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc687355a2c80c018552bc71524641276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4538a89dc596194bdc38a83515a95647277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de484049019fd9eb2892fdd1170cb1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6f8557f84dc0967ad22c416f997ce279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5efa3cf8a9bf3527e6242c97c2cbb8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a696a85cd14ae1a6c1d5bf1b0659664e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff85c6bdcf9c5a5f943a1125d710be8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd57f484044db8a303f85521e051bbd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a29bd01c38176674c3d0219a2c1ba284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138edefc0fdd49e0c11dff9cbcb9b10285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1f14fc0c9c38e82c2d77b47db9106286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5342b33ce12cc804c7e3069ea88c3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953b6472aaea9d67aeaef92187637ff288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e786be0381f5efaef2b93a6816efb32289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ebc311381982ad0e2da25ca06b13c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c72ae74bece34c5b299404ddd7a5bb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771b26e7b21612ac7c0fb74e256f933292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19016663dbdcdb3ed980b284d117dbb6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f15b608ce78c4c51a81d34cca86f02294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d176ea6a097d56f5eda9001d3086c1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7607551dfb62c658d7e19ec97f038b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452880f8b8c3e4b10c9a2d945502e35297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac103c974090145a225b0e351b413b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a7d8d09626a8d85e9c66063734a34299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd34d3e942b2167d7d814f15904d11300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c172990e4ed6852638c0d146a719d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc468e800b6d02351fa21363a12acd1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b28e30a608f1ea4e7e6ee15dc3cc1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90537da4ec0086bf7177eee3a5b7c115304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec35ce5448d6db6ea29eca9b7244b4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3690a12ad4d31f5ca5c2982eab415306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7ae50333ace764c2d7a38e8a8344f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2bb09626f9e0682290fd9d94d853bd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4126c3d18d735da54be133d9f6c7b74309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4e0d83987f686f6c16bacfc0716fe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d19c1cff0e69cf9ad2d83affa5f50311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b8e029a84b4f96ceba342406a8211312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a08a4bed0a9c29e998dab790299e27313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8feb8bfba13dd8f52d3a25bae7dda0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8982c1dea5756eed4a314343abebc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a65da325c496fb07a6eda2b9aa83af316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2035483c005ab35d8f56d7c929d71317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a6ad2f333f13646ecd9d0ec8003f6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e4b58aa2014c15f1cab21b068a3b0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9d793cdae52c1dce6277eb0fe6859320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19eae1613a9a03bda0549267f6a4a3b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9e726066a16dd75a10797b954e5d0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971aa492258858b74f774190c127741323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd341572d9ed5b1dbdd785ca626e5ada324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5afbe01dd6e3bf794b1efbb40d90ddd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc36d997cd75d6344fd11082b44b59326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c164c19af5a4607abe128ab2989c45327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb530523bf62f81ef0fe0a1fdd8660328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ae9ff2055c7a39db9068b607df575329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5868f3431fce25414001fdad640fa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd47900ec9c337b15f99074ca50631331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964cd24293ce3059865d3c87e900ae79332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5d376d638136ef3abbfea61761e42333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba6269e08d85e0775872e2c279efa3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590da95d624a3052c2cff452b7783a8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f83c194687a1db2e58fe0f817ce7a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6d78300e2d4c3b7bd3f90317b389a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4706b4a19eb91ea32254a97a31c0b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f329ae34b8b1c5bf5515a98240dbbb1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c60cdb9e03b932eeb95a39c38727ff340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8a34053992384b8c53915a31647aa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9055165e4dcdd78ee4230cc52323e74342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9013b6ce249220841f0f63a0ce2e901343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174facee09aef0e2558bc10e0d5a38d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1490d876bda90ccd1b635fd296452f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c31c5656c8518ceeeb1476d767773b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a4c516a4e5aa04671964c12ae840b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06bdc72691f6fdb42b4eb4158ec2f1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f394f6c88ad9c907bd8f57eab24d7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb29ca6a0accc9fd8a1d1159ca3634350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2534cea3d7d75cbdba266ae6c4d3548351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc6f3354a37911461ccaff9590bb06352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89c34ef98963464371a17066fa274f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb39d51263fe3283b9433431ba71dbd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1f891b2c486b0f057b67457492004355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9630e83bdb5a51fefd98272278f756356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85805aef8898cb6d947398c2aa31b59f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c84883526a5103cd6639fc54b572f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1307837a09c8fcfb6511f85c3342e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40f47e6ac39c5fbc455bd7d5e4cdd0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02e574c7ff0bd0ed2548184f822317361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a271b655cc54d0bcfc448ac31f1cb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385512d0156b8b151363f0b3de68bdb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2a33c30a3a40ca5f8603431ab4fef364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f05dc9e9000c4323659096176bd15365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb5002c0f99af1900c67f527482adc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8d8f610aa1bc839fb8f1c8d8ebf31367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676ad58db842a7e57174e9385253f05368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e20ba0ef9111c20cd5c6595aea01d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cdf641c31159fc474822e49b63e3f1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e65f2a29ed8c2400fceae248ac1f1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759aa8e9a805712fc82af15a94a2b03f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7393c3a5b4b11f2af2c9239f8cefdfc7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c328c3418bee22c25b18ad07a5ce26374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4d59ec20e7c54d2ca2abae96d4804375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef22d95e87536fab4b8b57b9b135841376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd24f468a8108d6caf58971fb84417377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62e3b5f49f33eed4b8cd279c45941f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199ac5a133fa95b1032e8e976043bc3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc2497958206ef81d3fa72d119f11b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39991ddab0988e85dc51787af7c4bdbe381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ecf864f2246e9a90097702876ec03382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41711afdcde298675c13356e98747e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe490f74c2f3d6593c4cb7acd3be94384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd956654195bf419caf97d7c2b8683dc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb447785dbc80095310d072d17789c6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4cfc52c66fd8656f569a429b274bcb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0089897a3ea8354e6f77d79a40132a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa91c8c4b906e8e8ea09330f5f5263389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ee8342cc8c97e304e35b92304aeac390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2de13a73d0bb3564ee694e964d0761391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b301867a1dba96525684fb14b270b78392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3faf2498f5fa354c141e013f4840d29393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add53d1165f2708fa937c901d251346394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb8bb33cfb1d64ae9e76c4f7ce567d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60497698e289c3cc2cdec0b85b600c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c88bbc838227f000eccde7fcca94a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4163c1436e62c96e867ac52fc350a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e9d6a03e1db6d01685c1618f2012f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86828fc6a721e03a25f061864f4d3c20400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7704645b22b3f91f69436e442c7fae9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5741688cebe76eda31945044f6bf183f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a8644d7640dcaa856410145d28b70403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c717f20840f9512ef5f49ffc705cfb7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656236a1678d540e29bc329f489e83e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a21c116b2f3a14fa020938215514c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770a1b2fe87d2c9fbaef9de59a895a9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c0e22d582ac5debc30d68bee1e3bd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708687e272364859e28f767a7b6d0cfe409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565dc9a160c22111244c5d195aa1e4d9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9e8824c96a09e1691c3dea4520f54411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824633e382e2cf2eba9c005ed2029e9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcedfa941288ef728506fcdca2334f5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005fc77c3062c929a2cf201d211bf3b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97c0cb79ded53398f046f94f134e2a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645d561530b1124f4ee5ea24909af5f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e011239e48cac6106730948a148e9e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36019e25bfbb89cfadf2e0fe385f50be418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a00e1dbdc60322d9ceb3ed73efc9e0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2d5131775b479cbf81398b106a1ea420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2021800a5e0ca3ba022cde5306424421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c58fd0470ce47fcc1b4a23b861f13f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb748512fabcd2a103379054851d0e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2124284044a026ab91ea489f19e35424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016152e7e80b0ab404387ade7c03bd5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f835239a7c73410ea84be547891266f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83f7f985de5ccd17a9f5160dab074a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf2a19662efb1fa143dddef79c40e8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493f9709133c7782778713bd6ae73eb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72a1112af8af12741f8c8691b97808430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470bcf4cbfb2a2e3e1b48e983f0adf92431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29edd07c63f1aa98fe7e442dd99f73432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b1498fea67bbac2957b61356d3738433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c12459004c88c022cc6c2b7a472b9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41370aec7ab4b13c6740bcf9c694f73435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d2cd2e837de2511cdaeccd6cdc5fb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b870f369be742212b3cc315ba6967f4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7911707ba7267ee99dab46ecb9d5bd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca10b8fb338dbe97210c601b3297d9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb553422491d53f3fcc638a8e92e18440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa98c8ae4b7a974edb5eb19cf4dde0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250e2181f7cf56e7d7b56c56e4e5ca5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34bd7fb77a8111c6d1db0e2fc65eb3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385019ee6f262c9056af6f38823bbfa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5220f223b8dfa8f7b57a3d289584cd0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0203352083d1a61067eba1f2a57f970446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8fb34dc420fec6e3470e3f1df41639447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d8ea863759499b7742636e677851b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613a5211784658e7f07f9df76be525c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93f068ff7b078b50f6c4d0b17b7c9c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b3d98f1db0025f00e63fed11aebf4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd1d1451ca6b3a629d9d1e60356944452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488bcb1dc6d8e24bb7be122fb277102453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75d6d4043e86830f00bfdee4532c21454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ca85133c34e0985b51a6be548f095455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05c13190dd3345dc0deb901b1c4c86456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d7308b8cd6badf6ab8de2a1eae4d8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e3622988a428ea8c0c665986eaea8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb1cd143ed04060d4ea9791ab7b04e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2371d92695c0b5a50939b1c5ea69d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97baeb3f65d9d54c23cd992ce32ffe3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26797b70d99d7da82ad6ca1ee98cb92462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc2c21c218a6d48bceee024d27bc04463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae389c69cf0107623f1d44e5d150d9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe213893e9a8debfa48eccd2c68b84c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b519464b7b0646b081aa22becec85466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca1d12356ab6611a20707df8746735467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8b51d22121c4543d303d07105c6dc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63556a7d2898c4656d5dda27c8d9e020469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993bf2271baacaee29df3f2f4ceb60df470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05ac9463d2e071599aeaf3f203c165471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec96244fc25fad45ca30ed8596c392472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a488f2685c8251b28a188e2585117e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2028e95ee0604e54ac50562157fbe474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b338341d9ed3852135c732d28e0c3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd940a77b00ae02cd9690191ebc7cd2c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae735e03a171c3ccdb9292c96e73ba8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df30c7c90d75d2bcba42c9adf00984f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a75fdf0c58fb3d6a70942090f490fe479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97672088853486c94519ed7a30751a13480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155168973bd3100d74dfc2c9edcdce60481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c382330b5147e0646b80657d307c5fe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc428d8f60e4a62e9199bb2abbd9cbb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff56e37911fdb8ad929da64d7c80243b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ce3317fc1328b19bedae39c087e48485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae894caf2bb9ea2a324f6011c88e4d75486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f454063474415f035f516a113ee941487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40c991e8b9617dab77f78c208abcd6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f3502ee604d398d89d4467d80d742489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51634245a7d39916d6b100aa39d67635490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b50bb9ed9fe762e60026477ac2976491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976411213d0b1f489be460657b99410b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b084fb4e4297b86df5f4ad5d546c00493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e61da992122a5bd053e84cf9a82db494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3681f78b0dbca35f86b3c51e5d9be495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684e6366d1e785ed41f16da8e2a2ce6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b865e65d160e46006ec88176b4684ba497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467444c446c9457756d5ac9299022db498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2b0f45479b4809ca77484069b3bd7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23191489d89ea04007df256328813a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66b829ab6102bdbd0b1b4e4da1f5b3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5778cbb478b33540e883864355494c6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80147a3a3110a9ccfd688a2d803e828d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ea76cecd798acc0898471c5092278504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717ce99b3b0d50dbdd87355b219f5a0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec03ac79946d31dad58fd80a91a280c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226f9f0764c3c8e1f29f438b286a411507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1b746fc6b03b7b181d1aab49c9118508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d034c1b1afbd87dc3d37590edecc2aa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c89c50dc9fc61b3d800b40062bd40510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7231ead128cea80a1e5d04027d864511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1737ec499b286d722a56b44365e60be2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7938ec61686515c8428ea9271c8ee513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9231fdf8d06864cc90a589198d08824514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506e733c464a17bdc403402d9d9466a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad82d41c4647890c14366eb6de4b3b5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38edb25ea0b18d474141eb62855655f1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb0a175bade802504f9391f21d2e73518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38277d4db86dae386057faeb467098519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523714b279d8949486d05de801e6c09520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd54d581da665499bcef9fb310f64ce521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb4cd44361ae9eae968d7bb283d9ef522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3639fd3b34ba4e7424b4cf673994f2f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab52993566dbe4e2e310f8ace73deb1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c7e4e44b933ef6dfe8ca956b172ba525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df6b10ef03f8c132985f8cb2767f02526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d09d76a8399ba3f5961c39f82d111527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32f96de76cb800121c37818905e149528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4decb84456a03430e3d5b50ffb02cc08529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fda650b436d268f0be183fe427c888530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0745a5998b92f3d37fbc13ccb6724531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5e64427018bae4028ca98ab4be604532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c88c8d64773b3000d93a8ce3f5802533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169463aca72d9378e8b3e692d07ce119534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4445a08222515f864ed837d3f20054535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b3ff79726018077a1e5798f243464536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66288ed93a5a267782d50b6c41c343a4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6947e33fc967560c8b9c963eb82e4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590e83194d4702a254b41d26f5b90ab539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b2883f9293c8c1abd6d454227abe9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75128c71e9d6ab8206a67a60d43054db541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf92bbd77d9008bbb6ae51c1200b75e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28725d696fdf3c440137a2166c452be7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d90bf76709942e7d056587a51268fc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba6cd6568877b0c523657abcc75cbfa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b497aec05359c330af95da52d7bf7f3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ebac8d076bb9fc4a6f88888935f548547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f628fa8af8ece3f675fe7b6a5f40339548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d746291780296a1398f7cab53d04a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ffe7f7eed148c493078830239aabc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f2b09413630e166e030a0315db708551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692cfeb47047db7469b7e3f8a053da9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4f13b1c34ff6198f967d9ba580924553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6961da4f854fa9c3da25e95de0dd001554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e3a1be055a52a176467ba321f87b5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e233d9d245b978ce2dea25088e5ff85556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0df33411b2675d7abcdac8ce2bda5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258e22274ed1edf4a86edf23a8d7dd5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1341289dac28df4d3476822ae59a8be559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486daab408d6216eddc2cf80999313b7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b82071a13b0f48f13c37a8716fdeb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ec709154b717c59cfe738fe7a6d5e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438423f9a73fa6d60c028bd7d4c665c6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63567f3460c33d260c68f81e1d5d2e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b280c33b2256c55cd9720778817ec9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d23e1066102d5566cb0d4656a57f25566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c24f04c115d927407e46a3e50a31d7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aff4be390753020d32206287cca2a4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6182f514b7be7202c94cbb80429e52c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e5696125abfde28242e194af92a4b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950daed59f92729051714b888a5ee4f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab819f39cab407a099b6f90c8061483572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69135c538b39e74525de032edceedd4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ac46c877923355bf26731222e3305574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5e7881e2e1d74b6d54bfd379a6ebf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636016c6f88e90e53f84fb0707f355a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605cb4731bfa4aeb81923cfc7a0ab00577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c3f5f17486a93872e707e77e05846578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea0def7d0f838216a638f6d2789c2f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b4366e240f57ddf31c07a5f1cc108580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032e08f24c8ceb941ff2a1742e25e7f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9df52384b9a24aea296047d9c8202582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53179bcb804b7e290435e95bdeea31b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68fe83845d70df4e2d7f5e6cb24bbb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6bfa2880d354e7ee722bde32e930e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589dd613d7f9ffc86263985e9243c18586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874bd0bbdf62d1a3acc1f2c0d79daa95587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0fb3cbdd2b1fb49106fd161abb8d32588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdccaceb1809d7132b295bb2c60ee68e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe27b01e83893e999c8bc4d231144b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d394e9bdfa5c979dc5f733a26e3e3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73d752257a440a4cde7ab173cf58c0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8dbe82883fac959b193041e3326344593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822182fdeac36a229abcb5ce05bc212594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19480f2ad68d6fd1af330978bc9b816f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af091ca32e48a97799a45887311d2bed596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f220287e28e44e6c279cf006754b804597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056fe401bf903d05ea3ad7c78b13bf96598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f69da09f5fa12366fcd9ea28a824e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9ea772a13563f00caf7d702bb4bbb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c0d34c910b580d761c875488e195d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b54b8f7ab63c47cafb1db95ade77c85602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4fe84d1647f7664b13bf9c0283cc07603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb559c17c79b5084c77a26494d77f1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8c95da6da2fb89c80d83c86d69f27605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441de455ca03dcab848fc5cf438b18e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62e51e7612a8f83ad051a13026df9d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f967e032fcb599aff687170549d68b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb61c5ce029d8aa716236e736943c0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41090d89e8db89064d291b56e3ff7a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7aea7b0dbb9ceb90197590142a87db611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411235eda35e8bd4e9ced79b1785906612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921bfc0f73b0fec723df802b13d1658613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5a909c15efe805443e352c3d481af614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e6411cfe9e96126f8ce47276ff8a3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0f5102ce391eab3741e98aa38924f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101fa868d042722ada3bc3f9f881b8a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4229ac8661a15bc14793eba4c3585618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34252bc562d71f010f60539098dd1e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf3b73f337a00b6092a524274f4160620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ffb02af4e14bfd69ba8d3464b745e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb78486715c2531a7dec529ea85a6d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e0bef191e8aea4f43de0d37cc547c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a03349cee5d2a7d69b7250a4e7d35624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c587ea3194795cffdd1cca84d3fb6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43d9cac6b785e00fa9927af1cc8c27626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24584a5e1f772b933ae6525953a1eeec627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c8e050a9f8c915dd321cd3dfab81d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abdfb37314873bbab89f2f9781e4e9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74ffa828f8916153d4dba56cebbbdc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f74228326efb3e02d7d3cfc082cd85631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b69a5d3fe690063a62ea26e2757d57632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c22097c24974cafb607b9ce697f43633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac82bfa0c946c9edef394b96ca6f286634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83804dfda07582eefe67eda7655875f2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbfa813f9acbff092ff0a8caf718fe3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f81efff8a6b54d39cc93ffcf045683637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a001c0a419e7af1104e433db15169d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53130bafb45f29982d93d9e62ec88701639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e2447ef737490a0885d0a3d431bbe640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d0a009299ebfe5b20db1f44d87002641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e94a75daeb600b3593fb8d39d910b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37497e89004ca7a725bd446faa6932643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3716fa6a66902259788a5528a8158644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254f1738fccd2bbc9ec980abd8fdd76645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e77e196ee5fc3755616398f35ca06646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583574fbc1d36891536b135484dfbe85647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c1879893a8de4701f9a7e873e1e78648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d150083b617a9a8ebc34875b408f5c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1d093fe33ec55640e5164b14c9e15650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d4d6d71a7ad2f44ed060c9e83805c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4e32759a05d6c80efd721ee7be730652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d33ce99e57b1cfd6a7a895f7d42a5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5c3f3daf3ee5926abf391e38754ea654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569f15a49f70d51a3d208e2337a5cde655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bdf3a386cfcd261717c88e8b6d9d86656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629183fd848583d7b9f76e66b16d78e3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5534141a2d74993dee35cfea19e07658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4ed0c102072e5aa02aeb72fb8af36659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc766a0a9712fa6792d8ecd1cf024e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a8b6fcabc7981cfa72ecb86bd3d59661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f355d3f13976c05d7b9b5346760f11c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1b96e54b94e107d79670bafe3645d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633b8f6cde5df92cf35d12284cb2a51664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb0ac33e27c13ce620f003a86da6d1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b97eaf9a534a0977c1ae4bc378a54666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daab2d9df0038a3ac904e8a0e381c8e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596eedbcc210fd5a07a4a31750df2458668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab057511933f64344018136576bb92669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79fb1a49784f4e449523928293e43d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962aba3e4e15ab9fcae1623f56c98679671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d436d894a463c0d3957b9739fd47006672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1153813cdf25f1c9eb6109156e6af673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e752428ec38c991b37635bbd8c189674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27accb8d05f9eb3b5d8c59a506a3cc86675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1a0a2d4c2b6c5ad234604f6a28586676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672af2b5c38855e9f370b724125efad677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c550254e60b8f9f7805f9825b7ef7cb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43647f2a35185209769b10208a363c83679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef619c98752940627b472aadfbfe442c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371490d68ad4b18ffa505701127c276681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf5ad7609ef1bfab3d8eb3bdbbc230682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2daf23d75f9e2aff11e2d662cae4f5a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212e87d68544a42ae587d85878f1875684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c2eb9ac54661b335531bac8bce40c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f960a9bf5350e36d6ca1aac1afb62686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44911fa31ced94790564615abf4e035687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e5f014b60519c8f784c4c77e62365688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4a7269542f67f4c4b9710b8288379689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f4aecf163cab036f4a3badb2c9de8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349626cf8b0a9975d814c6daf31720c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68f788a6f87fa38b5c884d13a81880692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea66c27ccc3013cc65bf9fb5dc54304693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4b0e8b1b472604c5ef13ce94f84ee694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6acb9a7fa243f155fe6aa89374a083695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e80da10aef74a3e8a59bc687421f50696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18453f3017494e620412a6717cfb53a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73b2b7a8fb09adce12769edff17bd5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32745c5d8f2a8f98fb1f61d80c2b219b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a6a1f2c32fea06a6f024aa805c385700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619ff3f39f349658dc1c0a3d9d2f722701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1f0968cc05692e2b1c60e0f489df4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75dbc6510345d459512aebf25fb7b5c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee24a6685195b171dbfe5339749c23704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0d2deee0bedb569d1438da0a90c9a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eeb1e5476bd0b8016afa054f86dbaf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d421024b1d77af2e48f684f7da83da3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c6175acd075d81a94b762b00bda820708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b38cecd24617250dd8f01c8c32baf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae52c36afb46db4b89d3879590cf038710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b483139ccaa788e2da307710411f8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10527b70a26dba5e159ce2d933f8ab6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd923fd041cfab684fd9803abe7b59713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdccd7984a33cd5972accde81f35ec7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7616d5d35810678dac812d44efd66715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95721baf46ee8e4393925cd330fa1ff9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42e8dfc4ec9f13fec81802dde7b38c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127911f7a3d437c371e5da69bc7e790718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc77e73678d68d6a450c9e565db6aa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025d6858b18f8244cca4538389dc89e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66f800e6e7e6afc9e4d3aed55aedd7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ce824116ddf09086f4b3ca0861caf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a7ce7c0f00dde45d289a4f46e7886723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60f69192c9c9cb740b9fa3a8f540da724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576f641788eddf96394c9abed026a4e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10fc7d08939922c193dfe48e0b7d019726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914ff73bda23a86afe9703e7e34b72d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266223cabd7baf4fa66712e07d436298728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0193298295ac20b41d382d50d97c12a8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cfe1eaf07617e323b6d239ac8d099b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baadf17506f1da59386cb76d516a0534731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111c345eba67281a344c07529602897732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54712693287233c5ad8a631c6ab885733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b86b7f10e1577f1a823176849e6d4a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5118e871935e4a7c86052c7228753735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448d3521aefff9648b6f817f6cf462e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9a51ea01737b4548ffc8516faa833737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3350bd7ea84a7194268db105212b4c3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca2fe8f70f43df11d8ca65b00e00d1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c8c5bd4ff5c6e922d4a9e3449d0ee740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68474d02e8ee64e346ebffda0919e20741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d213f9632e7294512d798694e1d2c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aeb2e6c612b3a5da412dea4cd0645e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277f50e407497b14d3f6ded57a5f182744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e80ba5cabc315457588805098ce0bb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2314529122719c390eaf14f3b69dc9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9368da3a511eb196be099db9f7d00747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fccfd5a3841bb512e8d07ba05f61dc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62f834e53ac416a7a2fc6baf61e018749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8a8fb90f0565673075bc7ff373a6a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa8c39f3b34ff79ad33f271ae7625b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad17ac8ab2951f95e3075320657b41752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6957131902f5d316cf21444a6db47753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f99e59333e838e056705d78355104754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914992405d96220d016a024591bcd97755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e711af905813aafc319ed4af5a27005756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af481132182e88755237d29764d194757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f15caeb92cf789cfdf7a2004ffe728758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc04cc9490a3d40ed48e8f5aaab7309759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0dfba7e3ae8113f5fb0cdd926ae3131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec71959e881a806b43de441bb36bce92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee523352444eea926bdc90ded3dbde23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c647893947481e41df845c99b003f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05b64a6864776509f000c19d2f032b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180b2bc55598f7d0e235982cebb141d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3166091948612b81afce379f508677.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e968259e4b0cdc8f8ba436f99073b28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32fd3fccf5d9acc9ec02c56c7b14d669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9726d69d46a68cea32cf9bac7b820510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f683d1e97456f2345b256d1abea2f7411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d810742d720a9d8b7e1f46737f76612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689042b98899f9acb1894d36ffd313d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783f80472f7b6cbc3b1801c203695c514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d72d36da055fb80b40b834db2df14a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5866732026cf525ea934a4c8f966f716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe71abd5756a54ab8ee848a6aab8b4f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3456b99d6ad30512a39ee763f595d918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405de7d019b6fe0da9cd6e982e9b6a0719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b5ffe93e07f7d02beef1e290b484520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba824003f65a0555fb68d821de096a3f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367bb1c6b2484d1e6e4651e442747b122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9201406bce968aee3520765a6064f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a58ba8ec2dc6bdac659e7dec2825b724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad6dd9100556b34df1832984175a1f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcffe1ed0da0089ba594cf026f63f7f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9e7481d50313c6f6268d51c9f7c8527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adeef03af6988b49b70a5a4832dc86b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da55c7dab548e6764a72bba2b9daa429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50840a04bc2650b09856276ba2f52b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f293dffebf343755eb3c5794bf6f45031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99cad22d517ad05824583f7f208381a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229bbf0b722bd044a2fc37a284ff2dc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856df14c1229c9ba57b95b32cc00a9034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116770fcc65fa83d24572fa91f269b2835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116c0c1c1d3d0b98b13343eaf57897636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba49debfbf446de7353cea2f5a44d437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178fc2b6c99f842182a4610b9320c03038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2a1d92cd4cc507e2b399db98a70e339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e842f99848cc2b489b057d1599d0dd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597fa957fdba0dfe58aadf1e0a7600b241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9adbf09679ad8b9c4ed43b33bdcaa442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ef02aca47a1f5c67167408fe020ad43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ed31241e3a46b8ed32db20d2d06bb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cecf0852d2b080bde1d231bb902bd345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b62751318beca46be26770050f0e146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d4e80be0accf5830f4616d8d9ff2d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90816624023408e86deeffc225610b0948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf5342c052c095cc084113ab48ff2949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306839bb465b6df1be511a48d7edfc150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de975d0c4708c7199302badab2e4e351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a051219bf49cc857ad86066bb85a052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b35382bf59986879a3de71f638ac953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e0736988a39cf6dbc79481f9c409754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbeb08a11ba718e2c7307e4347dc6ac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2251379d43a6349ea9640cc3c55a3356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03ab074292cd6adfd8a8f2f0c1d7b557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a8b59bc1dc7b19de7e463b4d31cc858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29586fce90c8b5c643147da1569ded559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d3849cc18b0875bc66ddee8f0af8060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5009c3822337334983ebb5931753d1761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9030f750dcf7558959d9ca906e7b7462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b5aa330b30afdf46ab938deb3af6463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1fde338a26e54707dceb1a5c5ebc4464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2261b6c5a52aaedaafe456a72df72565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c05f5a4f4bf1c2c50b7111c01a837e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf7d24214f4d6106a34cd43dde3d5b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b6a638ffbf7ffa0773c21af5facf768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab94c9f370bbdd5e515dc0539082ef69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699364b273b1e2597389e4fa26b768970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0560f6f22d02f312a1aeccfa0dfb8471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f445d6be7c41267449aea8140017e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641c5f80c28af8e47587cc11ae1ccba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb41d4e503be7423706283cfe7d905b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f0e12bc3e5f9f10e5ed6222976d7475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041caa1a5122c92bacdea138ad60558376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ead9f4688cd88b1cb51fdb621f9b677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcbc9897f5300056ff7a2e0f1ed855c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840aef93f2446184b7694d94905805b779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5b9bdac689883f0f6fe54f6531a6780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8f8050f79eb1c518c1fad7dd63e3e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a324db14ab4ddb7a2fe0a92cecb37b6d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa450a96caa9e364eeeb2ff3bb642483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b3a959c436ba0de2833399d7dddf384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f73a7d41ae294bc0cd914b3fc291f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6607e371a680b4d4cbdee00be4f7986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ec60504d3b6144cdbcafadd2a07c287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab20106e290e9b8765ccee06e23f1588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c976615a8bf00f1b9e7cf12ab702e7489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea89822bfa547077d2e55a308ddb2aec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4854ed175acba4ac960c5da48bcef591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b2ebc4ec98d2cc14fecc1d9008da392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc314d037b68c687ef50b3ad6f752f5293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3df6dd6f09f081906805d2dab0b1e894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c3eda44e29626fc8e828188010f9495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782f630be0844cf4acb71b06bd8b96796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6356f53c0db3d34b1788a4ee33e68e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb61e536a88eb80934a9ccc13dc87a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90a49c8cc37c62e4e482378555319699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8193d869b8a40641e7aacc6aecbeb96100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa5798cbc03b5615567896c18cac65101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8dde7dd202d8777f817a51aa8e9bf5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414183118d9e793b126ad6491cd20c7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff841ec91320cf26e31fc326ca8177104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c42a7372cbd8e647d8e203441a511105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4694ab73c832798a762dcdfe138ebf1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae3350f9800064a6795c665467dce3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3482ddbdb4ad1cb2f96c21b12d5d61108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f7992dcaf593460664fba403b694c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44feb5b4c108f6c959c6dcb11c9f45110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f9ffb24a8475c1ed69f2f95f8f01c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e99083b0ebc8bd2b4fe8602557941112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab18b9a74da0521f6430f2c0b2299fbb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa796eb8addf665fe84cfb6dc9b0c605114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351b8f591692b639b06ba29bc46f52a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2574ba942d32b873aa91ef3c84b618116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31215953d54ccf444ee8b94903eba7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00276c6150363e056b3a8daac32e346c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693bd70900e9d9632583e07b282de11c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606801a4e4da915e3c23f31f5435242120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f4cc8ac13a1719ab556edd26ecbb0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d594e4ff32a399b71abe1db8204de4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c79a04119dd29b3678fc6ca9a65ed123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6537a6a8633900572200f286010c2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabcf6a1aaedae1b24dbf694421fd473125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8fffe56f5bf4c3f8f33f0c996edb0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c35da7600355042123d0395c8d1e4c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af0f59dc1ae13606de27fea3289542128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e50b8b2a3ec4022ffbc5a386a3c55e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a418c7870d270b313f9f25a3aea764130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933271e4e1be1ec82bd44e5dde9b600131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895807e044e252ad2c024aad5c1e11df132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7283145a3e6fed4a0267895c43fd3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47f9e6352f216287b41748d226263f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87668a6a3a178a53bcd00dc210b793135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b1197cadac65995aad81aea21e403136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085aaf2442436e4143a19b5d2df3bc4b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0539217048b4d1f2cad68329a3a1df138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6771633e8d974835ff0b1df5e9929139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198766d71bcd6e30e197701dde64d9c3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661a97b97c9b39b2145106bc790ec7b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4db3bf00c803b7354677f880c74f47142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f4f6a6ac8d9ab8fbda9ce1856feda143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fdb037da7f18abb9028128a56cafb8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af64b2ab63097493760988e4e6a6d65145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae3482cfadad29d722633087c4e93b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a869276bb84191558cd532b3bb47f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299a80f705339d232546785ffcf805c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e5dd9cc346e1fa01b899f0817c10c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a318b17c555fd8392253473127ee04150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad959317988e2281762bcb9e136c283151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021662f0359311ea54642050ab6f9a9a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82963a52c560c349b173c6118b5dd66c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b0d5ea4a767876e1505b9d316fac3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d3a1d640f0ff3fab5f4b80320ac2f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9fee3f580f5b91e2e911a955231cbe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f88137da76c2e5c9acc30a3614386157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4240e213b68026c951871ae7fad27158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86421b007bddad7a7a8e29544c3ad1a2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c6b9e850cab82f24f835fd7f63fa7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ed8492d8c525e81b3d0d45c9cdfb8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a114dd748e64cd6541a26f09e267d0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c484f69a78c4ff0a40de9ffe7780e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559b5baae3a3876fed34595f5edd01c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed8d060531b72b967aa0131558dda3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b42732658da882df4dca8ac66dd094166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7ae665a04313f92b65c59b2fbcea3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae866fc8170e141c1323e3d3980620168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb904732aaf09e1634bc8fb008ff49b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8029ea5d11f1f704b7778b4ad45f7ab0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8cf8762586bca1e1502fb070a360b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585aaef5fa5098109c81a2ba7852e0a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ffc15551e3283469d68ce1522c5e7e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013d48cfef313fb6b227250560d99f6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308b8b138728cd2aca9deeee388d57b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3016941631acd6b4aba3c90bba3abeb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57710b1275d7ddb98bc530129ddf88177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082273254c083e5192a9738aa32d152b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245500ec21a13f327cf1bf087b711be179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f67e7633e8fbff2c0d731dd230830180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208e090a2747003ba803cebe44e8316181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163116bda2fbaabea802d391bd8b6bc3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48438784a859c398a57eaeab370edb5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e24c248f0b4ae865545d376345458184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1e0313a26ca701db9ca17d6abd240185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be81d02c049f836c95928cb1965e27a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326bc394bf20d675e1f0147c5e379fe5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1c960e3720269d0baafe0f515aac3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25705261ed7a99b6bc40a13ecef7f8b4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5991789ba4c31acd6f7607bf828490190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9368c4b044e1a9ca1aacc82d82927ad191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1778036302c9a0f65be88839ad4d23a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d464c07cc35442ce7df3ee5b3269a769193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21cefdf8fa92c93be4112f8eda2e04b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96609335e7f39d3683f882ccd782616195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566d57cd201d64dfa7567ed51e10866196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756cbe0b7df8f1dda740669d2c71ef1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db176122f2fee5442f1abe8652e54ead198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2f8c4fb1f6481d09192a1328f7ee4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019af110f67e2a5372e37a0d28dd824200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d18c229593d395349ba7059f082894201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f024fed8b45ae24b7600c1c828ac5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836fddb1eea8d77bc1fb53d8616b7932203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f4a52782b527e4f696b68aa265891204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aab75193077f07297383ad84b816ae205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f54abb5d2a7efda352ee207dfb00d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0e147c51289b573a13cad0a310284207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce41065d3e4be9596ecb7c31d016ba0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702afbfcf0a33315eb1cc01c37f299a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb5c332359ba2c03a96c23dc219f86210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe3febb9bb8fe2bdeb44bf4cfa403a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ca37bcbee7772c6e261dcc5108541212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8439d6bfea0e78ea852104c9d6dbcc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4befac5cdf7412e8cec7673673051207214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc3313e8d2a0cc6b2a76314389b889215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b271abe49adaad1dfce9003981cc9c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075c37ab186096da94f80d6d1872e82217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59703b8a8850b982bd9eb881e999725b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f03d7c55a41e6cd9f2b0ffe18274f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7a0fdde4e925170dc072cfac6174b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5dc9cd058042a197f0d244ac12f28a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50f075ecd87559e1999ef605ed9436222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7218d94ff6846bcea3366856e9b43223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa0a7994b0ab1e9e5f667aaba92246224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6bbde876413894f3318361b0d7480225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c48b21b08195b27db471996fc190d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a705cc8c1e1671e636baad49a7df2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42d72a62ece459a0ec2a369404c289228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe53da172c41934d6e473877ad8d5c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737c19a50bf6cb9f26ae89c10b11f92230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93a0fbe22715be237584d25eec8e09231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7caa6257ae1b0d29eed53bfade9cf5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93172595786ce543ca831a1495f01f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a61869db8dafd214323a954bfc0f6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a48860e61873d9c88605bdd8162572235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89d04fdc9f6b93a4e37c5ef31fb1b2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3381e686fafded12834b40d21b6ae237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08cea7751d41552f8d98a1c9fce8358238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8565b41bae8dc89a3d8d3db34c174bdb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1de8f48159798f694300bdd22a71f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4220274f0dd395c5d83db9834059ae241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5d0e4e9c44569b903882fb12a89ec242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa41292d1441be1f5dc4a79dae3a2f8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5482d5cdd6c6ddfad7fb66cb157d6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524092f1bab5522842c866d5adc9ba7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47310a41cf155e4715c35bfc2e4bb8f8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab6dccfb32594fb605961dbd9f777f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414793a1f28e51573b50397e0ae91dfc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17342b68ae93109e814fea9bf83e3b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9c62a6f6b4e0f20a0824064b3ccba250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150fe9e664608110d5f308d5bcdbfce4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211438e9aa989842d78279758ff7ae35252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a22f9f7f7e5182aa26a23183d6123f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43f81c9625655ce9217a34ba6e54e9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d1b806447b46bc819ea28ba27d8d3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002aa56eab2d74daff95d65264e0b50256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b653338590924526edd95458139384257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0bfe7c4a8cc4bdec3772971e0f61d5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370f0897c11d5b97d37ebe424cc6511259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5aa9baae0d00c978db4513fc0d285d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d3dc70d6affcb4c2b1d05cdf38b8f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae8f1e41691adef6c247dc29354f6c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01281a29bbcda125d4abf8e9429a1bc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ab5881546f3753715142ee093181d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875fcf281771d0f3fbe51fb28979e53265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65501d1827a9ef94fbda830f07f58c7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e808b0b459ff9f44a549c23f79f73267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d2591681fd067afd074f8d5f1299c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0cd2c6227321d03f72406d0990292269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77ef1a6e85e827c52339fe39b7f58d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d1ae45d523e376847c180ef3c1bd0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b68f883aa48adf83898daabad4083d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919b36b298f50734b1400f0683556ee273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996492d8dcffcdffa5817352b73ce9c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af521dd5024c7c5410ab4599556c1fb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad848778906ead3b92974b2d951b1ccc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139425f20af7583614c6232f49c8a6c3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b148842fe66bad42429ab344833bf2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367879abb7e8dd2c06839fd88dc95b6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409fc44dbb90e47f4a29776b83e7e61c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db745f1e3d25c1bf0e55407da36ae9e2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b1cc7263a06160763ff65e687953e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa119ed144652699347c7e44a24e18e4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f4a7fcf462a48406d8878b6d0d241284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7898e28f9071e8712d9a0ad44296aed285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbdcb7358cadc35c7647b38d57d2872286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6265d4c56fb99296c130e9e0ad26762287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f2f6dde7014e18edfeb235d6bd29f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf8b70e38a7ee9d3313548ec2f42ed289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa511dfc3a7bc5c723e1ea3427c6759e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689ca41f0e1082c908a75f73e312ca1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa80d5769d9b278a1d1312ef2f979a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ebfde0b288ae1ccf2aab543abb839293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3905f59ce93919170afdced608da8f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15499657fbf002aa44a0f180ed9c8dcd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cbfc19db3d6da2ace1cf01ab0a968a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431004c4c799954c6dfc7ed699ec17e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f82fe17ec124d6a56eb44c8556348d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3458fe6c09bc1ac61f619d17e9232299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106aaee3c4f80c9fd33feb488b0b0726300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fea166ccd662bca306439730944557301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ced42d254cf095ae8320b041066c58302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43416f8abd00c263dfc728d44789bd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e46a2fcaba3cded45d9922a5fa3f6d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c159ab71a2d7b2d802face31629e2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5866df020407d5e4d986ec860638fdd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b2cba20931048ac0edb4d6f851f1a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff105843c2cf6657861cc81dce10fa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39803400609471e29afeb96b1359cbd8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5607cc36776f54fa56048344b0b0859310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32cf3301ddcc78c1dce8630424a486311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ccb9f3c4c570e22076358f7bdb923312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ab8b46a3d7b300139a4f21fb248a8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3adb7b103c49de05a5997400163b1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77ca1f9bd736d287bb3f748b2c68f0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f564de6101fac5f733f8a3c2ef6c2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dbc70179b787876e095a1ca8b82d00317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301ef4ce6d5bd341c6e92dd41269c40318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8fdd431f39f6b5240efdb93b542015319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a21269e04355de8225379829e8bce320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d80d14a5386b3fcea5211043b18e63321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359e46fbb0fbdd1a2936d3544351860322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea783eef99ff2e2367d3558d35254100323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d332255d9a09f6e913db1cade24d26c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d821a1b0e564ab86ba31d80d24df65325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d36324043469c0e620382e6ad6ee1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655f3d61c8126daae8479be5074b07f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff806925b927c49b0bf380cd5579854328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127f5020431fb7c9398103984492294329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417cd91553cfcea2b864a386751b576c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1d88e74cf5421640d4ec3679b322c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca086591e891104294dfb23dec2ef3d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b57b3a5bf273f6e58fd5f74a812d6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476225cbcd3324b6c1238f7947901fb1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842aa3b35be55575033e0cca495883bf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350368afadb520a4e3d64d0cbd88b12a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff321284c8858547f16bff283c401de4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515e3d92af909cefb26d69adccaf810338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c91e56bc08c8fb06cd9c7f6da61b7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07057282c14fd38877ccb6e0f974c3c3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ef5553615dd190ab37f7a10dcac3e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c96c5bb0d2dfdbeadabfe90994e7da342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac2beb0561d57b746ef20a23365ce9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2711eb967525d128d9610bb5ebffe4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981bdee24cff7c0781b3de1fcdcf2b7c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85bd4499ee10a9fe0d5c845dfc8cc44346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3495e2c0c9efbb645404f425a48d1b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef6e7801e0e62836b39f1579dfcc661348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19016f25b97da311e3411c75f5c59dd2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc526484c50670789e8a7bb36599863a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf51fd05dc7c08146d69e6629fee2fc2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a3fb91e7beca18228e5da9e6b3d11352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e43add2479fad1bd271a30d5b73221353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c9d59ebb172ec58da2cc55d7ce32c2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d8b5c5165100bb54c3922ffbf96e8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527e1db4cce6abf562f1bdf6ca37fb3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0881cbdeceef1151b3b9733e636e52357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e179f2104547e2c029d59b174c951e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa43408baaed812ded4f09ee5881c9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e9cf8352baedb08c68139e95c8cd4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5a5d16cb2fc095bdfd0c22fc18069361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f8ab73d90103428923fafbd4a2e7d6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a19c9e18d49cae1ccf003fce68a361363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05603ce2fff76de4951f34cfa5ad2a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e3601ca606d7f192c76746106541d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e80fe629a76846968c591bd0153cc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0249d46d38d657c6e55cd0854a4283367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885ad9a604bcb8dfcb04c1780e462ff368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79758b964656940d6cbe47ae277dc7f5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58a114bc04cad9a1b189f3e49d0e35370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07a1e72ecbd0ede06c07c00edc6998371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ed1b1be4e3f23bd310ec0197645a6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dabf5bc72ed2f76c7567cf22d58885373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39bd62631640b24fab4b86a58e3b8c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb353b3f9272b185b7f50a79a5bc1b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b87aa20644592c840ae3819e2c78a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130c92c76a4e42cde986f11d026c731377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358c50ae2facda85d48782eb7b22401378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c563d70a97ccedb33fc384184a98dfa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1ae032a5a8a003987ffc9475e7e36380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bed2341019e66cb696b0d71f4ad223381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d072760b3f17468adba7d0a53ec91382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c015f03591b24bf7eab64f69a4b4161383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1eac6b6541a47b98956863ab2a5e84384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12e9573a5929fe477bd0c4717b914a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3f87b450e3671fdf747e182f30c50386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a91c9b3a6ba3a8fd869b9b5e77e656387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34099fbdfaff572e03b0a8b6fe680284388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fcea89ad6722a5a80ad2708f8578da389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae7a60b7fec9e13e425c8ef1826a89390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1cf9ec456eb492a3d3cd6cede20ad391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f2c8d9a6ed9887c10e44bf246953c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a254d9e4881f158d43b81f5bd19d85393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82a78159c0903e3d0a3c371a484043394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2cf21f5cd863db12be886e214a4d8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36b62b2793f6b21d23df249f348cd7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad975a37004ccbd580c69c2411264c8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe6c13e50006c0b40e70df87a45570398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81cd6637253b1580ea5a1902ebfa1a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc0c089f5d19e3f90976fdaa9c672d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7a0a7e6b7f5fd51604868bbe7b238401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1634bb0d350c17b9cc21c47ee3b5e5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8a5dc4cc24a0b0ab311aa1b1b5d33403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c15e9e2836e88ee2ca539be5c30fb8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5921ff5355e9111de9c4b5526449480405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6911d7356208931c1ca5829800345406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdecf45074db52d02f5a4237b4a99196407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0cd9b55d0e663e9d83e13c3e03a524408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1770334aa7a1c656d6a8c450e3861a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78897248222b3d3641d84ef1e5d36880410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b133838cba8a0a321668169ee94993d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f7858ab1463596090cd22731491b2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda39ae40f81d2d78a905df1764408e5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc69467bfc74a66709524a9d09114ff414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91245c79bdab8db32f942f584e1a31e8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33240eb61e25df1c624d0a36b4a3bbdd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2783e819fc05087ec52be5b124a5e1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5fedcadf867a80aaed742942b96591418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27219ef5045752a0e09aada65e6dade419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc94209319b0508d60f15cbd2fc351420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83580c894abfea41dde3879360e15d2d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2bfcfb52d9cf44e4bbe20ec8b5e37422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5992eeb3bd005260941e4363ab3664423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd518c84f26373ea25b24267035d911a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d983c0ee32ab62e6ee2969d6ee9f6b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd4552219ed6dfd7decbb44b6eb3e9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118aa7bbdc593b492e3374710ba742e0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b113a0ceb38b1243482c135e789557428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f21cb2acee4cb5a9ac357af70620f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2d36bad6303676b65d232de8d9ea7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812cb1fd0ff7ec64b3038b65bdb73461431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e951bc5baf7aa0b8806516ccd703c88432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14ff89c530fe8a09031199c2cb832e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1bb36d698012f344364438fe6e47a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa6237ff588be76c9d2f194033af2b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a381d829e375e6d6cd70502d518c78f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563977b78e101846579174a23b2d750a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a30900081e99323ee137e36345201c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718f230484c001a263e85d03bda98b4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353d82a28efcc565ede3f26139bfe8d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd6f943acbbac0f67b9b4e331cab71f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064c2c97c36d1dbd5292b8e5106c4e9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5728bbe73625804ea9109aa888aea29443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39dd7906c066aa8f5e4e8953086e777444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c3f727232c990d39203f2a38921cc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747a60d3f58c94423a16c277316b3bf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857990d8da6c99c6fbcd4e1689ece52447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e2c707e61565ae2ea31bdff1be853448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc21d7a5102a13054851b4193df887449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce414e49920b291f2436f0261dec783450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c7665c50cc55f36a62fd41b91543e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b0f739f91fa18fed1f48b0109b8be452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac3c2244ce42d1d3817d1070563f09453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29e996b2f523cd126e95022db179df454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930cb63ef32eaab71589d90b7719e716455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f3e67558eb4bf6ce04c2482097f50456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537074b02be3720385e2924c3dc1d5c9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c9b5ff5a72c611072d9cfe82ae991458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fceac783c7e1ad401c7b513932d8631459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49891ee6e78b9a18c01ca453d206dff460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b7345459c3cee4d2225114b72ec56461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a353a1378fbc85ce16c94ae880206eb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba3fff5b0c889392f46aebcac117ab463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14d866af659b48f75cb386f9a871f0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c735da8e418f4723a1a0e03ff3dbbc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8e31d7f4a7de72a40f833c52db432466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80791823daf8d35a57cec3e0a7c44d83467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f050db8226432b6ed6b66ae03cad2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd8b9c05aa3cf5caa1dd540e4004b1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8ca1cc7f9efcc6580caa7aa39f514470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54fcccec03d536aca0d74ca49800e34471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da9acc8c1d92f50b978bf2f38748ee472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367f144d80366f68fa9229eedf8a33b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72818b2e67dde5cbb7b0e1a3d2af3af5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f3935d4a02b06f282954884c89318475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc388d1fdd66b458477c18bdb7414b0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06014ed250a580dda4b6a11fd475f408477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9851e366611b88906c411af268330f8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048843e9e67e860b5bfea84d7eaa09e3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89a7f2e07c1f0ec586442d265bfa8d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3fde5f270ed3f3de766a2b51ce487481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba84e3c8c3f6a4d777eda807aa71f6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f18aa88fdf5a06bcfa39a7495eaf8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9fa32a29886535acf31bba7d1dfb1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb79f41e27874674705f761ab50a7c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53f31800418165e715d8a686f4f1dc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7e96aba09252fb371e88eefd481f7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68fd7e3ed831d95f4e3907a568abc3f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e42fe0d3b27ae1eb8c3cf8ffc014b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7cfac8889469600e7f4fb6635bcf8b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07e46ac47f6ff3e83a72b05a708b8c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b92d9b73f7d9e62c96c38e86bc55d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8c26fc4ffe128d4f1d15ab0233b2e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568e62b895af8db66b9edd6640b9a41494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad3510b58499633be62008aecf4a2cd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b8585c767e1c05d9bd9daeaadff74496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e016b2d1f97770afc0e40f42b620f4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd8b3c3147a001e48ceec0a4504311498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d75b20d9bc920ab36e68ba66a5cbd9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667bf9a27f3dba4e9dcfb9379962e426500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79050d005bec502ed2ad7a4ae6277b23501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a598724e98f1f16ff4038fd1a28fe6e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05135256402888c60eee34fef7be37503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3cf2aec4760cfc3784ebd775f2188504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1681a6b9ca0d5711d49bb455c7717f6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853d31a52d15a05e2d287ec1a49621d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439efe3f0ac46189c3edbd84bad3890507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084c974bfdc0d6cb01f1a7e7eb836cd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01535561521dbd37ea4f996faa62b3c2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedfaa65e90c92732de807fc18b738df510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808df47026895fd2698695c646712973511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585e9dee3ae98fa50e550fc66276d00512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c427a99c2487cf4248d4b7fa2e241513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756549d685c30d4aae18fd54bec1ef40514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610a7ef3261af7105bd9af9aced220b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434909955d866276cbf0ebf8720cd2c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3459324e4011f72ba83f0c1cb75099b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e045d5849748c59fa88bb05e4eb1f9e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0ec5f6d1e02a4a36d64fb84485b5f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56625ae7201c143ea002bac02bb06b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd58ebe3542f6d478fd696f81e51c0b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b35e19fe63b54ef150505506ee373522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da777c9ccc7c2994f6b150117002275523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ff628dbce7ca8450336357c883f33524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e314525e235c1aa7f7ee42caaaa8e7d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f670c2e5886a953b4c908682dc33f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43438973f978ab4b349f323146d538527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb440e33abbcf977ce9b588f17383f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a28244a98d99301f2ab8833c289e8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec1bd6b4fa4173b8690c85060e9674530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c099be0c92ac5100a02da66455e390531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c6aed28a11271d4bb7d2c2d66fa93532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336287fdbf6d4b4cb2d03fe53b320416533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe4082426c3988fb98eddf085953c6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d723e6d60b0f0d03eecdad769e305535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48896073d29ae0f4ee97400e88dafed6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488fdadee0971fa47437472656edaac537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62e57d97edc8774854e6e8ec7fec8b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813474d6b204e7eaacf025479ac114de539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd2a71453a63a953f3ad73fe918b10540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff16f29b4a9749d504942e89bcc6f67541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999868e63a04fb0a500fa3341ce36bff542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd92f0057250fe238986b1c1ab2434b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90107b8b74b112af436b726c263d6724544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578504c119a99a0a5f443cd4533c94ad545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d845b39c22a2f519e5d957f900d5dd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc185914e2cfe07da96bcb3f375df57c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619900e5c64c8b5df0556a1efdf8648548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecabc50ff49bb1a7a20b047e7634039549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b75ffba802658f620fdae56ae2910550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27fa59cf4174bd3b4ea4d4149d8bb7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9dc3a787dfe3b3f2eb32e7b7524c6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f18f51e981b59c6f9278e2115fc48c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97533fca0e2e5389f20cbf2cc59b8e3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b39c0d6bf071bdebc99263a6bb1f5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a02abfa8df265e4d7cd1ec549b52ae556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08d0c16d0b662d0e4d92bf02d6adb4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b670fed72d48b0d12b71ffbd7b0ba7d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe33f922ae4cef9a13c435e300e965559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a3fe957e9d628a3ee0d0e1c2df240560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30133cc8a3d5f5a81f15f406cd23cb7b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b82a80a9dfe3925a7eed8833261a96562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a0f9789363eba851f1d589df058ee563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558cd601aa5aaee966346366bead5578564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3fd1a3290807b9f00d7dbb123ee12c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d1c50fd0b67f39fb2971f9819791c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34fd95478f5cd1b7ccde7c1567233c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895030005fd239bd044543ad06187a5a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2956317f056d41feb4f5e85d93af2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64629509f0864b5c431d2d00c175303570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e1c0c0bb9d411a13999025b2e5089571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8a81c47cb77d0c7b8e40b52af2c95572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184d46597d5fa688cab858a35093992573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c912481b374c6d3715987a5f6d37461574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be29b0393becb764da78d6e776e67b8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d2a0cbd9ef303c1ba1a0b7e7aa5cb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b8be5ee8c063238dc06e4be247c1a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb3c038209ae4820c77f50cea99611578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985d94daadfaaedfb646864c7a0eeb8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332467b93375cf5e5438d2be98a3c2d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120fb97b0e8ba3173aab8dafe7f2c028581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b723b65b0bd5a8438b6599938e99c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61ee6eb9beb818393f3ffd46e7a7e0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da0b40d8251e1fd7a7a634e2674426584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518a888e380018eea21da97a5dccce0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2afcbf64e6d51ab61c6f26db91a79f2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e94ad8b4cb3584f8a140d2580be5c4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db6fed10b4a124d4de33ddfc905271588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916eb1626bdb54cf7e9fd7d71976bd4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeddce0c76d9a3f55139539bccc8580590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec3fa71ab4538ad2e82f131a4dff00591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305eb9a589591425285db0b0d7702ca592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7135623bc207e7065c0953129abfd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd73bc644912f572c5a08010fe35d9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2759cfba2321cbef3f35a571657fa9f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88c468a132362cc330ae564221e052596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c15dd8af3223694a6d0cda4caf5b3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5fd5fc97ff0536897fcd76427ec01598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae7670576c6c685edb6bfe38bcbe19599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a52b7975d360f35f23514d319a30e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4b51d2b0dd695b0d93bb23eb4746f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792f37b6d303ce785d3311b0d5016e5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e4772a74dca35b6e556ba1e757bee603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989eca352c61b140fcb8d5ff1e60b8a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790ab3b716da99753194963eb008bba605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04fd797c22e95f19761edc5a288b6d5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2fe345646aee3936ba90c2909125c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a16268f6c3cdc9f190c02faddcc1cd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e01f23532d36b00ddce4dbc3aafd9f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe454c2f5cd50eacd039057ae3f06a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a615f9a9321e674729e0609dd861afc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa6f8c57895c2fb28dc2d3bffaa43d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d018ed840efdc7a18f27a58465e02d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd707cb198665d78b7544abde80b0a19614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f6a28b81bdd664f9379740b5b7a6f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc5901c69657370c6624ffcf5403db616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef86d15007116b8bfed0dc8c6631498617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d0cb2631a5c8de2246e832f73f518618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee29de737d3680a6c150a095d8ef6f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b6ad7ff079780deb83f9714b2a3ad620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da417fa1be5004f2a8cc39a5f5a5762b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d755aab9d3b90c017061b84825b92622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e5daea93493ad905edc174957c616623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c76b5b928420bde90d2a19b7d27c74624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae8ea16644b3c0587ca0f8dfbfddc5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1ef6c3746c1543147be016f7e06f0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb536eff1e183a8074ec61f420368f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b079393085c0b4b236f74262d2e9e74628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194cb194ceceb28fe1a4f7b77ea7f25629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ca1a4bde5c70b2615a9a7d79a3da8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e35f6680fd1fb4ad4340046e6b602b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158ee8e67772c6c82cd35c688eb912a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422241ea5a0b3fdf1e829de7a173d3b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5deb4c4151070df7da3923e784caa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be19e2a5009cfa026210325d716ee5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6d36a48a0fbdce0a115a5df40fb6a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4ae3158033d5d1da241b61e6a6be8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7e0057c9295a6b37431973e133c2a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee6ea3e5ed82fff398dba88fbb9021639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04201780358538ef4d27edf96611f99e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903ad1717f8c2065ef708245fb2964e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947cded55c84c12c57af18bcd2b6dfdb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15aa3a10a8e6df116f3bd131271421643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6b6e10905368377d5ccc3e056d237644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e340d2c4f84ef3213b66191d2a7d5f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9d7ce746266d2c216dfed0018297b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d5da02e3da38bccb5c265c512a656647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240cb30ac0f443c93de701f20b1f9578648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1448bc17c5f2170aa089452297fdcc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5118303851d1bfe56c414bcd65153b5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807ed40b3e7b2e482e204b894419c85651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61a506d177977caf9020a254bf758b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a5ec0ebab300d0e46be0373b131d5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2f52630b7e0070d31a09aaf67c595654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09efafc1020d30aa36f5ccb9b7cd4793655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b649c4e5a40e1cce8e3258458adf0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c878319bd9f8a78cb1af7303242ed5ae657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe1d3616e1777454b1ca9f40321ce2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7087234c426e3bcc0f1c8eab3bec36659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c4ef142c0cf653c266e8a6129c017660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeae473a6ef6bb7a124189df0754ee4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968512d746a1142f8d88435fe5266be1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0833fc3bd7118b7b265deaea2b4c3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8667a0e36b8e959714d2386e5bc810664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979b74934d63d6510a63282743a8cd1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f76ce5cc53875b9e98c5b5ac786a3a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd112764bdd73cb77a6b9ab4a608211667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff0f5f0a07cf1c935fefecce1a181b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa1b7363fd4d3c6c0765b5c7bc1122669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a791b09d1155cdb5918fefe550487b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec296689ba051e8f36d044de1271fd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450e72a1ff56d78981ff639effb2478672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad2c8a5fadd97f8d96b6b21581bc93673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7de9eadca7844377e93aed672a4ba6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c260e8634f6abe335cf7ec6f1d13e4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b52dc5496f136ef69a8fbdfb4fd70e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4d798043a29079d0dc9273cce3310677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621cd848bc8abda30898b52b61276d7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ccd146492463e8255be5317ac4330c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58b5d92526c0edf81ce09668032ac3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed80a2a056b657ba7fbbc1600683f86681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0eac56a0518e275967f4d6f15920c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a22a9cf9a543e701c97806ce07a0d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722da49a9ad39c684a0622d6b1459f2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360dc5640e8fbdd9b60142b8494ee3b7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d82293ed76d148c7114bd0e1bd18df686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325d203cd0ff4acbb413f82272babed687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092b7ff3cb0894dbbc4a67d5338cfdf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20406aecd9ed32c726d1de4dc30468689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f447162e98bc06c8ed7dce282c5f139a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79245d43b4adff08429ab0b13e0be38691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd2bbc9360963c71d696ccc2b18e0d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c104807f86c5bdb2e362274ae99293693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d74db7039786a6c4a43cfa9e2d10e7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f692d86d8dd86afc5530ce5c233c3be695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b5ac7558513f94c57bb857c26ead75696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c4167d6b4c450a3fe4929d47f95e9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4290bf471e40d4ec78424333e87b3cf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e275d5f82951354fec703f3313c121699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd166c875488c56bb295535d044131700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bba9aec1c58927c91e5ee06e8b08fd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0f89d4a725e3d9b1b5133679bb9b4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32a979fc93e784976fb22805fc1e2a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00067ca67d9a5c02f7e46957229406704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c504a479ab3597205a6245238e9885b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ca4ece543db5782872621cad51759706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92101a52c1a41b0408ecfa1a0328329b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2cc48c7e25e9435e5a6ac0557e4ed708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab3ba8dc1f02f7aa7574b5078c9709709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5dc6c493c67735fb5e33d5bf56c70710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c52d178ab6be9072aa8ed25df255ad711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499bf762215180c15dbadd4a3522b45712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bcd4addbd8dd86f4a8bda62d602c73713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3517547e02ccdc9acb2093cd892082714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943cc48f526a208f53fdc18440a57f30715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67976994b1a2c5dd2d126e06bc29a08f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc252e46e256fd0eae702d2326f132717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b72903eb12aea68c12f64aba9ca80718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505630601cfe42bb0d2f2d9f9697cc5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f5f6c3e0bac1a65bed481ce67e6c7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94226e0319387968d563d00331e5370e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0591129ecac3610d4e6419520e40b6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83e09d82cfa068b8b6b57d555c5dd6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355e735ac0222140575e10f54b04393724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996d05228bab01cc8f539047aaf506d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fed724e22fd624998f162041f33673726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821221a82e583dcefd29ee8cdd98b49b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77e86d0cfcb6714ef246eab19585ba728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff385bd0e96ad0bb254ae21086af82729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d24c69fb9fe4fc92965efc47513810730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01442c652d621104b25964ad9233e5d3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae53a5ea53bf4d9b369196834e6a0c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f19f8bb88fa3b9990f534da790052733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9ac3649210788b3a1886045576e89734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9352e3c2a0cce6ca3a6c12ee37e7d85735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143643d1b120d0e1cb00e86f6cfd3f63736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6577b7c1472852ce8048b427a19f9e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5bdd5c472ae232546d368f6c2435e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e66f8fbe4bc12cafc3afd4fb83414c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65101b646243730b5e2bbbbf275ad8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa130b505c77b263665d47c04d4b6ee741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a3ce5115e8cea9b6c8b42aacd2cf4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1903cd84e61f1e4e2774b978e7b5ade743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d638133afc40fdc7b97f74d88744b93744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915ce007f24dea40b5c4f0c9807af1f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747202b7270b54165296956a209b91f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c5cc631ee412b5d031704d78f5ba6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df584f1261f672bb91d5f1f07dc076748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79e3342adec6baaf8bfc94204c84b5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c6c4a834632e96e182fd7e5b6a8846750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6dd2f24270bb3811db02012e784b9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597f0a0a6ec45b7c66b1570409560d8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1710bbe505853722623b60d855ba2d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c194dcd8e02771d2ceb78655237c0d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7ffb64cdffefbea3f43d5ec07dc19755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfaf974d45f2dc06a4c7c60b9af49d6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295dda970380107e363c3c4d59a964f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744fb9a58a38d4fcacfadaa258b0f1d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7512ca7b45c3475dc18ee6e3be80510759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>