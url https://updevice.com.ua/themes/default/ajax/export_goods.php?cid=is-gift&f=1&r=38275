--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275cb9c43e7e5c0010af812a75958d81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad450c680ae8d1f0aab42e9e4345152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1702a2826f691b075f93f7bc9f58c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a8674624855a5f746cebbb0492ffc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57540beba020e7c1e6a52e324748162e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029d0f89d65027531fe2afad007899e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c629cc03ecc01f904d4e9ceff168ee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ca5d5aaad9005bd4eaf76c540029f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7818c8c0b55b8b1c5f77c19c6ddca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd368fb8ecc1632452e8acfe49052ada10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ac82600b331dae4fa004d1de9989011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af722bde1f95c76370da8957abe6626e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34548e2ca623b54b053496921ce299913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd53cbce16201c4029b5846597c96714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb6773abe06f025373b4a719a8c49b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f9c1259b5193de28df5dfbda41f4716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988cd8b0f8e72cb7e1e45659a804e4117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca389bbe93de48f4d8cf47ebbc7b6de18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7f529ebf5d31f212d974444aba74219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dff93d838a2c98b3f94936224e69ac20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7164c46d9ed3506aeae326cf81b82be21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3227e483433e981a3af046c333187122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3ac19c177a6743935209c62ace46c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ea3b61f5d250d4af9760395b0bbec24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f822e727f59f707d926bab77b2df67a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b5e93e83d12aba65687ce9ac8e9fc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2aef635ab9c595038de637c1cfc77227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0311d73495c8bcbd74a52762e92b628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb289cb774b90976c38a82394b2864e529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287a3014bb93a67fb25f18c3edc440f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32edc3eef8f8cb1e46fb9581e2ba023031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dec3f33b304f6ed0dfeae81797333a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07926f25617a6e50e9b916fa9260e7be33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22877e591715d9e1681ac10387b44f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61277d21d630b762da9fa46563d3e98435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b8467ea8df284c54880a5e2099f5836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b900469dab94c95221bd50cb0e2cf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e48d7bcd893498fbdd073ec334d42638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e6bb5ed1725ade0e7cbc6f66e666b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4070b879ed27dea27f75c45e670521a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e25803832624e5a28cd70662a7a6a041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c04ecd7cf8de4ed4723c3417fdb9d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f774f463287ae63e1db073bab40e0643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1b53ad909f3d7fdb127e8e7382cd444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208ec1849ea2d4df496c581958918a445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29b13cd5253b1021c48a2ab332116046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e42f666ddc496ecea2a4ec48bc22747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96923c9ccaf27cc422e00606fecc346c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2302702edec31a8776d579f8ba5578f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de3acb535d1243ee504c8cf672cef750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223df0385e6a8ed56138822cce88f2a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906be2f49fadb85474602e0f8feb4ca752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d2ed1898ec90a01c88432a0480de453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53b617694b98dc5e4879eb3206b49d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd8d47b066756a48184becf206de7155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ba6d03802adc43e9e2357a063e75c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b743306a8f76cb5c2f2d4070e0eed257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68014c5c4196f6cffa53a4645bb6e6058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c214c92e7f51859571871b6713b76459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b872062bbaa9887dd09409397b3004260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757fc76df72b1b0bd1ba855aa1fab18c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86006f414d40a765430da564774ee8ef62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046f0ecf0aa5378a4e77f23dbc2f3a963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3bd300a2aff86c40223d4026ae59d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517bd0f178a111804dfcf3348be56c565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361c54a6a86976805aa21a8969ec8e966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345bc00146e0fd20ee319eb54b4d03e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c57324f56f8f2cb5e5b18af397f6c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a9e3be92a33d8af0e8746015ddbe6869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921fd6a4ec648415052dc0770a9387b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04634a2dbcdfff575f68ab7cde705271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc3b21be4561e0e9cbdc8f76bc5a8b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f9147e14f7e5e2f8cd1bdfc2b778873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71a62d72e4301675659fc667bb272574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a0dac869860c8b3e4ce94ba23b30175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02024d185ffd6a64ad528bac6c412f4676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7b13f94a82aab5d407d55cdf62bcc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffcb0a5a71b7e17891cb32a4ef25e1278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca2bb6c5205ad69fb2216e16a7da7379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dabe91ec79c40a2c4562f5decc1b5380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45766f6a8ad8006eb27cc6478835a05481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f480cfc4a6e772bdd49742a5e30ff82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9cd9c1d29c5f1a6ee173e2b7fccbe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfaf4fba29b28a97cb9f43430ccad0784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a23997f179c361f8447fdc0fe483ba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de1bd08b9aec7182ee30408c142e3886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d788983f01eb6d4a71c745159e1fdc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08764d94ce8107b7fc1e70682798aa0988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1881461f184c5c9d7877f541615a489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e610417893e5def881eccb366f5dff90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4760e182d95f542a8c97f209c2cc991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a837464bb19e463d2f4d42f6c8127a792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f901c28fef1fbd89d05553794a161493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba34489b9f275d4a4441722c4a26a894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659be8d0c8e3a20401c89842c81c9b3295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d885137939847289495bafb8caa8fd2a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc8aebc9371e629e4e6754f16fec2197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5703282d4a98627f834cbbc73d63b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb970b6d706f9c7822087b6d63c9db2699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33472d9bf87b6d2e3a65fd63f6d6169c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c778b624da0b24d2b5a87d6dd5c173101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a82f41fb24725db4fe725204a3cc44102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13def84de6308c4a4430152bac79d59a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15518176c75390e634261f25986e7dd0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57553687b1ff5c32b852386872e64e5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39cbef84d565d641e358c45e05eb1c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971025ef5d1ec05454f06566658ee3d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf02593b12189080dae66330d7b035f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d83eb4cbf9cfbe2d912b36b53f721109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727515b077069ae7b5f929e8f6bd95cc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2cd7164ad1d1b8c501a6ed38bde4be111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745089baa982a3be4a48396b61eb1cf4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de7c93523f5fc81553c34360506ce0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940e322d0f38957d6a390897a6bb30d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80452738e3b021af70978d4de46fbc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ecc49e1b2dbf3341b50615efcde64116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489106a861adf341a1bb737430e7a76a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a777f89cba952720beca5a9573d77118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0431a2aeaec52b74bf840a7561dbf3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c156d1ffb27b76353794fd642334fd3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7cbfe9a9a7f5541dca92c56aa7653121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017fe85a8c0fecc755eacf14ee967ccc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11eb8c7bcd1c17d6a9d8442653e290123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3f6f935c4de28b2571901f7422594124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84d23adbeef13d1b6742bacdf1d000125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4187ca443cbe527df877793f8c9d4c7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe17661734df966cbf8f475ea61ec89127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7ae134bdb5e38a2cc19750292ac6d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb9d717f5fa6dad740553241fb1e7a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50367cba66ab25559c43088fe20213b1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d168c00ab807919f85c6f8eb4e25061131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0cb5d047c7a789441631ea7916a59e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990d50a4151d837c657acf095810b9c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f09336eeceb0de597b9270e000646134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b058491c4620ec55ce0ec204fd47d8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68226307be580ebf930cf13e5121872136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d875ccbd9bbd614bab4170ccd4a83137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edae10f95b797969ec7065285836a0f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df172e2b2f803ae2b473fc0fa740ba7b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82172d736cd935d045ff9175629db992140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf266140ce3801288b68e264f15130cb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197587b663ca696a7e10be965c56f46142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ebc801efa84aaa36cd1a4e713143b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b808217b065f1842d93eb67915e0e0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0f9ea55986afda7ba2a49c1295094145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b852c5a59353e23147176813656e5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a44ee25358655e1b295a8266dac1e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082a6ac5274e1b8da8d5182056333c6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa76480389518d7aaf82940c33b43c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b12a0519fac3cc18c6f18ac896f5e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d2d828b91b46596b481d85ddce4ed151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373669b921d5adf6f813de530fb87b2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d7b8565644a8a4773aff705c7716b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b8851fe9eb40d1724538bb8b3fc61154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba14cb774eca5460ed7666d11f989e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c2d9c5b3cd8144999ed1622442a1e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d325688b20c8c0cf7ab9880127741157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79ddf4cac0df0e6a374da426fda06f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec358f35c00c56865b94b6ec0a43ef2b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e7aa960fba1b987683683a5818509160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62cf3e326a62d1bdff8b5390f7e3f1d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc6d8d2dc1084c10509bff46c35217162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5637f3d6e3707b7780ee31fd8901553163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3045d2b12cdf932d99e2d4d6f24d1e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddec09e0c8ecb8b05d27f168533e1af165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34408248d85b1cf5846d78c36c150ef166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2d6086f5b1fdad1252e3de17793f6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c17cd2f98160c4c52cb704f7d17fdc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab5f72e03b1ac4e253317c650e41ff169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa33c41bebc9e9e59b89add5045dbc0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0eab089873931d1982c5562b91c91171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4c7b739a37b0d5e5f8062685dc281172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883cda227eb86f2d47eaeaf944c7752173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9619b77de6e2619884a15800c156dd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a81c45053fdcbc0d19ba563407919c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3915663faec2c2ff1982243a5885380176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c495a6b33e85a03390cd6dbc6cc14177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90b5fd40c1fec7b54b1078788321cb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009df903003e9976d6c717d07ac05c2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d06a0bd3f5e8b8af191e00542d162180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cdebef8238332605ed0aabe2c6fae1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef9164471359624c95bb5911789366182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3bc54dd870a47abf2c6f63193ba087183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544c11f97841b34ae4656fc3189b564184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ce39907e97be5e05469adf10aea49185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1de690f7803c5c24eb0507aa6e4cf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5a7bddd3ec61af46419b07ff2f09d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e86f9c35affb96cbc8ed524d06167a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8859ce428f69b1d28694a3f980974189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2669ae898e976b1bf21bd71f20ddaa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d925e177052007b1302e4b2a54571191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a7c42bb194c67703c3925e05e1d46192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f026e50d20c6116a56bc967e2a5562193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc25b1289ab82a6a1e16b3b7c465b2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25899b532d5107d5d45f19fdfb554db9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c3d440502af545a5674580e0b62d4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4ec724acdece91e4eef8b011755ff197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e02673275f1af977950a70e3e4f81198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5778f2353f8ce2edd228a42ef3f80c5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f32c89d6ce65537be380f056a210e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998bc24f59e0913e44f1b6853d0e0a5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62cad21c5a501addacbd40a2c5c9ef202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24d926a945fe8e3f9961e276ef9069203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21217cabee83c20ad1938a89751080204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c24c37db98cb21dbbc8d7c7ada258205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce338a7832c0d951ff6972aa3d1cf44f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07c6573a0c2ccbcc0b210dc320321b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee312c4d0893349a8603c63f7a823b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763df72abc79f0746edd6f570046ef07209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6e68d3b215d3a4ac36a7c79ef5469210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083bdd92cb091f1ce67ef0ba878d5fd6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe50a06056ca2b44c5f9fd549fc27b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b586281142b202f979c6122cef5a5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06c435f17b2b0c8613fa77b92987e6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7817b4c6e1a0b062d66d398d2e2fa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e6628a7463b253824ea34f3794388216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b445b7eadbdf7ed6dc07c704389b5ce217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202d068791de2cef649bfc57e0f2daa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d850c68d8154bd28d8e3f07d38dda219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae7df8c53820a5dd54e6ef481c6321220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2a5ce452f944892129e3d1eb090c6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f016bb73b7250b8020ddba1ca46a9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee60ce570db2bc4b083d8aedb29a23223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc423f054fd685bf24dc0a0c15767658224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b570534045f6a0f7d62ffddafcbfa42d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6582771771bb5a76fb001c6d04d6a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70caf96c53e692597187734d892cf8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89543b7f2e5b00843bc98b99e8cda5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d101792ee8df574bb62513852a64843229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602d645b84b6bc427cdd72119b757e9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a7d049e82b91e239ebe72bb2527d7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31e0e5fa796d8050b643c557070414232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82feaf18f7c17423a92a1b3aac0c041233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7196bd3c669ee99c200f12eac8d6296234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a691e4163e9593e4b1c3e1144d77aa3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11daf5ca39c94504255c3a5c8e30aeab236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59a740d226f11c706ed3e2d04129e9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b833385a0b65b40df111621c83e62238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75c7c86ab75df55bafe65f22b1c629239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae49276b74a3ef37684bd84a117aab1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4dfdb9193b03a84ff2985a4b65f0a7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa5dbec121ff2955cc10ffa71a1ea1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37f08e41583ea42286cefab6b1e567243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465442e856a937c1206bc2b01f44c80244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ad6137a3d09b2e695142288d48e66245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870d270567083d6049cc51ca6b26cce246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f169fa521410628462a544fb65d16247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf4298b59e4535aeafb23fec6f5e3a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a423d5314b2877718369bc3b4188b9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788a500374661863d74d5068f6a47ad250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcefcd032007d206bfb1c3491d74a74251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9b29a12b3057a6e903dc609319c1c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505e400f8602afeafdb81a28dd40cc9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6692a522017f8c119db460cfdac2954254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de8914786b579d3e4d5169d9892cd6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10e97494a26b5f875cf8d3c8b0e031256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280fbe26fa0044abeff05421a2414f8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affefd08d34928fe72074287d7d8fd8e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b8c50557d6d09d9047d3d1ceedc92259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c6b0aa70a677f5578ceee87c10766260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c00bbc58a1044fb6d0d0c33f91a81261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14a1ac38ebcddef840bdb7d7e6e9c9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4cb6b3648fcd33990f6f62479798dd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32632da8b2dbcfb1da70816f4cd06521264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e844963ff7ab2a0092cb420c94eeab34265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01fdadcb4a2f1e3f66d932e1a5c3fd4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573ff9b5043319d57befc48ff5b0756267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457640a38998eb07f729cf1201a189f5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805439d5e1ec0ec34b8207535bfadee269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c50db207eb553fbe2340c7cc51f28270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138348be896105c0de54734194b7e605271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8da2c7610d4c0a06469a33df87258f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c069e8d6c40e5590471d486e29bd8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e86f088ccf3495a13215701db9752274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79282e63953c4fce37d1eea2dac0fd07275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00feb39a40d6faf25b1f61221a808fc3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139b82a4c655317c03f853e9ef35dbb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab78577b5f6ca7c15db0e561aae2dcb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0886e711ee1e64ef9a386a8f64d8e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03478a15fac13073a0424ebc2a61b854280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b62f748226691d9829436e636c747281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ba230974b65a4d5edbb3d7e665b22282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933ee57f31c152349bfc21ca3b4740d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc8ebcc4542dc48aef6c14382a8031284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0bf10ceaaa13961b6aecbbff1981a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a9f244f7417bd5433c08b338b60e7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ef2413c7aad98735147a075f83882287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff0873d8a2120d6a1559666ea4e7db288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5881b4a5bd2b48a7048de54b5694dc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8110cbc895dbe5de6da4b8ac8b9145d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5e0d4925f0cdd5d8b0f6582afdcef291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe96d7018ebada52d00bb52c9d6cc4d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf122440462c173736243608a35b812293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338f81d93caa618561098e267aec052294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e78f8aa006c3d27e70457a868aa79295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daababc6df39b837037a511ed2e084e2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce250a4bc511042bcd48bf680565e49297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb37ff05758125c2309e2d31f91b762298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f7c3192fed09dd9d9d5370fb21f00299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60415d63035928074c5f8e92e1a45a34300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f469a73f3fc5133cce9e4f297b13e1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c2a0d606123d3e8fc3c03568cd16a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a66f5bb7b7de7432689f355bc5d75303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357227574b2148a35421e4ae2d81df9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa709f4d23ecbc4a33485099c06b5010305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab36755ba66e0e058e089b3fe3a7ff306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d5b6c64e78b34f4a023f17914cc95307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae240303886f3b14b8a8fff2306e6c5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2780d4fdc56e9c97ac005b40fbaa74309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56239dcbe558f6b2edfacddba2594246310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd777b8386da88cef71b46f4456633311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad4575f09c5f8d92764cc6bef5b631312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b45cdcf66459a7c196aa196c60c070313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b7bb7bb73b984d128426af27eef5a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e8b2682a92cc4a3a4080bda5e72e6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed96ee2322e2f98930076985a338b7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006cdc9440d79b03abdb2e40d061d57d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284fe9b7e3cc58c96ba60937bab435d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156eec0a3a12a92048d14989f4b1ba1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cce16b6765fbbca54c8438274742fc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0fdc7f7c1614a1e6a959036b5c1cc9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89183c0d7c54bcd3bf92230536e948322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580648f78dbec4fc093366b9a734c0ce323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76063d163b78acc19a97758ba97b616b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36d795c73881c53e2d6e3e82477681325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b56a73337b53c405ab2e33887e08f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d7e32afb20a66ee1f279f821946ec327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2d9f1f0c030f6e5d778598b1a55a9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893303c5667c42b2e3517adf1bc9143329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28205f772b3789c1424959b67a7e2acb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006f6fae023b61b96db12add098255d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709dbc02cf43139fe0d9308b23ab5ec332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189017953dd1b210b3699340f300f97333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c99a2c70cbc25e56cf0f9d1c2b4c7b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4811a9f255e7d9565df0780a812a2b2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb408ca569746cf11af5fe20feb5e0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8ac485d5c23207e394d4ef8f4144c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3702b390389379365df0e9a0a0e3fd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78834ea32aba7871da9139f0f0d752d9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c045a7e064ed5b0ddff539ff297ec5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632931bbbdae0cd2b8def481e5039be3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f74df830d130af016aeafbad1f8ad342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b97ba84382785a4000496d87e53bcf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea561f00618f633c94ed0f0c609e6b4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c927e0e554c689e404427683f8cea345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a94bd2bff2b8fe5b29f8d5c9a1fede346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb199b160378672a1dbd1116962928347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29630b79006619222250e3c9ec884d69348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75b80aa8d359c8736193502992c542349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5638e62c482bdedc165d598e0d7412350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b610b6d379945698c36cfa43a0ab8b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eda5ab017e203134a160982db07432352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a49c8107a8e9b4ee8899a9ad4cc6e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f9c5373e605e455485c30d08b2558354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce86dcde684e97e153e2cf4fd75d357355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30c9a190d12032d0932b18b310e1fe356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b0f113494fcaf01945c64581bd103357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f13380831916d3247b90c6a9d63a6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855e245e108210c89dd5169858300df359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc966cfc1c79ac4e4ee9a88123c114360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e96839ab73a98495d882cc1de44270361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1d9855fa8719b88a3def6c7e2a2e6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d157ef43f5a1bcaaafd48106b652513363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b08f64c9df88d28ad01cdeb8fce15b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12692b828a48962e4bc7b9cfea8f76c1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e1e43694bef4acde9c4b77044136d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dbb0784cb6018c6b608af89a62a6ce367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51662cf9151c64f98d7799ce60bcc0a9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879bca5ef4a56b06978649be5de2ec97369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5cb0cd41944bdf21a7aa0b671f9ed4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a73a79754ff661e8bb0a3ba272cafb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4fbd5460a54e9e87e1ecc85fe0100372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915579683062a614414487cc49269622373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9cb79eab65f2dc2ff0f56afe7394f7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366359e553a17476e62d39c7e1d2312e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9c03d1a844424abc9b272de6fd384376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353086bed9a368965cdcac31af67cee377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a281ab843d24619a1329d22975160378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6d3622399262746f7dded5c7334d4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65590290fe1d256713d03a8cd32c08380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5973211e52c39a2ddd60cebb4ca72381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e072f828785ce6fd24ac16636fda677382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7795c526307ccc0ef1fcb8c54b80e4b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9639d957d73e88c620e26e78df227384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423785c764adeabdaa1b027955e6bc3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39cdadaceff70a2552d14a3e0fa3de7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63afce45b1afb217df9560d37f7b2b7f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0b80f8c46c855e1d4eebadbee21e3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d16621557f1598e2f795a269151746389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bfd144633fe377a7c78f68c61fbad7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf9e78cbc8e6b594b8677489e392f5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e308834b52961cea2864bbcadeb7848392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e5bcda5b3be491911a2bbcf847bcc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d529e0c967a3a188ab757a3c3c82fd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219a24f3b4a7daadd0983bbbfa2d94f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372021264b3d3fccba9830a5a27cb600396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7597a6ee407cbc91be0762010a74c1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef40a8957058a0840fd0b6638300858398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef909819a3c16c21e9f7e8cfe563ce399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4777aabfd1aba6e2c9faf79c84d73da400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb3add12368ffeb36dbae540cdbd5e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b4485ae58d16b9e61f773aed697ae402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f286504c1851710c85a9e190fc0c80403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671291c17f922e57ccabf263ce517869404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be43e2db1c2e8d381708d3c2f264010405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240bf5a0d9f08cb9d635fd41b3058b1e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e749aef62706c8a5d96d128665990f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed11c194be63bcd9a70bf49c54ce9aa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854bec5bf3d121b02f671dce526bd24b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60f828c7810808cc45740686bd392d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b64f93963e87ecd7527d21108ac75411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e7a2712634a9ecd3d567b0e6cceb1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac241dcca84f8e159d59e415d948757413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b23fc69975790128d77a1c43e41e5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a051a813445948b8766b19d553a512415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c10dcfb9c9483318ecb50cf9f256e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1580d6f581232e6fe6211943ad9065417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11058eb99880f1eb7f3c658e4f4a0c0b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414b5da4f6a0e8f9bfc1bf8e0217e65419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6f315918d57745a2bc588aee09ef0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea576b36f0e4a0bb73c6d831b969d37c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2827c81c351a81866eafc84ea89edac0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1226f59f09fb800253cf9919a4b613423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea50c510830915299a5018f7cdb201d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c902fef977f65a834fdadc236cdf59c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73480e179e55cd59a17a08bf96345ea1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdadfcf67478bc0171e90197ef231ab427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64dc1ced66d20173f744927d376181e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930a9f86cf7e3700507a3d7bb750695429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9293ba9a22263e9ec2739126bca526430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6be124615e5d8692c9486a9eb6b495431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd465a2b415ac424df6f8baae794af55432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8201d32ea7eae032cb1276b3be124433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa1d44b27e3a100f349615189f5507434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb65c7ca5a6655422cded17254f870435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78948051ba7ac82b279dbd8d49dcf6a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec505b400a59a6cd8d6cd2785f63f2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a7b86c3b698927ca13ae19a4b9f31438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0bbca7fff60dc15702a39fd29250ac439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41001c166cc79ab0337c08747f417b5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe12bda5ed223847004155d1991edf8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad421e0a73928571d39fb97ea1ed2a5e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118a89bcad500df788a11ebe81da71f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf80ef39069d7f2de821029e8341215444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3286e82a2140fca6b65b8c8f1701590445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489fccb0e059997883fffa2c2579898446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d803a5249f25921bb7ec72663488b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd99bf847994ca1c90e827f510a8b8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e38a20acadeaed95a204f1eb4b0fa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dca322ae37e1b6dd968d2c022f69ec450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d4126f27a25f13fdc1874c22acf11451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef67b806c141581a49a5688b5581a3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e39672ad58988f604ac31645b66cb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5dee243d0e0b64d91dd6659bb997f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d087029c521465bb56df20f9ee91cb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a853ec3f87ce9d83c2e402c96cadf71456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11bfd73f9aa0d21a8fcc0e85f9f548457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9a128fc5289f5e25cb00767d02944458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400375a48bc6e831c75e90fd625bcd0b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec224d175aeea4c532a64d222a79bae460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752cd85d61e925cce19de457779cd64461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1cbf2500ca5e1214136a8488a26ef2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a42f29462d098c9a731e1265a0ba1d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d284936fa7c72bce43c3c28d29c84464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be884fdd41d9f5e3cc61337470cc6e8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677e5b295de2cd62d823080499490a8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92691df0542b0da8a8faf99dce85a84d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6178df90aa2c18ffaa22b0354e51f7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f2fe3335e46787be780a51a991294469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94834266ac82daf144ce790087d58ffe470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23299686518ad18c22580178c252556f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56126b60b5ab5d251842590522105401472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52999ba9a804a31cfd57794e4c2c8ef473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3e06d29b106d6c5001b89cd794c4d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72681777870a600aacdcd56da987f40e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475007f334eeb3fbaa107766bb6e230f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2accfff4045133e81678bc5ad32439c1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623c29ed93b2843dd10b5e0374b0c2d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c88660af1f962f8bdd31580ed8bbd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824e7a04840c97485bbc1d7547862bc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890a1a85559bf7bd982fa4aea8dfbab481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309bd11cb8a3c5583e63897c60e5705482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f4674301cf1158ff43255cfae36ef483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d91e1ecaf1c6a38d3f8095cf52dc5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240afc1a44d07af1b925a9593d630ed8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bbe73c2f466598a1cd735902630de1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d41e4bbe4f6466008fb3336e507eb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460bca90b80fc0782754e312edfcbf0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94d801f80c03ccce426d186debdc58489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4447bbe7d0a1e6de6377a2cc90bdeb7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277aeae6515e287398ac47be8f132c54491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020675a82d979339a4d9d912feb5e82f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb809e7e943afc2b3819f310222f4a8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e31073cbaa76b283de99d60ede8787494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2283faa041cbe095e42b82c689bb29495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04d99bb77eb020b4add4bee631449f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fcfaf0f7b36e6da1a0f6e4c9549757497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c20243a51e66dcf2149aa5918cc993498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fec156b1854d0d8a00e05d22148a69499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f4fab6b1112de458fac9c2a470b94500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b25156b74915719ddeb6f3f6df7e9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811a61aa9996dbeef334ea58a168fab502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22147d98930b608c02b39cb8d652de25503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6de9eaae41bbdbb148565704067119504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0e3e7a55c250962ff22dec1caec58505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e98e3513f0cb6bd806b0f0bfdf16c7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776b5826787ead8958b1ede8198620a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909afe40f2402937d199c55b26342c6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f9925ab89dc533fe700c8239d85ee509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9d87b2504a2a5f0461f3b9cfaaf25510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b11fdf35d6cdb37d3007e737bff0c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0830c70add65d9299d3d2052a9e64b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43662548267cefbf8a5f9c73efd794513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a21954f6283037bdfd6de8e339de45514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889930f4d58c7777f18104ce29013fb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6736857c02efec07cbc75ac50292bb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5ae0694e0fa582faa4d8327aab9dd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230109c47949b79ce988e26a876464f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baadda1e4f93c2f2b6787db4d12e7aa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7db93ae9592d0bd2f92a6b8025f76520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37254f97842d5789124ebca3c32d1f48521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7369ef753c5bd3f89c35eefb66eda5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83232cc67bb42cb1c1a3064ed8bcb179523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515459d3b05568662dff7e1a3482df9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c42e0b9dfa6272e86e09dbacd22c5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d378233f46eb1aa50b03030d6d24e86526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b13a1ad724c5ec1e2684d171587a8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143831e878f74da020b3e9c22ac564e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216f157834b35f16744cc9407f96282529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477fb6e1918b37781d212fda9a3f2e2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985cb2ef2f016d9533780b58e60d7b73531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990cc34ec35e9ed4a9013e072a2b93b9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40588a55c66618eff69e09ebb9339ae4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735ecbfe163d0c352c369f9686be330534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8cf3197cdc9c76282b1fad9a22eef535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29a38fd9334112b474011ca630f123536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e376f8030844fd2264da15fee55ee537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340632adc52a188ec9f536c5b1f6b7e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a95ea1adac70e80d1c3e271dcd48b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc247ec30f7cf692936b411ea5dda3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f0f87240c5b255cfd54b6b3b33d4f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510043056752926c8230e4d30ae7d193542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc44a28ed569dece9e5ab9dfdb48b2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f968420a6934fad4e01f47e487d21f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a0cd83d8fe50090f950fb1370f97d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7652583efa1615f9fc22504f3891d01546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7f525328cc027c38f0d96c10f4766547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b1942b887a56ad691a2306f114d22548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a97522625a75f84276912b6fbcbebb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409d847aa6e9f29e012c0bebc12c311550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c6e804e918b75c4ea7fac7d6d2375551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb212fac04e8504113e3515f3e7f297552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9ede823fdefb7615c970c57de01fb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c5c2e4d307bb2216a26709f9963d7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946128318dc8571714851fb26569f28f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abecb31a7a42875bfe53faf9de5c64e0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc88ae6e2f17b887968098a4adc31c0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17a84246be18e93393e718a04270ce558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156abdfebb0f7e68b17791d0e852f8c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0080f525ebb0ff7e6f08e87933184560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e201d118f42d1a41eeaf86c3fae2f8b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958b5a331f2c15cb7c5be0423f390b9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1953673ab7382860be1b31d9778e61a0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e4887cd5e9603c9ee35d0ebd99511564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50aeff836915210aee7b1bf326391ed565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007974fc5195f66f9b50e7267a8a0438566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67c7446176c4a1af356c2cc3b60d35567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721344e3453003ae36e8d2abeb15f1d3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7191f4c37506cf7217525b5c7fd934569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59720cef1cbca98c5f04dac63739c18570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f76e4086e5274490a2996c40fee13571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7329f975735fba14325e29fcc7227c0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0fa341702607f3aa0c57d4aedaa5c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d53b56e1e3f10207da8d719b3d29b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2065f7c841494569f9dbb985dc35c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ea91ce0f7117f1d272e44810a7442576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f52c26de3e1d7d12994aab2110e149577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa368ea35772057b1556e646857699578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990cd5161162471dbf71a2fc235a37be579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad47b7f74851c2ff73cc9b1233e93da580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70afadd3af4174e37bf89373be2ef48d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8640c7a4dd2d28cb6a7e1e3e043e4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bccb888d192358597c8c6ee3fa7447583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a0f411ddfca378cae3fd19d8560da584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ccf0496fe54e59f4b2cd3cacd5cca0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd73c9b5ee0fc5582b4fb8deba59918586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39c40ab06ea3fd53d9c4bf3c3851b5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02faa04327d148651c223a73d7e77601588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04af7abc2c934a850df7777eb17c6e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32749d1a299780bf5d670e2b8f5006e7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b961b067b1ff416cd3f14fcccc2eb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a728bdd62306beb26ca61ab7b5fc53a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f8dac6525aacced91a7f765b6faa1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d820d1d1b43e31e806d5e84771d7e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b4491ea8d358e179ba07dce81d661595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f838ad0a150bdcc351f4b5869439f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf80ba6b850673fc0416bc6ae533a5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289190a06502144e1c0938b287fd9bed598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc5d19742ebcd0fd9fc4d45926df77599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b343ebe60435f6a8630e78017bd110600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d1b86c902d656c994456eaa26e9de601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb05fc7a279bf1afe5602b6f9666e31602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b73538fc43a9b5e2f0a0f3ab847a1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87357e545a1135f75a08be8dcd02d4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ca133184dff902056a2f701a90701605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2998d269a1948a916b28da5828d681606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0d2ac7b4edb8247f682b08f8947aa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880269e872bd109f94fb65f456f8bf61608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f0d1f9678459b6cf78840b3343eeb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024fa5c7bfc196361eee38d3a88740c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ab33ab42582d9f2a3f3eb06225f91611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98466da3668e710056ba29250683a8c9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ecdaa9404988cda733d0b6bb6ee005613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9a0f42696501e337580131705ec7b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf333faf3ae84ee93723bdc31b6ce97615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f767203a60a8f1345437c7929e0ec616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052062a9f79d3e036a73678f510a73e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7bae2b5ef315366fbe7a89812910ff618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30238a43bed1f175a96bad5b5a204d2c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d4613ed8a6c175ed47665cfaa81b8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7202f4fc1335ec7e6534360ab9f6966621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94d0fd6dd3b49a72dbb704f06d6dd1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7357acd5b37b010bd1c1c8fdb83593623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc2cb393708f6d7d6ef4be65c7b573624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b490b9a8db4c61e7c6da28eed49c909625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635ae2e2435fa524afc795ec139cbf4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485efc16a5ec22f554ece10f7b5db79627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710ac1e7c881f227a61fed2e0757f7d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e84cc5d65a6cd22098702b174f822629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30851a5db4b6e9f81e6ee615135d24630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66b79cab4413fc9fa8b067c134bae0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5273f8a143884278f6a3efc923c5e5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2789ebf5707ce3491a12add09342d3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3da6ede1205f90cb05015d64ad5b4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adead2956150fe633f038d132c752d17635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944370d221b32ae0b587537ab0816b9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ef3a30bfe5dc75e47882e191130cf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954f48d9c19d10eda5ea58c2d7e0fe8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3688fec4d23cc08ed2726f09f64ff639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24ee4e3227c52980969e9b12d91090640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eed90b1f62c5762e0e5eddfaee6727641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b748299385a2bf4fb087bd31cb008642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775285c5c98ebddacac737779084df3b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a960edb35b93d625fbead9c9cd41c0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e28bbf565c19dff4ba0bf6e4400e9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae4d3548771bc1a9a5757a7fed0cee646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5dbe3e011c86ddde42b82a38d82ee9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9353bc185c4da89829d47b3e4c4332a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e40efc7138d52e9a0ddc2196364f829649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d91d654fdc492b00317d7f49878b00650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66b42e674eca30a22f170d4930c43f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a00b44ddd7c540bc7c65564e8459b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61532e3ac90f9d3131cda73368d4b4cb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25139bab2dc3476e3631ba9cc4028fa2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b902e5f6d2feae37f969d95d71235655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722f07f40e6eb3ab6978e5ebfd5645c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663bbb9d3268a8e06735ccd7502605f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf89e577a8dd97bd5d563d86294a3d2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b1eb12a58a75efa1e1e24314be9319659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae5eeacc4ddb07877e7ebd439549d3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df652866d4a4c30d36ff214b68f848f9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699fca8e74e82289200debbd147faf5e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44c8d9ba1cefd9dd896554cff6cc62663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c146ddab6299a88c18540d8f2a54335664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de88e7ae4d6765eb4d794e49c34e8b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086b7b9bd08800224af6288080bb613666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2bcd945118fa1e1a7c50d3742caa3f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1cf13711705da8c0a831f451d4688d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509b69bcab38b65013da57df9f47ae2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd654488c88651d72abd11b3fdfc935670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbda5ae5945a43daf7e18d9334b3975671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91946c4e8f5604735a1ddf9c10b5ec9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb19dd950bcb04cd3ce76d4f6346b3b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5886067c010d179be31835d12db6f0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1f729f2ec4d05102179bb99084d0e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a550818c32de7b8b37e25ae3d4535d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0db377c66600051a53c900d2b29114677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6cc6530c567b396e4f53a07d59d9b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6a884a31816ddf52dcc3cdeb6c123679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac9de824157385bb6e87f5ea21e164680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034aab8e7d5b47c77a721f0e7771305681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3a99819e649be9dba508969a18b46682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520062333a423be415246a9ebba74e9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22d122ede0e34ac8c37c2426518636684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a50d8bc726ded09e22ccb0a1f0a4d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28c72469aeba56e30a6794dd4cfbbf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611fff5bab57c903331e9b5331f5baa8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f787910ba2c5fea0dafcebce94f03688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946f5189293b9bdf35a382db97558ac689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06e9dc969c98c3dff1ab183790d592690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4da33696cd559e4e23e31f9f4df822691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57762b65353ae659f08cecf09e140a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ca0c0970c26904d557ace5ed81c5c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637029f3c3ff564fdfa2ef81899ba64e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602629aec1b74f0c730d01860415296d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488376b862f8e225eb2c23d1d06d72c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e1bff37598ab3ee46794cb023a801697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434cbf6f2a4df118696724f04812360698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a159761370de29df456a1c4979f25699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f4366935cd6af43503ad67a2b061d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea0a8e74620889a249a864003bccb7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02329d1c450cdc91e381fcebc72c4b4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd56afee14de0009006efc0f849bfd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b53fb2a65fa53dc008cb27383e047704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46059d6da4c9b43dd2a5a0fb3357da705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c9c575298d5f8e74760605e25a19f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7004abf58571f5f15dfa20fba58c7c4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b4d6167093c7bab5bac2075b4b9e3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d1e24d9a5bcaf8c4d4318be7a41fa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576dbe65d04f5e6d28359f3ba46b0f12710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c4d85747c912b37251c5f9bb54991711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c65a869cb6ccbe8d00aab0f5f027d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede4b02e0cc7c178078ce3921f59161713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb09501b13128c83250c4ac3b2f4c7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27f959704bcfd0a04542ef12cba58a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16879945302a69c8fb4b2324a913ceee716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e487f232aa74467b4d2d52609af76717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e144d4c0a2c6f4783edb264b7e1a8a1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2c6a645fb078652dd4b2544f6c966719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349042e185690c593749228ce516c783720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91e21057bff4170526f1a3da713d5e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416210954e7c4f9ef848a1df282c3d80722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf793d8f1608b12b3af7789155fd606723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb243efb03b8f7a96c21cd294e8083e9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46169081ff1efd1ec89696bda10fa817725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521375f13725fb9ed3c613db965bb73726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e4f8123896284c3c9bec355a7ed19727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43ab777d946a110e9b7e85954b80b5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe47fff0cb249d7ff3b13040aec3c02d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5879405293035fbbf013b458a0e6d2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e816ec155017cd12597079dc38c914731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b45648a60a8015883872d3417c2e12732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313b9ff51536788f277ca866c3c50b6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1041d7bef1f717cb4e7a918a29dd43b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca42a8a22398104e52373cb2d58ae6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659b04a849ae7c3bfc5cc00b75aaa2c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86857cf6b308808206bcba438cb8f5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7d08ee6dfd01ea2a539cab50386a3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e03cfe9f3a36a44115ee5537302b9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3371c892ab96d259758525bc9d9ab89740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20aba25f10c8791ce408d004c2ec70741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc5d9cb547a89a9d867842ef2d8865742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079367b3402a8407d93fea42f63abf70743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ddfa8edcf83c85691238fe237c303744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb138f67df42740bb679fef409cf50745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8bf2f6b061c286c0bd8b58dd235c6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dbc7c58b00fb326788252c2fa97bb7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b29cb161ef3a55d72d734e8b2059c8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860e2816f14dadb0dc1c5e8fb25a3be749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c59ac035dd16d873e8fdc525d78b87750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ccc20fc2f245582934d7ac232856b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7791744b13e1f0981845f6749ae5f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ed6a80630938c882fd666ec868f21753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe7ac4fe671094b48cb9278d50787d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5137dfaffc549b70af783dd5a775b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed255dc4965c5db8f7c9fe4ba49333756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b03c590e75cd7440efc6e5e7b5b98c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85679a56522766a55d99ebb644e1dfb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602708d7d7e24474f4aa87405e88365759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6aa58a93e0236a624c779773b538a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd13916c1b26a84e415cc6a1faf2dbf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7e7698065dbd059fbb7d2433649693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165969e6b40bc7321c368a1b0b31b7e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71307a6784e9242249a4e7ba7b99505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f135c1f333915ea6901c9585aee0ffd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4bb7cbc81e8054c8d3db5eb7df8d77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6337d6c00dec71e181a8d7cd1e7f58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678c4e9ddc951ac433c2d36ae4a42e49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b06aeb4fd25ac16e2dfa28b5b5607110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974759a90d51458ab7b81329a7b6dda11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847da026977c07fa0e77c0515274053312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3bb7b67031b047878a7098ff2bcd8713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4297bbd13b6b5f62c27d84802d5282114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7047419f742f7d3ac7c4737524e9215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d846b202dfc41073c6cf770a1b3175a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e902b1ecf57bfade52d35a4509a83b717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ef2ee75c75a3e14345053425b142318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937501fdac88821dc43aaedd5844f0619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e950a24a6e72070ccaf8847f09635c520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c112dac03afd673fdc9e4c587b4c8c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f8f05c372f3d8e222f1ace30f338f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8220db5a7e55caeded4d4c1b12e3c623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76950e9084cc0e636a8905d6bc71b4d624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718b2c3e95064666fc072e6dc4ce12a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2667132179d20f125fc2b5ad5b35126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf254fbcf0b3970e15262d9e4e2d1227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54bf918cfa5acfe0a876bcb039234328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e35f41b954ad74e142959b5eeff5729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923f7432fdb700bcb934f06005701f730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686385d5261207b6db0ec5839acc53e231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50616c87b4c4578f1f415e009f0fca132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49016f22de4a63a186249dc8d9785df833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf98c184b8f83205a08fa1d26a6093534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb53a7d9d402e6a294eadae22c3cde35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6cee8eabb3f071251826a70d3a9a936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb97c89c273cdcc60292dc1da84a6ae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66050de4dae61e829769be6798d28c438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98716654f4018edf302b38a8f90cfa6239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35790595183fb47c8735d80f34b2cfa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ecd7b55e28d181e4e7eb5ca646a3b941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f0d0fb43d24b6a5659fa95845469d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a5a797ee2da9a20caaf4392531cfe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc7bfac172717c50f498bd439bb2e044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae62c344a5c38b394c3d74033d8c9445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440335c070cedf33dfb4229cdc1574846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19921232eb80fa43ae7c53eb2e550847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a376c4b8162f9107431ac13179c8848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762a31b767057b63caaf261b26ced5d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802866e5b9a0b82bd9e24a12824cca250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c284d69444bc41843e51aa7160161351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11edf7967490ea68427c80555e0e0ff52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be19e8ef54f9b69f04896bd586c189a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41fdf3982c271352a97fc311444a0354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9a1d31e20255e869b3ca00464f4d755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912cffa3666535668c91ed5c88e562e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193fbdf4c6cdce20b476ec00b5dbad357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dfd0801d6fa3cb453e3649bc0179f358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3146099824adc7f070e366abe50d6c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3878b54e324454d94936ff5e8de67b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb8994f4ca8a061f6bb84b60ba3bb461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7f3d0a3724892b366a5f488f1569862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2a38cc7b6ac7485277ac17f439c2863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234837f25e32e2ae34f0b4bff467d1b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae262e1c04c5a47682de90cf958bc22d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb00404f902e10251c2ef9bf88530bf566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732ccaeab1647782f9f367a65b0b2c067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e40699c82b0ed08de4f24f7fc80ac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35136a49933fd58f9e88e1a652b1ce7569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607fb4936f0ac55229fb92ba3760913870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0d95eff1bab3b51e9f94a6985842371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9721abf1792d1d8aac4ca4ea3b65d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86ae543cf1236fe4597395807ddc5f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8c3d171a8261ba10dae53ccfa1db474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de71a495cbd8a564fb09de8e81da7d675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae5d9b83baaa788857f0ac2384243a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60c39df7f12a66e013374a2a6e6dfb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73102f62cff3098efa53c8f99350ed78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625aa4dbbf07ea668b6079272688e86c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af948b84fa0bcccf2ae44a4e1b918f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598be78b628c84e052922fbf6ca98f481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316761c08c29a2fcc28960990c21999a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434bd76a12ce5574dd7704ae56c857a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf50da14e97f06bf4285b01fd3807584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530e01d849c62e8fb236b003b0e5e9685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b741d9150e2194106ceed43aa165186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1549179e397c343836624d9c2221e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33930c79ec987b841d808ec0952a1bbe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc4857afeee34b895349af65df740889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35026b4cb5729f2b02d26258f2d867ca90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df825c8c521dd6582b03eac95ccaa9b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ad5ccb67fc5814d0e926b7a5f081692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02aade7506b608523f7da6635252cc193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e10357e1756b4d82ef029f739024df194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ddb069487daaa2302f327e3761788795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f039c6aae6306f0847dc52fe11763d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df2a2ce2b3192284f96af8e9b0c39297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2bac8d66193731fc8d3ed6f556ce298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b65b3beb6d3d40554f5bfd19755be99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884ab6220cfee166079dc9449eae26d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b01ca4c2f1dc67a9db4912fb7edd02101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c943399b79052c7da9a5fde27e859bc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d492bedbe7ac2f80360109b20b6f626103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da73b9ce73d3d40b8e5fb787ecc75b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27569cd75cc750afac64990efe58d5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6f98fbbc2370c8383a8e6ef4c1705106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd6a2dc6e2a1b3627a66afdfa06038107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682157bfe3654eda1806e736c3c28d6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50825191be8df0ec381140c7b53628a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d415d6d86b259dcd00b9838b8bcea32110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a430c6956919f9aa9975ead56fb8fbc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099de3f07be0d87cc0ecfb874648cbf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440b631caba11f6775a8ad4c0e53098113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7c6400ac9b61b91f134a04bb02dd2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cdaf9f5c17e9d7c1b335f96387dbec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42dc402959da0a80801c3a28db39a9c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbcaa45c45e7db638bc6e6246a72e3b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce192082f80a489528c2a5bf04185c45118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b160f51ad784c6c0f5a8ceb3c7888814119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344170b86c7641541f4060af24e58b93120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017cae161605f66f72116e96c548a73121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c64b1c2bcb74d74652b11c8da8772122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67807cb499385e994e73b9b669d439f6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145ae59b42ebe9456cfef36634d984a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca936fb0ec385c0c95a671e0efb012af125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e40ed9ed2535e02f34199b73f2176126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398921884099a88540f0cff51c1ad95127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d0aee1bc235035fd6c146c1ca76cf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11556eead56061a8e47e43120a41bf52129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4431ef6ded386197e1e38dc9dd93d60130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eadbd91d446085057d226311d151405131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62892afbb8af683513d01adf8f4276132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315a3220df6d13132203f4cf9a0d84a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308da1ed8ee069c0038c397d47be7d85134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513fce15b2b18e59c151bbd69fd1d08b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64650d0dcf4a720fc45a829b2d48dd84136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb16e3c3e2cc4cb5eff6d62c7ea9ffa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49f9ddd7ffa119d0f639e6f3f7af77138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff0d1822255bd1c93526d398b526c6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5c3464b1e5ce28982204e10290c08140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35881ae61eed7e67c464f90e71bcfcb3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63d420fb64a109ef25e994db0645ce142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90787f5c1321c1eb1c1d62a36c637c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36906894a945a9f5e76c42de4a71114c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb1f9d36678934c0c1999fb5ea0fc9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf080359bbe2d1137ac10d886f0aa7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5601bc65ee27073bc8b2b33e3591cb0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217756796ebb12ad35146d1e1a52591a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7bd58b5e2060abb756d6780a29b4d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ee923bd09d9961ff37e7703d670a8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe5f46185bc388a122b2f8bae5ccd9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c414b9cfabc75d8e0b2859805f88304152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b67c75a542c67bb672183c1469d39f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782cd0b30a985e46dbb17e4db0b81d8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44f0e014c1157100a228c784877f38155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ed234adf06e36d8885edf0289ad28156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34f7655d0054f5d6b4ebef0c21a34e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe71ecfca1f1cd63ba60673de26905158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5821dc3fc3443d4b61ab7677d6e2a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ee92507ffea5b834d0335d5f8bcd5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af8a726e51abcb1e710d518ab94c6e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731a3ebdffdb75e821b0e145e110d93162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac5d5c9f9b0528e89a067aed88f077163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d927fd005f5a2d38d1b7351d9f991164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49cf9739615db5f867e2094f8db8f45165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02af0b3e9a5d82c4c3e70c885ae98fa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd2c1cc36c3401c5002d48cfc0eb5b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50435f7111000d4a96cf7dd639bd99a8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a3046a5216500ba79b7ac2ef7ae98169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd48bab1aa5f5416e7027907920022170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a89212b8ef5a4a2e2bdf84be321edc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4ade720c05aeb0d5df4797b8199e2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722675db95c92fa7ded74c8533d112d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d44dcfa29195a18b7aa91c88e11f4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243566d5a66609c4a6bc88fead6ccd31175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfdb758bee2bd9e20c71025ab498ece176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1d69b9f0fe8f416f17b14f4c7d11c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474fb2c54d4aa98bf247f80b455dcac178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec63f3f52ff207aacf0fe1464304318179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6eaba4f5d03c7a925ee98417e0693180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c9976b1a104956c2b819197ee07b9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02eacc49404c1673fa97f274d84258b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e71198251550e8fa7f2c5a1199dd5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecbaf8feb4744577b6d1d465704420a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df728bb4b54dbcc987730c93ed5224185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a2f9089175f3aaa9bc676b9848126186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd779664a28dc16cd935360dab445baf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589506aaae98ba3cb483355e92af6e0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf6fa13819b26049b8c6e25f41c5cd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f50b3530e5e8256ef358dd33ab853c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ce718e6b16fc31915363e9af85330191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b8485d64e445eaf8860f16e0eac5b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356a4f15fb4769602de34fad99967bc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835830c10c7258ee2d732a2c5900692194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdefb28ccb0ecd8d6ec08088bb70c97195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613f278807a755ccbc702ae2b2fa5f9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9238d5adb414ff0a8e01f358f4a5e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037022dbf1806ccdfdd1f5a72982a966198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a4740265d0dac2ca28acf730a2899199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f47f159039aadad7d8dbb5e4c6dae200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ca5f7645b1053f8f520daee3c48f6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266356aedca38b840ea1029e1c7de60202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b8cf3b2e9b1736d103eb8db1b3f0f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779b44bb052194cc56ee5e9e717a5c8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2384ed5b035fb9effceedef465aa5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488408be455a96e70515d81a08e9d195206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133800b1f0378b796e5245e20c642358207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86090952393be9f961d5fc240e33eacd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4908961588002636e76062f2634fcf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ec354b9a90b880ddb9e5fb2311496210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b327b038e849cfa48abea2e3d9bbba5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170f82df5b2929e29a7261d828e779a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48380649efe4aea945a6ffa271d31ab213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d79592d501eb31a5b89b8fb00fac3c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd079a3d98a10d26eb253b1bd3002c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0bfff1edbf960bb1119464a900272216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eccd9c8ac45aa4629eca503456b813d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be877d90e3daa2c37deea1f922a23aa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df30265bc74550266cbaa277d90f89219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368967c0d79617dcbea9e1c4872e5f5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cbe184fc1825d3445785ba6759a77b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66f580086dcb923005015b5267833b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640af5b0bc9779394fe43cd742a892f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304c83ba14fbab7ecbc068bca088170224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962acca5e7d133624856e71f970bc66d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984199bc00c62faeb0b26da5106fb835226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e44504f357a4cc5c23294c8e9cf08227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ffe7ff1584932a29085697cdee531228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ce3b32434de47d799c751335d6ec7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ad31fd2c1fb0ce5514d9a7988b29c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca13fcb3b3c42ab1269a82fbc38c04b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002da95352d551be2478a86f608988c4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341d01b226ab57c423f94db9c344209233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904f6bb5bb516043d1af2f50862b415234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb963e193c1f096864e894391c5437a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09feceae1654d9356e74c4673773dd78236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a859b8d8789a694f7ffc0a17eab6457237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73679e056ea18f086cf9a9cbf149a686238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ac1fdb7735f03771ceb88bc0b703b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ebf48ede1f1d7889300dc276c92575240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa2be586e1ea0c53c97739f503fb88241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58afcb3a7269c277753a4231c2c860242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175881b4426b1e8570d1c4a30116dca9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d95fba3113e7169b177ca74d795845244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a5ea6e6c9c8c2b6cc77d4604a7fdc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67988a63e4c50a747ccf71d167a3a88d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f0d80560b7dfb933b6d53bcc1a2aa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39988946dfbab6a803820371b419365d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419747bb95aae6c8c7890458f1c281e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0b698b7218cde5ac91c5f388f76a0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c28ae7f13387e87256a26acf0a2c1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c439e11cac548a2e55afa4f5d6a73252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1851c4e1d85934fdc9c25ada46ef5b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278134cfb630b33a3553063a7d974027254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653b1cdc8dfafd1898629f937652709255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9091cb42a9ca5bd28bad791e7a21c5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f8888e949d89c87e372920b0269c0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9588980ee882d5e91150469dc1cb625258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1431dc109328ae78baca648f736d1e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6880fdf170eb41757404166371732b2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853a9be48ff8006d83bb43f1aa76d0b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17abaaa9221bdec471131894ae45cb99262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a69d05ab33ae8b4ee36b4c33bb91b8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25bf0ac0fd406885a21db7d74d2f63a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9d956351d4c146641601aebcda88c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6208a422163a751399b9a71d10b601266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018885b7e505b64b0a24452be7a011c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65f16549445130d463266716de9e31268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc359cac1f26fd5c623fee8d6c57fc5b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46bda1ac3f52bdb5cb480253be6bd1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb82eb89c1b141ca34c30b0e05bac3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a066b26be7c1071ebe043db41731d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcfa5a4f9ac2f925da844bc21cf3209273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c63bd683d596c2300b701bea971577274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6f2858f0f97ef75f7b0f2bccfdf1f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6c58252347a25486c5ea0ad8ba49e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd7669b75f3d2457196385d89f70fc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4387322510e64736451ae9e21881f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ce64beb615c31461e02b8050e6685279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515b1c3fc124bf325c39c81a263fc75280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe8787374b1dd99b5f31e17ad7df71281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34396e392684470ce967273e48b00bc6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889cccb161bf332754c416370def38c8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523eec12818e662faa9e88be14e0b956284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7730dda40af2251b1d940deba9e4053285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb8529fd4c152a571300f6dea55f47286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58caa8843545882ccb3c9326ec92ba287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825c4504e0b1ed3ccf8b65f82c58925288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a95f9b2f370741f48090468b65fd8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed211abb7d383a6aa36da634776425bb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59d02f08c4fca75142e336c1f7b277291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18c50144a06cdf87dba0b3699f4522292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e142519ae8475d72f0d33bae42816293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8354f2ca77c75ce68bb7fae92147427294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4a59d811beb6f5640841ea2cd714e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da207d9ab888d67a3c717b1f4bc2b8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9525d2908fbd1c61ef4525a5ded0f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e6a1e13ca1de54d9cdf9f85ddc07a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e933f26e334fd6902cecdd2791201299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88e786925abd453706384aab9185a5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd1ac313b14a465eb3eb53a8ebd806301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055a5d1d78d450ad0547c30cbdcadfc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806d1700f844cff1e9d5444801cd984303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69500555b0a7f7db53c62c9ff1b94ca304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d15d0cfe9c94b0fd4037c611b1a5c0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783a9ce86a43203524e70b8bca36eba306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ef4dc0aff61c096954697a4275063307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c234cced7d1fc40ff9c2c93e3769b5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4aa5c5552f907bd37b55c66badec4b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1641a7333a34321ffa7d6beef7adcdf6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfccf2a440b7b84c4c546b6a2a27c93311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f577464592ad93d477f369953cb52e7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ee8f08a54851f73299415d69bad29313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b7a71ffb869da66cd95965d6b71e2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ef276849aa701dd57b8d3a25b5f6f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d203661d0fbf8c30e0e4f4043889dd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802fb9c64cd86daf80777cd18357e55a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6ab38d01dda2fdd63ec16d05ca526318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8439cf3dcfed7b1e387ecbd8719c80319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00979f206634debbe299a756a2e42271320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498383ddda7e8db4734edbeda4db94f4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7784529ca6ee3115a8738bef751425322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2d3660a1b23aa0ac9275679e09064323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae09d9321a18b4cb00aec689bd9cb86324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103655ffa0f1343f49be9bf488e1c45c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59dca4ddd0d94235f563ca1856ce5c5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67fa9ad396982920e02a9c19bb07edb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41eb06429991deac219d0f5a187527328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe9b917003728f9ca6efdee48c2ad2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c5434b04c4372c5a2bd740e460f7f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d4a0153afa6d75c0872ced724ac94331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ed697b66c3ab542ecd4f5f58a0e05332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552e459a4d646293bc85d2327c920d2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db629e970d94fc6e2e235628faef506b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916196b2eb080151c09377e5c2ba93a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0f47292b34d1badfc35768e8ea888336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105c8c66ed7d3c1cd8393c528c6eb80337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c4cbc9c21e354d0bcddbb8bfa3459338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9795bede1246b46f7e519eda5c8861339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2a132b15ff90c59a2776e170f9b53340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251136d43ad302d9ef5a97c05240761e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1feb7019c1778f3962ede722fd8f6d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4c133d48c6f44c86a189c2a0b5681343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce631f87ea7731f7b01e1874de1fdb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260412a3c6578ae6e613bd2457247acb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81789a4bd94ff91188c3ea09d7732ba2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53e65a82a47248952682c98319cbaf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195ca7f59134b1e8358c188ede03cc8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c4c35d389ee1e492d3dc05673dc7a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce80cd3abbdccf913ad60ac62048d44350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5e6837d40f10bb901131a0014ebe4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d20f6c4daf01a5ee58f85fd458e64a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6608e4bfaac3ce4a328017d6f09060353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e142dc7157f32656f00daf9338ee4f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45606f7d78c413bbc11c208b80e3bf56355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58376cbfd7900c9ec299de8ca6a740ea356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22064f9c9687173aec203bf83820d875357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb651dd13702f6125089326a4bd0519358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ed0f9766b06ee4040ec9b928e0120359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa253958e1824c49f777713d5594beb3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889e075d5d89701af39fea88547a1b0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7373c58f9cad1f025c9d8b26adb80362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f2303a54194109ccbea916c4d3d6a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439532c701c98dca001d0b9924b0494364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25edcfb34eab37f69bd256793160e191365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf07e5643019c8ba7a50a896936e73a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c888f7e60272978cf774cf6a9c6f1d3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2bbba9c2192cd001459706736a85d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820e32a8482746ed06275c9404e22bf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4a7a22101cf3229ed402e65b9356b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62acb72944128f241978c1d736ed4d58371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1147981bd12c2d7f077015294cc7455372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611296a6572c21de50f6c30fa1c3fd5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ccbfb3da907d1848e932142ec26369374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a29862c64ad7f92147367eb9da9fc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541cb49d8f619cd11d3ee5e3503569a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315cabd18f1861d550ee72a39bcda34377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43291419177ac91ad90dde0fcf729a9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb361ae01959fb84fc3c8b76859ccf4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a62920d3c68a9478124bc02d2636d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ae70f42302fab925df5ce4f7208c2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeacf6c5f277bee0e9784ab527b1ca1b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e7e2e1a286284a25734508635617b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4e8962d009dcf4fc67cbcf50f99d3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7466e92123b7c5d629f7566a799059ac385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d191350d23a960278d0587364d1942b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495381238b2be9ab7f08912ec6173783387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a79d2ccfb346c7b55888c4c74b491388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557290c025fce80bb790fc80f350eca389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11707e113f4241869079d8de4633836390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dfe962e3b24893654a311bf05d3c7a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1146bcb963d7119a180ec3c1ab2fc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586fa542ca1cb5e1cacedd0700381d3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e627ebcb1f71950eb9dd7d8ca73ac394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04d13dac9e71ec29a5381aa57bfc27395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8655d2a2320d09bc3d6e45fbc8237c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8fcc392bb70fb8590370287fa5143397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95c6bc56fe32abd0067fc3f6f1a1cf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee91846455ad9a3c6034f34b96927e3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0eb0b1e16182eb65dc733f14762b06400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300ad9627da8afb3e744c24e620d20f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59425297526a5c94c5ee247be10bed402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb0436458c9f50d32d79efe14f8c72403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ef04d833a698798b9ac0b7573fe39404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dff4bca7d313c4a1c262da46091b21405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ceff951f51a5ca9c3d372affccb38406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1d2dafb0cc9fd629b15cd23ecdb0a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05cc9aa6f00573c1cbd9bec5672b693408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78485265d830bfa613e4627bec7dee3a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca2d7fea986304367d27d95ecdc368410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a14a48860fa497bfb4e0d93e9464e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1301c6202895f1185c28e6b3b267d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cde53aa92240686f02eb671e2e0dfe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6dae2f608923b25c77f02987bfd8ef414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059571bcc4737e22795ab265a6b4f22415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dfe9a2cf0cbc2d0ad2bd8db23f2a30416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8dda5ff835104c5dad18d2a56dc2a6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f6518ff01e13c609d11d8da643b94418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c72c3d26c2f5d55a8ed073d81efff419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8d5ea05bd14b1822146bd7fd53684420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c38f05a9e009e9da05d3ace84539f6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b124a9d3dfba87ae7a7cc43c7c707422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c8a1fe01b9ee41a48014a0e3d8ea8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7d94b8de48c9d1a3b028cf6e1581b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c32ef237893148c2afc59e2dbc0d70a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9009902d173c3da48c18d61b20b8989426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8322c4657b37bdf99050f9f28074ba4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d8fdf4f6ede584fb1ecc4f4f6432e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fafe3b19a36a08014cce4dfa48ffa3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9520e4c9fedd886c730214c91a0ca430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59972e356a248417cea03f24d12b6e2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f447246c00696ff5c06275327a7822432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f85c4daa6279ef2e4f3a3a16f674e0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77108cd86e7d6544eb85f02b751d1f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb74a7132ecc6bf94efb4a72d8489ff435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892faa97ee2e885ea5f3977bfbfcac00436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482a1770f6c15b1b384597ef03d519a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89e7d6d43776cdcc43091563cdbadd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd8a1375a1d953ffe7fad17b5265a4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75a36390f5273815b5ad0883303fc0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510d0a91765e6d11015b6d9dec2459c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d927ded94e61a4338f00835fec053442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05547138ef30fbbc1d158ef89d3ba6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca18d386a39c3326dbe4984f12667e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f54946158a7378e81523719c92ca7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067d509d9fbf4060932f85702332068446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0776859052baa6337ea90e93a34a83a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04935d21d2a158073a93764780b18ac4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43cbc163a80f3a8d32175211d83d876449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ba94a3de03357c532eb48668128c3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcec073da05a706ef0a35beab44c0fd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5176981b186da3c76ae34476153f533452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f327b920758f256b8fb35823fd1e1e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ef2ad554d256353a5255ea58f5a2b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356268c2db9bf91fa6bfe047f7b27ad455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d7292872cd0e976aac11ecb721eec456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2160bb8eedf778fb68b594b1a516f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621bef6ceea07349ddbecd7e86a5be5d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313fa2181c7f03060d7f9fb2640d09c1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5600e75aba4a53925d86ca7d88440460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e905d39d22ce0bf28a1c22b0b127b71461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226fd0b9551c605588a70e6eae4b737e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15c316401f7187e66837c8df20fbef463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0ad9bd95cd9d769c8d7e6bc5cb80f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6df753ea2034ceb5622b10594d2b8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041183da743732dee26e771bc83e7ca5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76713fff636b26739a8a160c6b6b89b0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9dc841b7f5ea080c40323a8767938b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36a0426ea0c84e8676bdac888a3f13469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593fcb724ef186dd71a99e931906ba5d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208c20909068f84798f360bcd0fa2b2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f4c13b50b20f7e693ca70c04af3ce472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58977275a2caf5e16366a45a405613b4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff84dfd26e89baf0364c8ee43c2ac01474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338125fbda7b0272dcee470ccf546202475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cad3f24eb07391de16c6c91ec20f53476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7efbd14eccb0a2afb38c28ca8e5f1d9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66cf1480cbbcb5e148a3bb6fee8b242478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22b9cf29993152761a4f1c24225de7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ade3a225c3ab35666e87da9f6da3c0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234b921a1afcc557cc9b0c6a212f423481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f4280d38cdb962e606661a76e1cd3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6f21b0bbaca7e6ad23a835d1d5388483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29350df7d26b086d4e2162914923ca484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14497ac82cfd41814ede84901abe469485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d0fb3c54f5e80dd8064eb647361fe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103513250c85bd0077bdae1a5a4da5b9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd142c769b8cbe58082775e9a424be7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd765aeb45e4d917cfb76118594aa916489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d632582231576f8ea8964b1e2ce8a3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d7f163a570520d3feec6d4d84f873491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b7fa5c53f53e85648a764a13a68fc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef3f1ff34941cea14fd6bc6eb0df03493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c38f4968d565954166f39985ab853d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da89213b926eee98c0469e7790be8be495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac4557b8cfc7a7f16401b976818bb9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c194474cbd60b6125a279131c3e92497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4c7ecd85a706312cef4b82dcf3d11498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e75d9d693cdc9e02867e9f980e3a9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac479c9f8b274e7f2e2a65f90e17d9f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94498a2b8b2f8d3820e60a77f09312501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64813dda4776b918026f46599c6c7ef1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43913419cb3dd6698f47e028598f4f07503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0edc985430b3b0eb70af5637e68645504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba7f3509175681b66294101f688d84505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7d214b64732874b9b0342ab8bbe56506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7051eebb1b53302fe09f71259ed20507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8588f1bb69c538f3797a77ce239df16508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e52164e6b10ac0be4c20563960e0d2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25eb3467b86eac2edea498d40f7206510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299bd2e02ecea168a1b16c57d2ded0e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0a86e046c3714dfc4e5174bfb12e6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d7ac56045b5b92878c1a9945792da513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df7a0d14ab9918aebee24922c28856514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7023ac504f258864071aaee76f2eb88515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ccfd3dcbd9bd992b4c8ff91988d7e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d55fe1c2e29f93be584c96b036f0ae517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998a866cf0d711ce53fb6c18d3b62bd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e4df7b8723ad67a2b69865044fb28519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b3bd6b6a1e61a58b99bb0a201e62b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd697466d467e442f0e93b8906f22e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66a73a52631b4d911ec8c97826ee22522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12453dafba4e18d59c3f5af35783037523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7d052258e9405c18ffe2564f38bc6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d36b25bb05ddd81ceadad7103b67b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700e40cb5ad9bcf821bf5f8f527aafb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2e775e2a3c2c2a3beb2563d4efead527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27baea830cc1766ab57b827bd6f31a08528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01abb33f467bd5d8f40a852f12382e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6348ad1e5310528ba9f18c4f837f5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2302645afae5bc19d73239462cdab940531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76a17bc9a1222899a98ade3870e9b5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2137994d8f36574ba424564b2885a0c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af8aad1d262d3a0cadac16351163eb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9791563987b1d496187379a36e59d1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7faca021118085c60cc75c2f175359536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473051597e07792afc757aa833f2e8b3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4a479b3f0d72451f70922f62a689c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6833c7173875439cb337a909bffe3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6998c79cb3115068034930bc03f29540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1b913a6a33ba629f8228d862fc47e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19f232336b5f262286acd935659baf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94916585f0f80e99ee7a3ffba92faf28543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330805d34c5e3e0e48d00269d555ce3c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e8a5447f20c1691dca5f8834c4303545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31683796668412f53a0fa3597e16fb2a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f1fd5efadb38d29a2ddeac1d6baa2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72551242b655f69b925ad8fa06c6fd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638e04067bb7e624aadeafc7bdfc1ad549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562626743810504ccb2bb61296b373d7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dfb3a61364a8e27d10ab112c1bbcfa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa731d0b9edbd90c3c883eaae4f0d6c8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e125ec79b0d94e468c096713ce7b96553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3dc6db084d7aab2286278168c8abae554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764088738e31b5a0f9b74ea4987883ff555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ed4a326053bf05f3deb4a5787919d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d4bc45dd2f21cbb27881b4497a93f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ecccf86813a6aeae7268aeb5055ceb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d47e8fb001b0193c8df94d949ae752559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e89ac39d5fd6084c0d60c0eecc2692560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49260b27006e77e252accc935632bdd3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16553c51f3dfd39b121377e42b59e7e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f355b2b389f282c1748ae2e490d79563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93f24c4536b87c6facc01412db87dc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad90a97c2327ff8ed813430a99e2d1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff474f471c001ce2ac38ca2341bbdb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c50fc21199ce99373f1695da4af53567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec08129cf0e3c0e5e998c5acb6cb20c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ed2fd6ddea4e81d4791da9ea4d8e6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23bf1e640509097c008576d41f68cc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d536bf3e919cc3fde92c0f6e70b35fb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9908cca8e42a71e15fae23ba5fd672572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc591a34deea73b8ba8b6a6a0eee71573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2364db29c611befd14a44c7cecc0e4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d337e2aa998e272d52bb4c3010ab12575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29245d072cbba8a380afa22235013e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b941172ee053b9f38cdb4c2072e2c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc223716901491f2ca7ded0c3172a61578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bac236180992911616a4b1ff731737579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29124ac8c0a32cf1cf448eab8605f401580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330d1a608ca94eb1656f2b8a7898470581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff8c0a5f6e86b66172d3d20f288d53582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a9ccc2e5502dd00c87f427081f4ec583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e70db31cd9c818a775ea344363edec3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f972a385efafe87f6660a3246f67289585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff223cefc874f927ae5f1c336702ee586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596f2329f7f131c646718a8dd555cf4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4889590e0948dd8444af23436615d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7b557876d524c5061f95057aecbf7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0806142f4d98f06292b60d2f94068a79590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2dec0dd6ad300d83037eded8087964591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc1f39e0ee004bfa03cfa4f3658f0f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d8956fa5b7255925addb3652c2bac593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06103f733e882656341f8e131203174594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2320e1eee147f47bbbd9cdbd374ae595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd5775ff6dfdddbce3f565c5caf909596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c73d2915c7bd9544cdc43ffc0d3d5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235479a127ba7126557e819ae19e4c6f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289876689319500326b411db122ae2a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2087c58a60d56bb2c2d7c5db230c7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4b5973cd03966f49ca1fdcf2e9476601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1c7c7cd0107fb8b1302e1bb09e511602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28fa59621119d97f50a77303fe8243603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17744beb8b3fc60e6acafe3c3da939604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ce28cf6879b35f4ffd95238aec923605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baefb8833e16ead1fc08db0115e7359606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e022e33a897821ba78d4c9c51086c2f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac91014362e47c450622953d53680bc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540a285eb8b824877ccff9cac506066609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd63fc9c9198e2f3b640eab5d32a6d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52317cbdce65bb7bc55899a32908d338611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d3851bd90737bfb728e976cd1a29c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa72f9918b70bddfea734ea5b11e80613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a6a0a39a5d6591e54d6220b8008e9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce49f432b1edc6430ab8d14572f1aa9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce336865b126e8bd4a565b870c8587eb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c78c605f961a8a0523de1ab50d693c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc8d46a28efd763c8de092ff9870b9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094ab84c6603f88c73e2dd12c49b831619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f172d03687c00054b337962493c5aea620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e9036fd839eba9eaafa396d2e0c4f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd656ffd02a08b2cd01cdba92b96241622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64c5125793c6661542ec4916761e94623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef32d1a5d2d3bfcabc345c96251f830624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802e4b7e99c406bf2171c525ad884af625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3848ebb50d424553c26826e7b0ae0e5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1a8eda41a7d40eb7f2d40d054d1f5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b141d1ae2e3acafad296d977a2a6a51628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de7db7e1eb27be7aa9b7e607c849b1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86046a8b1db3451d4dcddb14143cde37630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7db1722821033f867cd8f8efd74756631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a592f6beb14493849af6faeba8281632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81434a0a417ec7b7b18e4a5f1403d2f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d89f9be9f0445c24d5d80a79aa8714634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f7b95b588ccf4330050ea04530ae8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be56252f8c9c49369d51fc3608918b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2293bbfeaaea86880ce1a3d7b1e44637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e8e50f6ad19840358d8115816fe64638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f4ade40b268144d11a5c85b628072639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803593fec5a99263a1fcf94c27003df640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f6dd27ff36fe525481ff23915022d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd0d5d492ba0fdd01e327a23c37899642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657cf3ab962f4ed7881a77520795cc3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6575e3a614b6a5e97962f4887f60c80644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa012e87c9ba35a7d692418f78c24935645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963ea4aceba2ed9a51909a087b20ff0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a7ea4bdf9a451136ae2232922e106647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2376bbf4721f5b8553aa0ccdf51c08648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98147d4a75db58bd7bc55a4d46881173649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43099cf3057e700477ec1f489c634f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32529c5c22debc0079550ff338ad8c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd69298a49b7409d971420e377e6f6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe0259f7529e373e7ddf91f5daaf02e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b8ee5d3620638a60a079aa5cd487a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d7738364597907d1420f03d3f02f1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d404195bc0f24e9809afb078de947b9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004078bd6d8775f33de4c60717b68c19657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b81473ce5be88f6ee21959d56a9e03658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e76bfb4140e11d318bb378546d1885659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca715ef3cd6ead6b9ba7f20bf4e82f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b43db51e68ee6c25edc9e51d1b6747661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18606c8676725213e30b9c5b0c998392662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf8bd19dcd0f851889e1b9aa504189663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229be641557883cc47f1fb5a8237729d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e26143244d1e821d9b83247a498af665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff57f2cd0ce4ae5bb07c43345bcf91666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577653b156e31d9113cf611e95645447667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec4c03315138bfc3ea813ef7de9b1b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8064af60bce41257978ea93ee77e09669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b80477ad156ae88d636f57894bac63670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8fa148a42abea54dbf6830f96c782671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee030effe61bfa45b9acb552d80c9f30672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe6b7acea716b1f16daa23c1fc2879673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079fd326bf32b36ab9e10848362f7f81674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00c6e749af63025f305ee847fa61ce675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abffa521d9732b306f282774f27af5d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf07e6fb000d1a288c87c0414238ee677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de5f8fa29f00facdc2ffec320ad8a5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49cd9d2c86d8e287e5741d2de8f961679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b339f2947ae760b8d82d7b7dd6df2c3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f706fef77b0759d6e7aa8f7f77ea37681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd432c4614b1e4326d571f238a0d71b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee48ed69174640aaa646bbb0cc1815683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc66e00399d88d8c5235b8c176d3e7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294230e38d068f4faf5c0fd4a9f225ae685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7525e7ee87f90e037cc7ac6eaa510f4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ad39a08683da6d8ef35dab9a515df687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86555e19f8dea8e5068b9636d243c8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f32d22229c67126db518f0db816ac4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304e0fd64b0d51a3bc039eefcc0db44690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079da9575d699867e1b3636ae916e79a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0611872ab1134d38a319b78a8e4c3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057076abb7752b8d9b3ef308ce6b5ea693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679dfdf894ca7f50de27d1f310e808f0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da157ea05762e0eede5bbe12f0ee69e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d531202eb4d5032e793d735bb38df696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b1795224796c4e8b463489f8c9003697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7918b0d8d523db7057d442cfadccd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd5cc6f10d72b4f0468af8a0261983699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc797b545550526f5fbc61504f275b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ac3bf56aa65326e78f2892195a95d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a894a7dc92ca8206c2eaac221c0a1c06702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94e8432eb94dfb781ffe42d7564119703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05237029a5063eea95769046df065246704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5551514c75ec94290b29b7b4fa3a34705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b2975b9adabd0e74de9349325551c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3817582a87a3ab9f2049e940e3c8237707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b683769da991844965c5c875153557708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758b30a970d8b4f46ccef41b87e0f7d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc505a31f5eb19626b8fd672b1d5cd3f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61609649943f4b735d8e16f26fd5ebcf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed771350919a333fa2b19a4147c4aa59712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb65cb8a7aab19fbd31413e7b0039d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b34abf748fc4ddf07287b246c59fdf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4c30aade6a8f5f0a966107d479bcd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69aefbfa17d5aa3578e3d12194d7a4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37217d977d1e7b564acdd5d3b1427a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b3dde2d851355b17a0fce97d3ef89718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db1d64f031dd0e9bb2613a8bae4580719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b647c68258e14457a398043a7a6f85720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ba0a6665b657389f0788e660496d0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b98a67a2bd7fb1ab2cbb9778fe5ad722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98a7705eea5e2f70d1ddec52e41c38723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04943ecf7249cb6ddf1748938bde9e9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff709ba35229410832e6512600d036725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d471b226e2bd553e2f5ea615b8d88f3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc91cd6c2aa5d02bf2fb553e6560ea727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf2eb08855c5a1d01ce03eca2a2377728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2730fdf07d0642ae29ea597a1c03798729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644b98f4bab46b69aea431a7595cb2b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108db8699992aab58808c29b8a4610f7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5bf5117a174ee368fd44628c21634a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31455d4a516fefc94494122fb10f5a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3a3e814fc984f53054e7576a0029f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b58b3d27026cdab2859721c1f173a6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d40a8fcc82c788f797b8baaa061779736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87943b56b98457155f3fc684ec1a9a7b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf51d65b490484da0dfb4e0ae1fb988738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbaff1937df0c03738cb8a8cb60c6a9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa45e6434591f90263b7824d2ece3b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5f2bf0b9db5d8c7a78bfa81c11a1a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da588ee87c4ec93008480405b1c6bb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af94630ebd0b1c60211e2337a27a28743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e85fa96db8d911d38a391c546fc8a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936030c7552c5732277287a97687d033745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8808d10751c5d5fdc00a929f80e554746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b576b430b2aec8dd029d31e5630b66747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d1f612e50b49cb6456f09bd92683b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f736b07cb77c1d5a273b9342a7383749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5463f86a38892329da05a0c5df20d9f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db14d5385db7d424450d67491e67395751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581bd552de458e98a6d25674237b5cc1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed5d92504bccfa891a25cb76da82c9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8e07a8149f9e8d46a32b91a9c993e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106a14dcb076b28c403454b0ae4b808755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868aa5267d54d5d331091704fe87ee48756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b09fa1729c4f14e71f10cf7697fa20757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92690585858420623201906fefd2a517758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902dd77680b119ab59aed3e81e4089de759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>