--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169abfcce9f205a220937578e9907211.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72bc44229004de7c84d565ec6fe6162.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980a72a0a8ab4cda1b6d4aa722d89aa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091e43103889f12b77ac70b035224c74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c4257be8ab64793597354817838815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d5906a2ad1f37c25d00076ddd269b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3017810c70dea0122cb554231464e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad45528166982304515a02f35c9378c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b156462e9faafe93d0749e3fb3fc629.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7fe4cb834f2636e6d5daf1990532f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383bd41c4db4f7641151d10f13f177a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc6945b8d1e189c54d7671ec09424812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34149005b54e918b5f0f73790800d3e413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d43c6b01d7aa875066d8833ec7f4b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435ecd8c51dbf4f6d3068672437fa7615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495e472ed098132fa448ce8b310e02b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54890bc2358a0750e2d6ccb3ee92d89617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d07d0c02c3e9c909cb8a29343a5c818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecff13ec8a5d70aa2ab19e00b89567319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc35105cc07de231986625dd7ffc1f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce2f16332dca7177d69ffda6848eb721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab2a7fb7bbcb0d5f078e158135d03822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd28b140635668c2dbef9513430a53423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95845c393b8461c8e9ef70f304b25aeb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6451a63728ffb52156f53577ea84daeb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e5b11783d246fd7bc2827534965a726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f740beb85424981084da39d78affa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c640f61d58a755847993cd037728528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea8a9630daf7c10c90687931fcb72829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac79a810b30c5ad168111416303cf330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2bcd1db729ad3fe5d0d425289097831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee828f74d06d398dd8d050b79b029ec632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24490b775ef52cf38f7fd9b2509c40133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c9cc5916a03a0c94f9beb446fd76d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3773e976695eb4d1239ba4d7e2875535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b7aa312a859562d5625a51723ffe636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36838aeed1414774faab0b394e9cd8ad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215dfec591ca254efa6d8207a210d0a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8c4647ce69b86dc19d88f34a7785639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45910a9760ee54664a0cac88d5ca9440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1999b507a38f576756a20c30662d52241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f61348407b0154dac777fea97aa5e742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130dbc4cd1b00829bbfc0fd86e5bc9fa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46970aa1c2280cded3fabc0aaf70d4c944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be1c04640a988d85540f6f8da47bbf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd72dcb7fd894fc777f9b723930d63246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a25175ea7e0d6ba2c1835eaf04ed347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758e9d332e5c321c9c64ad84a81b77948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20858f836c450c9d6c0a4a1274ec23249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37b6a4b6aa96825e8bd405fdec6c2250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166cce710f83d2463f17f538048ca3351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71aaf07b78d12fe7035de99965483f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b26546706adc8d53a49111639ffd453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4edb4a11d056aed38f20c09ec94550c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3251bb29980b1bff8e11da96cc72c0c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6706441c70f64fe995b8072aef9297356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec404a07ab5aaedd275d6b89d49f07e557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed0fbedc2dc8b4085ce0ae70e735e858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf73b039482c0e222b611c2d378aa31859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040d53cb94b522573d32177b9a684da60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc9232e5bdec9d56c4062c2987f89761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ecbf666f7d35f5bc4b9a9458291c362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f56890abfab53279cb83062c4480f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa332115c1d6069df7c11022474c74164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321967d792569503cd225741f6ee04065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4c20dde708cc939733b282ae3c83966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef75f70d711661967f4894d2649db867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3a183e19d7f834e851951f495ad0268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab8045736e3cec94c630d0de1b284869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f74572d6284289ba6280e47f2969e870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411ca98d2c4d4a56a89afe875f29b4571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a111124a17cde8893272777924567972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a0112e668c2f1d4eca2313612618273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5c33b51c1774d6055341af0f8b02c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9234965ab4f118b204c903f643e5f4a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14b2fd4d374b748fc14c38d879eacf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc92e6c52397d191f00569e4e62e0dc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e4e623b94bf4ee5c2e7e49c88425378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8219dfce6a92efeba5b2d23c54fc3c979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44546fa7b4a33d0350e8a5471d5e761580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec77b34a077615b93cdb9d964d17d281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcca4b1048891d424c2d59604e3cd1c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2a40654590b5716849cb6627b063883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab086bc707a935a077e9a97ed96b0684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce56b94d4682820e586bac67778980885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20b72a316a01ba38bfc8ec9a266e4086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a02c860907c49505c1d9e74f2ba1387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506d54f4a13ffc6ee1bf1428f6aba4f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735772082f2bd5ff21331d92da2db8db89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec980d80822e5a39d0410a5ee43c514a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0bfc7be2e2f1f787e2647223b716a191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71391364906af2242e40a0d73482f792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2cacce91b42e5c20ef27692a04379093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd804494b3b45ab4f1dca0bde33d06e494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef69f6351ff350408f8fd2c07277ec895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7bf23a4d23156dd0baf30d2b6292e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44621947210c881f035d33268ea876697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e51f3d3d0e9fa126a6bdd2d1f03f7b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df79814c03157e1490a46225f09eea99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9d340046f1c63407150fbd27c64bc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93037178a7e0f6bed861f20368b2ace0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129515de188996ba4a1d3b58f9e8048b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d959552a8ddcccf052b6bccb37c24f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4a1731fe1e8800ae19765e71c0964104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be04fcc877f24d1565ad46cbbaab7a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e223787f52fb23431cbfc4dd22ed52106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231e759fe0b125a0eca031ce9bda789107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c383603210b8cb75be879026d8c6c0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ceda0ae495f573c9012f725472bdad109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4666ea3b993c2553446751a66e568110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1885c2f70a1b8e3910a88be9c949fea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e81d7d74a818656db2e2839d56c686112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f38a294a52f8f1847d58c9d64ebc2f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea78cc1d7cfe20fe3a43787950dce91114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1afc152649edbf2da4a136f8d303e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd9a09d44765a82ae3040f36aa00ea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c2cbba327f3d3e38ce413bb8ecb48f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a9daa15901ad8393fdd7a7416f381118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c86938d6fe0de0418404b43121972119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908fbe7986f85d069f8812542c2a8dbf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835b2f921e837392fe4699d49a6c327121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199b0b75daf125a8278702561d42c87122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e63b2de824723fda22cf8d78700df123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da794171b7d30adece3067bda05da0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54717fd88ec6c21bffad27bebe758d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506b3aee1034007c8e160971fa61f3a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a9c4ea4a90bad93df0094ed5f913b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2f5ff4b8b8f3b29dd490528c1782f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4363a17b050461f5405a80bf75477f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8d590b6ded9bff5b1f945dbf245e3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0cb2a25fa8c2d24d4ea2bd09ee7f2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70603daa3a98b940aa4e46602993d39b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b543e2c6b2922b2e80779d8ca88af133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba214712c48db591b1a2a3f013cb1801134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370dc3e2ed477f1ee8fed1e4009244b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dbe1b0ac8505e60fe45f7af9622e42136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762f89eb47227ae02937892fceb0884137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622d5cdf238025c407a4f01b8a7ca72138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be65f6b7c2c54de6becf332f417830139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424dc29d08c86ecaed240f93cd33c79140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1335fbe1924e14dcb7a6cd567faaed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2dba3ad18d33aff4a1c11ce35e965142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00c2a5c304d409ec5cd33d0dd84333143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2dd7a8574eba8808e018e1270be42b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bebd4e8af4a91cc86edde2e60748a4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5ff1f503440c3badf8a5b21ace891146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ed69fc74714f9790e17cc24aff3ad147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e338004f6f02a36fe6c1aa485fdcf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d60b83ea1dc69c8317a119506244d5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf373954ece2dbfcd0a0f9da6971a09150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a09d0c92db01ca78c37a4f5a036bc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3c8991f72aacb18e57baaef6e1d23152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ef26fe9323f9b31c72267939d1648153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9444160be037c397abc355c6b672a66154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b6b67452caa44762b5231533373ee155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9755513a6df53dd1ffe616ab8da484156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7cfe299d56d0f021614788b261fd8c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c4d8159b0a9d9cc17ebd4af24cb2f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a10fb71380a55023fbfdb5c2790197159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9aa3be09f47e6339ec7a5330c6279160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46999d6ec17fa72b6d2efb0e8a1f486d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b40d751a05329425439a379eb8dc7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ba7bc787039b767b44c1c4ca921e6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f96d30b8b8fd0c76794cdef309bb4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a443f6160e6397f8752ef54f5c39d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3686e8dc8a46f766c2e5df812664d0b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306c5248242759eb217163e3e7edb36167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3a82c482bb5a6da3a24e985054437168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5b668ce3422eadcbef6bc8e6267e7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c68e6ff7b48c293b1c261e048efb23170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4eba91af3c1a65f98fda6e0211028f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf045e949369bbcdc080cb18fe9c9006172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111767726ec85200f5d934a249fe04fe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417213ea353676dbe364528996662bd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0a784476f3c661ebfa07f3eb52d97175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1135f0309f7370163e6ba109626ad176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e9c34e704a60abeaf71f218d5bbaa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd9b6fe842d385b18df9606625d4a1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcdd1674960eb69f8218961daa8b6ec179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0bc4c0c89922ab95dd35dbd780198180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6ef6e3886fefa40c8dcacb48323f7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d387be8db39654150da07e8cbbbd816182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720d985ea6d1f6c800a23641358550e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a398197f5dd70483eb56b12a459066e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55345588c16120c1c44b8e4e9ccc19185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e5422c7337aef6e8f9b5c4b213230186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c616569fbe155a404da5d57610c425d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47a7c259398e4d1a5cd2816f601426188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316123fb468b0256a4265444d8ba49a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e047772e7f90cf9000196096ca408190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b5cfa5c03facc0d83668db779167f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28729e948e3a018621e3fc2228c5c7f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e35f2701672d7f741bb08554b4e797193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f594eb42fc9ef7c8cf3057c290c027194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b963339303f353bcfce3aac7eb73fe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42549eebb35df6c4152ea594ef442493196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988642b000f83d054f33181ef73f5a5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009608ce996787f6a53ad6117ca1d111198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c932f7c336fe78c867535bd693138199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48229cd60037d6fb7808439c8418f8f1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6770f4f506a735146aa68ccc0f502201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79347086cca78322ebd835d8b9d93936202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7dd641ea3493ae7abc7b93d649e7da203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822b1ddf02171fa315765d8ed6fe57a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983a6d6bb18c9be037c4dbe78761fa0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e343b9ba9eca5f25c72dd958b259d6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641217fbfbf84d1e0d59fc9f29b1583207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076da10282a5f3659c0dde2522ab3a3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be708a809982841dba13a60467905cd7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dabca76e9995728e5fc520c5b2034c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42bbcbebac8f06a444774992f0597f5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0de4ca47b4e4934648903cf9d3b32d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8133f0aac53dd27ad4497e5ed13e3a7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f24fd8b9fea33c0734db144b93d64214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f9e34c86b96f818f70d638f12726e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5bacc65618a169a764452736ac52b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8bb4708cce224f115dae56f36b45e6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d7dc520b472ac1f8caf42fbb4966e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76483693f803cbf33b9efc51c195091c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be474074123f2319a90b1fed423efe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2bd2640e4b6bf60185dc6b6034ff4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daec9eac3e055901f62a24ba26d4933222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c587558fc90edf10d28af36b5c5ddf4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b5408e5d134f9341cc6ba5cb60a35224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73380142676af6a06385ae9e83bfd5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70513114b0e8ad76edf69d3188d1ccbf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973733719d2b00b54d4fe8e7cb3c9af227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b79a55abc1e72f74b9490ddcb7d67228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf62ab7736f65f10e2ff25e2fb0a08229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331a3da1ddb5cd79567bf93a264ea2e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ce26c20e2c5c672b85d4acc1e6586231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3848492b4788b18bf82e496a568fc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492009dceeed1b294046e304b6674c9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c066f36e45080e57572621c49ec8f13234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e24ba2d4a95940c41e175c4114cf1c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759af4074911d66f2058dc2c01120257236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f591591df23fe765779aa7fe03bbe237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e30bd99da72eb4cefcbb9ae1725b38238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d39186b8e459fa72e8f56dbdfa8c89239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031d1e9fd3c0b167dc8de0c712fba29240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11774340b207e98254b7ca0d5fbadc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59eaeed15f741a5f93e9cea8b3413c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99d6e5799d067226b203c8d2e90c4e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435370eb38243dda6c281c3d9e273b5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f46e6da9a0e9f1f857a154a43a714f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29e8f0c465fd12e48c49f29bcd7c3d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd55bf66e9c065c224b10b8c966dc8b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092f48c7ccb91658403c8abce171e07248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ab7f1e8e631549135481ebeb5a369249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf731d69ce68d0cfb9fb3d8605120c6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f48aea4ddbadd128630b1e241e969251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f722bab2c1576722ea68a14cafc8bf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e7f2ef667ab8ba073723dee42a437253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748b84ae4d3bb2d03e9b61e1a461881254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a56fb59fb840f4610e9499aa343e7c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cbe24825f7089ffdd198f7ef06c094256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301fe9b3fa3a7b6ac7df9fdfc4f85717257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cba0e5fe302a50889fa94ad7d6c19f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea2d7ab2ac0473ef0aa14a5ef17b2a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf420393fa26875fda04996d636e41d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ecb5fc9fc8d21c9b68058e0681b87e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef89ab61f89c68f342f2159cd717623262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8cd5497a461604da726deb942a422c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7be4e66253e0e128f72eebc4382299264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385659723a97bdb48d1d4beafaa5997a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33ba4564c020016d113183fec746b8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b746de60c9d6112d709a487f8540dff267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000572c12b54d808bda5a47a3dc65c9a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf09915abb371c29b8d8d7f71561cf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f4c419168633c6c2413664ad7ac3d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887edbab48d44e9cced0b681ee4b690c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9d7a6988dea9c43d4cd1630af1bc3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a162dd49a84284c4e75bd14ac65ba5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097a8d07bb5cad2f4bc0f26cc5d8697274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198033be33e399ea1822765d494c08e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366a3c731a85ac20b0169fa5b85f2e7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e6c10d771db3b548bef6f0f9493ef277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1b813dcaeb4667e974a6f41cef913278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77820885dc1ba8b0f1dda29c9617cdde279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb72b122b15668fbaa74cbf76f21afd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eedff5ee131387f70de21f97b18365281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51513ea35c21697090d0e6b921605a78282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d45f4ae23cdb6d1c00b6a9aea0ed79283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92855ee7639a6d6d25891b626d3bc7ea284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126d9515b19e6cc9fa84441ddfa408c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ef83a955c32adbb8c52d9c9ac134a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bba74463eb2e89fe836068c3910dfc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb57ca991fbd2848537a27aedc64dc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e324f87f7481e56cb27c1f86d0a9fe9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a7e35cee707dce01ee40a248e849e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1fddfba5df950c51a154e4c0e3d17291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b705f09ac4e55367b96683bed7ffb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ada8e9c6a7f968f1ebef07e777a6d3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d702f257c2334e5b464060ea4d5a90f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb133f4cd022db592dc1e1453bd352295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926844863eb2300a947a228d3845fb4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6d4ea567bc627aa730f1e0246ae99297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b08a171c0c8ce537ae6d76f96e3363298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e000d91438e4b1b4f4f859a2d3990c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b10a9aa5355b89ebe6c561275eb2b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70f45dbea2eb76784166bfe875a089301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d3ffb31d44fae0e341f3a2da07fb8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948dc1f9141ce8f027f3f243e87a403303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502dcb2b3151fce28cb2bdcb6fd57c23304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206a9c335783cf8b21bcf9bb5a71cff305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb38f8504c2d737ab196264e999efb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806962a9387fb75563f62789edab8cd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851be99460d51638a704ba87ebc2e6b2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6e6162d0f7555909edc52be399351309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a188baddd33abcbe9996aa7e5955e77310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35918dc3d6743669274d2e6afc1f0085311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6e6a5652f91e48afb88eb98675283312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f2b903c3e12836250d30f1aca5916313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb61ee3b49b7d1151a3310aeecc87cc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258580416f945a1b349cbd88edae096315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9ee409edfd4803f3493678d7a3c38316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6658e1ca8012a5d048c41afa6d7e9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db27a08f90871378fde2836a73132a8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f016fb71e7b57b2cff9e6ae54b3a62a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17e76551af406cd8565f2d6516f8be320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce927fd301b309815da950c07d8e374321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7f5d4c2862e4053e255732d0e55cd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d42d5f510bdf60ea0fc128d0a7f66c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfeeaab1f863dddf39c28d711a8e10b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec571cfb1404e63fd90db2d3443495325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e995e437f03443f4f901ca3990c666326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371502944476f7a096498c49b0591c0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015a478b0d5c5f1679da4128c5d7bd1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29c129dcf464c45b1666e33410292f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185ece29d535de61c7edde3581681e3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41197553d85f07bb5d477594b2134a25331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980751bb43f6f2632cbb2d2e49e598f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505069f1e56ffd4432e1c7e0333deb02333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcfaaa6db1c139a8c5357e8a03edcf5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c598b2fdf334bb2bc4c0131bd4e11a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116912d8c7154dac382ec5ef2df3ccc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02ca91d8f829062e2593d28a3a7168337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ebe61933e7b0d69e67b05d043895dd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521745a6ab446869114c8519e9f676c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29886a3ab26886e867f445d402ac3e0b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997cd091f5ba19b84b9ddeec83ee556341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d775e4053d4f7ccbb0c341a7e16f6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4d3e6691f624ded1f647a45bd604e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6816bfffbc0c853467c0562d21396b5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e202b5e6d1db5aeaf3bd246f2b56104345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156821e96553cf79a8c6ad06626251f3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d56d76027b25c2a1cc81b503a0cbba347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5d6285ae3acecfbc37e1c7c92477f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d349fbbe0d7fc7e6b8c03d61ecd870349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854132993209c4de973057b462e7e5b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c443b093e83b6b6aec62ff899d2ef351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f676996359b3709c94d656cb5995273352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327248814bafc432f7737b196c2eda2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2af8f4fae8681f8a4d77359ac9d813354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77a3ace603daff886a93970c30de64355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a797940bbcb443e6ed6ce38b4c41e0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704acc656a255ac8127d509623bd4b2b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd00e852060a1f109d1af3284fa06dd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942dc7536dfd0be37cb698ba4c67c3fc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020fe0959a5399e22877a790a063c49b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da7499b18161d27196ca5ac606d5fd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117fefc0578606fb5a4b972e47c852d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0f45b4ec428dacb6e1af3dedc8ec1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2923815cf0d945930cafb45a74551364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023243766d8a318b8a8da3c8f8269401365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d826cc073f643cf717544b78339b671366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2edbd259b645c1c8bee60880c54961367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a535cb69419cd003a31fe9fd5c9ce94368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40881b78058a7130d735f9368e3f638d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c8b3c9dcc1b1781adde596104aac1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf130e35073859e3515086f06e33e36b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe0bbc6a4ca04a36bcb699cc96e721372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7738ebafa1ceec08a94688890064957373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258cf21d6890878e8d7426bef55f8e9e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88b28dac5a44676fadb69b51425ac9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93297acc42b7d4275daa64edaf89df6e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61ec99f1b7810e594bc6872b40ea19377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659ee26914a1cb720396d456c850b8f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10544198ac0be578169d7891b2295be5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47fec9307bfe218bb9677bc21f420f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2da236712130b0e7e94e0a07aa163381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf852d3e2438bea84c3544edb422c4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4144b8cd2fc9f35a3eb39d7b406f95383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa002ccae3bace0d3e16cbfb81ccb01384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57a8dcafb00325db02abcec8fffed3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b807c8bcc8ece70942d3daf600890386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d49155fca44529c51188d9644e682387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9a4955dfda1d10ec08224d85c0be3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad538b6181a94050e8d8f2365d14751389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40fdb4c8c8e0899293459b7461f114e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8390c2c1e6ab913e0128a5644c1b9f5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca9e3287a48b2fae35c13131c59c9d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b98094ae4b51d7af80776a7f59975393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad032ed277240ac9a2dd316be432ce4b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1283b5ae2f3247a402198d91039acab395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8b1c2c34790e1dfdf39c9a69c1428396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f0f37740217a67288d14a21caf7d0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa56e5e86fac5fd637ebba0f0aadf5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ccde2abefc8d79198b7dbfc1122c64399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46eb5183f1409e4d200a8db717bff87400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62f0827473e1ac42b2152d00a89c66401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0dcd884071ee31c35e2441031378b7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4c36a630bf2f497df634580d1166e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1c11f9e7b2930794391bc7121cc8e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3339709b7f215a22c9f3bce2ff9ed405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a13be3321a5ce71f4cfbeb50115a28406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfcd02886169d0fc1fc01e2fa883d5b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f5d8f7cd6195652301e4bd4127813408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec5bdb4650f2779765757833549057409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d663ae7151da621a48d1304d1dc8937410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418217ab181b069352dfa2489acda32411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47d36db06c6f762f5ee7a8e486629a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8247e193f59c49cc57f504acd70b2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478337b499d58dddb49402848d947d9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81faaa6b308efff488275ab2df2ed966415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e293de3cebb107a4e8c38c62fabf10416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9313b435c5bf4cfb657fc3d1e5350417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238bb68d637b90d49c27fe6fb940c40b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964a6dc3395a2402d632b081bca14fb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4916d23a10bf88ba54295b5f81f733b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b37cbc80e24e839be059866438ae7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7953503e1aa8679e162bf1e82bb12422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c044ebe3aa7233116804b055bba30c6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a434768211da7cca37b279de3e7d5cb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f36b06863042109c4db716b0ad9ab425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ac6698aed389d86b0bbc8c4c10774426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161aa530ef8b9eb6f9d7b99ba1e0e58427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a8ae5dbe4e6aadd4755d8aa33c7d1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c453c725b97d35e6b6db4979301373b6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67769f96470a1c336dad22fb513113f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe37d4d2df2a5e8eae89015700d8f1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c6cd1654573cd51987a1dcb0133ab432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c057cb8887214de748f20101a6d4c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235479bac023138f9477856166be2f12434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264989ee4d46b4c949adddcbc83e5819435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7779d382e6a2a6b3bab95b29937e0a4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584289c4adceedffcd58e45215494cd8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4fbdd5ca35f8e5f6cc129a0d851d5c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0e806b8cca62981f0a46eb962a39b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78abcb0b2b836db856a8b481a76dfdc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac305f97024805a7107b7a1c4ed5ea441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854e064f4e0d58e19c892dcadb567bf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0556a4b4de809e85a7d2d509e45b817443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ebc6779ecb183746e8355d239a608444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6641f298948c919426c02329b9347445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f475c2b3ee66826495694658acf52d2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649eafb9381482caaae8e6255d1d63d4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37415806c19269e573887825144b613c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f331ba9cc8ca36cf31e1681c991525449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba00a23f19a15c6e23fa7990d01567b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347893a96eddb73e0034718925b6e80f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1b572c98fc0bcf88ac072c33f1452452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b85e6eb1aa2e009ab3995f7c4d77a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca5bc55ad434d421ce6e4290a6648c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d7809a488ca5a58373d2d09dae637455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0fde78ed677c94fdfc00adb7588078456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467d5cd42f4acb7a098a8fb2f29e5a2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff124951a895bc0ebb475a8b212c9d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ae173ca366252e1c7a834e9b94b51459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a5256703c322f40c7d89cd230a857460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0bf05bc7525a968f503952b4de8c03461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f84ac778725629f4455253b83997c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945580c6dd2ff22f1ba1e46dec67769463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df42cd58675ef82c978ffe06527bcff464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5fe54aeb61bdae5f41862900b06f41465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1bfb4ce755a6c20b0221ce900c4c7e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60bc4fb6c7291b458f5b4e0966b0f4c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067d1281b23136f74b8ced879b147c5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65336be03dace2a9c1c84ec763d31e9e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7409746bc930e45e16f93a6bea9dbfeb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b144a7e161e8eb6f72ee5ea5fff02471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a719a52bbb6a05b3c4c6d06718e81c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd3ae20bc785b39f909eb8ef1b06af473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66fae0ca803d22f4821f072b16a591474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c773e77025823f77d492ee4eea273475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea2a3864f58b7ccdffa1c77d10e423476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eafb9d960df2528bb5e1b283a4aca6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c70306b553eef8c5a875a5a5d3bc1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3d7a75059849819993dd22bfd5251479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610ccd0b4dedf870474e40d8ec5676a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97a61934e6f6648356a9cc0c149c40481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea005d41895dd5bbb5dbe9d6770a472482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188e061d0bed796862acaac63866e2f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a86e0190b454ddba141214ddff91a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477988ff1b2ecbf049bd30511f6c5400485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15df341aa0d89e43c4b4595220d9a4b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a637a193a76857a9cbffe302f828b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfcb55c0e2315b5964ae38e1cfb03a9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88a69586dc842ef0dd5585494367e6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31a60beff51a8b8dcc1d17db3aba93490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e29fa799073b6af1f8c68e6f6fae7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6afdc74587c7df86514bf96d4698f3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f87fa8008088347729b002bacd3fbf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c6ae29f21a3b70bc28d4b8c96bb3d5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5c2c6ae882b14dfcfcfa19c7fa155495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c303057da495dd6c2a52f1dc85d77496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1acb9c89b60d297252320fab30b93497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc16a74fa3481340ea88266964e1e6d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3473275cba3dfd6eeb1c197e37f6c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7600d9763bd1175be618a4c74860823500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be407abbf0ed6f07e3ce7abe0f8605501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a507e9534b71dc2ce19e9e7e10e716502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04dfc69e9a949b87287fb7c29c48df503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09eda9ebff6db79228eb7f3614929a5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9f8a8e7325018235a6f0b54a7eacc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdad93b17651cb8e452b83787f648fd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721ed2d9ffc1ba0f59432724e90bbbd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4734c897639c07bc4d9235fba7899508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad9593225abc5db7bb218dd37af095509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55bdd3bbeabe91c76b66e19da088a9b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d48eb8d65685cf35cbe70c57f55cf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e1e0b067fdc9d76548a28142d95a1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8cedb1e3918b6f5a32c2dd08a59c8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b8e3fa028f282cdd815f2acc44600514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87977d4428be9135c686a8d6a8a9268515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ee6e029e3beca0e8eca9620c0bc1e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f9692739af7d04ad362b265af6bba517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1e526d14dfd5213138e6030a91829518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13597d0ac1a01ff04f1d71a1abcd58fa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80485ad0c06f021a089d26cf9d6a1c7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f479daeb9b7fe293c712a8e5459be521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7ecaa5412719ea21f13a3cf8ec465522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5deacc958b02a165233fdcd8d1fb898523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891a5e95177cb7286e33f325f5b9ea0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72398aed7b86841e94478965c72d797525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a7e740c4e96db922fd9f2fdab1e7e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a38752491276a600e4bc6a19a346e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331be5009424676bd8c9ba3bdc97baf1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666c379c93cf21a306343738748985e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720ba79021adb5e2f3537274d88f603530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de08f7845371d157c8f581ec5981dc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11248aae94ddb56394e2a3a6d1674b5b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366eb011e2234a1cd0f9bc85a1cb2503533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260f6c23f156f3db1c75946e321ffd2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84fb504003867b18e8470c611b3e25d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439609e097a1da5838300300560569fd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e112be7df5b7834db4972ad69b77dce537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08a6dc4b46ff88460f03e2a907fa61538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4f12cb9347beb5e8187058a4c791b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e784c7c3226a5c54314b22fd4a2e0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7562b1488e1b68b14a90a64c83b1f51541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53593cced06ae640f44761e301d5880542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541267933e84bf7f777736ae946194c1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318bf8128ccb7f4fd793b10dc75bcc49544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76242aa8d475e348249195a0f1b7556e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98edace270d811a9ab7241b33f69aa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe8d8d41be595cd8611e210b1b45d9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f956967e59c9c5279b0d2ca9ba8b80548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3874e6c698aca521eee53fe880abde4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5c894c02c14108a580dbdeb2c3cda550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e83521340e9683ff26b67f73db59a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8680e713812f50c1f3d413c01a20b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d240314dd08c76757e332bdf01217553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8b9ffb513bdf46182ad3d635d18ba554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efacf1b635a769536782b56d2a7a08d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4afaa0491ce2e5fb5b60ae6bdddc1c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b0192f00e571509b783750c469fab557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce892d3e38fd1093a7e841c0b4645b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa64a8bae89a8d196b9a8c5bddb233559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd95ffdaa62339d7438e3f55a33c7d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4861fc088de10642695d0861286328561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da435c5f69d7c67c78723e0702413456562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb62dc00bd4e8544656cecdaea327c6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f324acdaf8025a5b154e783c45adb60564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd831e326a5f609f850db7f933e909a3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8036bb4765eaad6e840c960c67aec566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd882eddb1c37bc8b06b1d4b526ef1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f311de7c7cd8059c6a2ae7a32fc95a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d696f6a3485f17c2c53130748b000569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b39c37f36f89bec96407f9990e4c2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7c2577c9c546a5f82c7e3a4dc58f3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d711c73635a30b25a60b3cff135b9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f60d96f00fe223ddc57d35837a59c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e33dd37a6b0cc7dd70bbb0e1d8e4c8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7fc8006b5ae74d6593a85c7f20565575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b70bacd83879307fff4e5262f2c1d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63a29f0ac294c9ed5107129deab708577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07e706020723eb7c7e9221ec1d7452578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d435c8ac999042686d3d08a554e9dc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1bf04d2573c995c80913a252d97631580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229cd4c61bb6a6744d90c8dd72e6005581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6cbb1846193cdf0518e2cc609ce909582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173977c1a094e09ada5e8834149b50d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4e83a2d0bc7e8ec630260f02c21f9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197bbbdddca5e668236b077598228c78585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e1382980e0c77fdaacb559c07527b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41336d5e63e933e9adbdb6981f2021bf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d88632ae759d6d470082b1bf17673588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb970ecae0d2151d006b633c684195589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db2a48ba40fc9d1cf29ecf8c14236a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0937b748f8196ac298580e0018f7b15d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81827355cb6d0760c25635b3395f16592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21906ca7f3c1a2a7375ffed9de49a36593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ac220604bb65b53cfea64f20b38d5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a816f0feabbe4d21524ad839abfe42595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd111b37dc841016c77044ef9c6570596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd4899475889dfc80ee079db36eb9a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04b29dff86a83ab0870c1b45fb0690598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c36f15c2b753916d76f91c2029eb8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e8a9b93af73094f53f23e81814a58600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc219e91858f61f126b95efe6519d9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81216ea489e8caf9f9c55fcc63ba63b2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc27a66a100113addfa8d87d424f528603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac67643a04d455df711749730942d11604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54732c62014d96bfa3f6decd9a1ee533605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114eb368390be95d072daf8764b89caa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bddf80912e5e3b48401b9c5766c87fc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89748674e4063497dc220dc9791d2b93608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc01115d901bb758783683acca998e1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261a5701b0964b49c8f7134d04d8cd1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b52f09dac2100d3c00b65cc02bba4c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ecf57249388cb8f679952215fcf774612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316b9926c4e1aa993420622831f2b93613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355f7cb69ee04c255cfb2274ed51b05614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550b45a63bc04409ca68b0cefb49b61615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741697adb5802382ece2e7dafb9acf0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3397a157aa8f9c151e86b56c178d3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e395dcaef6ad6630902e670667c7109618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e54279b598b232c3b07edc42cda3aa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892e155a9a9714fec5ed1bd1baad3a8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92286e9bbea45b96a97859572755d8c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e2f0161d12cfc7efd80bb5d45ce228622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def931bc74d87f9f0ed66d7ad4df691b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c287c65916bb1b32f737efb6662da6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b08a571112bc18ed5f0ac43133816b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11529caf545630f82856ecfc55f2b17d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c527e97fd2ae9535bca3cd3a36d52627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b74f8711ea0a827dd7df18c13c7232628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e97633692e9e95ba4f6b6c75e6516f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d99478db06681c1e3034a038b942b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3555dd5f9582d9310776b4375ce6e1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d91de3d9ab94c199d07d637a219dc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ecec6f6d560b69f3ce899c7547b9a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f79fa57b22fb5aab437f9deb43bb317634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155d2ee06ab9af15cec09305a76c02b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8ddec9943e2e4d34f739dbf813a34636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9afa30c4fb1f832272b6daeae67b6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9efd37a1967ef8463aa1fd2547841638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63aab634f0841e83a124a2cc9878b2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5027ddc9aca544a2b93315b07eb3c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be242ccc74ebfb068b82d96390602c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c95d2b8f2c59a8299dc1b988783f05642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d23600b572611e1c1f8b96836bbdfd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2dd5c60fde813275b05c7c13d7976e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6e2514c37b6d8db9d5593a885ecf4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fdabc5d098dcdd88b41ddedd233708646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f144a3ae00aa3bc4c35ec2d3c0aaf5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2e6f7a1cfd3078e0c0a059b9cdbf5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb6183fa27ad458eb917ac10c2d797649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a97227f4fcd9f6f6d6cefacde84f68650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e9d6a502937cf864e6e1dd61412b8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edded8dd9346e65a1c15082311c6bda7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433378d99f5f4986452fa9a713ae716653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77135e0140eb158f05a78f20f13c40654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40199a116a215a5b90e33a33ed85d908655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fea8098f1b2805d7da886ac45dd9e1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6f6e09a2069d0ed8597345d3a7a4f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62871ece84db9d8fbfb7e3c8ddf3e67658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c37177cc26819f8cc118b09fcc9c4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f78481c8f36a9dfcfb374cea37293660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9ef7bb4512a3351aa6c866a54eaf4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9eaf3174a3dbbb5d3e38e047b8848662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1df0fef9a643560109d2a81dc5d98a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99031262da75e56bd045e8b72b915df5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6c815bdf730e1da999db347c07c9d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc209237f52af91dced6f6eec812962666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b9de8a93c96f272e08c35ee18d376667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df156918d92c57cdc0e391e993afafb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290e808946b4c52b8fbe1969f1361dd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4cdd6e3cf9d7749fd0f3266115482b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c04f5fab1a3ce2993722bfdb34270c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7955feb9f41deccf358ac6d493e51672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8828a76c8433be5e335a8b9112a5c5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019bc6fa11aa13d9475684b8e19e4ef674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3da32e04e254d3a9c051351454d75c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82878f1e692dbf278603161939260305676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f12d7e2d57f886272f03073f368cea677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3030a2991bb89ddf954ecedc6a24d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c1f93be23f50e47f263bff740a0da679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d6d47a25c334a3f44b342c7ae571d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899304a0597c42c59dbb269e656ea092681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57ced47ffe5718b239dcc2694879ea682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b07a9b5539a6e3e1452a74dc10359683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04502587da89bf8e9b7ea61a2e5d47bd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d46ba1b219880408b9952ee9a3465685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9912b746b38803d0afe723cb0cc96e2b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62889dce698321a5678fa0bbfb122034687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd708ed240d989e9c19b873bd4b1058d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10275084a175c9bc702fb320a8935a2c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678ebba3e9fa69afcdac529558e6cbd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7630382e9eef74197e9d4bfbf03ff9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b538530ea259ddd36942ccfd6fb77e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf5250d83f5a01500e031ec3aa0047693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300452a47ea955e07e078f9e65646055694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2826ef22d7eae2c5564a1c92c841f56695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53978d0cd64b433fb0887759e777be29696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9f1d5b8c7f6005cc6f8470e4766e7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013196d4c911852e2b5024831d9efa04698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4044b746680494e8cec8ff176c803699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae71d1beb101c69869382cf12f62c21700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f5222b2072d771c563eabc06094c3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3085266f3e2a29153bcb924c19aef75702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17215f34e0929b3d833b53f08fa8f5da703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3743364f090dce3c1a951e2ee4e0d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2cb486337a951174a79de72bc652a6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3181f7f4ce5e4120e212893dde772f9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dad08fe00b07138acd67a53f3ce4ce707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882b9b23e27355e3d86adea09f8c1ff708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada40df302409e16873d88592353530c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a346a2fd640570b21b76792dc7dbf3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46eacad0eebe2ed467c1b0efaa499da711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3280cee6ae32676f4959d8a9be4c8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e5d5839da860454d7e10f5857d705713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fdc731828eba0220799e5d91810d9a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2dc31805feac8b440f9e1015e2012715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125eb56d90ea7eb524ad53eb9f28accb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ea9944a4d6e976e9969c7ce3dfdc7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60ea44c48260ef3bd0baa30f7d58a8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70cbd188f8ede3bd51d5cab14c54a8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1fc69847729ba07a7862115bda21c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7dc75b3bd9c5a862fdf93cd2dfab9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb27b962cea02ceb8536a1ebbef3309722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496855571131c0e5a36a9ffd6a48719723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4d9fa1caa1c92eaf563e1c97957ae724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97645578c57761ed014dc240fce838e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51760a3c62ccf0d4b1cf3d2e85aea7ee726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16033756c52f544f24f580ad8c49018727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa474f85e762686799e81bbf39e268c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7a0bca80e9155b9e51af383ceac3a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca184d2ef9f91706cade91254ede70fc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07eeb690cb195fdc627a2625fbcd74731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef619ddd3a9b23822ca13e3d5b3e77732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a5951241697f8e5d14a8140524007733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac016f801b20602d53adac9ed951e6a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7052606be09d708466a4f8309a4e45735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c034adaf721bd24abd1658aea02fc0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043daf28d7d86908b7adbabf062d515b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd2a6fb8de9c37ba5f389fb3fc2bdb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7783e1c6550d3c6bc6c0530c1a4fb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891b76a363929bb138ed84419a98a4f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0ab4062ca646b44342945d84aa4c4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c766eb266def690922bc8a51b96ab742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc98dfb71d29020bc1fcda33b2124e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b33f8734bb09832b2c96c348eaa527744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195e9abcbc5b27cf21168a24a6b7561745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2852d81ef1936d6092ea3b7f9343bcc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bbe9c481a63d722cea440010d1d585747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7af42ae780f3b3a5a7ca820b334ad5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8cf7be1464f8298829d122ddfb00f4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b28239fa6765aefa989b8ba14e4ae750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8a450d915f8d3fa039d4f8d01abfa751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d774b27f0547709d02971c21dc43151752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff18c215286ebe1ff6908242c8d671753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8fba1eb1d5c0ab8527f17771d8241f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ec9d2a8000f03267d5abb32f81d9a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9989dd4b672c079d169194ce6c7448c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582267a0f5a0b4fa566f7d4c47b5f464757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2fdcf8ca282bba789f1e75cb181df758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391838f2c41dd7a5dca888add38b2ba6759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8150daef425943a8ff165b34491fe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e87fed57b9b3a38df06841a0d1d8a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19d1bb5845b137ec6f77e2295d13663.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4feb021aeb5c8edc3e12dcdde716f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be166b8eb77a3a1fc59cdb17af05d7f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7ce99476bb0235da003642c6f5a536.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad1dae877ccd2d58801183fab00e337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215bd46cb51812f97928c8d35a6910a78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5713c7e879735af32c0eeaf37017d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11e3d565f2ade421fb6a012b2de56f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5031cd58dd8a7063d3a32cbc3cc4ba111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaaf34aaa71973047201acd7e0df17712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4e0177947950afcbe8ffb61a60ac713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0ba1f5a039f7228285aa65e68aad814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0341872101bb8c8a89d731d1792fc115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950739c9bad22b4e43ed78b83c7fd0a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ef3e4242ddb694565d65702e4496c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac76073d2ce93f8593ed5740ad723418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f34d4c9ccb8fcf8303100f8ac28d57119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c6990c6db003000277d1658ad8ece20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308cbed88a283194b6c86da268a62b421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932606e12e88df57122395fda764b20122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594a6e6510a194abdf9fa4cdf5cf61623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27def1f54faeca91be13480291cb4d5824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46511326ceb48f9fb80e9f2dce28f925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c981ad99cd1d009b4494006ebc3a1f926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79c8e16a666a916ca09d369a24997f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee812e4e18beb406edc70770dba8aa128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69062d37d2ced9c7c83c1d165edcd80529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f48e96bd11e8112d640241a2f5116f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80483d3ea6873d3f18db8591c25605f831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266694c960a7b6ba8968a007a2f018432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69710ba67620eccc8a75764e353340c133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a1774320cc7430b5746275af4f13634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558fa1ab49e6dbb54b2bda56a0e5d49035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b2ab2a0645bd978849b2fa1671d7c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033771075f64cee3ea33c080b31756237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32974658ae153cc8d22d94c06d09b5c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79fb31bbec114812a53ac4c482245a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fdf497149fcd39dfc838aecd31cc9240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97984e27e1f05188c26892032266333d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9444c49acc004bd2c88343a06cc88242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159001aa9a07f0ee2540e95307ba236543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27be8cf633483efbed745a058e495844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d316ccafb89b4e3a7d4be8a0d9ee21045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b36372e39d431e4a90793902ea4e6746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e969f00b17a7701e06cbb8c920471f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03bf191f8ad6d16dee88e00ff034d5a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687d540354dc09e29b07d800a871ea049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65adaaf829d1d6b969a518ca4daccd2250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793ccc5a5dc919e9b85f55d3d1851b151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ae5f2e622bae508d1e8a890941a7e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1130b8601a79754e0f399337fe66bd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3697f69b188f0dedb725d53ea80bb0954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80244b6049a603ff0a0b6bc16d8e7a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27107db9623631030acfeaa61472d56f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785af2d3a32da23d9d64236d28a8f62457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fdab7c08a1230c07f6ab5a16e35d7158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb88bb664cd623fd84520c2d461a3859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01ac69f19e932b493870aaaa29fe4960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8170c2ef071dff3685ae6b8535296761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61674ac6128279f91f7abb5755f22c8f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d58372af786b7e2a10dc13a6131f7b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa97a352200973289d100db46a811d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27440a061f7c7127d3e98cac355941965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445135d520096144eb80beab19270ba66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ff20b3dba21518ca0aae26cc68c3667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf4cd44012e6b48aa5ef049bde64f568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d5b6307a852b4023eaadf0be5e28269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14449318dcb1faa6e8040dfdc01ee59570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03bf9c1acb3fbe5d8a1ae9b8c61c12f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f2bb9e3c7dc4bf74303e37c7704df72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373d899a21c642b4995c29840b77c7173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756327ec4884c93446540e02968883b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b7c83752173b7dc9da198da05790e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c38d911890893eeca231ff7035d6176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b93c0fd4bac7626422f555ad6b9fa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6e49fcdd2b58130a4ece0ee7500b578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0951e2124ae23fc8048afd1725f30379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba6974e1c58547e37a46a15b90ec7b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2e8e79ce1899ebf11737bdb60540981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbecf345c00d9e45e56ec3b182cbc9b082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5d18ce234d4f3c7649e93a570d27d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0c43df73ebd30a53348e07371ee1584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af5240af9c79a0216a7fc9433632ac385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b7f4896c9494083110d77d5a344af86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d513ca3ed877bfb9609de8b6a6bf887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afad85a3190f74661e6699454d6507688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463822e7355585838099d891c43d370089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa92f54e1a2d369ab72664bdaccf10e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b38bb63d7a1673e842086709310b391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd9a020596545af033cb572ed1003c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1f5f6e3ec6bca11c568c404be242993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977e2ef722181eebd0fdc1038722a7a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13578fcebe198f1c1bcf75231436411795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5441a495cd5cf685a07c9f33092fd796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc62be6f53d015064f686380955c0fd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b88664fc9cf986144697dd2784ad4898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a45c4ad3b7706ce7accdd80606293099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ea9a3aaac8ae74ca5c5c6436aedf1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a9b1dac78d7175cca2329215531eac101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620da58ea1e124690d779f8871a869fa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0346d4f9bc09cab52841e4296a2816103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18202361bf96a31bcb4dfdbef09dbb0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b6942aebb70457c891025ca07902a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f21647e91eec2198b906fec52623a2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8bb06aeaaaa5e79aed0a1a3908f20107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280484cfee326f329719951aebaaa92108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073748c60c058829de5e827798fde2d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118c8e94bae2d49967a980955a1ea67110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b28bfdf65143131f2a55fd0f82cdb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2931875afaf241890aceae700ceae5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0908a7af5f2e850959ec94e5c306340113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e576b35cd44d8959e4a6c5b33412f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26658e4192eba6569a239373117a5674115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a76983e568f03bbc0968f6050bba6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a84c513ae8f1a5a01fcda799079ece117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450fa1760bf3d165a41cc305cd428f0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb6b7c671fd4e750e390ae1a04b961119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6b465cf5094353ae94ed26d37a473120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4041a3eb3baa5fdca431f9604a220cc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a812220a7c906dd36b2123c29f3cb0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8988e0c13eb5b3fa4c7e574f20fb0e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba79daf782a3555c6859e07dbecb0e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812d03b7080445bd4eb440839050b60125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7702906dd9bfb8d14bd7af1c470fe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470d7883fe0e1601b3956d1bfbec4cf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feed0d9d1b4d477be9117a21f6fdb9c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af41bfedc214f0fb7436ebbb62f2068129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f7c13a3580e8c60846659a8bc1c16130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc59b4cfbf80460428caa35f105eb5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a8b145eb8b38700b8119f3a15cfaf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eebe4853c1d58ad420b8cc04c6452e0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f99a5bc52e059c75941fdff7f6361134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b38bf216e4242efff11d7f83918eb4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10801c426ca6951086db60fdcd16b1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e4217b24679cae4fedfc39a8461d1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a61917e75156d9fb36b5cd36eeee2f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d10c83640a65ba88e09e877ace2df139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce509a5aba37c4e3abb9776bfb631d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5b39ab85830bc47358b29efc7f78b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88646cedb14563871ce65a459ea611fa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0a1634625be8af3344f48aad8581d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9a2b7330dbf2bd69adf7592f6f2d3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c01c213a83e6a7a126175dcff229d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b737428cc9595185a7d1bd358103a9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02960ae507994e0aac53638bea9a79a1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4005d14a1d17d030a22feb1be73b2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7149ada5519dce28af2e3b39dfbc8b1e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e794013c30dcafa94de602b4a4f47150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f9075eeafd5ed03950be272645f1f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f1c955b0c521740052a32d11cda8d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398584f6dfe8a4d8c3520dd442eac1e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8208296d85edc8df1914e3315c26c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393238f6d1467ac46d835ac92df0d95d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196fb0942ffbfc1e37be5acda3b4a4b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000fb22c133367cb9f0f882e403f8dd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2c7dcee964f64269a6c85ecadbf20158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ccc2ab0421c8d9fbe600f94ae1953159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf03f0c820451eeb3f9d37bf10bd3c6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04edab8c08af10c0f43b16fe6a17ee26161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b5f7c95ba54cda8aa92aa3b401386162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687c741bb2b524a8e6ce59286387b8d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb3f1e1f34e68390d3437220d99205164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22d36664755c6768a32d95203ecb3f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b4582c7e36b8256212599d20aa3d7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1ff0c9fcb196da8b9f913633f04b3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001719b8856579e7b1fd6a23c5be3ebc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4befcf1b9998d2b9cbf59b03085cd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1d4e2f9937476287c54675269b8a5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f4e882314fbe8ee2f751b0d1314b5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b71a055b524ad60f9e6a3594c9cdf4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d18666d9e14553eb67f3440d93363c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5df010e99297234dfe8075f60fb2a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006347553d2a72c0ec3fa7126e7c0d1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691dd9a361231f222409d7dc6bcb0e12176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39d3bf415633f770cc7afefa32f21c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc780655503c0b3bb4a09429c46eea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3045a09dfa5c53dcb4c44da1aced43ff179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3cd3c018daaa823060de1f897377fa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53adf1df854d14799686f9350acb34181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf668653e2d913dbd364537788d40b3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18017e5d93ad861b90fce7b8ffb2a32c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5fec6b34279626b18f7ce2e51f29fa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eea2122293800ebe3677eb90208125185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729104ab8ec276703b364f4787d4ce0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c08a65a3f74b9895e8c181b2563b1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30c4f3483b293e69b28874d4939a81188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0334660b2c33071d57cd414e08b47d9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde7e08f5586f2d2a083c6262a5cfab190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9f3c7be98f8e8364d689e60f2889b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e2d618268038c23576eb3a3630cc7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9065dcb129d6c23a2b8e5cc42060f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8f3831f58342c279ec3af27c53e96194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e5d19b7251e2a705ca62f3c612de22195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d418d926d02f313a3fbbbd257c2e9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44008bf9bc6fa14200f9ad68f4b96e16197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4e13e70c8079eed1e5ee47f96cbc3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85d2578a3d9f0dd8369c43908f6200199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e30ab57514b83ff1f8e7087b15c39b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f92e1e2342e175f941c352802da736201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a442c0fd7e6f712b50e785fd5bc8a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53833de609c5d3bb9b56c245aa2cd528203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81730a704a806680cf87a2745ba456b3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590524c706fd51bc8fb1904ae445a74205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7e8384914156231c942ec7921e99c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44970d57a985acce5844e95d8330cbbf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e143b340b675e5962816ffa6fac95208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd84a0b7626a2d45a05b331ce489ea209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ddc3db33435645fe56de8f1b28b2a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df897419a794b6fb13b1d167d057bb8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ca76c13e2d9d854865e6000f4308b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec30add7e1a11cde43071383f85dca213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a03ef0bbec3b3d9fb1e66a81f82d40214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2e6e3516d60548b3b99b783eb2402215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35c94cda9187092f7c95e0c842b2b4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d8d94bdb39067174ffb209877d168217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567bbb9e51a2b7dd5c32c493981101b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae955672d32d6052d921497f4e9412219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba730eebeb2133b0e450c738f0bef56220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca0bc54b7463ee23b38d41390268db221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e06c638e9c7a7f6cab75ba8a764f80222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1ae8e2c9731fd5830191fe506de31223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0371a011c02af93d0c6aba032593cc7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069755983f45de6684fe2379cc8e477225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781d3446261e98ce14b3d6a29ceaecf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0d5eaaf83224a206e40b69e55bc54227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d9cee49e6f6eaf8dffa455459b5fd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769a66150ebd54a53c7a1d733829b37229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefeb6b4c91f86050fe03271eaf05011230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e77223719c765bd0171b7bbcdfd67c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131423ae08d5c8b87270df810d2ab587232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5b9e90234d120effa4adce50ad6d5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d074426e636d56c22f83fdfbff429234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd0d57686a6b39a0d7491eb87e5c21235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc61a7ca956ce915ae12ae26ae534fb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e9931914d9307ceb7be8dadc379a7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86e099befe76ce1db99b6cd0a29720238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8491ef59899f87a12065c3219913df239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000fc08c1c30f102e9e8587779117c45240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5928946e00b02569df8e6b06dd77335241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5cb38264cbbd8d05bfbb1c17860d9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a26e20a4422ba494d1bdff238c34a0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c091b9a1b1a93b191b99e1521e980244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e93b281ce61e7601e0fac617ec666f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e71609fed31b263e3b3b61b69bfbf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906273a34a3286c82e57ac007c978be247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b67a4feb29c45aacc190bd7f96fb1f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3b488ffd7a882c92dcbb776cfdd59249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e3443f60f56d0e6ef80431403746a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204934b949fc60c7398fa2dab66fa9b5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9584f96d81fb16e32d9cd5c264472e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115ae4f80e4b672c9b220ef8bdc8db3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb3ced853df615006accade4cd9d5b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ebb275a1920d45e035ae45efc830ad255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f540f87417eb4d97269f12b549e88b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316fec9fd3a0fb2a7994115620b9f1c8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616fee0698f534541bd05432500c47e1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a540f3b47d0804cbe334bb122875ff3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2899c5b6dce8ef543844cae2391af260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ba4908c64e09bb6cbd95cfd65c92e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed4c2ccd9d2f72bcd341194da2df32262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da43337696d9d32b75e87865ee3a316263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364758a296da5867d7845ddaec2c8de264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a0c5a558de3ed037434a651655b19265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae74b386bceffdebf68677becb4dc8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a752243dee05b708c5fd7cb276419a7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88762bdb163b544abe5be96116b1b9d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dcb75eb8b0bde49ceba4e8b6518195269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8dfc8157107e1bddec39e4f29c4554270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d26a6622f7dce352a0da0693b97dfc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac34f2152c8a669a69df59c8f3e32c5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173764bbe306d0a338196b57c12d2687273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3de6cbe25150961271833e6044da5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0f6979ccedf840722f65b87f0594e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5be87a4aba15bc9a4b575a68b24a3d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2bd2bf559ab801cb737684ed43934d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca617d70f717997e5ae3906435f74f21278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a44aacc9515cf7506575e4226bf8a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071eae0c7ee53e10da331f71a6f2740280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6482ac9c1fe03f819af16aa622c975281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab972609f2c4d27f7d4026d1c194bd71282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed856b23d2d2976592f5db834931632283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3827b330f9127624bb295efe604806284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715e8ed950f7c3c35d6100ec03a7119285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe6a719ec194abaee77db0a189f445286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eda1dc668030301f8ad5821184e6f4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a20a3c5a39c2e98293e2538f8a4582288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185164f6795cf92b8080365cfce69ac289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5ca1d3e06ab5e5b66346ec43df245290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b91eab21bc876eabe84817c193e21291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad725dc175e417b3f3bc0e6af69e6682292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577652e3bb16866392a9153099c5dcf9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4420b8099e86d907ae06e18ac565b81294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f209d11c71d197199a0ee7ccd26532b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71134dd30829814f5109114c35030f13296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f03096fecc1e52e2bd7c2103c763a4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9845ee0f30a0fbd782c1bd24849dd0e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a18b344de004da83a60b14786f6640299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86cde3e75bf4de4de2f0697b91820b0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19cf502d3fea99a0727e32b42cc3bd8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4034b46ae190d5900488c15f797b5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66914b43f22bc45fd998bc7f2768b54c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee59620417f8dd8776fb128b3ab832d5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ee1991222467623de26e7e074b990305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2cc3de96c0979fdb40bf69c7ce9f5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a523e60c556a1f6b37b0881ea2da85307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6b38f231775abb8daa89d8158b25e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ff657779ba8f82409a891a6c874e3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2719f0a7e709fabebbd10e71d1e4dea310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30c4bec4629892ea8c4041e79ead55311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9c59899e1ab15dd768359c77b5b74312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0da50a71d472ce0739d25b661f5ce313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ebbc6030c86baa699b011e1b94cbf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326af10f397e31b0b66cc2c9b5067324315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0beaeeff4dce70059141a56fa57f4a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9582698ecb78fe2865d37e47b149bb8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036506fae6ad41c816f2dcfcbd4487a3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ec157921c1b728e951f889e42add6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6d01f9452aa75b02b923fdbf7f5e7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7bee3fcf572ff62f5707046e9af65321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6b7363fff8d77c4da3ad2147509e2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86891ab61e5266da74be8103f7037c4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3c93e04af72fd880693eaffc9eed2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdea28d4739875243ea0183ca1a1be1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752fc3072ebcea65d3221e3c416f4ce326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251bd09279b0897fdbe66ea6859d35a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6dbc0cae77f0c47342e2790f1208c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93b5ccfeb03de7f4caba9178d46886329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c417d236f7b9f817a71e5f230ffbc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b8ea8ff4655e80e70404ebdd34eb2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d7c0cfcd8d5345b72bd98f6e51bdf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66359da3c222da8664e61bd473a42670333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce1f7a2faedadf0622764b59de1ec5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b129bd49d69949552a1b47b7bdabdf7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea942fdf4ff2b8b05f22c74361ea48c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a527d5e5f4c81e8b4f75658a6d1d75a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f795e53ac354466f06944e79e68013338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb138893f205f946492e4314f713e0f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3700e6bdb6708b55ca64d4c0f8d8da4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da48fb2cee9a19f01f7a0f4a3e11b09341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a9d5cdda8f58d88819ae88e71d0c7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f563acf7ec06e0d6fac58951b8540a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85daa262f6af04bd56335cefbfab76c2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f31a147a1e66859164bc55982bbcd2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6393dce78d918c9d47345c5b8fe6448346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2f50b7f7f13fe1c9272dfbd964b1e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a2742d25745cb4d06906f09242e13348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd65c9ce030dd7b337bcaff8cf9c1d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64518ddd4c6db55cd975eaa683b767b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24cf4220f473a4fb1189aa7af69a6b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ccb96d91bb7ae0d9d53ea25b94f19352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae5d16717e02d9b024aceb1e376e14353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86771827f06be49d5d598f9beb877a5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1826ecda9c64356472b01703484928355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb34f9e1d7d74d839657f11fd91f693356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96055f207190022d9b6621f9c84c5937357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe04217edfa9cb443de63941a0d598358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6179e848a8f025223edf9cd51545acc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15377f4d14650462bd786d5d60bda42b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a75aa01f810e50d40a448b3362dd87361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e935a6acadcedaf7bb15c4f5d354f3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03449c1d6126c823e0ba1b5a096c2e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd08fb55fa165dcf76cdaa6210065a3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387298faa40865d7a3bb78b5b7d5d1f8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc057ab1ba900b5013b1c0914b1fda366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f2229c1104d958ad800483bef1a7a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a063a8ec89ee53c67f455e96d4f51368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f66085a40d9c1a73eda4be492f95ad369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5099d69f7ae0f90409d41f062cf1da4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1e5a57a54b34855303c8b64345b83371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18428739ed8b8e14260eb332f95069372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423488beaac24f1f55abd554b225c06373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d486edcfacc773a2be20a5f63a2d30374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26fa625b928304aaa1cee89c47ed834375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7817aed5280353e9ab1d93063d2f8a0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115baec2f6a74c9917017d9ebaa75f7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44302f2ecf95d7851d68a5c4c90489a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e42df47c10c3b0172bc1a31a630be379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473e3d4c90ae03f0df7356f4a0d0962380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345e34f5689e05d326af755d3a8a7b2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b2cdf3014e9cde322ba8c63690988382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e42ce47a8701aef895c07877d277ae383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9522bdd6d694b65665915caaf5f35ad384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1adc1ec8b396b345593e782fb3ab3e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8d3b3b0e00446655b0be83634a739386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b4386461576036aa15e42baa08e76387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c834b42ba23a1d497df6a186c6164a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e7afc8846a0789684526f7d701251389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a9957d7042798f92ce9690d85605d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e689312d70f294ee505e56fe144c3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9733995f42191ecae7b6f9523a7295392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6488d808e8267bcc32f9ff5784dbab393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873bf9eff6312d5278274d4fb3b5a43394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739127bc3aba65c33b743e1a10f22c9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747d292cc7c179eadbcdc201ea34bac396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d538c9d9c66b1ebb23bac7f95ec64cee397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71622ccabbf14124d846d34b455d90b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe69da9fb515142f334c7836593a2f6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f986177920caca4961a0cd79fd6bb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a073282fadbd6151d75261c306f4ab5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7dcfd89d5f3f3dc68a11c2480d6d1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c57a0b20413ac3d6beea27fa27d1d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4cfb309121b6be575629ba221d90d1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d30e682591629d0f296d763136975a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2be81ecdfdf30875a3134a5976bfe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036b6637411ee20d0c820e684a7bc7c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9452c40041496ce8fecbdf4e6fe53408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca01cefb29eb3e6227b8d07f4d21e79409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae8434d58c022765f311ea4e64a1ee410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e8ceb4a441bc37fa4344692f0c110411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54bcff2665a22b93f1b0154cde3e842412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d56b2d1ca2c6aa9812fb39541927f6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1a8e9f4256c32ee7d9e9487d5a562414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826ad190560b7218705f7fbe87e0f25415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb45e0ada03a7e9d7ca6504b921ceb3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d488f1477eb8e54108b0eb0ee503da3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4787351ef9776a0cecfa8711d4cba001418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ba1135dc0f69b5f6dd04db80f7485419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0c09162c58ddb89223667cd5b2dca420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ff6c4226326ae198d15cae1bdf01c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39d17dae8825c15b8f8c52717c2bd6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146c221d1f98f449bda9b02a602ccb9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619b238f55f8eb8f8b1ab19abe63286424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf702cf4040a755c5795d75d7afb37425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20566d07f7901fc6f4add7db423d2a3f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab604d6df56023b2e474303dbb34f89427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589377d4dd6b2d26e72e553f8699295428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2b81d5e7e6d35012f0304b4fb30c5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1242dae0b2b945dd8bd6638536df383430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2bc726e06913d861818b05e2f6849431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc62d91bf96822b9347a2e9b9787704432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a25db75f69b15e80147728c8cab93433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f80c9b79637a8ae6bdadbbfa193cb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81941c3bb2d4c9040cfbb294e9c2a125435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231201e5e5f13ae9b75cecd95d98672436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311bb95e49fa44326dbd8f397fb8d1c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2215052c89264d21ba49f59977d1f87438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96fbb53f1e675ba652259228f3fa99439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9e029e9ff2ee579c56d4e85efc7aa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22189fde29b6231e8923aa16dce74714441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6316d1e8d4e920ef4db12d1a1290db442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab78846a68c6fc49251cc108056775b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f631c808b07e7f15b7fea4f285a86444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a289a6018b5ac1e1e4d7966e1ee5b7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c7e3ea6f59b876dd699c888de1473446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba935e94a83fab6d6a1aa8a2a2ea5ddd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3145de9ab0aa02f325c5284e25261ed448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef599f8ac7b2f325881f6ab26fe9a14449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5067c1f74c54b2f0ca3eb6eb1a123450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c3faf13670db2d41d93fe960f2366451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d120e37fe615b4429718da2f3bfe9d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82706165b188757d1dd47881cc3c7a81453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706266543b32a3d7730e6896129c94c0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496225b69932d838a87a5656f6431c1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64fd6fea8ec736aa2616a4a8c2194af456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d54ef6421fc6d587a315249c99913c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246dbe83cb7d911a46fe7d54c66bd118458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669bd856cd5668dc291046cf540c33a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866de5eaa8257065af45946100cb2c64460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe8c68d5f98fa850e3691d7af70e00461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddde06cd59868a7b7ce469acd190a0d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2dc8355c0c71b947c510afb4ce8ac0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8527ec4d47cc01a6225f9b068aed2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d70b8595466c482044d0bf8601df7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d37e58d0db31b5a646c24bf158596c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71ca76c11ee3a71b494293ca18331d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5777b7a10889d245005ad6c8d1ec8b0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d8227d5d992820965c0d8c2d3e1db469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95013c49d396d759ccf2c630c79a276470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384ff22e52dfb31bedae0a9456c0ee9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938aa52051af54252ae35cc5a6fba3e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b09438ac8e197f53da09b756cddf2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a292d53fb9ecf0761dc3fc10f95577a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8ad00721960f659d3faa9bb126eca475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc75d009f8ecd7a49f19af943d88e8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d7aec931e8e0aa94f828a143f63c2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a873162186131a52110611133c15f2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e385058ae0915907b7aecd0889615479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9f176a0592016b98c19fe6950f1be480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1aa156b827b7b5907052c06d99b05a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ef4f9e5dcafd4cebc53e90327f525482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66f5f6dfeda011ca3f08a9053b6682483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6836b78006fd7284936fb5ab01252999484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8229aaec22369a09bcd80aae415aa22485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9380d43e928d0cacde373dda23c9dc1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6554f356e03dde8a9da2aa266e96320487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624983325ae2a94d447dfa6f99e3e5f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9990a5102ae75ba75ba4e201bc8b0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725ec2dd38049aacbdd0771e28819e9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28154d8196924b58bb19c2feb4203ef9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88a056115295b97fa6e4179ad38642492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d88ba20f4d0ea5b9e4826ca74160a0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198db0b506db8f66f9e19bbc1bc3567c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce0582a73b072602d163c2e33f36ea495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa30acc886f38118fff570adc41b1f1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51021107e13cb2775842f20ba7846334497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0cff28a2fe92ff96e2a8a50e40d0e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc453c0ce5467358abccfc98f58a1b0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2397500c199286b3c9bd3d3c00ffe8c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68a3afff727e3a768f3be9bb47e2df501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c72cfa826e0814d09f58c157603bef502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d847b31e08fa273c0da934e74eff80503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e965377561b04395ba6145ac8456680504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23a0c96d08002d7a18cdc1b70efbe7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6c6dcb84756eafa2593043ee6c625506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4adc423f6f291b2ef864e3ee6f0909507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab4eab971e77c07527dbff92f57995508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895975d9fb318823e4124f6f169fda8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e22f8dfe72da1a5483492ae5ab15e9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b57087331bddc8dc77753937758cc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28863809280f976aaa9a872da3de1b92512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac4943f78a70ec61b33f1c264b06228513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5e451153337c1f836b9bad0479746514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b603f27dca9c04863019103f546c3c6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec74030283b3b53ff113704ec67ff6c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80e0255af632be5382155120619621517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937233c45c5202146e727f5179a5176518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457fecd3669204fa1199e231c11e8f20519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86d895fedbb8431644371ce443638c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe173efe3939fb0f3b634de59e68be521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50703d52484fccca20cf1b687c7888522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c765895ec8dd88225f5f473dbba707dd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda362dac78418d6b9173ad8b729cec524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4ac977e7bb5f2e30f827838adab4f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd197f9f7dd21be0059670c3ea1f6b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626338001d01400bb56db607c38934d9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6e92c0ccbfa69f2f37b07d923d245528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d8cb4f0ce67376cabc6546e7c734d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969eac5f66366b6c70f4a1c073e06e2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e3f11da39d2b035ae280d2ba6b35e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097124cb6544acaba9038abc7f2bbc2c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f6c13f0803d1c7c1dcbbafcda1594533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b853c96091f0891505ec7b91f8c28534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7be38e8b21f9ecff918fa137405df535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5b6d2705d58a466bed24a1907f236536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d14c988844d4c5c7b17e0b79ec79ba537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f62ed0bc7bc3148926f00e92170800538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d8c570c3cfa77d437553b8cbdafbd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d8a0f6c4111bd87ba46314cd3afbd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07dfef870bab95e22de71493431786541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8662e46ba82caaa8993120e26b5f1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b06b6951ba45154f0321543fd1e879543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5416467d35e5f1aa34fccaa494f62544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f03bc75de0ae655a80bd490cb434c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec73d262edc6e5b9575450fd5140d7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84bd00f0c8aae641edb2b7459c8d040547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f569fb931fa2b6316396eb38ac4607c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a239d180683cdd653d1c142acc2e97549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb95261d74a1f61b8ba424eb7be9f59550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9c90157d4cd0c3bacf1206e1ea1ff551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5f6b606681bf7e9b266988c2d9a61552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234f8b49a5e3ec768c04d0fe51d3af8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2524e252968c7937a67a807c9a01888554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ca146ff90f5aeb5f42499cc31d67e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec9f2d89b09a6e70b2d8142a465f57556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf1b43a8341469304a56de8b2f272a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897fb96ec517d12bd0c86df7f62f57d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef80ae9c4ab35f55dee87ea6881c3d8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855c07e0f799c39e304b9b99f636e03560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c4269a4006e33cbac8e0a67760945561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad43e63cd05a2c9f2149b6cb788852562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc540c459b9b377dbc2723b5a11850563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44053cae7235460a2a2465175c2e20564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523ce098794a4b74b0d8c5cf32c6721565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2b082d37dab0562463257adab069a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc758aaaea647f657a2bc2e8db912eb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cfebd8711b1811f671c8c017aa9d16568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35defcb705b80111dc7a9be0366d6aa9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17a35f867532462361ed75deb394be570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93452998e167c6d5b2cea389b3c1be82571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0cd4a5a7edc528ba9bcd2114690295572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89636fd227db435dba07da97a3dfe5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105d156dfbc7bb69b5c0dc0f1573e82574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad31d820699482d19af760bddc68dc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6d15ad0be88bc5e24831d346d99eb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ffcc2317100e4db2e3c848405b96be577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24041da81fcbe574a12d944a41bb085a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051cb2935e05bcec4a9149c3ee84ef08579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f936b9d426a34aeccea6b9b3987b9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e642ebdc0eb493bb72e7139b8add1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee792c57d2321d4eafad72db92e8c5b4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0bc0f8936251c01b965a41fff20be6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab4ff9346b92299a634e9d0f758fde584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d9d54b68d1160ba35e69b77b4aac9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118fbc5b4512ccda9eeabd5f3ff07cbd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700cc7f73f0bd5513476f4f98929994e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53873493e9c0bb0d82637c7933cfbe1a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60b8eb6ba33aa902e562cb0332aabd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ed97191c93ebe5ccaa8e090f3a300590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4238baefb61619a6ba77d01d1edf4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29778eca767080a49c24bbe19e336bc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5acaf1dfeb03039ecc6cd1d21e11e9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c473e05867ec8ced9bb64a4910ecb9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb56e19543dd4de69dbea2136ff1c9d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38278d051dc2f12c8fb35274dccb4a1d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a24b498c321bfac74d28824736fbc6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd31357990027311adf5a2089a7a8a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635436dcdbce949d87394b4a460b98a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96a30b00eac207717f5a502b20eab5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2859cf2ccbdaec3b1603f80d71bfbcc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01647172427948bb34bf43f5aa4caadd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9030d08755d2245855b1537e7d6b667603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a431101c671c4ae80a9da062d5bcaa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3524506a12812a21508b61abb376e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e48c9e52656f61a8edae547002209606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ddf21bb35a75ad743baa716a944a4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6478386131b56996cc7cb97df85f6f8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb287b773b6c6ed8eee0ba383894564b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41844ec3445f149b6f328a9012cfefae610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839f3259e8314370d5bb0b8b10f8795611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e641a65e5187ed3d79c738aadbabd0d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ae69d3bf0252c0ec188b12f5a566b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2f6cd6c308b41c3e6e61abf670d80614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a8e66dcfb5ad9cd92677ca4425826615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f890e2e15530da7b394765b2b3858616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b0b7467f150da219dfd441402150d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd139f32b0879bce8dc2e75753dfc730618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e7b0f51df6f9a5d30d4baeb2adaf2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e4694d97c2f53199c80478b3ba027620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d88e0df60ffe22064b63239592afc0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547bc74f3c150a497dfa245572571a1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a1d0feebe5b075443d938e8ea2277623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158f4654317beaffeb8ca397c026716624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41421b2ff0b3da7c03a86212ffedbdfb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb34b10c1be582aee58f46182bbc03626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732d027e19f6f74ead6711cec40a883627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896d1d6753dce5e6ad305c359ae5aa6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546a672275b62b087ba824aecc764a7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2bb485329a7e0df873662dc4df631d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b528a7e86997c091a86edcfad36af631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4256d3be50ad8731882aab03c4516b7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7bc3d0fa7fc75037dc52291a2e155633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72aad996742afb009a882f70201924634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9114f7555a83f67ceb58dee85ec01635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c8ebe2d3ebae3f3a69b0f245782e4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4dcc7772614b2ab621fad482bac87637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e430c83569f17568922bbe56091639d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb140e6a5035a8c72ab8bcc52919a5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6bdcd063d00d22b2e88c54dbb42f9f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bceeb09df6433704427e7037d12700641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425b962ca19215e42e99f8138c5e6b5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ab465b11dbacd28d81914440b921d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0174b1d8cdece33e706762072f43b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b20aeb9bf442da49f16c5e85d2bff645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc794415db5921fda88417af4ab989f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b659d43b989a7ca7a9a49defe482d3a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781936ded7d1b3737e09bcd44ed74d1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84b46135302bea5643160455ba9748649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062a83e6fd6a16fc9b5c51ccc8a57b8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942e48979ebe0116de87b566c10f4e1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a3b8cd2b090bc8af335fe0e7706db652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526bbbf76c0d42d74dd9b9b57f6b0271653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38860b0d6d6ba15c63149bffe5a553c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687ef84643ea01cf8b05d337ecd4e26655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810c089974bd3d64f955aae8cbea1fe656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb096000ac0bf077543c2833bad19b31657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe954b78e1e965cc847366d93f7332658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f4ba72381a608679216b2e8329af8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3605b77dc21805fac903d0d270b8c4c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3867c705ecf14848d6e1e3bfca271a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd420c1fedaac5fc9ae72597182159fe662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503db38d4638a89b33567a2fc6e3942663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4db9e59b434f0f277c8195d1d345e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118a9368885ab3d917e661672fe6967665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0d99736a98da345bed0310afcadf4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7c83fed7f37f42793aed66254efbe667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4d7bb593b7d4c66fa464152ed7372668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec830c9ad558f18f44838806b60f858669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa0b91dced1345c06578c3ec00bea6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a7117f89372592bb4a6b9d028fb1d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a815ff80e17530f0f39c0ad938eadda672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f91e901df26ad5b1de9fae2dcc58e8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22cd0607179f87706df3d3e04d333d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06d806adb6b6418e4205ce38901ef3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36de66ad940186f4f80b1a910cab289676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765ee254a491acb166145d5c75ea90a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252ce3b900cd8d56a5ca79fe6c2f412678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d02617acb9390add8362ca5bf7a40679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a956d6cd7a8af3cb00f3f1a56aef2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670b284ee23dfef94806e4c208fec87681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0220a856e22c1e1615530e88cacef682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea72085527a89209289200edcadfb8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d98219f92c61bc0381779dc4ed9ee684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6135ff9be08eaf4400643f601d1d4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65c8a6d4cf4dde641c6f5c8b4c0e3a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d86ad8a63208b0d0ab1d21fdc4b261687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52175a19ced6f2d797cdb639be2a5f5c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c101668536b6e3426f00dad5f4670689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625de0f197e6e2270ee9cdcf96a551b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db9597d46f82e5524dacb5ba52aba4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d3cdb25da4f8fed63d28e9c75a64a5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb455ab12b676327b98f9b53a56771693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2d60654a9d789f0728dd4aba72863694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af366504abdf3a1c4bc95ecc216a41695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118619196d6eec4b7f3e264d6b0154f0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5271b1248274feb6d909435e0877eae697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae8916b64bc26d415a0764085fd01b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84419c25bea3da1a998539dae911749699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c4267a33cc2cb6d9b5f19bc2996b9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da29bd41a6fb1d993b65becefad6ff701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b29a088297a66b7bc57ae0a8ca980702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb36ea3e0cb30659fabcd1a412b496d7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f6e32af4913b99fcf825cc2de919e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7da1934fbaa05e42d2454f9a50a07b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ee3c17a9bb061a04aae8813b6711e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5cc5f8465364a8315786c085993d5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151fe8b5c98f437760853a02cfe723a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ece50cf0c28e52ab2333cd463d1539709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d88064c14181e51ff867d35f31006710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80db3433f2f0452ca04c2b89a047b6c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71cfa81ea9a39a0b014b1aeb4b8986712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c42557700ce05d4d369148381fe6b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f227f01207939d565a52d73b4cc00714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5830ba2c0d82d3f4fc4e1769d7a9b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbcc52e2da966854a5a0ed10fb25c4d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233ac0ef5475071d310998c02b19588717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada51004094b6c632784842eb9cb8cae718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342da8de53180097af75e805f5bf2d5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd94bf0503f2e2f70b0f8e784ad818d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d9f735330ce786a50acb49a8d8cd4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ffe49daf089a74e6754328914b0399722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914be2fdfdc5d39c5edda0c9556fe946723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb809b281a9da47e1d7244fe156740724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1113f19467b490e990c68a4d0a14a155725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0ef4d4ac1fae5e5a2fd53991104f0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7bd078868cdd5226c9cc57907276a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6537d58ed1b07177a8a3b8022546408728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ebd5745d3c76fe2e5afed6bb322704729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d76200da96094988a1496222c08bd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9af6b901322a531191bfb1e63d502731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880306df24a7fa546ad45970af05b152732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ab10fc056a94581a1fb18064fd0c3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56d97f910da5de43570ce0bddbab40734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67aa7b08d2fd9ec7f4b663200541a2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c66cb8ce37afdec457037b10559a8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669d3e8767aeae6fb08bf6acb411577737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ab23472c3de6c0232c708e76cb248738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d885654c83dc9f64b7b02f2ac34b0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed7a0ff1f033037d6f26ef8ce3392c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96b858569a1dc7500d0a0aac21bb08741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6a48fac0fcc7f4678379926e0c163742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea9935e61ef2c93ab83ac400c5c012743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c132f761400e2af99b8f8bd84a99499744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882c1edf32357416f5f68af0f0cde13745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707afbada9885f6a538f9e7a6ddb7f2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97c0d3e6e6592ca0feb2f0213002ab747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591017a13ab93c6c48dcd47104516111748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9006f91a39134080d25856db8b534eb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63b38bd66a378f2b3957b745cecd1c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3097ad10ad569c7042d7c4238d56b67751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5e7d33ade9bb9b0b4aae4402bda1b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02c0cce90a35675dde2838a75eed74753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ae4a387530d153d1931801deb49f3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088298f753a38db26b87ce1c2486553d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b62508d7a0e913c736a05d197f624756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db16b64cf2ad023b91335996725b5be757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3c54f15d60a47bdb08ca64798e871758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634579b9a6caef23987318025019bbdc759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>