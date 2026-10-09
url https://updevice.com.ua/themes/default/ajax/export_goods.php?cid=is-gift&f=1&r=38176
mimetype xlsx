--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded561931a6dfc4ba0ddf7201dc45121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa721d1e62a389d3aab3539b7ff0f852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53250dbfc1dd170373d01231750acf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d7ba8e6101f5042ee7c95761800954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae62f6e36d38a07a4ce7770f19cbf05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c34180e08cfb404ead04d8633162c26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded407cc856f0c5d5718de041ffcab47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d48b3cefaae076e5c6819a0681042a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785dff891b01b0543d64a52e6290e329.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b76820b4deefe22871b8a90b309a7a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3932c9e55f48a3b8b977a60dc7f081111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709c7b045c3546c288625134b9a04ed12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12490766199fd783fc27d2b86ca29513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a7af3e3990f6aea452e27324ed81214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2bdda09c070f0cdbd5083f919a16c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7950c0391b11aea8b9263c78d990c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6eeb3eefa5f8368163198692fce0c417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9389ed30b505d8227c7db5e4beaac118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f191434a5aff67c201ac55ba719af19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f99f007f4fefcb6750ee205c28a87920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5946f81d8ff3cf0f62b420e5b2c0d3221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a9bcb6986caacdd3c4606b28381f122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3765ffdf6bf32a8f0b7017a51db1dfe123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076c2147d67f5d277a0bcedce504f3b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794c01386171c2946495c7791e3c77a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3cd4aa2ea8c5af472b7676acf5073726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69a1c707871f7d43e5ad90fbb9805127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58965b33cee3e466497fa20cd15b126028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99cd8d1875771b37c62c6166ce240629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10a67d076d5f3e889e8a07549215ec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8fc568729bee378f1b087c5ae1508231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b059a59bc8c43286b9d3bb1c7654132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10771cf7798d8039e23f125c0b98e60933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01c3efce4553a75544284e2f92893d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74c0379a243c2824d7a6654e3a05c835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4fd260243cb98281262d47e868e3d736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898589a21b0860d3ba0725825e0533837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e9bb476134a722f15e5343623117938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6874c6b2cb9925943920e1e41007139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9018e7c5ce290c5493316a6a9a7d4940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154f4b9b4ed5325e9ffc02f5b2b8f2741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8d6cb60a5f89bd44d34963edb0a2b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82fd7fe45a8e5adc9f2efe5f2a10d843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1874f79422a45941ad27eabb5ee8a044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33391c5a2fdf1c91e74513b64422976245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f2f2d3b975cf9385765a283a783ba46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c15ecad62fe3fe8d1803e3e7b5b8c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21601f7979b242239db67353d5ccd88f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d606b2c2c9123c6b7af5ebad3cd1849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b2c6590c6e5556ead77ae029dd70650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef6a8fb687a8179e72624f0f0617db51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d762f9979a7959d2c999f35995a7d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4caf0242340ac2cb2dd34f6ae54de553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843b3e2da0b4aaab2c210e10de0f7cd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55684c11ea30d76dcc543ba7f1c34a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a52aac3fd8b56fa1f222f7069de6456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1de0f3c24e2fb27192708a7d462d8557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a328badf63f6fec2abc90725e39cb658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29aa716f10930811d8743fddeb12dc359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f333710b9c68c4ea4459a3ae055a060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba8147c21fd044ce2ca6e9bb21cebd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02b704718dae79def353f20b5963c662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e45e580de9547b2aaa9282e6159ee563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039cb921380eaf8acb046fe27e806f7c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4224db4aee273af537cbc8bec32b165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e835f365267844c4fb341e551e245d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356093d14ce8f3bc97935f2b6270317967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa43fbabc5ae1e7ee69704ba61ce0c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be65daac4279fa902e0a375516f421469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17437f9a85ea5c72740f98f41e25e9270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22173f23e015733298eef93884e1e27771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e4b1dcdfce1874ffc092ec368ad4a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd248ecd1b7c22230827c8e82ff31c173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4135f8e7fec2da4abe9ab8b1eaa3a074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad5dfe9fc415c703c1eeba7c43be2975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a955ede3293aad82e1592ab23311c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df258b37182d402b9baadae13a027d0677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba608c92e431198599d77e22cc03324d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d176280b23b82b9b4a9907ce16b35e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1926d0e6a29cf7530327daf586660e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188d443435d1bda7f84b5a16eeae79c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee2b91a1bf55baa5c0e73ae55bf1aa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa3ff342636718a4a95cce36cac08083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596853cff76cdd12c09e989fd42e54b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad82301a2f637a5c3ab4e9647c2cf3685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669b75733d9246723adc7685daa49c486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec97c154c0215a379df9fe37ab29ac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493d125060e824c18d205593db322d588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711a384103dc50e2daa5f3fbbf1239489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36371609ded1e085f79d157b1a5dfe7490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663f0d92bf0f8e61e62473e6a4b278491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950a1d5b4bb12f28d6585f1af99cc1b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b13fd3593384f8c202c518271b2ca93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f04c7d599251c0a2a09f89b6de4c5894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f657b95fc57c533976a494db011713695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128dd7501aafebedba52946082c2daba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2934ec3b4cdaa51ea600a6ab69f76f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278782db394e8c25abda07004a91722098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed062f8ed8375801a84f770f7237f3db99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cef816bad276b261e62fb4fc40a456100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d49ce9f1204bc20b788cbba0a18d5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18445bc8914e45b0018f9cbe881ec7ca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0949920561c0e1ef1371db72e8891103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d456def7dd804d5fa396a1a5212c32104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e290ca277be9b41a150624d5ebabc2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec229092c0216e52c6c7e964d9e787d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697592b328ede2b5c76453060eebce1a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307110a1f8611d6d704b4e0731f92a64108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c950a3d8289da21c7df4dacce5206109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971aff77ffce180edff428d023fa63ae110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655930ef77fffd0cf0107719a2eb5e32111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1a64bd5f3b1b76ef3baeeb7d9ad3a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8590b76004c5223fb55a7d8387409a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0bec87fcbf463e025eeb056e42e5fb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc9d40cdb2ab5f761ecc1c7d8ab1e7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5946484a26d7749f6942fd8677e47116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6a8f2a808deb636cd80b0776db080117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68743062d8cec811cadc62d608916ee9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b0051bd13a834b10222c740fbd70a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77508311f28001ef60b7593db3af2136120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ced2141e100d1b3f4bdcc75e5450c2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a606cafd45332ffc8e8949efbfaa308122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b8ab548f460f3a4edf813dcd9d70e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e17b259057f4b442846a9df808d44a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4bda008dc850bc14bf3d77ee3d84fd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b10c178d618c31e07b1e7af0ef49ce126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08d2b31219c561e95f7ed37be4654f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdaa95bf78d7aaedbf2d9a68257f730128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f98707436b75705b1fb92f51002f3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a29c12654d1b841c5c6afd15edfc0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b6819a8f0fbd1334757a11933de75131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5acbf0ff4f3575a557d23a0680591132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f96478778503f3255ca35b62012c3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c1c221d6138e53da5cc8d73a3eed3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fafe7a01b1c3b562eb585b191cbbf0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dea22e85042951c520753ae5e0fe99136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c55b6d4cef83ba321c493e13152aa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a781c060d29deb528938473b73a3da138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d079d6861fe5d12ecd740fccbe622139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a91e27224a70aa325dc065b9a6bed140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b525e0259f1270a18f22bca5b13b34141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dac8989468507f6528ee10a1bfdd5c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7cf8d71b4073b9762c2b2aef0fb8be143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26aa56296d6bf1c9b2ac55a50967c0c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d38a58497d45d438a95e822dd8434145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ec2acbbf9d71488f18af5409861a5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43923774d19aa44cc7214dc257bf2f79147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ed19010c84123607821c3b87b7499148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae4ada336f5f7212d2c774a28094b7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeef7d24d8bc57b5ab0684a9033f150150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654bdb6a9dcdef613816b26188ac091151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6854d682a6bd62933523eb5b4e46e97152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45a2d373a10a32ea36afd246d63a39153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142d5f1bac7127ee8e1a3a5939e4f5e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326c51298e737e7f83a0dddead6010b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b4b04a83658a1b6c8cb18672d84fb6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911b6db47633d32e59b79195db9a82f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3184bf630dc03711055eb84365e7f6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e444d8f56f40d7fa585c85273dc8bf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8226dddd53542db5780d26eaf0cbd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace1b2a93672b6775d7416f53a9de45161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f4e146557f5aa18a47eabeae6a3ac162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4ae08e12284372b86395fe6a725d8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f606f355442574fa4f3504f188dc5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e97901dfe0af3df973a9f262dd5889165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e7434c690da8a3c4b0721891ff860166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce031e7447a222dd93742c9a3c573c1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a65800e2f7a3ad8368ddb23793c71168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3fe2e7a954efa4679b7d1f7d4b27f4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b80d8a0d60222c1066128b36cb1803170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc2ede631c963df98f36012e2217df171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2d61a54f9b414a7c5ead81bcaae9a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9270291103ffa52e5730b8b5d729e0f7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd75b0b1c868919774869eb74208a7d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4de95bdddfa7845c83a66874d9a08175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781c27e69701660b11ca094e12f7bc8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da08b46ec9f6ac8ede90c8a9698cf8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d031bb9edb4500f4599e357cf4794178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091dc7cd09a625a31d36f33494f6137179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92903dd6de3cbf64bae22bb3244fc477180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776db697e9f8b183ff08d90635ee538181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de946929b35cb368bd689f8baa2a7e82182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56922ac44ddbc011c77fd7e5d9ce2d85183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1986ed1b1068b45039db305d6d7c8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f5d6c2f2a9bf2092c0afcf06fbee83185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9cb796c2264531bcefab49b0d3a894186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be1093c8c97910860781dd290d84ae187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca701950bfff810557e715c221e674188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407f331e7ac09acf53a37639a06f7a8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7138c9ef4469183da718133db60c240190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0411b7d263c8d2e0058e08784f2a83a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4f42636df702208091126e22408bd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd6c0f04362c255f74dde302fe598f2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da185659a9fdc7310450a347e7809b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dfeee42970998257d4fc9a69e16c92195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377c0932fa78381406deff4a009bd97196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ead89ae8b7cdccddfc2514dd0df9a0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b7ad4e0ce15db7142fccaaba21d78198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff247ec3cd6528b27878093f925e31c0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af91af2af7b5f0d13ae86fdf48a1234200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d31c0959485504fdc46b13188fbeeb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedbd933fa5324a95a006e40289703ef202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75facbce7344551de5ddc7567e48a026203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357c53f3288d5803828acf22988d3ee204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b865ebe5bbaaa7b8329dc4cecfc06205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b90554bcf80d59df89b73e902faca206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200fa781528ccb7717284f7018455097207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50fe5772a5a56008090041b89885e1a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7472faa18b843099be11806d13db784209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08f9dd72ad0b0af70ae37cd126914a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e77ee2b822ecb7e015300cfdd0cee211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e153b5a7bb5f50baed5da0ef6b010c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2185ac1381b2a67a96b8b50ca70072213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67f6af94ce6858dcd0f0c276b13294214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52588efcd0b9b50e3b43b9626f23a3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6424cf0a16562510945b616effa7d4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ddfbf256ab8ee7b6ebbedd07a6062217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f66a25b8e5e056b7328b813465a41fd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee13810b903fe104491c428e7632429219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce862c7e8a03e5963826613da70400220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a34b179c60834d709659f68deeae0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8aa29f90063a33ba6838c17967ed0d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5508ec9459cc2f32fa11cab3d8fe861223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237c0cbc8c60d6d4ad414539b06d774224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ed5e5ff7b1e4f064f524e717949d6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf867dabcef5e4dd3986526b084656226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b1a946d671173c50ba1597da9e96e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798322438bb23beaf09df22dc29e855b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea1cc4b48131f68a575ce984514b56229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f84ccce85b4ea2cb756a372c06b7a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c6d04f56154414fd20b51a80f150a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f6952c64c675a46bd30aa086c6df8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b6bfd3a1ccb116b221abbb7a9bf4d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1975cb5f128a815981c82240ed7b750234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd6f5c123f31fec77bb52a7871d2d8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f98665b33c4afaa5e88c6307678e14236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17968d5661b75009a317e8fed35d89a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c6b87c83ef850f92cef3de355f5db238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c51b0f4fd5ae8feeb7702c67ba6c2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4eef7a4419841ae06c8abf0dae3264240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dcfdbb6e778ee4522261fbbb21324b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6ad1ac46da6a89ccdd2fb390239cb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee10260713413b9f9fd0d0b37429a2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331ba7625a7f4acdb35c93147ff7d07244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d59fad9007a116e9e9027fb7a0d6f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab75fbae630e3c73b854cbb7917cc7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4393abb4f2ef5ceb3a5a72ead7177247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8263483fdfc14a4d2aa2e51830f583248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beee52c39a3750edf9fb1bfeb4f03de249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e2e0437caef885e44cab870567be0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d6f261901c21d8a0717122c3f3afa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f18b12ca679a313098905dd92537f0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77d0373f90aa2ee61622a52e481daf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f171a8efb2f0738677f8095f37104254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2af2ebcea37bbcabeed1c440dead0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fddcd0758bee962205b3c68aa87c505256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c961d53de09a622bc5635f8d4a1136257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55767ff4b3b10e69727b801dd0aaedcd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbc683a5cac6aa1ae97af6e27bbad5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e281875bad2eaa62a221ec3fab68f0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b1c0ebb8ddbe164086dabc40084af261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc57ce930138df8311b66ad7d56332262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a911f5b28f54ebf367e72d0c8709ea6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825b9d95af512c95b1e29195d8956db264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91153dcaf980c893886519be3f3a84265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448ac94dbb1e020ab8187519c406db1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0327763811d0cfc0256e761b10d738267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe342f57423149e695b092a31cfe9ca2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46df142de028b4ee8327ef5f34da45c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53890718019d553a069787676211ff44270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9ad7aacfc24b8386a7f50af0428a5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685bf4c12416322b949f7f2450e7be8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e277b6db7453a2e6f23f8c73e6c88273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e570f3a977317201c5f1f1ac9544d0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed718b448d9704940a4d5dedb160715275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb265a91e7290e2986694c5e6c83189276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546fc936cbc2ee02c96a03867e41b44b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65344f5a46dbab0f87f6d4422d35285278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e40cbb08d08f6188061a8035b1a2db279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b534d16538fe9cab9f03c8413cfd9e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6b9c9f563bf57a5df016782f025e9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1961f6d770f4c9a942ce7ccb7f284282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a926fc93c7bc49e9833f3625fa990a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cea71145571e1563e52ebd050423a1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad2c7ed9db12584d8efd392b84f2dc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b556043db98bb4aff29565e8c39d1b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da20dfad4e229227c9c01e5fce2956287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe556e624984c8e94cc889094eff439288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551fae2f10dc57b279d638b94333e637289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e011854052980e7559597cb541e48290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f19d5276ef2218d6c40bd722cac74d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b03263d17de4e6b6874ccd02eff8e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00c647cc2523fa137cbd555103227b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f78692b453141c38e2c9a18daa438c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458498511c345c64bb09af4dc099af72295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f23bce37bb84ecfc1192a40448715296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171be9bf183dce38d5bc80fbe95efd40297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d6b0b134f9b803cc4a2f01aa59e0d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b13812de0169c97d9fec322104ced299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090a13d353b75f680fc417c456f5194300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3e8cc00805e67be12ed7ca9273bc5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416491716943a4d2918067c0d8e6bc5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16338af60308775e2b923d13d06cfa4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07fbea84494d9dcd9a20b2121c4fb0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400c17ad706e351aaa8e78387d1127a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be91d867e3aac56dac3af8af0d88c95306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2017c92105b276f380bc630a6223b37307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f94aa9e0958cd433f1130fb687f9d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c98f9f4387d259aae4a8d8875c1c51309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775187820be6e55108fc619f89c9432310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8645667989f538f0d1ecb2fa6b710311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a57382477834469de96950e72ca57b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4986ec91e887b2da43779f2726feb5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba40160a75c6c62d823b7e9ba626d6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d782658a26b4f278919eb136798fd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c868d0c70b4885e9bfb328c24092e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedbd69606983cd7ab78367fd3492d19317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d3075ab0c31a9de37940c7d8d8f72318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a84d5b19e36c44124d669f8abd1027319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26e5a1a47d71b2f97c534db8ffc205320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9983399072b003958796cfab8ae53321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8e087bb572f41f37d5dc9b3fbce33322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af2d2a8429de937703ccaa54be615e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42613d596abcd4724ab792882d8aac0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee71b323fa84958cad421428419f4a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f72dd99703736bbdc9fc3d8e0048f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c64fca73f04df7890383cb7c72f6b5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c38676e4e3144d16b11f912423350328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ddf50b864a620c9bb7f6ca5fffb503329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8c64087d49c06ee23effca3bb70c0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad9c7df79e43f1dc0a4f067dac36fd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0abe206bf32dc31132e46be6ee3e4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51d24799c289a2395dc393734c26cc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a364e0ce9412a7dadc23f8f1bcbe5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6eb7983571f5228b2d6854f09b752c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f40c40d690b36c16aff8d73570060336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88452b4dbd8254686d689388a6a621337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd293cadb4561628f75ecb2ab4830356338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b495567b6fc2a8497fc737ef68935339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d91d5aa9eb45bd7a0aa5162d6f318340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109cbe8fb971cfd4dd18416660a37d0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d0bf322fc9c39d630efcaab47e6c6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed495b5681e78fece27d4903b3238002343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3663a08178b347c940dd67c8fc5cc4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b957719218946b896855af1139e4a1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54c78e72c72d8e37cbe2aa64bcef6a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a53274b7f61114156f9f9890aaca3c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45233a8b43aa5f75437d780a16b2fbb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc75c7871449ff15b9b49ff617b1d02349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a54d8c8482460cbb80355a714267f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a4bf8c32e6b208c989dc2ac7cdb80351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b35bcb06692d51b86bdcb57a168d3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf66ec39fed54e5d1fd7e392e427dda353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a09881b72e884ef051fde352887410354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19195ac7eefa92a1c42a7ebcd071031c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5374629a48b76c2df096295ff7ddb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e1f5a38054129f8dc9ae4aa6d3def357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af7edcd99b722ad82967d4707a6614358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962910fe00df716defda9c277ee96c7d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b877849eb3a8fb8fbb6bf3de8c8402360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1bdefeffd51e80457ef6d71217bec9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc40d6788f4f6cf39185e8b31ba3aff362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4518bb98dab3e1139eb01f4269671bd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f3df0fadecdb47f0b42f31ff18310364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a7e20070dc882baf51005210132ba365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed06ff429fa43bc60e8cdc12899da2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e11ac7f5e0d9ba9bae4bf0469fd855367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddbbc2d02374e44b73c8ae0a5e3acf1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669608fe4d3425964053b0bcac185d57369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd12dca27d720797bf8bef4ce29a6e8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6272edeb93643d1e95840f6ee6a4fe9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b562d0ccd76e09847bddc744cfbc87372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368604a57acfd3ca25ff7769b97a2748373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ebd63fada10d63c21044eaee124af374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c9d7e0510fd26a1ce02747b1997db375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18d1b7751f0a8841c2b3de8f657649376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136329028614b38f797fcbaae0b87195377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12848764cbbeb226a16357e534d4a5ad378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18118354040c0d7dc523244559cebcc4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b50c91fc2bf0ab2d32485a281e13e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d459132bf201a159043905e1d374dd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c33ed3a69bd4444df1453a36bce45e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4550364d5aa2bcd06238df8562fc979d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8033d3b3150beeea04064e27d2eeea384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110de7fe4b565a460d7288f2538ed9a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef896a8dc2799d7e369f651b12c12e1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7bf671e9c1af39345b0a1d0aa4a2b8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dae3d15c42916c184714a2fa60e645388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d668a18cdab7e75b6f1005c4c2e73389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91258912c06d39167b7d8252036faf94390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2abd523668b4ed1745cda8569f7395f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3e18912977b26169fc89a3cf5d153392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf143f37b346d578ee8553d8cb0b98393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adbc3bff6648b158757380325feb502394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f5054e46105d994056e56c6a05e58395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880a465f7b40e4c3edf30a29e75179e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5cb5ae4218c6078b18a0cc342ca1a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473539478b4bf4ff4e3df2eecc552b6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed502b8e7c4ef2e5a6e081d71768802399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61847631520c04a95a23d108c09b6e20400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1e49d67c0261b628643115227ee7b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ed7147af1a8da88e2950fe679bb99402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf52586fe87f913f7becb5588d331c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae54d8489b4f3d706e925df463077b6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b63cb35e6fd30a490798265bf3b989405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44b6ab51284eaa577c89f20f322834406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a0319c2a649fd1c86de9238d2d376407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb7ab710db498b7611c6979897b898408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511047c678b2cbcb857c6a146237e0c3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf2f99018b79d0158d73e572e11842410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5654785bf504920fea9477cbb31f9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e12d28daccd2e048e4ec09958a0e82412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11617be568d786fb326a203dd720f41413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fac215466018af6a81acabacee248e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43b630b9064264bbaf38a00cf6736b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06637f864f63880578f3c76142ccdd24416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789cb6624ff9e783183aac9968912ed0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8aaa10d2fb03c461f315b65bf06da418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b51d9c0d4db3f64a6abadf3adef85419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1c61a59e3423442daa24774e79b30420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6c0811318059f8a8fc11d21126a1c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4ec56a5a355415f15b5bdbc9c3755422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d5cbba1031ccca59acf8638409109423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e716b3e304ad138593035af7d790a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f586db91e4d308e90c46e786099e1b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75660aa412dd224db4c6ead8b0ec727c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5747f9837524454d566e04d0420706427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c7af538a1af12a38bb167511beea8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ca8c1157419b940f379bdc3f2d808429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f702e4133635edbabd5b9dc72e19031430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b7f0b8b480aea49adeaed953aaee6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68f41b92ab39bd2d204ddb02de355d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1822d32626d69485170526902fb05433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7eedf9e8a14183ca5f0197c3a936a1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832525fc989f4e889bc5fc6ba2a3d2e4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e53cecf443e5e4423a31b163a43a1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf201de5288d24cc98ab9fca4f9eee437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74437d051f687f8e6721d112f749c125438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701ddbd84d8dfff3ce12e113b232a59439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b89f110c35af84237896d498f3cc9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419e87eada77c7e0efb4017d74b18c3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55a094531c94babced090195a106a5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637860225f1411f68b94775eaab3607443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24729e35136f3dccb1030495e4e86a88444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b98dbdbbd82474f81ca6b3b3b725c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c9f83a8e8222d8c357efa97e2c6cb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b79ecf224d48bc71ddaf6a9a8dd0b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f20f1b522f6181475767af87eabe0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6231833f29bf0424ce36add7126b1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252ccb2201fe788066998fb6b165946450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d20801cb5ba94c6c9d9256c8a0763d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e31609f4b7d861973387ad19c28df452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800da60d480962b96546b27e5c20494453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eeef18a5d9ced63b32f74ec0fd4ebe454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4381b2393374d460f14a157241b8409455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fcef14fdd035da30d4d06aa8e6e14f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60349e02b5818986da3e6be0b6c3063e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf223e9a9a2148ccbbffc20769d34fb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ade2e79984b117678db3e9988cac2b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917146f59502defc15fad3516359895d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574f534f976a783983fd520f8f9f81e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676252a91ace7e784ad140e985b1530462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736f33d1d9ea1183cbef52c71c80f77463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23758f7c467f70d38f426c03326a273464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06fb16ec8810e66395352786e5bc3e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b970371a7fe0bdc8449a819cada7870466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1d31eb94cf77f143a501a90907047467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090ba48807d9ad0cdb8eacdf4009b66468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb022e6e0a140a0cabda5ef499c725f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf6ccc724b3b11e472d87e9ca2b3a5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0794972709dfa99580d567199d15c1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6da130be65802b4e29469e73341613472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca0fe6da0b69d15100dd631219fa24473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f352107f9b66e8852ebebef318493474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4524aad88982968153e6b8f3bf45d21475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c41e50925e32bb10ed4db8fba4c8f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401be86dadc8cc49f464e7f40f79b91477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6da4c2f5c0fd17e489823bfb3dfc35478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12e7a4fdad7db6066fce265300e480479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5822ae9017fe30eecb9d62aa3154c71b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44870f76b04a844e7a130c61262e814c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e068ed2a6eecd50fe8dc4aaad9e6df482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23a12c8aee755f0f575fa370323ca0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7fcf38a8466a315ab8025c50c991f7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d64039fa394babeb8fd62cfe5a5734485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d625ccd958aed04a6b6ccab5409556a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaddbfbac3da3fd6fe64e1718bfade7e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6e20d19c97a48e276493903f06411488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c6915c83cdb93dfe2114bbdb40273489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1d3065e782549c1ac938eef106175490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec44e2be15da69f764f5ca8c7e66c91491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f2fb16ea9d0b3fd582bce3a041d96492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed45101f5d44bf58ef38ca0e612f271493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92fb75b79278a025222fdfbc36466c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d22dc189ea54ee0414c0b128e3dad0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e436ef0df5af2938b75446252ec5a0b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf690153005bf47a8cda3de8f11e68497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74084ca0aff747aeaf305ad82f3e9db7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2eb7e64b44ca83cc114c841dd7c52499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b996e3fc6e7cd354df847c15ef76ee500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e24ed91552ba6afb4da5ca3b254fb0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b1bfd1b4617342595cd5bbcad236a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7661a466490541e0de82e4b1075ec503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da9b9e356f0c0eecdf42d188111dfb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22121b942b3aed1bbdbf1968f88e2688505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3e7dafe0bbcc38b7afb66183673e7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5457f1212687ffcef89e47fc924ab507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bbec62dc73530f34f646d4d2d53cf2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe8f2576cd2d84bc4b19625f58f1fc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e45f4eff539cda5e90092b8a4d45e2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e17a8151685d35d510f40fef574766511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001652b718fad9d30506f1cdf0344b8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2bc408e7633009c2ea428fa81e26d1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada0b44af2a75703ec10a42b23022a5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1aa1d2a6dd2ea57ca5f60b158b44ca515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d7ebc8f4bba161f53a0bf1dec6c22516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c26b482c5f215d8928432e077e0305517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d2510a289356038654be05bc6e465518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da5141bae0f925c049dba0c8d45fb6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038271ec3c248de4e106bfce284ce27c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b36a4a6a22df8b18ec7c09c27c981521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d2e43d7a6ec4a11791a18f5ff8a5e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7857daa7c62dc2c67fe35aa7ce94f851523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52568a59171ed67c2efceb65db5d28524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674d6e93002ae1e5470bb8f86023242525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb87d42edd14d517e552370241df00526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759405fe553ca5daeb47f564c209fde527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8496ff79b8141f51661fe5a76961063528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e720c39259bdc5e780458caabb2a9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce972f4f2bb883ec182a50d97b856a1f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f26d9f440ff60c62883348b92aa299531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3dcfa8cc1cddde33817f744adf1c4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf3014ce89baee1b1304ab47035869533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d95e7f97f8bbc457b2341758bab77534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785b41573b1097580059b77f7e85550535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835f00376a18f55592c78d9dd7e23e9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a4fa0b2e2d145227b3c17e913962d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce281789393314b6e029cead8c4f2aa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7b45da77329e71d684d136cbfae29539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eadf5db4dc5c1aea638b3cfbf94cb9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9c217d4373dce73a1fb1d0a130a24541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcde174a6053de547105beb84403fea542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c36877b9fe8c024118199bd510cf0a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386248ac3173d4f5f5e6a04e409c365f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd782bad482375554ff5e1e44bc9607b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57590c56c0f99dd67bda926a59aff736546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560f84403d6cc2fc780526bab27deb7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26983d2b756faa922aaf9566ffb51fe548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f79034f4912ed438320cee11193368549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529990c5d26aacf9cd9a3f9fa7f8ed0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02168a8e043d47eb491f084ad905e630551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18752dad1cc104d08d6f9e37e43733e2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b0080fb0bf71098e9dc99ae5a2c0b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545226e53fb4aaef1536d8cb61e5231554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da743e5317194b100c268a46537f073e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb6969a71ee3e69266023255725634556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc679c7115f72412dc5eed89111cbe1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e443e7c190dbe525dfcdcdd7eb6b8f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6faac5b62bc100f637295ed2320b7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206cb2a948270cc400847615a992bd0b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2bedc59dca81ea2cc2502a4e926e4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5caf6b14af69fc66dd72d3874f530562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb69d24cf6e3c9fdb62d96617558ed563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68aa54381bb145d06990201b4653ff564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607696b83f75fc258a9c73297e5a32b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7fa1010ea5700b8c039062a79bfda3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fcb5c29941438d8074cee282ce1eb1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429cc2941ac4fe46436fa3aedc71177568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2dd4be0a77e1420fd1fa2f9bbf5fb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090c0dfc2e64c2f23ef830e4439dc7d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03346f27bda7f481bab575f7d1230b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47876ef21d11ee2981d0efea3a847d90572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe45cdfa445663d0aa1cf5e3301831f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba461f830a64c74e47040089e9626432574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7977fa607ddfde670938330e9e0258a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac35bde12418ee41f6033f1135d7d8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0da25055db782036db2eb98e9ff9c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6435e9507391bcf54f8f9a9c4b245578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3048a2b4c9c3e0d4799673e2b58960d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e689fad7cb202eabe4c607b29d9bd53580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9dd2c5e3465e26f753573075b81ee581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d905913750cf8b349f330dfe120ded3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f846035d6ca307c841d5b545a66f5c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768c9287c9c5f680e1f59a7cf78ffe4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea627a2848b6f86866cf4e23f9a7ae4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b43f78dbdcbe815b448c23c5214b7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220f5d3367232c035af18e40b0da26c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca183c713d4ed0d991e1ab28e7e05e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94335bc232b784fabd115dd46be605589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499b31855d38bd2a0e5e372a14e3934590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08eafad666ca7a21147c2d2129d8456591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea4acc2638130e44f5706acde57dba592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98e42f0e876d3fb0ed896136b2e1a9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f6501bbf2f0d428907c4c445e4b17594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91004f82cfb5483c8b71c92f80fae21b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf56c72d48be5d777717cfdeb95e100596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80d5b0b2e465696e4b2396cae0a2fd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a0671499bb6026a803495ce7bee6a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4d3edfd1da9b0ed1e7692a3e1103a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b26e3b49dd0786de005c0283c6775a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fabf90a6b4b18352063585a703b1583601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc9df6d46e5596e6ce43737d45c4f1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee5f7c6c4ba6361703b0b71f2f0351603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fbf788483ae2e40c0af0c2ba7a4e92604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bccd1ebb32990fb2e8e4f7ce3151a6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7fbd01a42f82692e964844dc30447606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681fff992167c9d1fcfefc1914c716ae607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad746743e6e2d7d383f042e84fd1f613608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66484fad495aac44e71beca2843b1281609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978695c318febceaa6cf59ad1751702610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71521ed2a7dfb515ab15c8260fc4cfe8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba79863bb7658efa3777aaf79bf0367612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20eaeaad27aef35eac3b944b6af86ff613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236176d936d102f65041efdfca94853e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4cb090fb041fc5c820aa0127fc3515615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf61205a3ae718296c1d066647d6add616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17dfb4c860c6d1a505a310bd869e0e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6c8b98fc37f9a4f31b08be1557244618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23433dd5033700cebd074d81554187619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664acca9b2552e2e47dc2a42dc831a2b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d848fbc6c89b47c1c6da63a3e2d65621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a007620a23857ba7fc68492747561622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a282ebc5074d1e9a0959f49c7a043623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd808b0bb9d2f413ceabc3173d534e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bfa5fcb22e93f06bc1b6dce19b9d5d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ddc046528a9256271a197bed71a54f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284cd61e13da03e03b985c968181bde627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118138599392b6cda887e64b93f7836d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37293aa0b3587edf1374f08b388eafa4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2b79eac66ca74f6cedf360f8196d2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f20dcc1aaa1c48fb529b5bf9cbe47631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e942746a847e8529fa6382f2122d6c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da57d5236656e07b8b3d4fda109f52633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568fceedd7450091b48cde10f5f0200634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e39cc643a18fc2f2aac38ae5eb02e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b224be3271d951035747ae3db5114bf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04c12f36075fa4caa95bc01db9271c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392f6ae7408680809f6fff1af632af3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f34ec5302756c2990113fa12a08dad639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264525a33fb64618adde4e570e0b693c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0e1d0a8a59b1ac8570ee2f800ebc5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697f526b47712774c830518f7ced276642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55751528e0b9c1822063adf4fc3ae4bc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6063fc6dbb552b854e7ad600f21b1136644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ebd6dd7dddb3a8bd208551fa3773a5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099ffe394ba99dedb1b2885fd9b5f8b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb743b8b6001bcc35e5b5c4b658f2a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d6def907a92c0bac9e8b887dddc23648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a399b3dda421a02767452cd5314e6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68cb7fd884b289bae950b2394a6257650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37bb554a941a7c907b66fc0a72e1e9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ace81241c06017163a71bc9dcb347f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a279c939ab859a5489b9f7abe8b66ce4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad075ac62f8304d1e6642f28625631654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3fa2420ce20527e3f75bcbe4d4542655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fae70a492571536e834bbf5a26fcda656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf09cfa5f45740f29d4942f52fd0d21657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b360d4dfe5f415ec3939ca4d92c77658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c288088af3a5a33591fdb979ce4f0f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ff35db746cc6c2a394d7837af7f81660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172b9d2514c9e198a7aa2bb72f79034661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5de9134d0ef0798638fdf08a1a630662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163818f64e31ad5268d9a205f07019c5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1f55e872bcd3a28b97ece7e3d7e8b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023051163838870c7ac73723998f8e5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1de9868688e4608daf878f85e3ed4e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c871f7f54bbae6fc999a8da77442ed667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97dd56eb11d64ee32ea411ecc9703d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96191c8f673e3dcd6bdc7ff8aefacc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c472c2c1afdc7f407be8521c13ee65f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e726b3e7e25e7c45eb7e3feae569c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b22d070c2a9aed75211ebf7e4940e6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83a09ee62636fa7df0aa4bd62b5f27673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a31b640e1d56cdd6e239fd836ab445674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5462c7429f9f9a82742ab7f649487b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a4c2bdfe42c5bc7f12d19c51197d7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd85b9a2dede93720f92683218c1df1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53afcca671d070939d96f3de72ca4a0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562e6358b6d05ed6021db26c0f261ef679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d57548e1976bd4a4b6a38d7139066680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47387c7ecf483af270d276e9e05e9efc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1994d4328568774d1b5e5d18215bd24682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9441506f2b282844c3cbe22509c8d3d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21bed4d63b31dd671619a4dc9cae806684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b813e289bc86c3a4b2452d072a853685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aced9eeb4fdbcc6a72c518841994230686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ca3ccf0f5339aa40626e3eb784f86687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68728986cdcb745b80ff38b55ed1b571688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b3051bed21adbb262e9f647265112689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46262a26f92a4bc50037879f2a1ff816690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb526fd82ff07431ec175aa2ea90e5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b924909e2e0506a1d8e058ecf8922692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b848013ce95f3cbcfa64a038b164bd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb48406feae453d2004d1de7c29b354694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704bd1189b72817377fad1bfe4dd54d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe49e83e789ecba62e1ec4880ae09d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc675513b79ef78702a5720e010175697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59060cdd44079f8f6114db6b4f350c7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07c2ed12d52c367d24bd738b84ffd0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0507e9a2d8505f9464b2e0a9db236700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1690e2ff6c8d6a1c7f74f9b1a0309701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575406a9ed27ba95a93e954cf3995e2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa299265f4cfd12f778ae495b56a60d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c4128aea65fffc626b0558f80995e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59843c24f5cd8c0fdb3641e62d5089705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7787787c57760da7b3bea30b4c6ba1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d0a373fabb1867098d310bcfe5569c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e78aad635bafb259f27d7b6c44b99708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624e60a6c35f1509d46bf8454d24543709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a585a82bea2aba87285b2fa7dded7af710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37966e7a62d558c5bb4cefa99a4e50711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041851b7c9671efa7ea133bfbb5bcd61712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd428336aea3c4276af30576af116dc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1717e5438fac33b18e510684bdf1a8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3290632b23410736467b63454f18977715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c9c90a610a802c29b3c605b120583716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372753726d17316a167696fd0fd0e2b6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932de150d457c89341c541eccc7bda57718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53e098d19bd928ecda677c6994c9f7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7452084cd993355278469f9c64d07bc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76e5f464796dcd67bd215b90c21231721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9fd8dcaf7e92c208efa7402c3d0d2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a14b2c24ba6df7d4fea2331b8ca82e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09cce380da39263083c02ee299317e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28369100c09f25ef1d81680ab18ca6a6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e182f1c8a148bf94e13d74c6873d5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76818d22395f2f712a23c0591a8f42727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a621300e906cdca78be862e4541c5c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01702204b49b86d408f2a18c723e811c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696d77145fbd0eb9133ea573209befc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594d317c904dbfc456076f5d6be444f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e7c9d8c0ce92781797aef061da01f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8abb723512a824aab2daafbe34fe00733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c883c1dac390501dc43fddb462d03734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af47f67a494f8ca9f2ff4b2903dd55735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df45c2ae31568fd0eb0b48d81bdc818736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47dd735a0bb90d84dd31076d802a2ba737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadec0f89f462919bea71b9744318aed738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b81de87e18c224ba0b1edee3e4c440739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fffa4778b078d0b7d93030c135977b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640364e7d58fa657da23d84786d2fa7e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f36c809808f7150110594fa119b56f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab83e9f38dbd0cae5231e6409bd0cde743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3efc63b2a8851adfe10e3f3953deedd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956dbc7def1bd7279cc05fda02eff7a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635c70c574b34e5b0fa66ce2b94816d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07a4ced7caaa3d8302c3e01aca04d5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4542e9d5d1037dd6b79f42ccc8c36d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad25fd95e308ab564a027165f66ab1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcebce90fd5e4650bc8bf88fbedae56750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce7ba2be40b4c64fb8db47eb195111751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ba2931d937d212e2ed72146942d07752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85437ea0e316879d1eb0b64685f82116753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8077e387b6a39b5e1421145ac59b58754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f515be5b5f8dcfddc72e3211850d88f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611d66115a106966691dffdedaa8956756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caffa448c43d53ff4484a46b3493c862757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59e336a8f19be2704ebbc029bac9ac758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724a4699412c2f0836b0cbb873b7066759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f56f6af44014a452b472d243bd0e951.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0770d21633d43a9403b23a487fdc02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde18727f6450e3cd6eac1dab2ae6a183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33dc9747fdb93d83ff051924d8651d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3109d7fcf8fa4d8f0e2f8a6a205a665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972514fbfc13ac57d89d94b57f11bb586.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c28dce691a0e5b0fa495955801b0a67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c942be2b7283144553f31f1f45fd6e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d22663a7ecfad67c3c06f8ebb5c959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6289cff7133d86a2a5ebaa55497b09810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5021a950b7acba7be870e2b9727d811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7fc4925e62a1ca36f1dfa61b1256512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302effc053d5b2a59fc691198e78460413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a59822c409363ac7de9594054f08f014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fedf1c6b37c8fb1b09b3b77f8bd20c715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6948308388b37cbb8556fd025020e9d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cbd9e408ff4131201186faed1da7ba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8e4018f30fed376002edf0238da9f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5150af3a0917dbe2d6789152cec5cf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e1a83aff22dc0ee60a0def65b263e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc237e40a9cb6fbe3731e4de7839778021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a19fcfd90b264943d015bddd2d77622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c483640d6e0ac5dfaac2e01639df2d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c2891c697addbfb91c5d9a10b8b9024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c34ea3a21f03d11365b1387afefeef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7e94712526fb80fd6014a8367a6d326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae24220b4b2f3a32c8637fdfa0e42227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f31747b5021f24c8ff74b2fb88a34328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320e11fdf414150162ca646b24bc03829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d1ebcc41bf4a3fb0148e74573ea6a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac274037abd1e16b58cee542f1efed31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119f84fcc95cf82949de8159e8387e432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd95f3c1617351ef5d72dae585886b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791266605a611ccf1fbe2db814cd8d5534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46262224c08b438f1fe19ec806eff4b035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c389f163b3c03f4246566950b3e5d136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cbaf7dd6523e5e51c1230ec744eaae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2625c91067279836a1237ccda06723b838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90349470ee587c443f87a9124750175b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ee27f74e9ebd2069e594a8906472c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae8cfe34479ab2c61ea6f4b046053d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09729c156f54dc4aee6fc912aec329f842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312211621c602c61da782b14ea9a292443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa0cd2e4c83d6d044c34621ec0071244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e14f49d943b8370fb55e4784ac55f945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6288db8e74eb42291aec7da17202ce846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42a1511cf759b20876be7cf4d8dcfd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b945d13c607a2f3853dd54b0e9319148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa01d69395539d3b8ac6ca8f15defb449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9d193d9e3427bc96a25b6293a7ad250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c2fbcc7d3200014c15d7679d2388f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382545396ae35b01c2c9b05c3e0722ec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f338c1e2a362ac594e73b4cb96c3153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274f3df405a985c72179b4933994c3d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89d09740617ee72bd250dbd9746b3355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5eb93acfc0e03253e7acd2391333ed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9e265cfca08d82542e089e724749e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e08557829b3cfd45a00651c184340758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4c5e71418700517fbb17911ca30aa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95efd6f3ab2f7b714ca0e895d269f360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721902a3fa24ca08917326888a8cfb9961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87cc8f9d3101835316cdb8c80b233962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b27c56e7e83bd5077a70550d35970863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ef183fa15af404216d5cef46def0164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7857c288871ef63867a2c9c9d80f8d965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18544d4f101dfc0ce316ca6fa92cf1cd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b0f47bc4a1cc53ef755058bb072ba767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8eada5d78da6856966c7505d29f6168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e7ee0884066b2164e7afbda2c315169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3c0b536cf0f6f1c9debb7de5d929870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a285f80c68491dca1d9704a55a7f8c871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c640553f4048bdeceeb343d15b32d5572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71008a55267af308f630def775e308b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328381c69638045822afabb2a85f62d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e2ea0487f2b4d4185891890186ec875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ad6240b275ab2f95ebe8fdc9050ee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f27e65661d546236d1c649415c323677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ee136a3ec30951005b6becc8a7af978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d5f143d34c75ebf366ec9acf182c579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48e9765f3913780e2c13f909d9f8d580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b57dc66ee08056239ff1c6a89cd6581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b566c086d9272488f63947c8eeb8bae82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4fb60e6e38f69af79c236c0e3d130d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62305c20308b89e62d51bd72c54f796784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0819a78b33ab091ccd8a44ce276835885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f52283f670a0187ddc726981d22c20b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922ccf15ddfa19cb89d25f9d1f9f28b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14bbd68bc2353124ea74be063d036788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f186ba08572d27816ad590c3b586a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93fdb099fbecc94b7ec9245d526b8bd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c32d04fe017e95043a4389b5013dc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c84283233b01ee87f6cd8948efd1492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18335d6e5cc67d3929cf133b0e713293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7eadf5234104d3799eb38647d6f87794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c39616c12a309e1143d740e1c6795f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bcedd7b4aadb3adeeb62b15539303896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c7d46207a0a95df72224a5d9f467697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67541da6d9eba3d7b2780e97d77737998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5898fdb02ebef0f29871e4f54cd0a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ec556da5c70104e0d95e1e319f444100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e79cb93ccaa543bd04406d48037e4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94bf68ceb04d44887122d75192a2f3b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23f65e8d9297b536a14e4b7a2ca3ba103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54f9338d9fc0287c55a1e2b7d802fa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b614818b6b33937fa2cf27d4ad797d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5cbe8641018ac228be586d0060b48106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ec35753b9d8b4ce92135fe3596d34107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42fd823cf2eafbbc0b4adfdce42b77108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8bf4b71ed3aba78e1c9777fb7c648109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ba0500d25529c53ef0b7b005141f6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33eb4f80b338a0f19477b7122288b2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cda3b6d023a7437e6c11a164e439a1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647b09fc8bbd08a544ac70a10fbeb76113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd47cd8d3b3f1051d11492b5364271d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388ac5069c3e3c9be16766fc83a8ff1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef2348eb6f6f2dc2b36dfa865a0802116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9fca9f9ab6f29925a86b70340d0a7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42f9ddc49ef7b986a9ea592a5e7999118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396f183124334a4f1410dcbf5478f40119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca44a093d059aff04124e1f4223c1cb3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755ae47f9ed1fff9fe6950bbda87b9a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c795ce752da6a016c92f7589fe90bb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67937be066fc243ff29dd75624bcfcad123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3522ac7fa90ca475f581be81d960e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0179e136739fa1008d8a2d96697818d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c203078a910e4cae52fdb554a89be126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc582d6d1b5ef8b7d61065e76416e3f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a2096c9e992a82bdcb9e07c0576fd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a0489b79ad0aefda37b30295dbb8e6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d327c17c68f7c395801f8d6dde0bae130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54becef8233ca9d70fbbe3371189fc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666043dfb2f7bf9d757caafc2a0cdab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5658571027a1b953de713427716a6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41bd96c7aa3c5e338489fcb72f4776134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ffbdaae420429001afcbff52986aa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22c228372163377c73011bcfc12417136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a562fd92f47d29f918f85f8ff6d62137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17792e84bae10921b02a4af41744455a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e4e2410b6a57db9c42d75762a15be139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8aa7f9739fd14472ee42a66cba080140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbdb4c7888a1ecbcb7768dfb6923646141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca346ed4b3b51ffba25e481fad909f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38464d6a7197231c40031a35cbd120143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd2d2716406e465b5a2713740899db144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c22beed817236eb09e000a6e3dce0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6143a21635d5f41101d3b92671adae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e252622e95c70eae012676abdcec7c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e89dce7a773d2230c4495f24f07654148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a7fb30f914566ab170e341ddf04c1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea250e8207b790fd0ec3812b84769525150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b764d955aa390258c57b15a7a3d97151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ec0269b258a1d405d01c5df5b8ea1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323ff376859ba21bd6cede6b19d9e1b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9515031ba173cc2cdf784f651338b9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18266f228588d747bc4d7cf609dc9da3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17bca011412a234b5ad30ac8fcc5c4d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8afc14871d7686fcadcdb31fe738eb0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6810faeb0c53348a97cf5090fc8def9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ebcb3f10c8798e8edb6b9c0e9c2cb1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a10db610e2788e3d8256ec6c8fef1f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed609f51ebe3a3c2836f4d09e50d410161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105533d47484d25d208bd44d5f042071162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec24ce2ced0ed4e6c881dbe38948f80163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a9eaf49a93fd58293fef829d45680164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce87341082dafcc85d410b2af32202165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db332f0d3a7367a00b814f90e8b3128166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4e8eebb3c19dfa946436eee18e809167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672684ab656770b425c6c6bc6cb6de8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85cdd50ece257361ff2f4438ca6051b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91c1320ebf19a99d132e2b24498007170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b422938d274e0815f77a8eb2491d460171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa24369a64c89c13857b4db6965424b0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b5e2f1e8a662786a8257b792b82f7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e06b93ea263df8da6477e03f14eaa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef7a39c5c58c7f5b17475c5cfbbec5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84a6ebbffce45280888664ac583a36176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c828462b3184fdf140a73d49624d30b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7a6ccf3dfd95e0ae165725431a51f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8291b76bcb143d399981236deda7620179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5cb8806cee6325d1d7bb7972c2ed9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313c159bc029455d7beea0719c435e3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d313c62da21efe779b59bc279f546a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c30f527378b3c41aaeda5b097cd02183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731f1f376c9e2d42982167b013c4215184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da397f931a21ba443b56dbc54e8c5d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8c3bb46253eb422cf70a959d69bf4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c6bdc233525ebe362375aaac33e14187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d07d0073c58d22317257bface8a7d2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ed3d3da3ccb7637f0d0d91a672b84189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433d6adec4617c6a4cf728cac9b531e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff83f01ee731a0dc060ea7170ffb4f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57113400b2a756fc26772ff51fc55f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305b4e4274debdd394a57afcbf23af6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d29ffecd5f00419ff75da19fffe36194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc7bc4ddfe8204f9bce63b3cb12dab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cef6d6cc63573741dca13cd004d27f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad4bba9ce4ff9e59964c7ac83cbcd27197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e63a1344fc602671af24c828b423b9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927e9198c69d618a59484d4e9e8175b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b9fd907612e9a30f36d6d3fb3f569200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3214f245f823d6c4547015bc35113a8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177aefa263e2c011022bf388252fa00c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a83092ddefd0018100b1f10e4f86e1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e08e4c6c9c6fd0be71bdd9facc4f45204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546e751d7507fa778bfb0fc7820df76205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa2eef2f60a6407142c29ee8fe4bd8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5943cfd897efc3531f68d9d4ca4eab8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8764330f0fcfb29774bb4b4b3dd7a28208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a87645cd024efb5e81bc162ad372a2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147044fb70d21682d80d699c0c11b4ce210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6268ceb9eab3d155d7a3eca4b33fe70211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37a9ed331311580964bed94bae6c84212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49f1d76b62556fc3570100f7975cb0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b8e7022479a86dae367b60093d2a4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e4f11656f248fb10ed7db4b4cc422215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458bd8cf997025c4bb82e1bb259545e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a206af05d64ef798a159a38c2bff40217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac41c393f539799dd7223748237a11e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062ce6f74a5661fc44439710d10f8df219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9205dc7f2b4dafb6d4d14686da0803a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88554fc91495a19a614dd1ff4fcdf83b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c90506a0ccde6429c49fc8134bf5dc7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb463aa07928005e25a051b8fd95d8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0fed5f607289e0bc36a9aa5b1aa1e7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1bd5cccbac65b40f7d4ff8b1734609225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325a251fc43bff9b3315abb2f795e31226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a139afbcdfea59b69aa48153d46c20227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d0e91094be2e7e4005ab92b2e98d34228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7134570d36a9551c5e9ea7b7186afe8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21064008ceea8b644b9a080037784424230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f72389c3bf309f2018b4c21a2fc36231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d30596cadb9cd44d28d32743e06832232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7bced0f040e19f06ab0326b655ab65233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ecc3ebb89be861e5745f5bfc1a044234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8d29171b5817e951ef77421ff9ec6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b90aab947420913014768de77b79ad236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6559f7a35e91102b4f036e80faff23237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1339488dc5670beadcb19a6ccacdeb4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f60b8d0000aa61e2534d0d30e163c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c506b3189f4065c20140f13ad003f18240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133dfd959ee50c8d3744b4f9b860b08241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58edf86c5e4b602973a0367967d038a2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c0a5a12121b35e73807c0930b282c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c898101dc188075e749ea72281375a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698de5a4ffedb21d152c80d3f9e7ca5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7879fc6a32d6fc076b76d785ebb8b9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c79b70803cb69b0ea4fc3ec2faddb7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5068f61e2891bae2164fd203dd0a6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee12658cf6f8e18e0294deda8f1d83249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa7dff2b25516a5232affcce93094a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288200dca3b12ddb4e9d0f3b9565fe20251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a440e36ae157f2cc7a8de0c814c4a3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4323fe827b2e2f575379c0e61efa1a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692567f9dde3b528b0c7ae89c16e9a4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f08f54c7da858509d08dce91d429f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f06db326df769d1cf1ef5c76a72413256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0dded5c294a79da3944c68ee15010a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1fc2b9d082923458558d52d804c654258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c169a5f113661dbc1eade084f8d72cc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe25f070a320486e567915e455fcf6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad27b668214dad5b37a0ca0d0d6ae2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb10b774575ad18295448d3836e379262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a39e29fa3c1f1b7eb4a62749e6f44263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148b211d96a7c290f6dfcec0bf19196264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef3599d4ae8481cb652d6b05ab721e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d5030b22a7d0ca490e822e1eeb4cd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f8d4575c5a26cd87670f3d958dfb3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a969e5bed508ead825e223f8fe3c15268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7777d3be5aeafd0c1192e50c52d09269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5be1c40058e1fe4fde0214ad54ee00270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479678d7775453f41a6b855658dafeb6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413488a60661daa1a14807b6837977c0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043dc7da6fe4be058a9f865ef15fc928273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6709a8cd8d3967a485afd87630ec01274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c60719cf6d032bcffd9a3614896a81275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b967ee21770e0ffe16abe9129054f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23700e4cac563108bf885f34fe0db3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ba16a4740fe22a84340019069d86a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a6a92b2e50bb80b5a81dedc305498279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a5618198352f9792d1cd35a904a24280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384512206561a9464f44d3ef9c27a003281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a52a5e26921235e146d9c196567a6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43ba83747d5d2e13b2562922278238283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2babbf7d6d2536c32a0ab38119703975284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53d1d5e2158ef4d25c85b0877145e6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ba0e1df2f504e0496997b333ee81f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209761da2a6828051811fa63889011cb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31acd5a307931431cd7d28ccbdcaf31288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653fcbd8e59be97d9851eb3bddd58046289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e004206df11a5ac6962587ee877342290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce8cfcf222d66a43cd018a5a36a57d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310a285b814340c0063681e3b124696292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8e951ad6cf908dc6562d868001ffd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65427f8b2edc17c2e9b82c2c840e01bd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5f2368384b395f0323e61810d047c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395ec3de979c54a202a9085b0ac9226296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0360ff458232cd22ecaf2eacd317a8f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793f77e4d5e8d1f83b2c29444719ebf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aeb5cec639b8f98e9dcaf86879c688299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f836c97a4162ae0e22c2bf11a06290300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812bb7bc3e0f90913ebb23a7c678d66301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc89e108f505e62b0a5b50ff9c1916d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be8482b0f3272bd17ddbe5c8dae4c5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fffc66ca400b4bb31db517e4b73780304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626cd9cbcf6a006ffc794cf55b967262305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd20240197f472c84dfb84260c485b2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001e3bd8add9824b70b6b5f97446b57307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d6b90327b571a58f4bc8c8018abd1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40881f905c915889377379acddd2f9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd9171cfc3147ce197dff68cfc08ee310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94caa6bd2ffc4448af98c8e02d81da93311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6fb506744b864e21274915aed185a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3273f620abf4b00260e255466bb52e3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044886cbbe1f737373225eeb6d50b480314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64479eacaf80a4e6e90bdc04d908ac315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c792c66ed84c504a74dc6ea437d4ba8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a4771c5c5f3da2a84fc511a428339317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c360e253519f1fbd9cdc2675d7a53318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e4b49987368e562dd1628d6e1040f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba41f8a3cc20ab562fa1e194453bbb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367ebc5f438980d369909cb0abf8d38321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57918c510d5c2cfa74af0e2f7183718322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a192499d17f78c4bcffa96b757be954323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc67daa6a67b34edfc69ae59a22b630324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdca5b63e176e179cdc2652d5a9b66f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4adf635e1b47139be7550b428b6bef326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab647d6d1ab6d73cf494f418b51b86327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ad9347d2d0f90b4f3b4b47b95fe47328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2591e0249e235c4ee99d12034f253329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4636d3a050d24ee164294380098474330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450514649a38092ec71fc527057a79d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5909601b054f6e2329cb82780a395b6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db454a2fe856e26faca25694052198f7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f7155a6144af55361418b75cfada5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2c56270704cd4e744d8d139fadb46335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0524adec68d48be44c28d757aa2e11336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac87e75a69b18ab72fcd51d154e613337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffabe98b6b2603cf285c6b2ee68ef2b3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473631f30dc0f05e04967a4ac722a9c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ded61e7c3d31ba61eda58dee7810ff340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8fa10f51da0ccabcc69f1811ec9d1c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45210fe5e8845f447fe6b51c74f74d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2861b5d49a48c8a52abe1a86295363d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe02518ca3ba69cc33232e4bcc0702344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cebbabdc4cb0aab00095371642956e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29a093d547bd3e051daec90f9b3ff6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc9814f78fe7fc44ee96073e1b2a34347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49eef3178afb65efc25b7fde6b7aa64348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ccdbc771ff7a0990adf8c9fd66256c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cee3281448e833db9bdfb63024a6e8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81736b5194cae47acb5d143b93f7ac351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369dcabe7f75989019bcc461b379f281352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d264af23bbe487ba2d31560fb4b4d5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818b3e1531a358a47374668011caa6f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91bb314295b12d7db747cae99ce0e04355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b163bc5c7f41a966aded9e0bb0624f7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b8c72789f0d2693a87dccfa35ab9f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5860efb42c9cbc54693423f1e6d1d44358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f7cdbfe46c8c7571adb9244824ad7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9da3e03a62340971ff6cf1f4a3d00360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5e544e5b457eb6ec2bf3daca4dff7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52929a72aeb70dce6a3df1241cf902d9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabee16a10cb2ebf7e3e02e9342bbee1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5743099ceea1ed236df8047311bd9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe53f85cb112c949d85e7c6c6811cb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58621d46e475d72513ec5bcd164c68366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8177bef25bdd14c770530b6e163c8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7334f7f21aabf69c8795a6b9a547582368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1ce7a9e3965e4f9e58ab2bab8645c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5701dd35b8c13515981984daa27a93370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec03776195f73955fda976fb3ee89e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6edf688673055b88c6349eab195b1b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3acd78c9f55e3ed0b8ed519a5b00d77373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52add043653fb7cfdd03ae0dfd4e34374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f2e1881f2c046babc68ebccc76337375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec64f50541f65876be9550d644b1275376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682fd1626f08e610a553107055afb533377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755ae47f9ed1fff9fe6950bbda87b9a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50143a05f3f9405bdfd5aa32ecbe33379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51d2902d844483398719a3889ced25380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e8c35e5efe265768d01d8094d919a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c7d7acd5c61be65a824535e2ed05b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b27f02e386b7ddf8dda3b1f130a3ef383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d59a8e361e11986b9719e2dd723dd3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda99c02a2d0075faf6688d6302f47f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda91d3b9ef0e567e75b925f85c72477386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284c18749c87e31350efac50d8229df387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a10c1fb88ce92951b9c1bd523ca64e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53f877834cb5756a6e4ce86f0b800e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf85266ccd9e1a83fa92bc5e77d6f26390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66388b0945301110f88360dcb2c4e86391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afbd8805f7eeac18acf78fd87631c59392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc0910727da94f3e7cc7e8943d2c61393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6a888c331710bd630541cb78e7c64394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bbba23d8dee079a1affacc8033dfd6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa437c1e4b9929dad5037aa7e4d18791396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a34d47570ce9110e3a3d3644c727c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb675ed306cc8d7abd7dac1c3d9397398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1961cff08666c2f1f5daeb6422e5a37399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324b49ee1f0f70806a1dfd37bb149b7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6dbe901e7adf1e1064079db8c74fa2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095ced60e5ce282c6682df0cda5a94c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0445f5bbb55686bf168fbb05e6b87403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc6689185785cec391f8597588e272404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1de3b3e46f2907eeb86c187abb5d37405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf83981da9a2a853b04da6c1366a2d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76203742755a851428fd272f1dd2db5c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615b6a21338a4f9381cdc68cc2b694b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64888b2cf537fb6010072ff81efaeb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48576adffe8f3886156e6fa80a5577410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c601fa7fce1b5282e652b97a3cccd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bd3c39661874645a82ed1a63f3b7b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a2e11f99faeb80963de0ec5a6e921413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da598616618976160109dbf0e41b7d07414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c980cbb750890b8568d8e58e88f513b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b5313c920d2e0a3d842f0ddf72223416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9ab4b4690716a765c5b4839d51942417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eecac481a356a4477e0a0b6565cbd00418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc00c23201566fa0282f63996b200cb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437b87f3f9cf211a7f3615ea053e457420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e2165096ca1b6d247b97aab4d23fe421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88e0c11b5aaf16bd7350aebc9ab674422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb18237fb1218353dacbe217f2653d7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035cd9653c60f31035ca7946dfd7d188424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec1bc770d6491d88e04968aabfc61b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837249fdcc28f113c399c637f342155426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6cc740cdc99aa5ea32548f56bc5b8b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5031e79f9590fec67220f23befbea52428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e6bbb8ce1f70a9b087fe6be54b0a2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd50b9884f596b098366129d1623258430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741df5838febec1fec3599e08825f47431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cae4a8e4162dfc1730ed8158f0b599432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf96362b38372a6bf64de74641d66a5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f24af26619bf98bf10f530e31a66e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab30c3c76a94b91a104cb772a23e268435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded42375981128ae10f85911d787745436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0be700b405d36a383fc97f99a957ea437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e21f9f738abe346e08f2f010b175c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664edaa5a9f5e39b45d6d4af686c410439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bbd6e413ca674b018b9dca7298db36440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b925aee8f98579c9c7875cd8bf288441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1352af67883a1af1902ad98683c75f2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f591e787d6222f7dcaf04387d15082443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d127ad7b58bfb98716d08825fea0b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a51cb83d0de3719321e9bdd058e551445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a10d347d5a836cab3dd3ed2b59a458446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999c55c02c2cc9c100c9119ebf1bbf1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01e58868e1643aca23ec1d52a575fa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deec929231f4f301df4dc5f8a05eb3d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256215c24f4c4dd8187be3984ec9d04c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297377f13e5903b8fcf642f0f42d768451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a2b4da73f65b52a14c7c0692c9db6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eeaf8eb44d7455f4f792ac9978e30e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a68809e2d43556efc032a260989556454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640ca0b3d14d9fe1c4182bc8afbe15c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468ad3d7d8e4831eecd6d09895ad53e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3d5f0fff98769ecb1a006972286d3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9352bd0316055bb98087c2605e16f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e812214c7a428eb08bb741bf19b77459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d1c7018d6aec178868080a165ac1f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629acb8472c98d5f6c85969fabc71135461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90059a35e1ac0b077315e43d0dd70b0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167daad74dc456f9f07260699d67136463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a34d0d436f86a3c8017047db492f5b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534570b2ebd01a1b33adf6fffb64b27465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d22b3de7104e7a1b80c67252f5729d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677bfab22479c899be65f9ff89fc4d6a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c0faf17c5b94acca8977c44f4b814468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991af5a052e776c661992e93804e90d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c0fe6dced9f2632b65716962e63cd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a3a79d9df3456a0a7004594618f5b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7ed2be22bdb0359bae07ce4633f9c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3771c8319c9be5b792ddb0e19d18e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464884010867f81f083a24802ff415b5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3685e0415eb89fe2d098b960bd8231475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14592948a0dbdcdef11c988bc1e525d3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5b4346bfb0aeff5775e2a9814b7d0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc8dd177b52a1db21e86232bda0e64478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b235920098ebf9e2b00d22948eceaa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebacf94712e5dc3c9b8ac5d1e12be46480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac7080a742fd7f9b2cd8e0446c44d9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481cea4993e9dbfe5efd510a5b246446482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179f7634d62fe3b159db2763f2d7459483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235012786aa8acd9385f5a3904696ba484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca0227074c2957b151d6b533344e64485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc29596d00c57b46b546a086cadd6e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6152153179376123187b6da05a8f4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892dc02bebe3cdb6bc9adbd4aabd5024488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747c8e30449c513f325d610344fa233489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825da3985a74207f6cb5c9fcd2380079490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999eada395af145c41b59891643dd560491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351aeea761f996cc69a00a7ad2f71b5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ae5150a1923ea965b1d7c0e7ae614493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d76050a27c7df00260cbb88ada1fb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adaac54f079e5d62552f825b787f68c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0224a7b322154719a6536512a0ec63496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48994548927d7d32171d5e2626c6060497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a867f25aa8856b73865fc52bf46388498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20705aa3e66be5b4ba78db079929d06499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06098fd271b9c421b198918124a31e65500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98388893e6444e603847d7e310199ca8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ae559fb54f3ac2fcad1350eac2012502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b95583fc44a784bd01f28bc51716a6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2aa931869d17aff0410041dd1ca4c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a81855531a66a3dc3078dc746ed3e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b802739de833a3e587aaf37de08953506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef480bdb8e9969d1f37d93b842e32d7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e93c0ad4050e43b5a54bb29be132865508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d41955a0a6e342ab8efa764c5f2ed9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a1bde809e189572fc2526467e76b2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d710b2eac59c7e9637c001612ceab511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e011a0f08aabf5e4d53edda5218780c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b736442b253b5ee78e6568f596a47cbd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea34105c5300fdc017067631941d54a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec0e63b2e878d6afd5dacaebc9d2db515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619fbf0820eaf773d4d324b4aa10cb74516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b29094ec107cb7fd327b1c12c87b6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f087c599e453f7999fe54d2966e5d6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b96286afb74e5f36d4962d3b088c7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33f27f7a9f1b94398362c2fe495dbf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700529b1f4760f4ca895993f06467bd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70414617d17ae0d7e82e371458ae407522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e45050bf5881b7e07bfa47d5dbda2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc28517e468a6cd1e5526336ca6bbd8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88493b56a4a8dbf46d594d86e453b21f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76405e40c67532422d04dfa44e551b9b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d624573ba952e4476c4be0843e997527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c9cd8156ec65617a1969b6d13ea79528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77cf6f7e8cd0445e1be447d33fbd97529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cfe7a45eef596e012233d40099e955530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff332fce9bcd776d0dc0987d6407cd6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c68065d62758f6e06c52caa9c61be4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2b2c168b59b3916af35ac53e84548533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40bcc37db7216d3ee388b6216f714f5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee88b965c670359fcd8c326652c88d1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35d0b20e14a562ed82e44629af4881536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc3970c0d0fb6b68d8836487ffd97b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc7c7bf12d9180805edf601ddf814a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1818226d19e996e65badfe66c3985539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f3ed49ebf2d867a920644b50febb1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662f15069811be3ed7469ca03101a25541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b44e39b2e1dd17fd0d176cd0bbc1e8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247a2314e1337261121d499d580f482543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9504cb3f8e5c9b46881fb6b5d177e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946b8cabb11634b70b80956255c6520545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3f17fa93fb9b6033f673bb6ca5579546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5670a34269608c6e7f6dd4bcb49a8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044280fa9941168a5340ff7cc48bd7ac548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af18af34405eb8081c5c2538c67503549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78a12ff3b53c9f5f07d3f6b44bb22f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1304f6cae05af3fda6b24cc7e58d1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3435e2ed8449967b3bc35f4de65aeb6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae40314201318eef6fd06c15947a74553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8666d8825ff2aff88f72f27aa3bda1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752df6e504489452a4233720893b8cda555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169a90f8ae2488ecb5951bfd6664507556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd40620f077a95ef92cac3ec3c1710c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35e61226021fd7a57437cb09283651558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f98d4f4d0602188af43076b09e1ce6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7989826d564b33dc4dc6042296af9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd50eabf2bd6c95bfd4f347b6bea98f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368f67859918f97136b324866f28593562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1925e388cd61903f7dd6c2822d5f860563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f8a3e072a42b602704a0c7388c756564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1afc5b58faca01675af78115e1a8f2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33298b8d5c745b00c4206de83e30074b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b60e05fd5dae8e65b5ef24a1416dc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8c1075a176410cef308cbbc49d8da568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96cc720bc60ac2bd2f98eba786a11b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c131edf86b0d069628c529c3f6fe2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19d6e3b5f69ab63dccfea48ee70c9a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640c22bad1e90e521bbd64aab691995572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4937204e19fd98e8d2b2edc9453cc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f07a0605c6e650a4a7f227f95102d1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc9bc5bec0769b09e7a4946eac5ac4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e999021c249787812b404509599ece576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89efd1cd23aa89c56674b9a2e7dfa308577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1770b203509fff4d8a1d098ef9a237578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507e37f8dbad95f48915d9187c1fe8d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd4a1857e4f1a49ab0c396d117f02f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76ab809f680b265d55d161970773f8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a2a747edbf85e17a5d45d9ade3672582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f9e0275abdc62c0d92c5b59efd9df583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ab38f9994619d046de31bef46205c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff334ec127148526f370120c8fe7a13585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb6b6cdc43ac8752395c836276f3a7f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b390f85c20b0361630fb9cc517c6579587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a48e2b34e6dd5713fc56176e2260fc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb18020a169c0ac26d3fc048759abf5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf338c84e9ba727bb2b5312b3cfb1a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcab8c957472d4dbfecfbc1e213179f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bedcb84bebf0cd01813d3cea749e0d6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f969101bb089e36a69cae42e249dec8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8361a412ea29e1e25fe6cddf1b5cd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e321dcc70f1a2f4ec3c3f766c57c3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e1a7dc15e5dc11c7615eb136c1f07596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e20cce87d6418a15fabec38d1d5ff597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19276ff656410989253822adedd68e1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c918fb376169189a5d1076852892a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21333e36ae1c7fc5a95f08c5423623600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b83b2fb3b554a8f0e88fe7e5dae92601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785618fc788952ea68e1628b87ae6490602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef67fcf00395dcc43b769f95f76750b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92055a5815d8d1b2e59af1f6621487604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9111b81be10f886faf7bca107f0279605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937951662c09433522af5b2a40fefbb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131eec642581e507873b67fd8cd2073607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec41b5df31bcaad3223e3e4ffce536608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e80d0bf370e5e022cd7de361ba8b91609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd694a384a5ffb334ba099bbfc9cc9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1841dd595a128c43f77a931bdb1bf9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c00eabeb9fd7580febeea41520665612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12980729917ddb5c542839cb507678613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac36fd9b0f7cdda39280afd61cc0143614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc16eb5cd30e75a9e3815d98811f6d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab9e28cb051b62cab422f66a4a21dd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12108f3082082a5186301e4df4c15fc0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca139e62b274b4de94368a37a5b7d5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff11c2dc80279ba0dc60adfe905c469619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3ff9816e1e6753a421f70aac97094620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6095213c907d231dffcb4cb3431e082621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44934a72f15a4319aabdaa628e0c854a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4538c5a1949972d0ff12be6a2f4e4a5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef26c25a35832d5ad6f8cbe81a1a72624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84de5e6ea77c2e1f7c14b69bcaf201625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a5d7519dedb28cb49a6c8df78de77626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4841822d9b06298463f27301b3a880627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f3db544a3da2ae534209871d76a67628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739309cb2b08db30f88825c602070205629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b342e6a7f06412187ff27e366c89673630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679f1ae9c462766ed886a4a986c1cd2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4682cd508783aa5f78df0782e1352632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e0d88d784feb3a269832c4ea840ba633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8495b44396e91d347defebaba11f6380634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed970c958be1cd385af04525bdda7bb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4685d8154de25d07bd0478e1c865d66636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451692cfd6eeaac777bba13ebc493ed637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6d0e93e16a4fb1723cae5af2d2038638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04973ff37a5717b2605512fd1ea97765639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9b6d0b106feefbb15025b28f7c96c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b8ee25c92f1f67bfc00986d45b4e5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9531308ceb58dd3f9f939e65d2e80f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab8e5dcd229543ac688e92be447c5e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad93cfe3f98d7dcf38e23c2351ec2d5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c5360fd236a6ff133a47a4a994aaa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118cb2c20d0f048ed64efb18332bac9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f651d0478914a307e78c23a7d8c0bd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bbb72dcdc4a92e386f5a3d88a903b2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a756ac1531c72def690d6970932266649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ecf0657d3f4107d7afdeb800186037650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e129d6accc886e99fc2153a746d6036651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f95baf7f59c7f667dcfafe210dda0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31652fbe68eabeb606ae34bd49f1d608653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c72e98fbc19054c0d5a7d4bfd8320b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9fce9712f053bca26f79333a679f7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793faa65b96b6e4cde4663fd9f288cc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339c389dba392077fc0858448da7dc5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c54a12b48df11c0ed66d4a34fbc69658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da901ff63e7504fc77fbd8620720a80659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9039878a27428c4de57df912cbe50f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0017323a8c61442bcdf467bcab18e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635936e599191cc81068810ddb5db2b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48eb147da194b48b755072228fe58d7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7113074840f38cacb5ef5a3dc001ca9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce727040cabd77b2127b6f2b7919eb65665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf04c35c540fe8990b1522dfcc916e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70c42b9032f7ae7c225748a258f155667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f309c3579091aff0311e3c79f8d7c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a09ab314ff41b7bb981639bb107209669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9247dbd7564173c803973bef4feb24670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5c766c9da483e757e700af31e2854671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68bf550df1ec41566befff49443431672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289aebd5830379ba90c0becd334b0c2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897967ebeb177e9375015e97f3c16b64674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c64e0b27c41bb309187c1ec5f33e2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b68cfd21b3686d0e48231fa183bef676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98becfe4f0b3c69feb430cae08c59a17677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a462f09da7e9c5b4af0f5a7b009f395678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9a1a926848db2b7714c896b6ad7b4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be66574cd0119d0bac83d3a9c69678680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9faeeb788f529d24649bf6761bc63681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d3f06abbe4e4ce313a5dda6a50bca682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b789038870958c5b655c0fa53fb0e2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21dc31c3d17874e9aa2dd49ad026dc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ce57ab2888904fec6af335d7355c1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e67af885e8b0974e5a4e7f3723f85686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bdc91482562176e2e42513babf9ea2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66703044e3154c54a711c942a576d4f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c094f9c8903ce72f1decfdf57ca4950689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f1bbd022eed94382b1a4c40db6a4f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7074c3be2de11445555027a32c3ae4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62186e2c3483e6bdacbf6fdcb3b3dc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e99b5dd6bc8e219623c7f41b2f73f8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3907c3167b0a06ae0bdd7954bbe991694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de506372e65ede799e9c68c0ad28cd64695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b9c121dee06a032ec336dbe5beb74696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9aee3d816946bb5e3a6be895c7d9a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417801e0dbc22080f595c0a26807a1c3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1becf8104edf13afb9aff83dbed6fa7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3fbb8729f5c6cccf90fb5f8662b25700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48918251d2d2067eb0af333a179f340701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481f80ea47469364b9f84abff0bfabd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708da79a0f4985608871656cbeaeb01703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23baa28c2f2b5cc60248d7125b77a698704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05551a201181b976bb9366f8b156ea7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793c2778d7515c4753408396ffcc6a7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e4eb79af12b1413b91defca64e0c6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7a08ea8373f13c0ed0e53de39bad9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7844719cac4bb41bed0aeacef548b46a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399ebd3762d21381b1be8167a361662710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292d9d6774a98d11b86ac3ec9857c12711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec07bf6fccd13c2f9fc87f5edd68ef712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ad26aa0ceab3d485bb5af9c7c812d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57fc6c217a52831b57995ef276b218e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e49cf3d2c29a56b39f220d75f8b3c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1adca349ba40b2e570da2e2a0d9ce1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656bffdffdcfd860e41a21f2da70900e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e947144cc09622eff6bb751b0dfc000718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d524fd63c86b5f533b8aa5064e20e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f599e9f9de78f1ecee5ff19b839f4c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc61c3e9df2978eb90cfc5f75be5e5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06023c03e19bed45429baf5bdf6d4c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61dc7bcd0b2cb53e1d161bf71f0fcdc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74456833c0eff7776d11677f464be4a9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80250a5dce5a7325d131f5d5c7f9ff39725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea532e25ed42f0a7a74714005daaaaaf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d03602ed52bbe7680664b334c78bd5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4242a1a91c4d91e8c35d348947d514728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f93821e05b25eb1b2bf91bf029626729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030792db8739990c4b7aa97db2232ef6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0899de65dd3626ed83c7811d47ac5a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913bfb17897900f3e264071f1af4aec732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a098d56f8ef020330aa2159e773ba733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b4a13d2cf5afb2c50fcda594306ac734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a2acc442c4d50bfade4d635f89bb7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673cf15749a274ac94fb12860c94c6e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e36151a6ae80480bd99ea8ec8bbbb2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da4864d5bd0f6586a9f3cae657de88738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08922d4d58c31bd065abf7b83ab369739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f0e5257d9dc2caa3ce8f90e5f81fb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc387c80ce4013c105f9471f7bee5e26741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ff3a208052f2f6d13e554409490bb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db1cc46a3a745cd2c501398e44c594743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9075f2952657e5e574433d59c0180f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d14fddfb05ca5e9f456dc9af195e1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f929683a05460c2d9245560cd2875b10746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0696e6af57bc42bd1f4d2219988e08747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bdaf3b67b31e7a542f100edca25ed3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043ad320c3c0e8eec8338ae472ea018749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ffacd0add5265642a2cc98305116c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e86b234217059e6dea5545af8045fc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e46c9f646ecca4d3d6ebbcbac66f5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f24077bd92ace879aeeb5745984263753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00be0f01bef9a8c324408e91c6e38e9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b19a50342c7ed9874e85e15b40c73755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2175adcb8948a002176fecfacaece756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c901906f56d2b8ebd19ce1cb483c8b7e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc142af5909e6e45bbcc38c17b2e49c1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a72fd653b0724bbc4a09249c0e5dbb759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>