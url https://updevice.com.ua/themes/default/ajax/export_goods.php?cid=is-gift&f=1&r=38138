--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f7238c338d3296ce70f95180eac241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735638fe953acb3996a44c7ef5844af2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc54c7b5f04e0b266304b360f2a7ec03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f14cabb558e3023a917001e0d462d54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9dc3fe6587b3d2fefde311e3ca4485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24adb69f70a40c9766d2f1cffecb6e4b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5d495f37d142744d21f02f5dd9df37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab9c164e79119bde2ea199e28fb112c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807fc331257a3dfcaa85456dc3ed8a5e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daae94e822c023e7d9bb32bf5601bf110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff601cf55e1560005ff4e964542cfe911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb23b7307a6f5b2dd565f07212effe512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66db7f3435fcbd6f7ead903fd4a7ac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920fdf95d5663cbd9c2f822a338bcee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dba48ea16383ec9a35a51e97480d5115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c22e43c6d212351549d0d5ab30ed016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf18e5223b6713ed140455b7c18a52117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ade1b35b4c38a9bb05f19f52d8b92018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d36dde66d78fae5ae50342e0a2c5e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a30c3d2e9b94aa301a9ad8dbd9958920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788fa16e52eff7ab0502799a6629a20221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe21ac948c8b4d2f8789f2dbb12a28c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264c7c3e453a3099419073502c78c1e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab6a0ff93522dc6388ade970fd917b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e6fc55f9de3e7e3af3647dfd854a0c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952eb341d551f9bcd1f5f31143dfa83726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f5dd99d44359906d26ab73f3af8b227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e145ef399bdf6759255e1a0ee2f58328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d5139d8070a3bc22492699405560f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502ded9a621b071347375aeb191487730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd08fc8ec3ae2e9fe1f42e67e194c431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052565f8f698a189ebd4634020c524132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380df98d46881d98c70291c4f9480c033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff710e816033c41d75bc4ea2681d21634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f118d8fd27d67097259c8cc3430f8ad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50eb3907075bf10794183c1f79466a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fee1e597e27a2681695d50a96a2d9b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794b3f3a14de6483061e8b24e1dcf4138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e888ca41024e65533fad475a2d355939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce910f01518a41a57562a1c33ec5632740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f9b3c66c6f9bed39202c80635141c041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25fecd2907654a95b19bdf368170aa042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d55845885c946bccd05a03771eacbe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6982b17df1cd4feb7b43421e607241644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea3b80d4f97609cb77a29f219c923545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904c0098ed1501bc3c330acc6bcbfbf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df4d12124aed00f72adf50f6179b2347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a3410357d4c8e636fc8de8a03737148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69ee7f282427d5f920267f99d188f049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e72edbfc9430c514369567e3fd870650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4402fa1db6dca39c11e01008c0ac951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9c9040f4922a6a2c7984ba861f66d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c15c8083da37af7978471099ddb2c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7b785fb86f4bacc89cabfde7c88f254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7c028d891c69bbcb2f03edc1f11d555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4810187d5d4d9dbbf3255ea77d7e47d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cde6eb9319cadf8013e6e3172ce78857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e2433c7e74535c73c916cfb96ca3458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accbedf697ddef45abcb68c9ba667c6759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a02cb7062ef481ad8eb599ce54fb660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88408fd85860edf777a1f5e782cefb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1ce530fc4202cf29ae31247f192ef62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc61ee8b48e5288c42f1731c08800f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef467e02f51a3c3e0978729289ce5cd464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6933fa20e2ae185aac9fff5f584bc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5699e85119f3e7905e0f3c491731e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48174e1c265ccc14ade0473a442c032667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d4af78094eca6e98ac54b6c4612c768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e7c12d77d2d4bde6c588889699ad369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde92918fb8dffe1e3dcc1806df559b970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72f6744cddd01d37fd2e6e5b3d06bd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57031ac2ebae7eb883bc71ed1928b8272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f408fabed71e849f2ea2d4f448f00573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5d1aeb5b101f5d98028eb30e1ddf274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c75aaf8239bd9dc7b977f969d7cd1675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd14a3ea1c13525821d9a6a143aa6ea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd99b9328beeefce83042401cd1caf577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999155989c7c336aad68a11504ca7a0d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5d5a77440277e1de58f6fb1263a6279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6da15d044bf4265cbf359e5a3fdcb280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24875a76002cd227dc233684bbdad31c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67281742eda34365bcc0d792bd1009e782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55c735eedca6db3e2fbeef177cdc8683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3663d971e2b1ab7529888a6d024ab84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7faa2c3408193cd350a8b7e3330898785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559a4a0a63d45a1bcaa80ec114e730e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b53bca248fb47cc113c86c8f5dc4287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d6f5a05aad3bff0be72fede45f82e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af833c66c22cd2662431f82528192089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0961b4ad299a25f049102c7411c8a9c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168476009b4cf24b9339f5ec978efd7891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259863a684746b4c47d6b30d3df7955b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1a54dc1e5987ada5f803c9e51b59693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d41f559e9f49f75c920d71ea0f4b994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ac44e67fcc275531d1962f4d2d1a895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2359305550aeb43a859779472f8db2896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de480a9cb6a1965d6a35b930277eed397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab10b9db2a82df1835aeae85f56e3ae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9ef85342c194e435b1e4bb1b530fc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df369582058d27a1a45bdbb0fbff0bf4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f5dee1a7ed4c79f1f069816a32826101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec948b7e979cff17adf838f8430cf4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117f04c9df90fedb5595eef9af17f98103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30afa2e05ef72e69a2211d090729ed0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565595a8680424b6958ea839ac721f7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b419946472c75025d21d49fd8e3b1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b4f389ed1fd3ade364dd649b9af9dd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd406707fe74104c2858d62147c43a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c1b66028166e777009ef0d10fc469109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68d54a9f0bf5d84d2ba62d78bd5f2b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c05a3cb766ce1f14b49560717a748111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83b31451df1be740f29be3f01a6860112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111ef046f25d6523f4ca98be262cd90113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb3257f4190fabb5f2fa6d7b391ca4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b17be1410f99fae94b7561696c91d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549bba1e038fc41ee464b908883a48b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6c3640b63729fce13c7e59ada0b96117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cdabc2d346fda6f3ab278ed9d7772a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04850bea9b6e2504d428d5e7fae120f1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b0541b14d531ab940c6b59fb703e4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4bde9078417044989cd33b22f22f22121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150018bdc0bed47228920795f98e44a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216a75331e37fbe17b41010f2522b2f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b340df7db38cc87401574c71abbaaaa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f905050a4bd17aae5a97dc5b8eb5c59125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d2975d3bc1a12b4c5e3a2d407108a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9534fa03d9cd186dfeec28c43a07df8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9de33ef98903df88f90c30b43dd4ff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f46ca08e7c992e77c7d05a54f6eba129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ad7717f21073195a6de8555309b63130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cefb72f35d804a2e1084e12d7f435f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08444f6cdf31a87970e4418763670716132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e587aed90ac0db3bfa9ab297a87c87e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34544c411306765e69a70aaf81ea11bb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b92f2fd19bc3324dd42359b2c3e119135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62465085fb13f103ef2bd53bb4b0480136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f08892f11cf4e387d85115680cd9f6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5004eb5e4df72861dd60604b9d69647138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b00baa0f5aec0a009cbffdc41d9fd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265766ac51cab21786b4d9b2fc83df3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d55fb109fcd0d4e8c97171a1cf914e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf0232a520baa7b8fe2be7bf59b6bb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343626c20fba0d8ee5e32560f2132d6c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c0dfda3bbdffa867a86845bab822d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadfb064ab9d7fecd205b4dcde69b9fa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409cc57a70465d111230c1946a1fdabe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8128b4f83f9ebf1d21c800a52fe8712147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc46dc0dfe07a85ace3485954f1a36148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952924da51fbbf435234f3cb765ac64d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6fccb4b0517564782edf793978608150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04fc2e861274ebb62596f6aeb29d2d0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519bb2847a415c554cb6812ab10ce6cf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef5530119736dc14da0f58c86600d6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af87991b74ba6853616ced76a17f1c8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6045fbe5088dd65f5efd5f5af1716d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9ceac55d070a1379af3ff4672c1c3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3340970e641c35eac5b27aff9cc2c79157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c559f16fc9d35390a1115f755b49d9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f9ac197f387babd992b5b4ea01963159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6624aa314e616793b67cf8a5774d3a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a8ecb27c9a8627cf097a3a472e10b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4586a9d230aa3b4b27e71f3c6d30076162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217885d362ae914ddd068e6e1849d030163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24d6cee4aa1771db45534a0976fa15164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b53e39fd8175582b3d3f718b8e600d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44781e1db86f16d4519f849bfddf3d57166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5688843bb7d1697a34fd8a75f11671167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa787331588b93bde7bd686c30698781168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5471a03fbdd904f6de7825d50415ed169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1cd04a04e0cb98fc4d5590b04ba58170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c179540c19e6908916257dfce7a94d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211afa73b38c6dc2e9cdd64f8f418bd4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dfa30a62aa4151d95582b24b510524173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c252a63b8ebaf876b5c59ff51ce3f3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ee64720e068f21733555ece43d2dc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684ea5714eadf8141595fece3f43320176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedba63f46318f1e2c6ddff305140901177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1b7f17cdff2145481fda9237b73a3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0efcd765a31eb4105fe2706ea7db5fb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91509bd23edf520a7759baa0995dcee4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e07090f6ba232c7b6a905bdd33424f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b941c62b130b394a17edc083760c7b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8238fc92644c1c3a9a43c3c9e9618812183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7efb0746e879e37e4ff73900911d203184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8729b3c1c39248f9ea53a63d8834e4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884f56ba23d428a4659c693673b9116186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2e9bbb3a5788237c2b550f3dae930187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d090a9e167c2c6cb4790ab1d36b7089188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e4fff6b0267998657836a5167b8c8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c898702da9523d8a97f8575cf8225e3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9114894dfc334b633fc565a9c1ae765191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce1bb277d2eac64b0092afe8e33e68192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b492ec8124f1dc099825b69b8887f6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511cef27300a758ac320901a76b62ad194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aba422f463ca20816168b5a8a61a81195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e50dd5a1f5865e9cbae6616264f4e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1e7492c86e19d2ca750f3ad3d6519197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316acf6e0c6396ddce06880cf5723cb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca679c9efc8ef50507094f7c529899199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525abcb326c00b747814c43151839b3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c04d151ba0bee7c26e33792881e0d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924660fab8ed33000924830516b8c444202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a7528f91d965b0d5d1babaf3085c8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc1ba8e13a5216744c5535f1d95101204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0da40303bea921218172fd0b29f12205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb67a4bee691d56b2a62890ad5d0e0d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6462666b4ee0f26ca34eafbace5c7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b36d90a8d3ede1b419ca9248d71391208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c1bad385ece83837a00a1bf8dd182209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6d06b4f64ef3a54401daa85a68972210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8383252b614e4017a188ac8a90b67211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78954794e39c79d62eeba216b90a0c25212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade4d4ce1baf1672272923c9893c297213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83c6129b8d927e001295f1427044d5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6e07bc34d9dedb0e19e8ab2c25e29215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970f326109cec01f39aeb2408d0929b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33bd1ef5862a87899227cf8cad99f0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584c3dacfa8f6e1edb44bf9c7ce12ee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7cbe6fe6175d4ecc787da26123e142219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c453f879805328ecce2220753317e0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8beed9ecad2bbde6c09089e1a086b37221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541082380199a6ac2d625a24e2ff2d05222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ee1fad8039f829bd4a7052a70eec4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1678323ed3eb762ed8871d7ec524c19224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3b74b3660f9f84f71aab727e83129225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df303a1a500217324b42d43599556c5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d81871ff8d2250ac5013e09071cd6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b39dec8bc921fb2886c16988b2a03228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e248278de9313e2cc644c9d45cebed1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5e4111b8efa12a8f0e766458a2988230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2db7c191d3daedd235e9a6695b2afb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a7882981479f330118dcf47fcf207232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893047778574393b4e62a73a4a5b2b7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163104070b7c49ea3b3f1ac89653382f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052207699f1275dbbd99ca93ea7549c6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62f1a85b0dcf283f0f8f397a1c3ec4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c8e1ca2556507c483116fd1868e0b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ca35454dade63984a761b31c4eeb9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71991f4f5501bf68a97de4e692cca69239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338fdd5ac69e3176d0ee140dc0af00cf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e28b80099db92b77611bc5ef9284a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46324571086eeb0cbae1ef1da2b2d4a8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8ab57916e839c13600debd3fb9e55243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71889bcad674f2101a1db73e8f891445244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780b55ebaeffe09c64925da7e9094d2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eccd6198729360e98405b1dacdbc6c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cfa1bc0b96d7aae838153c4027d089247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733441fb7cf659ea674d19d2a80ff41248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2d402b42bab863a7855868c24c2a1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2df14a189fccf6bcacad1d7cc2eb96250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58911cdf89c1dee85516c7960294a77251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5259402724dabef5ab53fc218286d79252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15806bcc3a59726366b056fb5d5a84253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85726e7b9b812a9d0a0b3011e7223b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46a63ee902fc0ddf99e5dcd2c6bdb8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f793710dd017803d8dc45d5bfbb1986256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6a1fafcf3ac653048d2c4d155f5d3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd0340b72da63df09e298feef50b0f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4c6b21d24a5f5d0150522e91be131259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1d625675f15712988a12a22e7b9f3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e47114e3b8de29fde649ecfddcb21d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3ac297904d913a6e6f9d92ef25b10262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49424b38d9a8e48203a1b2af75be790b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45325790ba3314c8004940d4d5a597ac264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde598aa686781d12b356437925d574265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba1ac94ee19ecf33bf453d57660db95266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fff75292c7944b1172e68c933b341b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303597b9f1d158455c856b8876c7cd7a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abfcbabca2ee81e06883effe93a9c56269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa50b0bb1ce8cb436876f59c03d96d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68d140bd451d578c2ce7a65968133f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a46e200881feeab4bc07369e035ffc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78afc067540e25ad3524e90b0ecc55c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021278fb6d4531e4ef49161dc0857e46274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f2b10f913c82a414c119c3839f639275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e483f0fbf7a2bdd30eb5421b1530b57276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daef6e4ce9c55b3b812da1476115993277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb2ff6030e74b83425e706f8d41124278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be57a46192ce6ba755b189ea0a7609279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f66b1d64707ded557debc9d9f3146280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9044bfc1d70e42dcc03f863ec212180a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06688b0edb72e48658416e588225d5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2cb5acd46728a6d9a5e5d397b69b7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec35c0000fd8b9a55d2b93365dcc737284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09baabdeffb91a4bd30f71be0207dcfb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1fed152bb0dcd969ccc6be0c71f855286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5fc1315990d9f0ed4b1cf42411dd2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af84803d91d2a6ffe0f48923c9f1ef288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8cb9a6b294369a715aa9c19726a695289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f29378cb2b914bbe52659970cc32a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d0aed3cf7f422fde60ceabb38069e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb5b7063963cfc62966dd4a63b4bbce292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5d5f6b1ce63febc9e8e54ddebf986293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11abf2d98966759774970ba4e4609a9d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274163d41f3817724b6e722fbc8eb5e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caabd7d988b12fd53c94bec39f1a0f2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1107dc682f9cc842824c754b7d43d4c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb54b2d953b99f1d22c12fca1bc520298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888386ed9b5bf9f1b3541fd892a22c2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38551e718c8877f3308328b4adddc0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb1ebab1e462709ad99d112f9a133c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979fe2de107990efbd431baa4b837be302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0635a0e9d888545cbc34948168824303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449636844ab954648b4de959f58e83e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba95d06425b46e9765fa957c5e08634305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907c03d723ac58ca135403c0648d81e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01f3f393fc94681f7012b718e668cc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ee2c792d9d843b69eb369184dfc98308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea025d4896f3b8b138f758ed63657e1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff8757c785745a5c9f82b1e306aed5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24977551c508ecb9ec0573d386e526c7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3031a41bfb6967db81977f7aaddcd58312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7248a44caecc262885610ef72f38db8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faedc1f7dd9a8bc10e6d0ab416c7db1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3afb5866b7bf7642f39a4700752e7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30016ff371a5439f3c90ac1881620432316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db53b13bad973e2580b0c82b216b6a0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4941871e747155fa95988b0bc8ede2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52baad535ce60e164f44c5680fa3b9c0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f3d8e47288121c74fa582c6e363e1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5563d2208488da0db53d860a36bd7e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ba006c72cbfe70bb3696d928095f4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5d21028c8617fb6dcd9f721fe8ab8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82726282b5a54e174e1111092fcd50e9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a40d537bb8282e4fcfdf1cf8311886325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d01fc5ae518dcb586990f487ae07d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d31f9e714bc0fd75d29abdb352925327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fade53c89efd2a759f5859eb6910be7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56919388c201d81a222a63a9eeb654af329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768406371d4058fb04d6bad1f6f410b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6be42fd481cf815ce52918bdf38f7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed4770e0b7078de1500b6de8180fde332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab56b3c1a55da7908b86d7aefcc454b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cdc2e19b5fc861142ad23d6f27f962334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b719145c2ebf21b470550136e281f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1946abce3f49f08fd391a27f44f40336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841394320d6e281c44336fdff3b0c56d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dfd3b16f0deeee4e6387f14c2ad641338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f14e6938d41542380e074835f3709339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2cbccd74b2c8caee23a060c4a1ee2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185101b4d23616b3ffd88c10789f598341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be716c150bdf64e22c32ac7223f76b3f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15f15cd7b1ecd275cd4e9425f7b3ba343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6a29ce1126113d84da4857e9eb0de344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ccace70de35b07d7de6a6a6b16fe0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3fa7a3bba978376027189a8108fe2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b9f7872217a92644ef818c39b7f80347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28c5c0ebfd63300fcf9e8f5c58137c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dba0b70f1fd4c47e9def1268662df5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf5a935f4b6706f4a2cb27c54b044a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3773b9ba86c4ac3151c764c516f60e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd86f0808221023c0ade79781a6e835352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e2c0df5ca91d329905c575764234e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d312a2081c85a93373034ff187865354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b10c9e8ec7fbc78f39a1006398efe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f554926e6e66927be3715b8df167c4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113abaee80170e4810e14434119a792357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d72bb2be52edd46f009bdfa8743c8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e969c6d445f854531dc793fac22573f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2494fee8cdd7e2bc0fde0d7e52c9cd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42957537e7c4ff854fdc10144d7fb77b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873d65e8d84d85eb8209afdcdcc34dd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd7401608a7a21439c7b51445cd1e5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc843dec7a106fe39e585df30d5263b5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbde38e966e2f61dc3f13550ffa78da365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a36315cd164b3fd7242a1f190edd1a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58894f82955ed01880f401b440369b2d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977507296fd44270fc7525e89937811368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf8229ab276f5bf05cfd8b32b680c8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825df4f8de9595b2a67c61705a5af74370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78722dba3b150a04b2239af543701a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee437cb201cf87720475b297dffea247372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c0b66521b6225a86652750754127a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498d5aa6b328d1863624b37b18b174a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9370b7c6239f055882510db0c2bb6a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14061ce7efbd776d495f16c03529dcc8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35722193235af92aceff27ad72d7aaa2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3339a97c174af52b3974b987396efb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8ff134d801f237ea30dbff49e0276379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30dface0041884cead27333a1a89f0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b7cfbc77dc254308120a74c56bc7e5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5defcbb654cd124bc60682fb290df1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659be08e6197ecc8f81929593f047d6c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845d9f00d36f4ab38c439a72c265c17384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ceda67fd7e3ed8f732680d5e77e64385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161eac2edff95fa0e068cbb9ca4b886386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd549b7b5509af546cd3c64c152b0434387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93f5182025eb316f174bf80455306c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89692bc6ac28027c060e82db75d2828389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8961446a9b1c65795727df91eeb1ca4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206b7d0f86cf1ccbf40ff17a37aac3c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8680a626ea053a2666cc14bf992b22392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455901b74c7b3b379afee2eff7929e6b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e163b0c4d4a81bf9ec30d284199621e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2812019ce505d86d3410b98189bd4ad395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a92338bb6e8167cc4e881dd22a1865396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea983b31671fc70096a60f5d28ff9d0f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5307591164e9e7f89ae7c940a7da34398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06228b79a35e30a34ff83f1c4ad285399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5752b92801f4469e3c31d9934ccd05400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b9f590bbad71d689e3effd4b32fba401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27ce0b10ebe1c3ce936fd16b1cf0a3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b20e901b8464fa4b0728f46fee51c1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06835ee8202ca126b9121f4deb278637404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa000e81926fc655d2ee822034e7518405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1939866aab5a03ddd5bef45ae31193f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe31612135dcaa00241fcb72497ec6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a3f0facdbb853a69433694b39f4dc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01432cacd565641baa6bbf6db4587c2a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381c35e0c3720bc8f6f5a6abe7c6394410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40751b108e89ff2c2d19c7ac1c3e2173411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1078e680c67627d154aea2874df102a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448200c35b8bfbb9d8c23484722d248b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb079b60404a9dcba76416ce5420fa4c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977ef65083875564f08da5594d6d9ca415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60d6b9c5fa72b77db05533e3030c0a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59394d4d5e4c6e3d3cdbe01e2f5620a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41948fefd49f9bcbd96658ce45ce509c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3703fc4529e2d9813e3ab41e9ba5833419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37c9d8976613da6d4ffd2a01b36d65420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a130ed759d47b0897bf4487b751e4c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535c7adf10659537c4fc1f64d51268a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e582e1c57888a70c29623e74a12526423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b518fc5f90f4c0c63e7d21641bac73424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a91687c87978895f3d464705b9041425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c34c5dcddcf42b745de278d07384e5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eedb8a8f9d2c40d90d165d5c8b7f62427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16facc0dc7d2251800e1b71a3880cca3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633c5cdac5e637463d7f4fbcf06475a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0e822e35b5c91b15465a9d7317c6f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e158d8da8eb6983fb261fc63dfb47fd4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49095f3708d16b7b7a6062695f5782e1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613016338c880fc7161fa4bd9e60c05433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487b3d543d037c852f219cfd562e967434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53558bf820a3cdc27419c2c296e7b32b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea756d23c290711507419051ce4db69c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1fd675cc8cfe9847d23d8b251b37ce437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9eeda4ef31f261322b3ef6a295df3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ccf84dea4005210c20e6ae7918908e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374cfd2ff03e7bc0f6daf62f6c102bb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621ed4ceb6b5926ca66fb9aa2f51403441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4466dbbed86d0974b56edf536290df442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7bd8bb90d278dd74845fdcb5b13843443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdafd7bac03d2088e7185b71cbd89a6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8b8fd75b75f4b03f0711f74132214445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613bbb00cd04ec3decf26bc8c72fce19446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee1084bad2828212d553ac87260a63447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a560e09a05d8566fb0d56c3279abdab448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e9084dc1c8fae7857e1a7cbae8fcd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba3c55e02f584d665b71fa4f333323450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff85f5fa82e47ddbed219e46756378b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819765271e4b20b18b855aa9fdffff3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4b0c80f0e943ec1859597a0231276453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae4145199d1d4f27ee94d709aabcc0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd19af418516b18e39f661883d813de455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60f193dea1cbabb6d3568df0c444a6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842577f726b1ca7da5199f6c13dfb2a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a478d778b04074ad3a047e9676607458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e9b4a2ae4a68075f9d82c1dbecc63459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d8ad1df7a302dd77e24c1ff507ea8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde915f40c07517a14d7b6d7efe688f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0804b3c76d50bb17b99dd01a632e5022462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f9a4f6ba6cb2c25291ab14a0a615e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082c065263dff0c768a241a69534d43464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150fb42bab41c8c4a28896902b113631465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981f6882e621cf1de5f7f805798cd71466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92dcc502ba3e0181db9d670200a2924467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827b949a40dee41b137193f72bac4d4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5689c572af90290777fef00567c739469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f08bbb67afde32270b4dd6cbe68d78470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4793dea2d2e8df0d2c975a6af5ab7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8aa295ea769fd197df9628bcb69ed472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247d1e1609c7a6ff592656536b89dbb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2dee6918bcfeae95f2767c312d5716474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f65ef1b609a0916529f55b1b1c17b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09498ebdbde8b5b8fc3152d2fce67f4e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a246e5a6cbd4a3fb8efef292038ce97477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611a8cb0c5411de0296046b93501a98478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01cac472afcc477e34f81abc86e728479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b27d073495139509cb505ac89f81a3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86773e3a0db6f88df8b345eb2e19a296481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37764641b28dfdba9bd93d52180800482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d883356ef95daacf41d302c17665d8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bba3cd860c0003d2c51e696a10eb18484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa92333c5278ed6e6e2143b2b41759485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266c4fb6a429745e45c073ccf82bccc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b18fbf0089407ee16e79e52bbe481487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e483ebe8fd3eb3b7a9c4b0a81c3b647488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644f72469068b2271d095cf89c8ee2a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755b3dafd523903e9f556a4b701e277490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec9ff1b865d62607f331afaa002de8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1aa670ac6eef976b430b604a8fe46e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f025e8976fa1060344a785dfab31d22493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293fd2d08add955207d70e1631aa30b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f8629f97ccce44a26a4cbc8dfed29495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207708798b6bfe6aa360e5b995cc01b5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef907ef14a379de260a19615fc9d534497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57b25db66780a9d7058316b92dd7bd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf29bb3501e1a219a54be36faeb688499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c557e7ff2f17e60b206767c3635ae89500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a30a68962a39eb5f3f18755a4381e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558eba7eb8c4700987a6ac286a7343d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626f98203f3916f86c3ad4dfa1c309b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4fd1ad6c80ceb9f27c2eae2423de2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66035512d8adafbc12ac0ae14accb6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095e68edd199eb420cfc5886eaeb5ce506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18db8db41c67601e35e05b5a88d20c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39625847f60be019cbbd54fb2900e241508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eaddf9d8a7503913891ecd7245bab1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ede7ef3a6265d60d2e5b35ab352b97510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f7d4b36b39ab66d8c477f69c5d7e6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89210e638bf32e8aac1d0fe99fd6e2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fe559f3bc1ae6de9c613b18066de3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b1c5a1d358d983106f2fddad99d43514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6544983b873726c64555512fffe96a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f020ea45d2d281fc0619653ec3f0815516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8f3728f3116768d497bc8fa3309a6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf02994cb65e6ef5b7b1899aa3283fb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614425fb5b625b8e3687020d6e632dff519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e39462aaf7a6ae07956a9cc3a4034520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1b5c0eba63152469f5348570f348a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270f19d67b21115a52ab9e1e50b0f33522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc38ec3bca6a71c83b3da5da4e997c2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8badd6ca4f4b81ca2cd45128902e7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c278e25e8cded4fece99a0ac3d3265525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c356014ce2b7c52fb0df20e7f4b97526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513072e59de8488f6c9be52553e14a7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9cc68fc477e4c849e835917b0accd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63c4895991ba24866826d65b652826529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22006763c4ef2e5ca3165179a47a65a7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf36904a0cc5f8a07424a65ac2f33a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5725c3ce250fbf33980d4dfa104be532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132fe8c26ec3aefec58ac61e4c8d2285533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b15fa45198f3e8dcfc09d800098d5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae423ad6a39ca03c27c6104007e967d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6f6a42edb01705f2e4b694de8eca9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33686494c82f7d8244bb2638100a43f3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510ea5b6953f0748ae92b7822096af2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70329afc20439f8c86e36b1249354c48539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3cdfdc4af45096f3e7180fed300615540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95556c84a113b868ef1419e87ca46911541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597d463f241aba14e5d6b6112582606542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2632dfef9d38a6c58a4a7c03d0297ef543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f5469095cc1bcf4350edb1e02a94b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f36c1ad4d597f7a0e5a76056c011b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978b8c1441c2364c245b1115e4da3e7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2e6a01d832d6cbd575bc6ba04ff56547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c50c3b8b5379c93063b4ba1a38af6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7af8098b374e4c57a4c59ef99a9560549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cedad686fe3fd1b0c39158a1bc970c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0080c5cd1be73daded8753375b38c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec8d31222e888de08ec3bebf1f7d3d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4462e9371a0bd4c626723b1e270f48553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22dc22ebdae7d049febfe8b90a537d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c102755c2c2ef00642967fec35ada2f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4411426c1ccfced4e71916b275d4fa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e16922694c60e3a380a34b6715e14557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c62ad7069d255673d3199df1b779e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c379f1c2e93ef098f804d5107ac7cfc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751aa92cfabbb2d0adac36745bbbb763560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13007ec7671e5becc22e656b141c572561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca72c212ad7bec90d4f5d0a4eed6f0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02337d82a56e695f246ceff348479dda563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25d86ffaf4b0cc72c809fdffe72792564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9365cb197b5b7917050d1cc8bfd3d7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87b7f6bb9f081a70f08434240a058d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be57b35090f6b1a73a8a723a6c37d6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dcd4e92b7d9a3a7b148e83ff6feb79568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa320198c3d158e46606133619262f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e5bfb3883041fee34267121d68bef570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d33d83832b0c012b2dc15db87f069571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf34b6f809216a7f331459f1978b0a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d395a5c5a68caa041328d456eda59f7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f72fc2bca090ed2663f85e3e97f4a0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ccbd2014a0ad3c087777435fc9d0e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3893deb65254dfa0d62fc2939ac21e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6574320591945f51a8e517178a8c21577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab362e1f55b8a26a076007213500880578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe63e5740d003ef8e442a4b8e395676579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2f5336a5770486af714ef3e37ad1d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35fa88e6696aad3ce03fa97a9c8cac581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a5b0ea51c865347048e5758e7a9cd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7df821a12c3126a0d16407d8865877583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b2960b11b21447dce65e1ec118021584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894733ceb2e2e8c2e0d3edd1ce5f537585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7889cd1b79610b3c754277c5f79317586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ef70944e8d69bdd5de40bf89fb0d7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2555059765f0770a6b255340eced5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08ea22989964fc0c6301f1164f9bf1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2862359404acdd1015db0fd43e54e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4013b27c74a670eadbd905b2316238591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69100aae4114c115ac8eb89efadf30b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890524570df03fab6df0939cfa42f765593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117b0043e9688d22b65498faae7fe21594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dca7d8591b483f0d87c48de7aed9e3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a480e3cbbde9b1255150d1e281dc207596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57fcef4f68722c3bdb54abfc7acff8e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b318c08e258cbef31a80ea35e629b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943e9199c5a4e3be4a341a510b6f201599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302d3a22bb2707744cb772b9fd0ea5f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025395e32dfc0877d27242d5087e6c13601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5bf9f86ef86078a192b2f32c5849c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77daeae76f1faba9025ac870316faeb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bfc4f0b9747f4b3646ae67a268fdf8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b8bbccf9e96fc4545848ec3a1797f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed0b556d43c1d0c85c7f778098fec1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9248c96f8a73651c92993e2aea363b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294fd2a3aabb2fd554d72daae48b088608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0025c7b2c36f5023495cd4b70a495609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82e289d778cb3135d6380e677b1465610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c8c292eccbc969749fa43439ef962611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1833eb51074319c27874f80bddef95612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef360d8190aa3e80df169658fd25d83613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef001969e02f1714f345bdfe41634da1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0536632cbd05ff0c4b320651685bb6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a16c5cca63123cec387a0423536d2b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb14e7097038a3b36646b0906f9dab617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335561df024a86ab0add00e725cd31e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2deafd98f579be6707ba66f27bcea1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72561c337071c3d594b4afbac83665fa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab08aca0980f96c0d1c9f4b5e20b5b0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd3bd2c30fdad55a1e720ef67b56fb9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a4074ef717dcbbedbd1bc51f52ee0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79641004cc3e4062b5c5cbeb8604225e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2d19e1b7615aaaf0b3b62f58e0083625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744294a5bad7f29c932885eacfd9ba2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c5769bd6da78db07ecb3798a9885d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3571a0fa59289b502bf23ab5ff8d282628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606175d4a151435b99ec4da03dd310d4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d38f2995f7232108e65c77dd060bc4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d00447053a1c83a8831db481f046a9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00046446cac67752a9359ce9ad1cb26632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c05d08b77a4348cdfec718ec2063e8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8719a04a4d9c41d5cc037f9f05e3f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48116b1de28f47a0ce6763015e4400fe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0a022d396cdbaa228689f829398a5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc15d0a49693edeeb70941290ed4a83637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7a9917dd6e5d3566a51bc25311ffe638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116add5efb611777983bf213b05676b4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3cdc36f7c33eb05a6ede64c3720e60640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a284ac4a4a83746035e586f4677e4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c8fe448f0cba08380eaddfe6d5cbe642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069431914fcfceed43ee8def3d6a6699643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48ae9230db4530cf68213568c1fd9d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f822eb7c04dbbad07ee328100e977645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8169532a9abb424acc0a621a18628646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead3eebed5d958e66f1a05c6e522226647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25676b6e0b009d4c37681f3eb67fccc8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6defaa0f1a885e7fe4c5a135cb239649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8988a4fc53f949a210178950a3ae33650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d21f79d831fc3a6dd8ecd1bedda0b2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0884dc00a69c5a05ad0f6f61376251652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91135e83dbdb9e9815a341b3f0054835653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91666d3a801baa14fb68782fa54ed4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed468570a54bc525f681354fb77689655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef471efe47da90f68f026240dfff33656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3629bbd19436eb29eed2deb0d70e9d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9936020639471f9f74f9de6a5469b36658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57c7108810662359c16db518f2d169659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801aa54bc897c8209785cba8bb029da660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149a4f93eb3b6267978ffde00a92c08661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ba456d6b5f5a7dcb7611117b65445662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6621ce42c951a4247a863ead745c7c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5e1eca4db20b21f49a7ad131dc8d4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0bfa63b392929ea0d6e65a7b46e09665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60ab0ea73dfe2ea12ecd915ce25bc5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1cba32609879cca0a1810e6eda2fc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1489d028df1f75bb7eafe6a7e39e14b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077372046d9f559f82be793d6b17fa7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981cb902637c56ae3fbc6c7fb8594768670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed7d63de635cbe0d1213fdbc7bfde5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e83ea55b8bdf87d2a9a35694b4ff74672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96adf8209af6aff9e7a43e8ba2eb236673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c9c974c1a019add17b3f5b246aee1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b15f8b9a6dc35d17a49d40d1d5142675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29937779932e5b6e8b4323e898376f18676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ddc4f6d3f776e5c3fa67adf56217e0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731cfc8a5a928fd680aee769aff0db8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c31a503d08157235282fce62093b937679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319b8681331c4650590404bbb20b411680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74a94cc379b4683e121508e8648ee0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0e68dcfbee28e06a91f0d6f0f47e9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f82a9f56418bccea1948d17386190683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8459726e7499115f908c757e58808d1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019ae2cf3c0dcf260aefab5e4b438fa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcfcb7e9240d097cb031b4cf8ec0a57686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e5997bb7ee0bb4904acfedb24c536687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ca22cfcaf7192d93201141d72cdb4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f014b5913b8fed473967e9b737507d5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d522394b9a8a504dcb62a0c9c775c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4c2ccdbeb7ffa366a9ae67ce6e246691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c0a32345f7686c128052074428558692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de600a0daea908ed6e898f78e68e7c04693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef04ddb8b5c8ad58d57c7cc4a256c6b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ddaac196b9ec186a8cccf0284928c8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16013ced62dc18d29e29ff176cabacc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5e04b7bf54617b50a253d60b16dd7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45886e208c3ff12ca0db8a4c45badb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26800cb96e85d559b27f5d76948f1821699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb016166306095779bcd80f1a455982b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ca48e050a551e7e29fb7abb19f500701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473525d87bbe9be3d3627155db12e2a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316dd6c9e724c7632a1a4747fb4e1e23703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef682a2db5d4319b02d05fa5a0e021b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38781e1c3d5762370014d2389115fa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd35d7d6a385a39353daa4b2066afaa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2705eb01e93d3c0459e2c36ce6fdb3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e9e3197de542286a9ce45c3410dee708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e4258c85cc8ed0e016f01d9020639709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da80cff4bfa567b88abb19234429bd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ceb6976d3660143a95967617a6074b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51665e903b5ac21c7124e73f0443e4e8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa9a8721f15464f255c9de3c953f59713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d45c3b5f38b75fb7b0db673c7fd60b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e420ef30f63db95c8fff63d5087c3de715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6759dd0c2459a3cbc9741063d9531b45716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7ebcaf1cb73d9c1df4fa280594117717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026eb54fd3e132bccfbd785504997e1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876fc261506cf84838f151abd9dab0f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297cab527096fed5345ad56366f8871720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978c4fac1c6f75b1efcb59644ccaf28721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3586a151c28a8cc453691244f3e7b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de857b97e7a5daa49089401a507540fe723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43f7fbcb29c31746b53a7a347134e3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0187c45cf385587903b96c0a8154a3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ca3a35ce132ae7e20919d2a4a854f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4839f7c010e02c5f595c59522719c1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8b05e939e421b7c81fb7f9f76279b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e03095695fd32f97fdc2c6ee7996d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a3014b55363d716670cf667d2b421730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929bac2c84ae45a069a1d9134fd4a41731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7dc27960322cedce1122f96ccd764732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23878e377028ea02b048f8b4f7e0e830733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d92cb9779dbd7968678f78eb1201b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990d6ee8abdbb6776f704d0f0b7516b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373724663914879df07c03389ccfb776736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847de5df0699d40bcad5bc8e7b86e39f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd31ae8603a1354714eb6ba94765e88738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e07c08826dac548e28f03e1cd379a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c03f624c32677b4eefa747c5289fe3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d646d4ef2d625c618d9ab1bc6712d46741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb7e074510bb8e758c460dd9035682742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bda62b86afb4bd1e241fbd355422cc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2ca2f940dd58486943f172c6dbd8b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653fe414ba50e96ef8b4a2939bfcce7c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17173ccf1f0c7c6f2c1031090a2fa576746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264faf77469a7f4edc1aaae97de390f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae570f30d2acf14f0bc52735cb30d781748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee803f5222ffa0f850b7bc2719fce874749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c057c723d6f501c9497c74f23dfd2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267292db4ee6c309bd57ae2699a8779751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0561dcb2166b4b3517f86ca1cb1a0f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75150b7374a0b970bfda614a1d58a158753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea72e4066347140ae2fb6cdfba1e23b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9e343f7609bbe2f6ed00ac6ecd7d5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34216c0ee5702eed5036133016c6bf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5786d219fee476e53b906e24d41c87b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46bd7d1e48ec6fe434f090775cc3b3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5a5162e30da655a594aa0cfb8d6b4759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b0a45d92bbf2e6869d4af37075bc21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d26282a3d06e958da2232c4fb30722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13746949a7713b8284c1fbaf0e73ff8b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5022e748e0d204e0ec8b1ac5e1a3c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a33c8412e5174329f2837e013fdfe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ff1cadb1813fd39be0d65e97efa2a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd225b0bbc7a035a002ec2a418c1de7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581860f539807076e981c4ecc83ab478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e40ba02c958bca1e5e6613b03eaa7b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea70de47dfba61ab77edefa8743b6a210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528fae2c2067b83fa398b7194fb7a6d111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ebae31b5787455fe37cbef393463c612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7636e0dd7113e7df91230b272c2f3513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1f82f202ba7fdb7a90c9b209a396914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1748e9b27a05e0a48f2f7521b9e9d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a35d7d5c5bc0c68a9270b858bcb6b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f362a2f465b8f1a837837597ba81ab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a96a20f27a965f4da4428bfa4fcb8818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f280dfeb773a6d997f1ed1819372e0319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcbf709b80cbc8e01795ef6cdb6120320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9886e243031e52c0b707b53a4984221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8080f6bf1802df75a345f78163468422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2e35f32ff9946d08de5cd5600a61823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab8dceb4537d3308360f18c29506b824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261955e6baea03358a80bb7b5946cf7e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1f6715daa775270d79cb29ba1f9f426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b27a5e9c42ca103880c26598ffa2427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f76d7e33b9a9dbbc9dd1baa16466a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51b9519171b68f83f76a46de48413129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba760ccd6234df0c75ac20747aef2b030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500e948a40cac9b4809a6482a88e99231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9bd3ce88c9796e726fe725dbdfe17732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd8c906765e1a082f57aadb274829433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d433a380390e2e38c3978d20e4056034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101034643b699af5cc0415b28dfee96c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e692e1f3f64fe7cc9f8946f620f540636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a7c70c102cf0b000e545dc3dd0fa537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0686e4c01795a7b42c22d955f7779b238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74714f0e2d562a40d6c692336de76f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae6fa9948c4dc3cae105a6cccee09240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de119892e9ab1cbe100b08d1ec7ead41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153df0b07dc759574da476515252d10c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b1c70284af5f262e6dadd510cbe9643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09389b8a200de9d52f21ce49571a142444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ed953866eb19e2e4c7073799eeac845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf3a99fec17549ebd98dbfca7d5bbc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049967e99821b762cabc3e20215c25c747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13df0427b81d62b5aec5669c2f609d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd902d1b40248fa5931937f8fa5720949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fdbca35c6cafe01a47b2c8cc51a42050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681af31e8f65aa48725a4f040d2d22d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841afae7de76dd485ecb3740efa498e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae56d4e6b0a292eb45025ba3ac5b25153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817c8d2630e43580ca96580074901a454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32af42955bbf6d48e29c4357bba11f655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2f2d19cb94bf43a0b268305896c4156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416896c90ce52f422479fcc1355517857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545ccc59bfcd5ab462a921a4efd391c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604557370a760f1ea68d9ab9c2f0d8cc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc68dea7288bf34e7cec6b0dd04713ad60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be35e2fa3f9422c8e9bb950ab855c6461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b3cdabb37b67afc2676fcbd4f90e462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef4620f3d20e950fbdd1a9d16801a863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f97169f5127ca1f879285743b58e1264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd3a4c72dd66844f886d29787bc28465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41068a15d03b2b9827502013f0a0bf466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4f41797cac7a0858d3244c1352d3267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24d2740c63b94365b376a24423876e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a274b1878fdc67a5ab21e6d9ac96fbf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9cbbbc21c58351b0ca00cbc29e2b6570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a10ee55b45149fa72871cde5b2b53971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976bf5c1437987fcb2904872b33e3de372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d4500840b19b8d6e44c95e62dd50a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f6f2e1ca94b0557721eea180e957774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8aec4e01044d9dfcb925b6b3d9cb675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3a3bd930c350d2cbe84dbded7a76a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a7793a2041e93a660265f66c2d59277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f065bacaa1442e6177ada1d69ac6f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1521f778c6d0b37ace85ff85d6a4d479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ee1fb3f3e73be86c0659297e1775d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564459aac38c45f100218de9c23a018f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee69e6c162ce6380eec25f6dea07a9882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40157a0c2ae29678fa04e5f4e14378083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf049afc534805a0f7a62abc18d0a284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357cb9543480d19a6d1e6f3279ed395285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f91da51ac93470686b333d5b5589486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78713009dde216712e270b289a78aded87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9514f42882be4c565401a42cf28cf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129081cf53b12ffb7fd83d84ad37cce089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b715eb7efc7cb06b6836ea4373eaa790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d62991158bd3af820d6d8792ae288791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83eb9d54b2171e1ba11fd3e0903f5d692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df120a7f59f15fc7cc1466af73ea7e3c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201ce30dea96bea4da8a3265ad4feb094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca103a67e169191cdd8545f0edf6d595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc498326a6707b9102ac6d647ad0707596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04c20b65b595342bb9cffa9c2095a097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee90fa54aa5d08efcf53753158453d998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ab887c4ef85566b259afc782382e099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04081fe9d0ee45812c30102d8515bb31100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb934ac503d022301ba23a6dbc09412101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c146bd9825b8c78d936050ebd4eda1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6350a5a21f8521b0b741e8181c58d1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81ddad6c1ac84becc0c22aab6b7b67104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b0d93e61746b0214dbdfa1964ad1b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a808e2adbe85d930703cd6db52c013106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18659edd6c283157e2483306e060280107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46d10d66d34b81099a71b3761ce2bc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08fc0a4be42721119925b7759f55cfb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eebdcce4b008f131f51012080daacc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777df8dea380e14b4aede259f808faac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf3738354e4d898f3d8be9edac6bde112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77b9b8a4f45abd1768d94d292c631d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2fa86f5521c3bc9101201e3acfa13114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc948173fc1dfa65f627c2469feafe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a09f32226f8d8953de8923e98a1d93116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25972145fc65e9f8dee890500a32d0be117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5db647f0a10f96f9fdb4330d91fd6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d06af46d1d7d082baf9a6d32b12b9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d7fe8163b72b34eb4fded15fd1242120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624e66900509bb17b16c2c4941443f1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde964f6d08f932317afd4d47987d23f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f1d2b8b75996b96a370913d7d9576123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86bcd3f854d8cf60412aba810e70ee7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c446543d84c4a245fe70887d25616d5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52378f5466d4fec4991922b05fadbf36126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004ccc94f4ecfa408239e1e47431df6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3fe93c9c85f6f499f93df4deaf22a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c08464bad7b30d0c2c5f6ea709de1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128f2d27f55319454da0b8edc4d99f7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c7b19efa9b0414ba6ad6e6903e660131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45060c397c8a8db0ab413cbf5e6de80132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f02730aac455b5454e1ae8d7dbc9d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a698cc770d350149c86e3749bb147a6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71886b4c416c3b48df90851d18290f2a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5abcf1e562fd6578862bec88d3b3597136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30bb9d55efb0384947875a7ea96def137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cbab64e112db53e075377af18c338c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c2d82bd6321b4aa7a5acb557a5cad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2a35c3a4b3fd277df2f2b2809e4d8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc282e3353ec82704e3564954344a3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab95b56e27847d78fb6978ce222733142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce756cb84fe4dbf92d870b17b733dd70143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072cf601320691469c9497674a2ac3b3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1029afaf3da91d7bbbf1f9810b14095145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb8b054b0afa0c6f22c7f041c615581146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445283f9b363cba5b11939ddb0a7195147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598546341991da222174f77a1e0d5b24148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bdb5e81ceedfe4a3a87b2495f8860f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b6834ea1f447d8d2d7fbb94548cad150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956fd1cef263bc4db138aa71d2c37fa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66690164c92e6486afbf23f21a56d20b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824a2344757f52a0a05ac3f1b27549b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d9920bdb8596d49754350034409f2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16c4d577c8250b254cdf82e423785e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21325d58edea4f8d0df88dfaff6a8ef8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed392cc3736c49156824b8b9840a3d3e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00541fab724d607283a8703d99012d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facdb7bfff50744c51a3b7e8974d1801159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce905175da31a5d3a2db8ee042eb8f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153f049f0abe884407b1a832f9496f4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176bca53f358f64166cb1940a35953eb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83de308d5fc9749e7f6ed93a012faa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2932a5c08e766a13fdca4e390965f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff41dd1a5e101d7390aea2c64071ebd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956010ed63e36920cfe12f5c9f1f5b9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463c73007469744b9b2ccb8f67660d9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c29c1944dae8235fd5aa24ebe4cb4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd665a79a812b7f259faab8ee466e3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd964a1ee3ef8e0bee2ed6f7fa495fa3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da1f32023c84457a6cadb4dea1a285171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4ae4703fab802f41ec10ad5830f2c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe1a62ba5500bcbc5b15a853c82c47173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37addf4f23b3d2b2a348424e878e68f6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0504e0762c3f60c48a583452571f1d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62d9659f959542a50df9d423f2cd01176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd4fcb49bec187a0786c43348c610d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49689b62dc339f6362d23720df134b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0039f6d0dfc8a4d8f69a746b691827179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa28601481639f16346895c67ab1d7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ded73d6baabc047f73b0fb4af0439181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280086406329b9f1078fadf786c34f4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83635f4cb3d16d7ae6ef5f5ca412612183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31997a59e81034609749db506ef53304184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07bdae0e333454a7d35f7de707de1c1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3be533f94979a75423779f608a5e2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6ec71e62d42754a47ece1cbb44717187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12de889f813982d652368e82946be9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3873f2af75ca10e12ad93c15a2111189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea3b6f27d7ff51dd3071b42275c14d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25fb41ed424cdaf45bc0ef61f2c9f21191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74107f50ac7054692a3766e9943eb135192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89964c96905304ed43010d5b3c32426193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39acec97b6959aaa0aa225c1a7b31fcd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1cdaf7748e68c533b810ce9770373195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daec97d42c30e7799e8b264c2b82a51196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3024a35134d38545544b582f7e4af1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d202b1f806513af6380f33131f91e5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52cdd28bf4e55abd97d8c0465b3a32199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91c2b1e33b73b6389e7fd1b3163037200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53f5084f87ad2b7fcd0da2d66d8849201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f203cd6e9365addaddbe61c015d78202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09cd900be23ce1964a1fd90360a9fe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584955022e9cd83875f5df94aee9bfb7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e164aa1db2e4338417b1c0a619b4c36d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d09157b549e867c1b9c47c9a081ee206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb43e64291606f30c9fae1ea65ab889207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe99a60ad1aed87e348fc300dea694c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90235c757d2c4a859eb7f49e5be6e759209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254b730b9b8eac675053edda7696bdb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ade942fc6a5f5e33bf886663e1183211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135189c3f410150199f0ed932a8b641212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf1ab65b97f30798481cd2c228f4c6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c04eb413a84169d8d1b0239d399abd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdff07e5208e3843c177c73e23c6b7c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988510bdcd7282af59c2d369205ec79216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3b57e2378b7722d537960e7aa8e97217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbbc8c69a8592da6f7ad6422a8c85e2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104ac0f1d222f29d0666eedf25bf049219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e18dcf547f95cd4e8b9e9826089b662220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb420f676ba3e9d82fd73204511ecdd3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb3d97b0188dde1dd186f2131d3f51c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478c0242be8dd48a8e679e50dfd70c4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9441dd6ef29a82a7a67e0f1df3acb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4d526428efc82ebb461805c45db56225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617b5440222038d5c8d058ae47fdeb2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8265bfaf908d4138b091f7e781101227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c3243a93236045336f88d7ee9fe60228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61837552d5773795c8578357a85c31ec229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a317d88bd1255becc910fa4334618230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023ae4220d3bb6ba649523eca55b8ac231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc554c85b48676595def4102ad62bc8e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a07b6f562f01c4a4a9c3a94ec1e4b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ed3c9b8f6a2da4bdae04c8266482d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e1d10d815d7439689f7462b834cf2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e018b38bfbc81cee43487c0f87dbd98236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f17e93b194fa9f5603334445cfe608237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e86d52efd9b2b2bb77a2b62d5baad238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9bc3f839074d886ef7d8751c9d475239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf98c40e58123495b9b580b65fe8582240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf89ac311256c9e9d3680708363f92241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d273a92ad19515671161a0f4e209f29242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4984329f30708257c6e3b878394af243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e560d89a47b1bdd3dd39c0893d9a9b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12671ca11fabe268071166ef440a37b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594207460f9d089937650082255bb79246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba9e9211cee5837160257e79c7ae0c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c2e0e4bb34772ccb27bd36449c3a9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09851ea14de20db53f46e074fdfb158249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a1f5026e31c7f189103ae9c5d4cc2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293cbe8e6b37fe733aece253a55258a7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211005918a2110975f204883a55158c5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc247f0da6e579864971e89090b2d51f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866e1494c3ad1bdd5d559c2baf18c39254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef345f1dd2cfbb5715755a55411c6ca0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43a2a56df8d88325245dff98b98819256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e89a24e6af4e274820993f5d73b1dc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b04d0c48091177e8502db842eb2d80258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3801e559eb22579719fa2d0f3faed259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b1d485820552eb2b2412cba4259dd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dfb2cc40d064034fac2275e4e3ee07261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13871710b3fda9b7ec4f5515769b5e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90652171876cd6942df03fd69177d4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1622067fc53e15c2dbf9be43e163c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86662ead2de6893c9312ae114ea0f61d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744c2cd79d29b9f74785c403b31fa49266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7173606899ca112d6db470b000a721d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339135b4587ed25ff2182ee270b2b67268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b111d1927d12c197d98ad3051fc57e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd91cf37e800fba951b3a6a64cb432b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc111e47dea055b9635f9a09dd4d091271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14348db331627e0d0c1180e4ba1a9ca272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb6d1ec62407ef4f8c2cd56cbcaec5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ae29d8ffdfff9afc856a41534d683274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b665d791b460b8529fbc7b6d0bf33275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c537fef492b0e611988e72ab0ac335c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447752306e9c6fac137bc26aead727c4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6162b491b1f42cfa4d49e1fc3a290278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529bd4d0ae683e6bd9481d449a0fee8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e473af03c5b9ffdce21feb18dd031a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6bca7ff90bdd5e9078f660c5317266281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8a90f8b5c940e8134b0b1930796e4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171b3f78747acd4573005b48f329fbb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c974efdc89bf0e8f575a740cfa4960d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601b779d1255dda4d85f97982859b6b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d7642b4e81abaea7873bcfdfad11d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0623ad89e7b1a70d69a610b71ee0fb5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c0298c1f08f494a3b675fef4c4046288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c09e8b94105b2d3a60b128a4894e1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d50c59b5f3b49b13421a7d1b237d09290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626b6e01f4719ddcdeef279af733cf8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9907fbbced9552e6274b7ca804f7f56292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4898560cc88cd2197f62ecdd36601eb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc30748e0e05696149029e8759518c6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e24321c4141867abbd2ac9df15f4f2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de66092ac001edabb4b9d1642dcda6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ffeba138828332b632ccf6b952fb4e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fdbacbfb9c11389f006bd32f1462e4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a31b537b7a86720a8b963717f1695299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4fd4f60f81a5792160b92681a55ea1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf64b0175e361256294486e69dad48301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70916cf72f7138591cff34fabac6c8b2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b7c70a47eaeb63abc44c914c5f8a1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c05edb807a0b68f4334f1d9a83f9a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebebbfb6e8c316cb945040287a2b6aee305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b3e1d4939f5560ae3c17aaf61896a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d7e77a90d2b605e9de6b5b9bc38ef307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3519844269de272c3ba414dfd4b9121308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246ef50b4fe7a0b528a9731e231a740309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59a02b4656b39b088e20f06fbcd6e5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d376a461cfcdf9b24de2711276759311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba94f45118094645c60135d36e7d73312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d05fbf71536e536791fc2fbad55a90313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d6799dbb36b8bf3445d5a2d5aa79a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b461f21f870eff2b6447cc34735e5a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4c033301b9a2907cdd5a24859f09e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360460859770a7402dd1caa5b8fdf2f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8738122ee366999eba708f6518519b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71ae0173e2632d93391be8c008f866319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074acc9c13ee20316921b6fb721230aa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6fb36436d4b4d51c463fa234aa5bb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd7979d18673845ac04c83568d543d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df231517c4f425092098c030da478b6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afaa5a2f79a2a6bdeae3c769c3fe89e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcebf412619462e5e410139614d98d65325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5afc861413b9d4b7c581c83b28f938326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7de93aefdef261d055ccb72d281920327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2f5fdce8746cf21e72af90836d830328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b81d1e9af45882aa8164f29d11c0f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e998d035a85f7a73da5af9969784448330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385a1512411e06288780ad79b788c28331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0dcff989e3ec2a2ee046356bc97112332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a058a54a8b3f4573d165aa3f4ddb8c2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b79edcfe623d38b730467d4d5f5d4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906361be59954cf482ea17f2ffb787bb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722fb0562ae3195165647732855d057336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e7fecc603e7978ab1fd3db3d99490337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aacc6f447dd5762f5c7ce031f94f89e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d207e744315857fac2547dc32dfda339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893da0b5c3052f6f363382157e05b284340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8a8dda9e6d291b67672c1bc9323c9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b36fdb0c4feef5fd240c20573acde5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2b3f54fbbfc49351b1598d576bbb5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b00739f7f60603e56d7ff2ac2a2efd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d40b810fad9331e9f96df665440fa0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf0440244c4b93aee28b241f2ffc00346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ffa270ff6ef7563282920c7a55b53347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0589182c7dabaedf4cbcc11025a53348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0b6f778ca77860aafdec53c1c9d74349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31ea1f8af274a175b5612ec8c34573350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6349a230c47e985234de89a0978ae351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854b9f3bcc731d70b94636ca9ec7f34352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31322ba7bc41a9f57a76c3f4a1e7e9c5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f87dc4118d7c695cea9e57fca412c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65746381e210c304425f8dd845ef7cc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f614e7fbec448238b15fe98d0b1680356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58960395f8e960e0e2064e2e2e45002f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639182460b149a4f716d56973f2120c7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caba30dd39c8dbdfaab0c070b84ac36359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89843e6a1ce764f70a94675e8893760360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37298ed662d655567ce691a13557681361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8a3f99d0b0ead4de817998822f5f3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e415c69c7ae835c28ca30e9629b8984a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef1c8ffdb75dfc3f9cf81a40e95611364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46fb634e2aeb289610a9f90de5db33365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01a6700f39400b71d6d651c082d9a4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ca8e36c7bb1b158108f753dbcdf2f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40b7754f181fa76c45e9310b79681c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746bff224610589b7bdd8b141f00a240369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2e6115795bac6045e2ae6fd7a9703370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09829a3c8b6b24710f45364da6295b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d319d2903845eebe7b94819bcbffe7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ea778cf68b5e6c01240053e09902b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3d55fcaf9715f407a0de9b77176ca374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38aa5cb71974fe51e2834a355755e74375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39288ea0a3ecc58c639aa016cb38456c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f5dea0aa5872d240b766b6ccfe92f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd1b4e2a424d949a2ad982304b85de378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf15fe937b22e8ee4dfde6f7ffb68c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007593a9d76453a0d2f9693b5b4bf86380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf35763da628556bc9fb9777b71633381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148444807df75f329293c99c402d205e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127764210811d13e1b7fc6d96033350e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2da244ec268b01fc60eb8ce28963d3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4781912eca8dee3d4f9d9d15f727a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c947bcb495a4f36915783917561de386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b5c786538180b6ff38efa1e7178ce387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507cf715c63cf563f780c700fccb73a7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12616b7a9f306a2ce6fdf496b7261c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af52a59871836342e5c0a2b3da66b8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440fd99f047a9db340476249ff666f4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b2c3bd033a57380647b5cbe410735392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b75e5172893411a18739228600f728393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49019eae1db4a43f84b351fad4917e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5aa32e314827adbb8f4f61c51c35b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8116a6d180a3073a71ec9fb66307a6f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf47c48d1012b18132afd26d7adab2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831aa829f1f47be24486669d4174242398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95a1ede046e3b8c8b0a096797cf4d7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b086754cd8c2086c656992eac8c1e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dea66eead5f06976b16ce490e74602401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cbc9b46372c3e35a7fe2ad8b516602402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ab6409a43e53d1d868ca905f6d698403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e214dfb7aa1d0b5ecaef1a811663486404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba85a3e87c8de913ecaa7dc5a7b23b0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca15da9e5872f7b72d8c2aeb39e243406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bdde3f5ce7af5c78c933f31e9f74e7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a436b55516493bbdc0ed9ec8dae041408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a8dbb945db3dca966eb61864db295409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede9c5e386b28f9f6216adddf480a18410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267f393bc2a330e0786eae3962d85f2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047114976d9ab6877816c2c27a532aac412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b3f98b381543470e64d88dc477810413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a752515f2f3eb0846e31b736aaf2625414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee0614183bf9d5996cbb1b900a85b7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea655dce11687a4163d1aaceae4cfe416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91feab0e512b943f42942c794bf8004b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3fd4496e0a62e1909f4dcc4eaa960418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93521616d1120190d7e034479813dfcb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be771be4424c630dfd3e0a1f630086c6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80be88e57130c6bcb44c3fa36765a26421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312c22a462265757c0543589f00fc89422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971992b38dff57dfe8492c409559153423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4dea94c8bc73e27cc7c46509004da3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f4eb2956880a2e18fb82f82ea5a86425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25fa132967693b3893f803bed00642426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b44c17177ac1e48949b7fa0f02492e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c4b6f52c0a2768e160a28394cbae2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199125d255d23afbe8d495a43fca7e0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb354ed55af816fbb5276c352a92ce430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a746604c167dac3f42e9a44eac0f5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0060b37efdf35acdb646d2d4371a6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65b0758e2b229d23518d655842b024433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e10a14a62a7b0f851b9a57a744a9d4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc23ceccb7faa7374f6e41717bbc22435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f7101c2c272200ce3d418807175fb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cad947fe41d7c522656e8cea8eec8f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb3bef4861ac0e1ce8f1015cde50e4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45b8a4fdde12fda5233a4a306b5510439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75b1b9a40a0ab4bfa2fb5ba53f2c84440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc15fa42ed31225e76f981954dcc8f4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27565cc600a01fdba1ce425959a8ed442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497fd2eead56615834f8ebd7f9d3cd47443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307b9e06e1cee08e74b66374e4b9f85444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732cb9a9f27d71b963d9d4e17af1aa5f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f34f53ddb85eb662e4c69c3e345edd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02228dec51953c2e6c04f9241e7c401447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c17d69c0792bac22fe966ff1aba05448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ad6e58dab0367b0b5ff04e68818a9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686521c0359dc59488d3e808e0477f0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cbbe5c136cd142bed7c871cf83c8b6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b65b371bc7c1946cf45c1693601857452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb195ca36c1e8d9237d9012ea9b7cbb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710e1f7f513d3647e4a4c634eb515a7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03e5ddbb388e820fb88f97327a7989455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8346d4d972654e39439cf5ba08855456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a890b1731725d18c0fcc133f4641ef9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145ed885ecd6c5fa554d6b429921610458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236105b1ea0f1bedaebfef95e435461459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be0cc6d8328b994c294138044d2177460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbca26f1bfb05a67ce67dbee006ead9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ec48cda44f05423d0dbe399568a3b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d50f45d961ee7f2f96a2afd4f05ada463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565324fa858a939b655dcb5974ce4e2d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63218f7dbab3aab9aea13d100ec47bc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9242d09d4a2c6c67000eef6802fece7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262be3485e62c0e599cd950fbf6c11f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc70efb737eb1a2b5b0d45474ffe76f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac944d072783d6b171140f477d1c6d25469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3edac6f80c982003b6fb320d46bfd00470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74585b02c46ab217de6fbd3e3d9f7194471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9c5fae5597b01e7a2f5ce02b1df02472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13604435a657cdaf6fdf3bd52b6a485d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332941c210d11021de8981612c89f884474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a43bd531528d38682191a3a6bc45fa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36319a31c92cb61a22b91ff5a49e8555476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e4e8bf2f467a8004f41463b563e2c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8ef98e0ec7b1dd1a789e8dd45adfb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d01369ba230e6de0888b655a79949479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d34493f6b530d7bb7b80c0d9a4145b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60906e7bdb94a4ca6328118d78f7df481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f4f67e8dd20c21509446b2ca61e73482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75030f5eb0a18503964e43ef272a3c4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4218b73c20acfda14dd9bc2057fa73484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d8ab9ba6b3fae6d4c3c13bed77b31485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499e64b7a6d378a2baa24dd825b2f31486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c15de7442adfe76ef3d14cdf1fe8c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61d7fef2f9ba092f2c3168481f8a21488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524b0cce0bd93932506f8a7631c651e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9939a04fa210e4db5d9b889f00a869a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e816e881a28a56818f64c8219b1053491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af1510cbd1ff3d638d73f7fff91307f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12183da14de6e0063446b23380a0c303493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689329837fe0a05446aa5d546016ac36494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982960bc8329edc4c32b3ff01d916075495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd487ccf7d96318a755b2f56cd1bbf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988f412a25b52bfea1c4359d3ce1a00497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395707bd514cddc42be5d1e936aa018498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a320236a0f0621dee0333938d9c3289499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b71e2a74ddc9d178ab1f34b720f888500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ad4526defb9980c58727422e04b72501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd931ea02c01ca0e386101dc3a68a6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773880afe0fac756b291be5e2c88fe7b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd616cc1db8fcf0c677b3c7c900bd644504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9614a8e028f05360639cf80345c91c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da92e1520c9070b6f4b090922a3993506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc52cb945a61bca7bf0977e7604f8d3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466587071a4f03b032f3696fa3b2390d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed5ee9d2cf6bbc1c45d0424eb36952509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ed7db008f7438e73b52ffc3a5dc51510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ed231f5cfb1d7a10b8fbe1d51cbbb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331592f2db44c473f37457565faf80e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb09a9efff256567bf2c18b7d1071a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1233b82dd97f881921598dbde73923e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d59aff776ac8ac1bb81aef338e979515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ca54211744895880acab9c4d90a3a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d59c18eb87c72031c10c672846df6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49697d39891255e285720af289b946b4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f95b0e0188b404a4bd313a54728fb0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553fcc30784be83399048c383deeb23f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf577f5664ab9252812e4ef2b0c441521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac441ca4eab4810d25a6264a2abaaae3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e257dc636afed31df1ad8fae11f8506523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03818c8111952ad1a59dc04a27167ba524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4eab03eeec25b5eabb007f1c070b13525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334170b81fdd4a14511c56b5afeada6d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242465e787529835581d9144479781b6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ecf41d375a780e4f3d4f5b369e061528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3236d12a6bed53b1a905d9c64a8a348529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b529b412348040d50c4a983349726530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fdcd8d79d97a77a9f478ae7d5b643f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36aed678a6af666a02d7f6d33b9c1b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f4f71abdaccfc95ec89ade3f27ed6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea623ecdfa09d9a76afdab3e452d158534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7f82939f95cbb3a94211745784587535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684122920e9033e361178bf353c84bb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa1d10520ba30d5fd0ceb0d675d4c5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf800b7cf89f3e64d54ae5c38e6425538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894bae327ec67ef44a909058d4b47f4f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82cf47bee372c3433291016a1ebd68540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0793422945a9d6f4cc9fdd95829501541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e230efb35ff54db6b418160a59d2334542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a116898fe2485efa76a2ef22c4e16c2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500373154b2923762e86218822f3d23544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296fead53d43104fda70e1851cc2f74545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749e01a33f48c72a87c6e3806169e60546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361082a8ad16fe2be54bb9a7d70e8b7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c474508b9e60ffa39c826a16f685529548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7fe6349ae7a99e591bef7e905f55a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04db1597af9d956e29b2d382d33f9e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d53b226a6077eebb62eb249eb2c9cb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b15e77a8ec700e98269b8092b380a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682ec09cd73ee45ae60078fd0222302553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f18a83e8cfa32640db76f7fddce4b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5c5a17dd6a3f091dd2a7b78cb0563555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83f552db2f66d3bf51bef79cd08a11556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88144da090b7b2308d3d21a31f18f44a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9cb0689c1850f8e25574a6787a0bea558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bdb7c5904b8194d279c9f5360dad25559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bce8f50b08e7408fb58bfdc9121f7d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b6a0088d73a3858359b37ec1f63f2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdcb01e67a14d646f5debd94c5e171a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f18ab1a6ea773e6ecdb6c6973ddf77563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bda29ad6ff68b3f3076dc402fa2d3d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1b7b117c5021dcd0f8a89402540b2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d86f1da270b2353b43d3f46c7a7e1d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc7114a977fda40310edf981f01ff1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510daf01e5737dd0b14929181363312568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5058216e63d1d941fd7b397e42941569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53061b88a0ea6a26f0e779d8a982a582570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21053b2f6e653e5c3c99475e511b6d5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766553830b7865fb0fa0a97947be6dab572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02deb1af941281341e29bad1f52168573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701cb90be0ec8315340823f88355a25f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4c41182c242df08507ed0156cca86575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24177199182159c4d163e99cbe59e663576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11252960df8617a21961555f326439577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a1a15be85191ffd24c78f9cf5c394578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b66537313429c29984da589fd60fb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff95247c7ebae99834d057be7abb4df580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed084577ff2941d1e6f34edc7e4d46c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe91692d4647d216ea28aa63a7987fc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b503672a8ad8ba6c26d52b9e33e18d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155b7aad1abdab962d8f8926929ff3e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc416be84dd7e1e6004e88291964bf1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02fb24e1b743676c1c0e07d71baed3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a238bf9b100dd73b3f0ddef4dba8a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf1381fdd705dc0e111d9bc548d9cd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd244416ae07e93c54841344bc3810c5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02da4c5f5f45b030cf27cad02341b4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe7ad9c862020edf47d02c68067972591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda66a1ed1afa081b45de2081d21ef0c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2dc94eb170f4be94fbf5098e1e81f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a241cc0da80b4ef0663444dfabe3d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f7ac2d7c64dda692551cddfa0fb88595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c327021f66a6c39a366390ed8aba909596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096af6918320539b8374c4dc39792439597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13109aec8ce31daa6ebba68125c8e1d3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76c8259688971407fba2b058ec31db599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d47faf68ab77afe124d4e49e958fb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d55379573bb4cf8739572548f99764601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81830c92568e136ffdfb74a63277d242602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a76a2df5ca1dcfff0ea7dcf3d21f59603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7666f57772c0e2cfdd190a9dddb34ee604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e5ff0e938840551ee967a1738d49f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc1e602c9d27489cfe59d5d598f7b6a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f731ca3e9d851e0ced5691e369255607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4b0044fa0fc63d67fa4084ccb9da0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e04085aa938031e2c5af913957b9f4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320ad7e0864c84bbb248164897a990f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05c8b5e0b6c9bc9dc047eeba39efa3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578d83f67f79eac40f409f19b1cae84612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e6d0188ed95a32829ea59bc26f17a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a663371751855ca9625368066c37f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfcbd13171adc520048812c639c251b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e001182c6c544622cdfd333193f9b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad1f95b5c3e985d5397bd2e73e0240617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c174c67ddb899557071d51e514a516b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3a01d684d6b776aceba4d2911f15b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276da9e7d1d521cccbfb2ed5eaa4f87620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1cb91e1ff65c0d51c3825a3f177271621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96caee63c1bd8e1719e6dc8aaa32b697622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5ac32e64e26d1c7d166aa3fa5ef5e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8151187a032d949e4fab7bf0d6374b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72d985bafe6d51a329db5ba2370ac7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3000749d03ed5dc0f729817fe7031bde626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3075bdc1fe13dca4ee26edfbb22d70e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86355113e038f7d41ffb3a77e8ad9757628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6096ea3024d4af870a24900049c99e33629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7399b868a6efa32b18689383ec3b14630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542343bf67a6b22dae57334f431cf959631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd45d039b5c9cea2ff2203bf38e57d8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7445ab0db63c1a9c158e9ddd80d2dcd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c69eec1b10150139100b9051e51aba634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438cfa20da9b6f4f8a368439f1e44be635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f188bcd5c1d7d612cd1ef668a01cc5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabed22d577bc623fab4d4709c127dc0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4538046771a482603449b4e459727413638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cdfb083764a4c4744f7111949f6ff2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d8579c9acb8c44e03d6e25b6f20a7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6881883c3622f6658536f0b01f73c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fabd7a48399b938259bafcb370bd846642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2381ac5b99c64e1bd5ce2e2f9078e4b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937856158b5394e2720af8fd455802c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18fbe0ceaa22310adcc275c3f53495c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af9c4d018118aeaba636f803df0b84646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c384701f163b7747e7378823e0733b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0e03426921910c139352d634f6c3e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef1a5e7aa5c69e4acbfa15cfc8f3a9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed9d9ca8aef7563d7a1a561874bd29650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aae409d63a8ae218fb9aa715330345651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeafee14ca54ada8e60049d35f60cd20652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71da6dd2aef882153ecb439cf61645653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f819b92a18e2a3f13c060ddc965ff654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9c86e661a616cb21672bcca022e08655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d1369bef2125e1404087e31590242656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b26a88ae92c44f96450d389911863657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98901d3b578739352d69125a0d7bd33658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a867502928d4b7c1cbd17638e38c361659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c13c8b815daf5e97872ad8b52f23207660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17529181d278dd3c58a13ba604d0d7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999fe08bc0859180214fae210f89e30662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be619462b0085eff19b6f3b9dc09299f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef710b1abcb24718d94c0bfd669496c0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9deabdc68f159805292e5efaae7c8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb750fe35894a188252ae7898584211666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe08a60892213a9e31e5e9458cc61eb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb943c8a64c7444b5443be325b1295de668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fab827b03beebae9b744ec57df6216669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce589fbf71c6f40d41a70245d81e500670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f1d35ff908f59377ceac03f2fc887671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fce875fea32a57c4d056409c30d194672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24815e50e0e25408b59a2e354ec3bd4c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a310a100874e688d75434dbc857f8e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220cc0002d9bcddfbbf9ef4687c3b40675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3e1bc415174c158f661f733f342dd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c195497343b37bb3dad4bdd54423cc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898644ebc01fa587047f6fbaea95e623678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f6b0a4493b5eb537960b0b198d183679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c297f70d8130029fc13fb41d9605f4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d590faebbcf52710b91bbeb56fd8f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed072091d3751d011a23dad14c5b862682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada44224b0d5bbc26ba2079b8bd6942683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc50cac3155bbdfbc2857f1c33a7ba0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60dcca5bbdf661d8364322bfcbbd93685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2935fa65bee379453fb4a68b4fcea0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545265edff263e3c5303645969e75f4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c539e39ada8d33a390591f1b125b7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d63e7f2eb325342d6d05e44dfa81ae689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844078950b1e41400d01087e70e348b0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27188cf736b371450c77dd200573d2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528cc0c5be129cf5fc6051afd454f74692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06281844ef0262702d3a59da9de06f3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62febe1752abb2fab99bc4fbe6251a97694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf3694b159cf5a6ea3c51be1fcc4b2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f34a269b1079a66a435865674dbcd5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5af77516b75d6507070382426c9b2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3f6d2d33d0d45debc48b63ad41c48698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9773b0fe6b5c3526d2fcc2a78a7257699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263dc857f28da08e1be3315bba4e67d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b17af4e0d839852f79e932fcf9d99701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6557f54c845620d8f302ce42c30c9c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21afc432e24ebaa5e1dad25620b5e31a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24493129949fbc25a0ce9c36bae2dd0c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856a16548c8cecaca21a1543537d2fc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b94f4e1a2785d7eb768aff76c4c97b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f200ab84fa6acd02a05e7e13de21e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5064a44ab1044b9623ad2fda0ff0a9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025107c0c87fadcfc1335a28cf99368f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd10d914f99115aa3bb8501013905a2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f42db0a3de002986cc714835ee245711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2c4f1ab6916f8ff59b075a22731cd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613681147ce3d5c874c8ca75eb25c318713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87471619745fc499fa3f6786b04b60c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ddfb0389eb4a2c7901d2c7c91ea2ef715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63f25fb5cb273cd941066137e301b9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873ef0fc24d69af9117a0d898714d01717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11913fd3d15883549b109577714204a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209751d21da13d34506554349ee37706719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff67b52114fafee9267c0640a68b14f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede865e6cfcc296d62a2802e655b9f55721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93403a7697cf63bfb2b41a0aa995cfb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35eaa1681442116f852312701e175a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f749f5a1081967ea3964873b0c6d2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a1bb332e23609a00f8b9cd539f49e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7fc8ca97ed9debb6e0446d9fce488726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c696169b5ef916ed99d56ca46e27d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29509874f41b41104767dea6444754e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad67b3b8fdf24f3e80eeb7dc68a369729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a910a0404ab644a7fae928a37f5db8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8908519e5be0cd9243db8d84049a04731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51905e0a57e5489dba559fdc4e3eb1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17bc398f4b610271acb8f7c2f3e988733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb28040b0069f3e855269e9df196218734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3cf711fbd741257152220616cb48f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256ee230b3b3559c8a60354a623fd41736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82fac0a7f64538b33faf292c2259aa3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65f7ae0bdaa981f6613d49d9a04be1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0afae9779c4923e988e73df615b2d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0f6b44a0dea11e25564da2a6d6ad4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4b6d9e7faff7b3b64c90eed29da7f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b7fbad028f2e8bf146cdd2bfbec48742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43632d25dba543f06254d4a44fde5665743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e06e516f624669e22a87437a9e8078744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d81a2ee5f3d66d374587c4f6e3951745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4c716be68be3a8d646424bec53e82746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72339c525b5bae302253886c33a5aa8f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f31bcaa73c0e333fc7b5dab9c76b18748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8b7d0cc8a48b11d04c0452febdb20749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ebd0f05cc784f1563d56a5a7c038c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ec6ac390e81885220a6256eedd7b6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c71832e5c86458eed2c95e3b8c0ef752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ab3f78ffdd4216d927db8c75a5f44753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>