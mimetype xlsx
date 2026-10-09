--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03ea52e503dc8437d711560f34af361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e252bdbb41d3b2800fe3c9c17267f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b76c54c4c78d6f0ab1622e13f6a5bd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e035ce0d19906e6f5a4900223645f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb731b6955eea3aaca01c98bd4ed00f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9330c8cb1f9f0b698a3324e7e439b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5756b415a9cf076d11e964c7398c3177.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a19772dd484ba751c79c8e75484dc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b6668605a1fb34a4b6da002764cf99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69c15148f8c1b4e22a78c2108f844b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608a020ba26a2a257ea896d71b09d4e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732cdf0eaae6b353c26e99badf7b16c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b7ce1dceddd8be8986476f7dfc59613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1bcb88fd1f4bcc8f31ed4673a683e814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeed4393c2a1587aea810c9b06f3e4f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21745d0461af8762ac6439adda87958d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af344c2eb3ab59f1b5cb2ffbbe5dc417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe14ccac35fb58079bb6154a47da8a6b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070df2bc8deea4bb266ce867d528769819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686949ee527094e28621519b889255820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e7bc7a995d8eab3655d1ee78a92c021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63422be163ac0aec934ab6dfedb754ca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ccd8464fdc250ea6c7bae7d6b39d8823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91c58514d186e52d29c7dac059536224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d72c4dbb74f8be52349883c418c38425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbe7c618ba2da656691f5f0942e8e126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93edefd288593f745a063da7a01c61ff27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c108dc3a205dbefa97ce3910ff15b3c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a10d911ca977a6aa4338fb1b80c8c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32728cbce6c9c3e0ec35b50eb361ab8030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc218d6c32ff5e706209026b2c5c548231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646803d3333179ac82a784100353e72e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb4daa9b2ba0ea164c337e098b5a9633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142b6f14f2c3e6a87d7574b3056ecd834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d7e0be2dfe220e95e80e936a9510535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7d467ea54f1cce724499a13528b7c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3873a7bb2e88399bd1dcfadf143b737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b842a9ad7ef8f23c2e166b8bc55ee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a1731b0213c071e56e1abba72045039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf2a2ae28c68fbfc4dd51294d18a3240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366779f9962051f153d95c7ed1e69b941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2942da1f0126201ab689fc6205c803442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445d09d5294d61e7313612c9590d45d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ef2681f385be5d92ec9f0a3ad772344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b909130c1c6ddd686c9310183310fda45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deafa9ad8700b2f9300a46bca83f600b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06c1ff94faa9d6e3e610358605104147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02072917c6fe66865e02e2a8c653147248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078244b3f01ed53d8e3304cbcda8586a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe562d5db50e90a5b0d54a2be41827e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09869f68d0cbe70b58d9862d062e208651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b27aeb2343e9c9f9c27cb90e451d6252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5de6bdee763e42a23446e9a1285b4053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f3817a6dbaf69b2d0e1fd9e12c5fa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9d45f99fa7c5e0b8ef93f3255d0ee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893c133bbf93f404297e2f43a39bafe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c4438110f30f5575a6987f1808ccc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b07cf9111460aa83f0a449846aaddc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fda9ce34f07e46dcca499c9591f3cc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03ac2b04884fdcfbb940673c61ab0560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad11376552a10601e8a71a6eeefb13e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff1afa0abaf8111009a7f1b062b44b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394fd933236a603539c206fad0857bf363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206d937abf39153296f2ffa1a59cd1664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1dd767165df09c866d4846d0be9e765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0161c897de448bf6a3f7cf25e8edd6d266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c6ef53fae7a45ed00f361fa77aa7e867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2246380571b0255e5f8477f34bcf8e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69beb864b31f08be27b89d034c3a442969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f20ee61e5543a2fa8ca2dca9badf070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb13908006a342d961294d6b5a69d5571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4636708d00a704c7715b2e4a9b07c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4076baea00935fb11b81d24f75dabc3873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d1d0980a516ca59d6f5d3be3f405574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b7eec37529223302b7f572961fa7775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a73c068fb9c014370d5f073eeaa6476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e52b710f82840d6f74a07a398383ce77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c350841ae800af056a2170a1975d59e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b680f48a924d3d17a83e4e3d5f960579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8e7466258fb94c5c81cc4b426278f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7ffeaa7877355c715f91017de146181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40458b3e255a9beaa0d718861b0cef82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2b9ca034b6e1cd67d8630af07516083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4070f06c4d975932c9f7c1ef6d6e8084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac062ae53935dcec68a1563ef5e0d27585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19f89aff395c679040341ef45797fb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075770c20c2b9c7709a972f92233026387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697d15b74601e6e811879ff0da16ade88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fadb0e7443a67f126cd5754cd86346389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3cd4687ae924d7732c48f7e43781cd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13e2915222ac22d1e08aa63d6ce5c691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86752d85362ecf57214a21f5e4c0fd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f7e6fb2826a89a8d07b6f4fe6c38093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293a944e88a569262729ba1e314ad1594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef21b55d2d2be7daf2092d2f5759d4395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e82f869b346baf59ca7bd50e3e6d3396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f3694b0f5920dc83fc97889110c8997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c64bd5948a8a8e362405e92dc104798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427ff1b73ebf9903a18979c09266b6f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284de197ac4f9561752ebc850879814100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e67baa4c2e44725d96142db0c1753101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3fe06e625849e05b4139bce4eda44102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9fe71e97f22fd331b278a002c37583103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b15bbee7e0ffe7a9ff47a1a1258b9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e688d90b058c28df72aad71e9499c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1102c606b46f369fec1432a890bf7d2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba30654a50120f1016a5d382a3882b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725afaaae55df318d5f86da3367de999108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9c2d589763e79383076ac17d8805c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66a1820e22d237a346110cfa96cb79110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f70b8cee80154e9cc5a4d9e8b0bc62111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b936af3ab150e62cb5872e1ff52a4d8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75bf5373afd76ef314fba1125887d34113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17adc64fce39eac2073ebcd408ea29f9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63aaa581244216682f11bae3de060c8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf2621a72aea056982d78bff82239f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4148174c2bdbcae65495895e7fdc543117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23a246696d779bc3da499d174d9d39118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e330c88e076d1414f8ee5421c1e5d7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6fb640c6fd3ce1ce6fe226548784c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7aa6f085dff82cfde463a967312a7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34177f1953c59dc1172461c4db4554122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bce3a0398167dd932bb025a034fa62123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258b2383a3acb944054f9af294521ab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b987a7e74fbd7e363c9f7212b4707125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e095ea921925771fadcaf86dcf1ee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5479d391a41de9190e1385392e615127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ccfb4c8a0faa3035dcddb4790db87d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d6e6ca7d6ebf4cd88bdbb165217f3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0588e03c4fbf0a5ff40cbf76693a3a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2befc6ba49e6ce2a48b16ca366970885131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d092765d0fec344a71e0cb3fee93c0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866948d34c5d6fe3dae6697034283758133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9b06fd4ef6b0cacf915d024d4eb7d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc30ec808676159d72c022a2150abb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3400658e5dcae7b90b75ea622339e9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6b2bd9f880111a0eecc2423263f55137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22dd5a9499a81e05f6e5d5c13830013138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d92b1cfc78378cd7efc76f095b2b54139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0ee790486695387c9589c2e74713b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8badcde1d86a5cc944bae9c4ae8aad8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ff0f1ce671067d764f172f285a16c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc0e0b45802aa3573aba4d2640c778143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2269d843a75ef61fcf52b896e3a05b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a37e227aef43519c6d5d30ada97ff9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48cec901e8b8382cc25ad5bad4fa47146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5bdd2b034375d66e00f16f8f071239147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ea348cfc00d435aaa40945a54d83a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855680acc5b7a94230148785f92958e6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1f964c30f4688df6cd776a7f338af150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69afbbac8cba55780516522edce95cf4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e123e78c4218dd52c202862a7f456152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7860e21701bd95dd624ff5269675e1b3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6cb85752336bb3069a2dc5b72e9d15154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ceede7a56a2425efbbfcdcaab6b72155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc94de9743cc6050f353500b7a2ff2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10c1da562b226fad85514eae7b3b36157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f789eeb821e67fee7bd3b8a54a35a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afbc70a1a6b88578b79444f6d462172159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264a139fd13d0f8f13151fd8a720a25160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b342ea36f38acebcb3aa0d458ed6bd8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3a39cb5ff4dbc3ddbbbab89873efb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73ad3394a80361e9219fc4ac5b9836163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c927eb45bfc240b60bb74856490b1b9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b1732ea2b8bd9669c2e2eb6f7eeba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4428e629920f9d33f2f86d78ddb24ae166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa387777000d7d6f0e244c0613a3cb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0cfc176b41446ec72a7035224f5d5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822507f18d5e6f35e83825a4291f5bc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5171a8f3982b5937de3b320d5f404170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24334264153ece4dc4bcd6df5f52c77171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef0b1174f533dc8372ff3e6772f559172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e64d207e0a504b2c3a673b11738fd7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206906af51ce94908b5b5dd1cffc625174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a167515ae93f68419e0422404fb660d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0bb420efaf782fc477c1aaa9d44871176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6d616011e28203668991825059f3f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75179fc9397feae781b70b8cf5604f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d55cce88f315251591543bbd28ca4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633f89e2eb8c9f5c3d8c21eb21bfae6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09466f67f6c863a48cb03ecd949a05181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d12bd41c91e3c1bbbfd0c853fb737182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d9f79c6442e43e4ad9e7770967f71183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193441a2c9d03b8176707cf6516eedd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b725f132ac7b418ec5f64f6301838185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0efa282fadbbf2a211103d41be21b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551c6de257673c56f37efbffa31a041187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc6137bada7fe796bfa0da21b5c8b4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a9180b9d593672322239967d95444189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f0f539a01eb5ab1a48f0ccd70308d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e77c6cb937e1080e30f1188feaf1cd5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2f4cbe70f543110ec6da24398835a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337786eec4f3a55c1e998d72427adbf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294d074015155fecbe18d95037baff3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45de0b8295ee88a4843aa2206f92e85195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64bb9e17821fdfaf6eec11ac8b2f46196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da36fa05a9b593c30a99d576738f02f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ede3d96343cffd1e032060e1321cb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af759a3b83e0f3419cb52132e0d4b8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b165ec35b275011efbb90592a60de200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8d7944ceb3fffdb25ca50c8296a16201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269725cc00fa6bb7fd30ff9af768f4cd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfed58ffc05c498d7f8f2bceb1ce6b3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0dd877352188919ea77f6faee59bc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc23cd7c9f8e40d66e6d5beda1d189205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c6be36a2efdf75fe5d338f8308246206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043bb2e6eb5784bddc58c9f4532070c4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9c075d1a87e92784ede97f633b8ce208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5a8a1e088414956cb4160af95a440209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826e86a97887764120195d555a75c77210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b1fed781650e8aae43f0eddeba3db211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20c807dc00efcccdb9c50a9f9b7980212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c0ef7ef665d29612ffd6979c3b8f36213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35fcb4ee675a6548a7702a50717865214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d849b597b61f2bd52ab3e38694a237215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2ae00115e82da60400c71e6e7872e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5430240681674004cfef7573b4417e9d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea222ce17487866a981a3a30271238c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112acc22019bc918e734bd8caf4c15a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a31ae9965b13480ad6455cd8af924220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28e5c3c8ace1020d1c2c132994a9f2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8884ea6628ea29c5d0a75353e6244222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9372057a594971858bece760c689e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa242d29a9ff7426394b56ff793601224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52fadb6f4afeaf9e10b79bfd7bb8906225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04858f09e8d1f9274b957d2f6ae407a4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550c43649fac15fcf9fa944957f32dc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9cef052d57df9f8cff068cab8a9a4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80709b9c084813af8d7590ddaa564dce229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6649036f100a78568e51497a7739153230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51f6c54054d68c13f0ce551ac8184e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de96a6e5d5a16ea2f8efa679c9ae191232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bffb6c0156344c8208139c85020724233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eab79126a767ac171ad22649a48507234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798407e94e201406d75b49bd0490b7a3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c553453d6cf6460c11494e952663f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2494e80e56851e711f4a6327e27ee237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d952bb7d3059b923752c8837ca9fa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0fad5c341eb0ea56da0641c4a463c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8feee151794f429ead1ae3c3e470a0f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296026b476f7807b26a5ce73270067f0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2117ac4b7b030a9421518fe8313fc0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da354efba51f03569df33671c0639f07243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041a933200974fa1c050228685cfad5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13865aebeede847a7b36911fac07345d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c188996836d7a2f5ce59b134cdb6e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3328dadb3d40f15d639abc6166239e3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710d31a7fb71750f4a6390cb8eb1edd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b90e4dd4a3da74884aaf6bb5fa5137249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da9899e945cbf7fda154f1f3206b1b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0a4a93cc755d7baaf1d0cc39dbf86251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601d4f6f09652720b3bc0ae6c837cc6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6b7408b96cd6164bad04a17ef7860253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40fdceb41d53781e61c59aed289928254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feffec996b6bbaa006e969f1048cbcb0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a90fb75337fc5b7d6b6b66ec588a5c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a22c8f55980eb14e5a5199090b671257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2c1584620660658d56d86b1d94c69258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ca17a18d365989da9610c5d2fa0f5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292f106ad2638185250bc0625332ef3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cec08f0b85187f44b632ff859c2e6f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17d1bf866b08019599bbd08afc83f4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ae0a1dba2ba58d6a06885c10c6eaa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631b93e67b10df78459dfdcaacb94f5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165d91026f8c5e85c87a2c68c8fabeb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d44ca3e7a458077e43e1a21c23541266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6291a17629cb2f75767a5d3cbc012a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce47d96cbeef17c088de2fdf79060d2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18af21bfa1f0f366c238fabadf8b170269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db8e16144aa9d9492e8c0e1d1c07be270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9671cb6ea019cab5f59405c1ec4dd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a3458a44eec925bc4dff86f82977c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907fef26f9952a1acfb6ea6faaa9f85273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861e868c020f9ff4c5e4cbb17c9bd07274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7997d4dc9efba185cc4caa6b6dd10275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657572b380c537d9ced7f8df984411b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dfcf87bb4f02ca9a40936f965ccdd7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d075855d5e66839b1f4c3d63f50d9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f8cfc244368c56b712f163dc1fb32279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a974b878d3f0095ecd592f5226bf3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1d35cac7eb43d4e87e2bcea2a498a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e7d0767ca823a68e30c0d87a60af7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b97a7f381133bf1e547a7e1cdacedb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff838fde3a79ed1e6c5d726d387f28c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94be4b21de6529efedeae363cf21c9f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342059d4ab129f054960b870b60aa3bb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e457f40df56bc468b293039ca16ae9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2acd7a57f4101b63204cc2f6bc02b4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd65500f3508f56a430e29a8473ce1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8dddf017ad933c6f726768f91b2dce290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83744bf2d26ad4505b3a6d5d457b471e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9a6dde2b0fab047eccfefe0cba054292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e4bcbeb02780e96700ea2aea9d510293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087791fccf171729ed71523ffb3ebc79294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f5c24632e170c9c8128e4502317eb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52b1bf9d04e0f17c042b42607bfc9a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894dcf4aa5e3347695c191c0f627ebfb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec35cf711e4558d11788bfa0b1975bf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992f0726ac37c25c60425ecee744f2e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e888b06173c5620171095b3e5a9322f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cca3cfa4fc82acee17dc19381a88dd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dad5a1a0cc18497abc344ae140ecc9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351248097c0546ca3e60aeee8d49d7e2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf3926a8a4c7d9afc9ec91849216cf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391fa6cd8e223eba49ecfc4e68f3658305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fdea25521db8c605713b846717c703306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315bb62209f6ab6d057bbc5879736669307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11708e9d27975745db074a0550f677308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb2f9aa0c4bfcc12f83517bb01433e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6db7db89c997088a74987366bb45a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee928e32c370aefca575ca30dcbc34a6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690ddfd2ed65c8d3f5b121dd928aa57312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb992590d729b18c19310c0fca2bc7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305806aa5c8def7361d75c5c5ba5980314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd566d9893d31032c9c4a3d8dee4e4f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3b86a2f1b2722ff72869acf0827e7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4f074953867e4366b90ce1e0f54b2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2b09e0d402cd38c1740cb7a1aae69318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575ca6e55a528ffb292133ae2001099319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7aaeaaf1e0179659b58eff0acf953320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8ce2c2cc4bf4d6e2f5b3554168f74321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8af468ac8202ea2f4dff6271c7cbce322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da44297709e55624611893bfdb3bdf9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795b3da994c37fdfb858235e613e722324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93bffd65dbd0cac4d1237865e39496325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff20a0e9b8e111b44f001c96482848bb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073dd8b425c6e561481fe20219a12977327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86471f58d7421dd7d1ce6d77460129a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81167f9869e657acc7dfa5e331bfa344329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c1e5fab62da3f38854d6f859ea9ec330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764f6c2ce981cbe7b1a54a8d61647f2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea8f174b4cb4124b00a418858975d7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63e2e1db8b2d43deb1dcb619713a63333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b69abe6954dd6f90f795f5f4685b56334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5307e8960fef6f6cb2e9c69e7267f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30c0f40470f90630147f0161775773336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc61b0dcbf48b8ea937335ebf617537337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491aee63934a3352ebfc1c176b6c9eb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4495ef5fcf5e6013a61a6b0c1c6da9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeed95792e64b296786dbb6edd7820d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367a60f0416f9840c2824e360e56116341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a66149b0bcc684d533ecd233e2af1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad7ecff28d7bb46bf64f9705d11424343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b788d8bb4c7b14d7aceb522feddb170c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce2be7dc151570a4a5ec1e5ae90ab4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689cd07e58f127b628ffd2bd6353c3ad346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ecd88d4cf52e5ab4ca5b7ce4156dd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70124ea135198e60b60ba09cfa39d64e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644a15646e19f933a0526c06152b448349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2b81ebd66faa81511eae20886b8ca350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3a6c90fb7675bec4b3bb95241b248351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380ea2d215ccc17167c15c1f124176f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6333faf1098f7531b817ac8bccd58353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c11f4e596d9889ce99dcb5bcd6499354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec077e5922cf1932fef0d5bb9addb9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf898e8bc7628087df9ae991d3aee92356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7cd54a8485fc11713753bc2c73d42357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636eb53338e68a9edc804233478e23c1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da954561860ad8ad5868c48d4114277e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f71206fe81eaf78f4de7d620e1d48360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd84d7ca0e7d67953d3705081ae28a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd684402723f3854374c93549181387362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc90ff757b13e2fa1d032e0ffce87f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2857aa128783abe4b92f3742394f43d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed03275dfa93be31036e30ea45ac11d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a3a4f9a6e4c95553168139f2c4558366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2704710512d8ceb580ded2b41b05c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ebb947f15fd0403e235f0576442642368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1791141e17127d26d4aa20e1cf25aa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5e994fd4c41ff765c9ff1d48bfb93370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf600e2e99f499a3576712fd809e5fcd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a329c79cf96d9a0eb93401e95fd6f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6d85eb0155145fc936fd820fb6b95373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11964ef0489ca544e27fbcc7426f4f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd60b35739acab120d1ea9f1da17395375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73061c9c856be61c00d08a6b81efa257376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d79d0e7fc462a5df86b3045032070377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b3359eec8ed85330fc6d8ef38318b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928a9051485a4d6d903af96c3f48d8e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d3abd731e8ba729768c0265702478380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192eea84d424c1254d6635ba83e32df381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643540664126de9b0dfe3e40476e799382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13dabf5e79469f8fa94847bfa23b50383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d403d60e418cdec9e55f94ccf509a3d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e15a7b047a1485772be3673575f2d9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12195f0c74852f9c26bde5b66d7d9ca2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa76e3026e604b0837927564f2cdd2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490574227cf22723e322a21f246fb069388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b119863123f97e3079b53123d42c4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef27ef9eaff67d161fe7da12e2b052390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d45369a78585a88c04a6bb228216ab1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296fe74a3cc7957d4f63a390175fe6cf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72714fe016595edd124f54485becb3c2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a521609da229c91a86bfe35c772bdd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd0defdc05d25a1c1f2bf6ffe254c84395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd3ceb8c1294b122388c94e8b117dd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e5eb6b82873cfb2e46697180ef327397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afece2d778d843a6ec6987fb924bc8b9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64d8307389d1a8096b310ddab78563399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdfa49e7c319cc8538211c266f4c7a3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91578883dbcd17e417f6a4b0ecd388a0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b9814e517c1c8785fb862f5214ab0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbfefbe8a6df5780f917c5245582e1b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a965018ecaa067492c1a90d90f52469404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6eed324b263d3f3f47e4485da6431405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b868cf9fa60d0b1eafbfcf5b7b392406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7135f0049df254ab86123e42a6c36407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497a38cfd970a588d3bae81d048bd95408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b77891eb99956851addf497b9c23f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4fcfbdbb260826702c948b988eb08410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e3675fb6eecc78ebdd41d404cb153411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b94a73c98cfc38403ea34b9a05a2cf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c289369b85c6967f5ba9f00505eaa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee191a8c6638d11288cb97d8d1ccba414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68714ea64621f0d27b19ee450133c675415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0c12f36240edc9fe22e46a5da0316416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12f8f2f24355614808b63b6d28e416417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed02755b107a88ed067d6eebfe00aa2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534460d92587c5009674f48348155159419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04eeab02d72253caf461bc3c424872420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da01dc142a3e7cfed325890bd5c9820421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e59b9698cc2d04f0fce91589e2f86422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6b271d0761829aa6b80c6b560061d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8efd40ca40b9343e1a4f94f53c931d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ff1fa3d13fb6d536f91844310e464425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924b6dfe4acb6da20b00dad23df4c2b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38831882d2782c9a65ea1dc4d363f640427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065ef3e09a7cf407a10ebe032e1a213428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994e8113db0a94ce55f2cc28a53c266429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7ccafcb22725c85a18119fff9e962430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858bd1520f64de95f4d97a6b3c02703431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697480817438bca28ca8496649a39200432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b51f8d61bc34d2e0dd22f52f5d555433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6579c2a4dd3004caaabec222c40a807434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14639de74ea9918b85e45c055da7774e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4df913739e9d1cec723954e3710a32436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75941553340c45be102619e72e5ca0a6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d183c94fb3da4ebaab6262f7bd67a5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f401ec60177819613898b16cb12c8e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ad1e1cc532d497dd65edd4d528caf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9b7eb1b8272425e35ecaee498a1f5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61bffa7b1981b3a02b4f56032fee82442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f198c6b5b47daf91f5471d83b960393443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2866c812b895f94635ef3860e99303a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016772ed3358105d06646ce6c45c0cf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0674be5d8d4a1cac63dfadf365faf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c9730e6b5d0646abade6b08a11f47447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03fc9089af2e2e5768d81679f77d3e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62995f69ae17ea2fcced7bdfa013098b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a5a24bc157690900064b8cc69cd40450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff110518e62d9ba995249643574dae69451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185208e5063cd32a9a9cea2c0136739452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ad24f11676bf4f81df31d5be6e027453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e0b1d530d1a8dfa07bd9ab91ca8aa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c874f010d4380351853720fa985b19455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28aa25b6feca7602d5613031f9987b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61928bf87c8bd1c7aafe20b916580c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83fe7553bb7c6249d2466b65586353b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4f63c96a10c9652fd1086f90f5dcd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd3e82763f660c0449de10e689d81d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c17f8cdcf9c7b4a333f28356e4fcb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05bc19abfdfe56728e3a82870da4be7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164bd195162b15810d4a4aff62c18db463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1e41c4ab85c301af3579b432aebc1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5d831df4713dee79fde896860a4bf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9351390ec45af8f2f5e90511dda7b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825e20fafebca2a481914ea3b478321467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c92332af6254cce1742cf19e7aa8c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244af2106d9963fea50db2013fc677f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538bec000f8837dd450bae6e0487450b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7585f8c97cc16b652f028db89541ec471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215b2c8f0c65f71ceec747083308755472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78e3354f5a8b46517d3f58f67a21e5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb57cc41b39cb4ec6374da2c2eac29474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e793c7dda02ba7a1c708858f10a8b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05dfa915422ba87e3b2709be803903f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820dfbda3122ce3c6d4cce444171b724477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d15b4e37569b0850c0f4bf3c3e71e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2648e19a816206a8c78d2954dc4d84479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264a52342760c9cdaa6f2b0fe16aa88480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b6bea34678c9926d5d5f858bf9440481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62c165a04635bb3b4a56a0329885fe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd6506f017f12c0270e6695572c0d08483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2a2c477a9a5636be4ea988626860d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b467f088bf7edfec43d0918db7f8f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de7e42320d2bb6f17d6703e24d2912486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4743846e518bd3052fd4d5418bb01487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9450d7753c847fd3e37ff7204ac5a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57319ffdab59c214b22f1cb1dbe103b9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f48169fb54dc465b7f971c22978e7c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb805dbd89dceaa90bf81130ab1012f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df4cccb8046c76ff3ebb7e9a333ee3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d33a93ca79d356342d84a8aa8da69493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aaedb25a1fb90e22eaecee843e3eae494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c41a1c2d69acb9a2525190e304deac495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d02e43a985ac082b3f7aea6c7ac8e0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d77277398cca4a0ba24bde9d3c3049497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cdf6a8ccea7b6a2611ee923b73dd18498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4a73539c99a7ab1920b01e99b9d87499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1fe8c9899bdbf08b018648a372c40c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d32185f8f4a8b44f8554bcd975f7d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc3dccc1bb42a66b949136c83bda09502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f133b1d9b0d13f2e11133bdc347030503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94025297f8f931e69e2591655a0f901c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975d390502454f6c9fe63e4ddaf1066505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2686814316b0f35e7833a3a1fa6a7e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b039e8da98fee112dc5b882a42a7b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09059c45359fc0d727a5156049d3cb4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e06fb93a13861cee3213b9c85b956509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e41cea4f72affe3f422a3e335a063510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f9f2f2a01380dc0f155c7fc260216511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05250090809f751c85f6a7db4c71f51512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90030deb5aabbe7eb32268c682f7a2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f72889921d797daaa9e07a34085f8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8a36f00ebea912da0e26487eee98d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1172751af0cf88eb25af0da15d67823516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb2c0f0cef95e8b2babb26a63f7cbb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e884d58ac863ac5f4a94537083a4f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec2266617bca6c98fe5ef84a1cf95c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46b99e0d5295ff7984f032a0841e81520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7fa4d6f99632c3f6a4abaedbf1bc26521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01124a32c631d2670f73262a678d3ff6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bcb5a9e8b505c97d6e6b1c76519c7d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dbe85a42181fffcba408ed0abb8886524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce753326c28751fe00595ff1efe13086525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03900c5427fda4df7e646a197c369b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662ef379f4e5b6b34155dcbbb85f56f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0b266cf3d2590b3d96a974ed255d3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13335610575c61e6bc39e058aa69c7d2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea769d74942ec0c59bf70636e2c7d8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df35c3f7dba890d650f165648de7ea6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b2681870a90d0b86b06148ea93062532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3fcb35cf1bec8407bdb19e51e9eb4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aeab1470d9afbd568ea2a275352d80534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17abc59e21e866473be1bbd87ad9ca535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d482298f962e8517a6d7882019ddf89536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dca049d598bd3fc96a5f09f6e1169d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc553fe8446a0b869fda78ecbba52e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7a8573257689153a0ea6c1fe1c82a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e2a2e8c696036d0a2ebcbc88fc6e0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ccbf29445890a57242c30711fdbe5a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2de356bb0763ec84c66572e984ff8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa326b8a7d3ee946c433a119d9ff83543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14557dda2094064ac0c076ac368b9829544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e531926a5dbf332db2feedb1a074b51545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849b38bec3ef44f5e8195e808150e41546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c703662519cc3da25b4105cb0682bc4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83424d4f2bdb93e671ca4efe7e959269548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192a076a61d18e9d9b63a40af5b53bc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e03b423d46b340bb0af63ab140bd0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d93f5dea00743ce9402774a78dbfb3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7db60a9c2e022ce2a2f964af2c2100552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4a1f69570897e146ce908a6e152b1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f968853ab36c7c6ded242ccb42045554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010634a628a76894ead926839a3b50b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635dfb27b40bf922353d688213e1188556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31e7941198da039cc53b28583fbc67557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96745434c7ea2b242fca6c6ceb07ac7f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c575c411224232a5ef37725a8784257559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14b746861f0d633c21be2506a1600a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2053364ae12b9eed4f33a9d2eed48c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f57f73ccf756201b42bcc58d691218562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8b1fbf93f57ccc4a6a8967848c6c4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23edf55c0e4783db0f2115330feeceba564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5dc9f46ed1111eed4a936798aedf7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535decbc87ef3095011c655ca4779d2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903640f9990ea04d3c916def1d926103567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36377489b745f521456e97c38ee79175568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb5195c43c54b9898afd5ebd42344e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22e4636b5d26dd22c7a5328277d900570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7775cb5032c4fac90d33c3cfdcbf96571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8e72b0e96ffbb79f1c96c4e521060572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29364674df02686c7dea0383f682af573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47361ccb97ee5b1cdf32a6656532a600574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e47afa3f890613c1799d4d7fc3adc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3c895244bd1a4930a7de30d3c4d84576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1675b0e0287824e67d5a437d7365ba577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d281a41d22ae7b8c515ab3897747eb3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dfa826332714eaf7fe85acf50768e2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e6066592fff435a6ecc5160c24577580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b336b0e5a15c50cc22a3525f184b0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16bb3e341321d38c823c684e02da5a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542844be9b0c5826e43cd290136a2be583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc07de9297d2c335ffa6eddbec16d6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891b5a96c07dc0d780491163973370b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e61861bf9eee24fbc1f7bd31ef3166586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249f79108397ea84aaebf4cffcd7475587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e2ff52d523cf4bbe9cf80e97112ae588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852838a8d00fe4f0e40721b61251ada589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874a610e7d3f787620e7e5543e6b5a1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c33281685a45b609dbf28d4b2bf564591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd016a9be2d37ffae282b01f2dcaf16592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220440f070575c4ac14ac32540575483593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db463ac885e259aba98b587be3d930594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541e63061b30d339ee2e5d360c17afa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa4d51896158128e5cb3a775324335596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3631b03530547423fe4aeaf088501597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510be57a785f5c910a36cc40a8df27e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3137f06ec3db39ecb6270f86ac9e03599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4223af7c02a5f0617455b635a589e04600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191eb99c2f72ed7f4ad0704da03cfa2c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b93cbbf5d367cf7ca9e5165d4038eb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852c47627b7f684100b4d6e05afe1e1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1b75b287f1a44974b1b55626b31ef604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa14d339d73e5bedf44218bd2f2abe605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156a919c263d540a47ca79b7c2dd3a1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5135ec0438bc8417fcc0183d7eb935f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f563fe81f7f96b46bd01b99effcaf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43192cbf4ec6446751ea4ecff8fa552c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16410796b5ddb76f34653f166e6224d8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a72c71b5866ad65ad7f6f9415e34fd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820345b6b128c61ecea93824d0882a8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b9f4d241e78ec587a9e268b8fa4af613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e164f34a40ece14fc5fa0c5b28fb5ef614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebe2cc8c12630c9f4477f2f0a92d9e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c4e157f6e5d7ccbcb12c1632ca6ea616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faff001f1efea0ffc79439d6fdba0e8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c649059f8a481213eef353ab62f2c9c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8ac1734996ab0ef2005435d44528a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd45e3f0729023fa443987ed99dd880620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb700b82cd99a969faaae65fdb5f4b3e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e11e11a9b32fc400cc912479380ed622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed43c01740df551ec1d74028677b26623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210c291273ce240e7c05098aa26a3c0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dee7cb6d1837129f32ef0a48eb9d06625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457874f96f4a01d98e9ab04f831e738f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7b79d59ac1d92bc4dd1c6b231afcc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99f6f5fbfac5c38e0612926dbdbeb8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96efded9ff213f390f15825977d56d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a67dd1689db6f45ba6e911286ae66f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106647335c9894e5eeed26410df00fba631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aea7f818d1d56984b8466653e2754a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1140eba4842ae8702d77c5712cfbc71633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300a275cefac62dce7fc6fc5a24b0f5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467bf13cdb4ee58baffa3338e68a128635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960461095d0318e5c427272265d9f49636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bacba87d5b8cb8f688e197282d3dd84637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685f51bfe1a6aa0ec0fe702d20fd118638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72febd207e8586a60362db583e0bcb8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07271e26cdfcdd4d084b9e509dc24c20640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7657ed79e166dc9170bafaeca54ab641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43785fbd25e50ee0a01294fc0c0e877b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758fa2d62aa75b9106be9d828118e4b5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252cc85ae77a95bdaccf860189beeba0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87aa3f1b223244cac08bf44e7c6066645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda27c918b74b48a16fc09120cd3b8e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05a1718d6d66527d966771559fd3c1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cfc2b2d0c3400a65eb5a3bc291ad41648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de514298fb9e3ed35be6f9a30515d93d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6c0083548376f96b84afe23d3df26650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863609c26c470d1860bb31494b57ba34651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8dea080dcaa47985aa98ed360cadf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219382a289a6f6dba2168efcd8328d6b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898d2b11a22136c1a527356c4d63cca654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110eedb7d57bcfd48d763a94e3ac063b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7486fd405b99c947c11f592fa4de7c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b1a9044b5deabb4775b72102806da657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579dd7cf4fd1227e61417a3bf031eff8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01f2ffc60c80102ee6eeafd8208b22659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7721ec9e4e9c9d3825344986801107660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc04689005cf16bc2ec917518447aea661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509e15fe1bdfca9ac7c58487466385e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca331250b09b6b6d0ab0852d272bb4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c9d047f5f922754a8b9b9519b97fd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271cf506cad0514fe04b2c74f9966f0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf442523e2de41f19c2ea6cdb3fb906666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986df4dcc926e14e0739d43d9c2a3cd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8470ffb5a2867ad90d07ba936c73be668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0e8bcff6233927e457a1de7acff14669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410cc9325c5e2dd0619a256d8a69487e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d36fba91dcf35137c431a8fccdea91671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6eae6fc70d722e69674b62d12f69c5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad0d96d24b4255f71979d7d658d2d0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0f0b1fe411e817f5da7812a5b79b5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd729b590fd46afc7c09acae12e55fe675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69474757fa6a5785861b7ff1102163d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94511aa5653afffbe398c319d88568b2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ad95b5f9cd02e179aebd29018b6d9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb940818a42b533726f86c278f5cda679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d23d689f94ec452f3654ada1c7c17f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712cf1b42e1cd423029f30e0a0c254d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f362bdd8b2fe453f9bb0d241873e97682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd637799580478018f45fc84c526c59c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f83dd638edc53197bab4a3ca96a9d7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7562df5d2f002316f36b06f612f0167685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d513f5291d82ac289f2d112b64516686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de930f9b1ca294975b59c9b5d0b4d30687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420ce82bd01e17d00e01e142eda3f8b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa57ba4c2b2e31a648dce977358b410689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168225858ed5287f94a3a148a399bdf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ab2294b1170fd471857156e8a2011691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4dd8a03f461798c6a666346a9fb0bb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e8916b3afee0ff6471c3e576deb8c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59b1bf091975592d44480f0f773899694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb35f9b70c770a9aa1aea985f6f5af1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641847f50640ebc320422fc16f3e11f1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e1d1740ffc1e21cc32669925141db697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5901a22955cea7fdafab13b36e0a7c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71713b2f6b473cec09b877d71022fea699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a521bec1a0fd4a1ba7395b0798c59cb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f29e9ffa821a5db7dcc95e0a77ae986701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82975409c06c3f4d38809f12b983565c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc75d6dd35b19b6136c1115496eeee9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df6d955f859cf1d5a946ea40ab0fb4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097342e2a1e5f2853a36125aa01b391705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b5326b6dd3285cc0b12bf5c4d30c2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2368120b2074061b2293e968977849707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa708ac175f5a791c7283f37a9d5329d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696b8ce2d1e155b9f946f8bf59001dc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2125806dafd6a721b07e2f3d35e0c6b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19fde4c1cdf97a071debb08377617a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9807273e3f7fb789a2c64d3e81498712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af03c97c6d8987d0859a4ae3c2d4c5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69162e67f1ef21162ed28669576d28f3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a61779f8459d86a4b329825f8fcde715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84342a0e4863f062e8d53b34e680f4d0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c327e2bb470f7a4c12ffbf7055a42a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49073cae8b4937d537d5ce7a878fcedf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed21ffe4e1924bff75f15e3b18da2179719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe83076ea9bda4ba0781c929acac1b6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb931cb2f5e3328ef35af1ca9c4e758721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e21f793fa018e0c1eb632ade44da29722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d434d691d943b8f1d3d735d785253b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5434cf346352fcc4652a6b0fdb2a0d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c86510d49f5edd58574a8e7ee38371725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b3cc871c9dae57d21bc15003b8f3c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97d4ac07e6ad9d00fd5434431af6f3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394efea7a0535ee5e6feef76987b188c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4bf7f8d372c752ab535aad4b01d4e7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2f8ff447c63b4941effa0c40c7cb5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0019c20854a5fc19228a53d00d517a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c57346e76cd2c430cf07f4b3b55b1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6dfd6442fa8680f0e23b92b21d38c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea074a63c60d32bfcfb325f469cb93734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007deba19ec4812f5f0a69f5d26dfe7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88ee73b7ae999d3f15729145fab073736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394d2ef23b495b6b1d8727f96b01faa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f790b08a424217e308b556d739243738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7a0fd2852c8673ad30413e119b9bc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee658cc2cc7b7de971a480bdddb85c52740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedff2f28a42b65ca6004cc2b9144055741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4491240539183238ac62ad6824d45742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942b1e6df941135e455370d2bf0a9af743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002a927a16cc9dcb054969e6e435b06744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237b2e7b623899cde15ab25574354be745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df1c6e85b60f35f19555875580170d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da47ed089ec8e0bc54293843820c71747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ebc1daf6967d2b2797843c40cb58a6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44066c0d4571ec8db4b0e8ba1f0595ee749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191352db3c646b42d44d97f13282912c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b91694c78dc1e421b7c6ca5245067a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4260bade38e4809eeef450aec958f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d61c2d25b2247ae57bd3ce210c27a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd7eff68ebd71f9bfde86264c159b6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab95f0cec8e4dc3e4d6d7010350680e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564f9245ede4556954bd77b06f13d9d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be118119510bec8af93e92d4261231757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d683ff063d198875152907d848778758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075f414ffe78a2aabbf9a2d44d3ea44759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539980bb65f48a1741d271f9e67449111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dab5e52fcab790a9e89ec398e5f11a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc047ee88b3961737e3e4b91f38a24913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c86833c02d7c3d72213c3d43f65db4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38378e8a1503a7ffc3a6d42ee09cd5785.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5bf598f767e43cfb02d827dffbd216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda168b14fa4bb93fb48bd7f7042168f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891681c21e1258905483f6792c1ab928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0e389f3d75dff552791669c33a7129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e9dcfcd84545d528938297648195910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8243575a18d26c415d7b4fb3baaf611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34258018bf0915845ece0e1fb215c0c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55431919c16cc3fa8f27c80fb5d9b113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccccf05c207d396d080d0d2f4640dc514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448db5e2fd70e1e403f100cf4f3d247e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094ac7faf469d36aefca948f8c90d9d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e01d71b61f7eab99f2b37f4c78be7517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb15c4f678be3a4f02aabcf7c05bb618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14545be8879e878d00ba6f71fc82b119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ced8e6f7178d59002a947950220bc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad14eadc4566beebdf0f933133514ec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a316af2d24a20549c71a1e646a189b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1b3cfa1b0469d4ceeab0d98bac2ed23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dbba000ce54cfcb60993f5ebed35c824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3fbb9cf991e3c1c3e60c1b5ade7f0325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc342569711f5b4154e61625dcfb1fbb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dbdc51ab4d546e960fa0f81df3aead27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d011cbdfd3832770b5dcb2e4a47cac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fbec13fc0a3c38fb92062dffb1e75d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ffd5d19d2f1d2b4cfafe0dc02d8b6830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a49cfd8121c3c3baea4354aed2e68331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc51f7a116934862e2ec60d4e32332032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042ee2da277c8e0086de3774b4b934b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed221a7116b1a0c729285d29095f85ef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f78156d1d012f8f81c6b9065fbfa5835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532f3539ae85e3c097ca6c392b9f66036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24415d0f0034f22e78b48fa1c14aeb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95dc1e7c65caf2b9826ce516238964038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea8c772343c8214a2bdf188a943e4f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca755394ca662ac17b9c9e6dc2e4ff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32765f38ad19eae7989f836234dbc841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab1bdd278e0f3d41f6f0c477b3763d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6ff351c04932d035a06e12db6e15243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ddcc9d20ac83d23a5864cda7e04c444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2e253d510de117633d9ab4117311845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810907327b06bd36a12db43e28c85f946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d62711786c4d992989c0aef4c74d047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c83818048875eb2762911d15f9d6ef48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee558d5ed9a8d2f7a508891bee100a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5ab9c46efc2d96d15413e47934a7c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6dee5ae15f519de850e51131e379a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1bddc43eb008589093a34160ba45f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9e01c776df04ee010b904c062c74653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e68405aef05637690d730dc48406554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb97b268b8632acdf651b9976f5e81755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715dae8f25d49c24064932d2ad69bac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a31c92526564a4954c0bfb016046557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734530e5f5a83e2c02f67c8bdf11713d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd758296a4259d1332085ef0cfdd6f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6925ab7c84eb116c1b8f812a6efb9d560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90135108bf04ade9449941d1254f7e6f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988c5049652ec9bae4ff5c36537c4da62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94604c4c2a7d909a7ff04d04697a76d363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1767d8d1f57ead8d06ae98e7ac31e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52356ec0fb56d6639e266b53aa1e34a065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f594881e268472ff8d957780e8944366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390f47358a71ffce83693ccf3b8cb6467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec115ad9e424742be1970503e2eae868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b50c529f310dd95c44ddb42534fe569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c761f42e306398ccf924c19c8499d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157ccbbe39c5f907cfef4fff8b3e54e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099b7fbb58903fb845f302aed0adb4672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39278db0f3574e98a1d6185738cbc31673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce62256292747b4e5dab84b2bde357274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8021133e590777d31a788c4838bb2075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7d0a8e3be6b3b123a1a7836c78ea376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7ba9eca0daf2203e0a02174b7d70a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66642334a76a245c088e005bc187ac9678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052877dfbd7a0791cff74ba0f65df7ad79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00278b05ec69d0a5ab10b37183fae8bb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dba30cf1582f864db9847ad899a6e281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ba761df7bd3df5e077cb4c2f4f90682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d908cf07b9ee0662105b36d2cea807783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14d8d70bb922a51da3d6e415f31e8c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767f5da3cdb0dd299f8728c0ec6ff7d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c362f09f549799299ee48a2b4504386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da77c6ed0330ca64df69d25714b3ec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243eb3187ad3f69c8144bf6819839cce88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4ddee2a1cc2642b969305f476932989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca166c3bcb1707880868992ec55c1d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb458cdff98c94dba147f3046a8f3a091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead3b19b7a716870060305f1592a68f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84debe0dc233f1ef9c92ad1d9c5774d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67b4649d6900695e5b3d10496a513294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493eff427737c0f68ac3c2ad779b2e2495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c49639fdbe993574f8415cf8542d096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72421e41dab465d5a286e405a242c9397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897fb6626d16cdc401ce57b5e22c3bc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ffced26874199047e59559e7e7ed499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb48b5857d1ae59137caa82eb1fb998100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc113d269259b2d8d528393ea8fa28a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8bcdd2604194d160447caa45434985102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6421e60bcf7183e0a383f14adc22531103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28bbc54ee3aa816656fdeceb664bf9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac653e65442d7535154f57d1aec9ab0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d49b9b967343f49fd18cfb1a982ec8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721009d42b04cfe8bc1e4d63accbdee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154006625465d00fb895ce63450005e1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f61f5bbdb31b715f315453b370329109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003042af49d5d16e59bc3d380d9be316110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9c35f9d0082c388c5fa92aa8681c2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1c0729c2eec5c8ac08e78d4219ad2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06274081ec84bca9a0692050b1d8a65b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ffb27706799f9b1d4f3ce1f648a53114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd7a540a997cead7b581cb45f6b183115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a7f1ac6e298d468cdc4c0ea3cde9d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54d682f48491a6e1e8e90521477e98117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d261af2c364d6d7b54d33dc1a27fc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287084c7bfc8d62ad64b13d85b02f36119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9e51fb883352a8cd5b6eb59e8147d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d898a67dec8b6c65a3b9648e6cdd50121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159aa580c3c2a91d25633ca39baa296122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e70f6e7365370b352f5df15b100a1c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49540de3a1e002b49c9e066d6bc0332c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd59936e9eef25379c4d68789320e6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be707318567b9b607a143df678ac001126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2475bee7af0e5895114278856cc1bf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeeef9d905dfbd76fda29db18377e54128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dab3baba0bcae2e968927e29b10197129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c46c8418e45eea5e618a6c6fb5711130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815c0a6aa89f1b5739d1f8209b4bdc9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74816ae30216381ff0ebd3ea6b75f032132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df68d1b76ea6d11a2166e4e76eaf767133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ce7b0fdf21c4db26544ccd0dc58eb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b852162441aed3b4be810247858901135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd529822a39a8f9d504928ec8ab360136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68853776bc64d06b8694b44b2eef8ef8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe10528f1a4732f93a4e66d2480aab3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dfdc6f7eead931e1ab9c0e91d03c80139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6891890caec00a3dc8d488e7bb7d78140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622cba0da86f0a0a5cb34a0756981ff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b41838c9464c5bf35402c1bb3e83c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad785085b775018cebbeea596bf61813143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1144007ab546655f5443dea0fe922144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd732794fba25cebef9baaa61e4f962145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fbc327643c5cbc729c36c9e45a1b05146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed63bf96e34755c81bb9f6ad5a99ff3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fcf9eb91b1b0f909cf020943e16118148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ddb2b9c100b759b0a767d42bc1ccf1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a338efc29120581835f57481184cdeb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9cd2924aa86081d7ca705426e0daa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de95e147980a87fef67f14674a58eba7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a0c89782d7b0480b712422898101f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578b589848e15f203e11f8b7f52f37d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e639b85c459c3e5927a057b7e06348155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ddb1c17d16512d1c1ab863b181292156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c05a8ebb3db3f3cc73cea015be8263157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58ee53fe325a9ca983042021b5a38a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688d51fbfe0db82a024397a3b02b176159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f6066197119526d9c348aa1afb46e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca425e480a32a29a148c49f3dc1dada161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff459697c0031114a6dfad13ede3ae162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8774d744bddb028e094f8d05db57b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6adc2ba46aec047c1cfc3e803b52cf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9bff5d85dbd318d26156a1320d22c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1ea566048141af7cab19eb9ae07c9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa492cd539df7089666fb95740b7b3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5158f49bc5ba09dde04d7f80d0be8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc57b0fc4357abd8d4526e89c112fc6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de69d379236f9c5e447e46e437b624170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c23b869f2ae596cf7612150f8eb64171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935251d4077a9ecc3866cb4048037db7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41be0b419f94b317c9ad3f5c7d6110173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb75cf147ae2ffd4a8d3562a943eb0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616fe0311b9e9f707f2b3d1f32b4a22175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0866f1b9b0d55b70939a91b5047f1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f270908c9c69b1f75f617437fd09d69c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6f1360626f452486b292428ec6abe178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84685abff29e48c735b724f1dca35545179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68983e4017260f5ce0fe65b5a5f49ee9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f93604c00dd43131a8aececb6f5dea181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c344762e4bd3c433359357014542e19182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298ce14a95299017e0da91751459424183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda5dea2fae18013a8492b0a17f0716184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a354eb09e9f6cb104ca7a62743ea370185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3fa4e35ddeaa1eee90d49c66b19a56186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281338b1a972b1e858e05b71c0bf8177187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3029ee49d95a5b37e8ee2aaeeb1b14188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a16c76acf4e1ab14fa9d0195b21afc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71301cf3b2ee4ca6d4b402d584f6e79c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2db9eb4702c50785e1d186f069217191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc66f5d93ca53ac16fc37fbc9e47d4b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160f58983a84e9060d798d8befee01e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086bffdf58f7594b2b22e1c36854335194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf50b201fa92928990f97601ac4f31195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f2692b3eaabc77db4c279901cd568196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb646fc30e54a3c1a79bd0a49f100b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c3a11742bfb6530c4bfdb10463b72198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438a6e4f1b98745b22229fa7d504a5d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2547d16a2216779c7d0402535f622200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0c323171abcd3ff0a5b3f3444d789201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3527ec02c7030965f1c0be8d7162ae7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cbb79e8281e7685f18c345b0e4911a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a481c88069b926eeca10a11980b8e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82857b2e9a6f3f582f50a6bc817d4914205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e30d26779e8ac7a9c1b00566d561d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce48ec9105180aae97bd0c17156a4b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d16a84e8d2aeec448cd1b2c708815208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80451916bc931ce4b68adbccb72b877209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db47368c8d1a7361912369b3f489741210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f97e96aced992a445b390fb18b16ef211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828e99fd6c0de88983e4fd2431a2274212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d99ea8afb7c31ea999b62ce1a22905213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2005cae209e9c38a4400d3c43efb69214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8cefbb0d672f2e831485b78e1d0a6b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e79837d05f125533e9056966c1a820216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50bbfe9df58f22275bb7f6b6462a98217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4f4fd066c0660117dbea0b7acc50f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc69954d3cfc90680f055107d9304a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59a1f213f1b987dd9d707ab6d0a619220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5d0ebbfda376b3d22a40ec4987c62221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab1cac7dcdbf5bfe7ad7d5fba4b2b3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc914a867ec26f1171b5f2b376f54d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac8c22e8ad060233c0d844d118e450224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa219390b48d56fb5abcc143da68271e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8bd93bb13626c2ff7da8b7e3173a2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267cddf3458dfbd51c4498b0bb1fba6b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78eddd03a0c1444946f912737fd593228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797fbc27fa1b10bffe2aa41b7388a2cb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a3712ad023c8b4530097484d01816230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8d574deea06e23b6cfde7b95c2c42231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96100628ec4028c9f1a850046302f551232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4a91b0439ba2c26db66115bb7254f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca2a1f4c2c1dd1e2c421b161187b90234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f20a159ef2211bdf6ebffda45a9ea235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd5095c935a893f48819dbe73d65e1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a07f9df5f20072a5df295a6ab82c43237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3af4bf75f45ab6618f3939a222d1b7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aaa5a3f9b8c191d9ad81ec06159033239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ea4efb3f7f50285940880dced4edb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023516e3c6cb251cee03a284bd5e075241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00efe391f7de0595667d77a92d31379a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9aa60c399dd48f1e03bd16de30e545243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891183d53d526e8ae205f04e5fa7816244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35630ddd3ba188ffa07714e43a44287245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379ee9343df9d49e63364a7ce6b7de0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31bdac751a5113ba021967bd2bfa0c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372530ae8bcdb6f286932b2f449b06d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157658eb428fbd340702ebd76c045bb3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d63aa2ed3f2caeb5d411bcd32d6be250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7657c3b0009ed2a9613cbef702ed8ee251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c7f1f0e651abc638ba82179aa8d8a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efdfb7c14eb0868aeadb81eebe7ccc0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e66dbb14666680e9279e9aad7270c5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f76bee3d2b21b84c8d77dcd7b6f1bb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d355a5431743700ca5d2ff5e526db256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220a731f96a7e7d55a8a28b7adfde52257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66e1b73d47fd653caadf3b27e2fb74258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e575987e7850dfe5c5577762ff0c9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef276a03badbf5609e728a26661ee4d6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c6328729e39f0687cee98fb51e3db261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9027dbac51f1e38ca018ac02e007a0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59ea1e928b1c7bbb725f3f4a927861263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce0dccd90db45d1807028d0f15d8e3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a999f759bd1d6f0e198033bd5d388265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043078b59cc8125c50e87080535b082266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d9e4576065184608c44b1e4ca76d4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabede62f640bd83f826b6352b7cd1b5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4918a1543f6277d0a0e574d679d78269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d09af5ec91cbc29476d93836ef7d62270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99339c8765b52710876c34de5eb5ad72271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0ee0a38fa8be2869fa485ee772a8f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe3279bc24e9dc37436df2ec022966273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69266f003be08bfd56595edceca703274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841036e14bf5b6f6446d77e03c1c7b5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4c5c59d33b53f0fae2e96f605ffd0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705410fad2169ea96a9ac53e2fd021a2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ab49d30df6d8ed517667536840503278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8edad439d2a4352f10ff9170338fe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537dd310ebb685eaceee40b8d19357b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c523eaf3a31fd242ff6c3a2c566db281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f6eb6cd182801ff134eb04fd55025282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e37d364c1fa00b61e791622de9deb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32b9c2bec8cb44397df0c9a3315327284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10042b676ca59c7b4d614204b8724e8d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a78326c18cff24c4fc994eb385237286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040737f1134124382a7a68af8d13fed287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1928fc4c7f29907ce4e6cda557c68288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f59036664d4dfe1fc19d3b29a5b73f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6220ddc9aed74a739dcaa5ae276eef3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd010e57f62d0029b7c8d9a4df88af1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82263aa9bab8697a27fcfc0e428742d0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8dae41620713e52f6d0090f45377a4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e8824093ccda264ce5f6013978e40294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63a021a18feabbacdd55b0db5196d2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d62dbb5bdf741dde454a3e8425055296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b02dbf388447dad903b758a65b37f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f4b01c818e33868e2787cb8c326af298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f40feec60948921b6e9347a5ad3ae299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7b83a59d83c04aac31f791df0f73c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66aa865547f540264cbb6af9292a36d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd7398f2b6437a68f204227d2ec0d6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b558295fcafc556b2fa84acf36e1bb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf6d537a66b402cf0ac8379f6922e9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072f0bb62063d4c5515a65e12e1f241305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0444981c5d8459a0081b597866700add306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95373f50a48b88f48838252d2d215aff307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2388807beb5ebd3298d75d5ab09aa2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6b5c966f229cd5bc3407f64441b1a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f4d96c58b6e9be73c7a6b2375a306310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ed1820f3342e4317819f15497cc5e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658d3e0b9630bfbeb57706383909f1e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd3b22705c8ff0bd9eebba69ee62a8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712a5733ca2e2421c0dba5b94577e48314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd1955407736df92278d5047f029c6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c96b47765b9775d9ce14c849030f3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4acb890f0a7e64bb02727dc5e9829bc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6adec3195f2aea6e5fa23927322778318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26839057d9c7f46a985b9edf6dd59d4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695fe73194a6350d11cfd8dedb247e1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b338ea0a747b97f48e52c525a869b3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98229ae068ce2f39a8faf0e5354afe6f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951a946196e6a4f8911a3159bb8424f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783598a3b0ee17e88c2d025f134eabf9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a6e9f6b6b2f72e4e11f750f5106c5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1382aa9c08b42d86881655697be27d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edcc6162e1239561a41308c5bd9f197327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02a135b671bdad64c0e0c98ce0d7eb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30478f9dcd3d98be31801ad2ab0e29329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b153d785d424ade9dec452e22aa70a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2218f41b32df57eae6452d7a066d5c4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220e8719802dd9d1c9578622e4dff73332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af270fdc701880f427d414e8ebf5812333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0423d68dc79685debbffe622e5d76334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f194d9efb9ab5906a64ace93a7ed44335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd117aa2a865bee48397eedea26b5dc6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d70bc77b01aedfb24717bf153c8bf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d28d3bffe770619956d972e4407d4c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1cd604d22e12dea3f491897ba4ec3a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be9ac7b6787c1be4c9051cba2210ba340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ffb8fed5664d1b8e2c811904007c1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12ca2d63c2abcf733dee0304dfbfbd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501656344816d4e8000e29bf3f0398f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3cfa436095d5fed3ee247366089e4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae932d20dd822cdc5459d3682e118b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a3ebea36738233690a74a28ffde3a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7396204c9e1b0af5decf3650fd9486347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42474ff0ba87a78b54644b2d67bbcc84348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f13f6aa0dc904d081b658b85e1c1a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004aa806d4aa53e772197039fc6b70e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c98f7fc44bd3201773016ee577be7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452cc98e9ac177265a91fc69e288359e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aaee1aee01fe6b714f85ed76d11814353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf8c8a93291e9f5a72043c8e2033e5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33039cc92a34cbdad154a4840f697cf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e15d049efda3dd2fb35b028b22f70356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139a6d2dcc01f39b7802322a453a49a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1025f7ff0fe73b88fc4a3fc46d75c8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d6d5ea995d0b7541316f3313d83ba359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325fa5ee5ef850aaaa53909c32d1a51360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a520221834613990f670a5d7dbc28361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ccb72dfbcb48a8fc6c87e89878eca362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd215525931e078323c63e636a44c7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30ef70ee4322460c385d6437db810d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48a040648db4b3357eabd47998f830365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afca8a626bba829da941e586a6a7f66366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac9542562f67260a7374d22b8ea0b9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bfb988dfafa815c73cec066b5fdf27368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417b387101a0c0d503bcea2a3bbf022369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed8a750bf67bc7f78bc109575e60c5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf6ec5f3e4c59d3c424b9ad215a258371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193bf932138e4ced35c6df1fe9bac8d9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20bc5141674368e3cb155b44e0b7df0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c28b3e2d45c0e8f432b52c4a1ddae374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5691348715d9f611f92963e9d7ad166375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910d80ea7e6a7c4962cc700535f4678376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77cfb6aaf68c2ea1e0eb2b12aeb4a02377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2b04b77deec545243eeb14c2755d7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22268efcfbd7298f46883842cc6b92379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c17a1567b6496c19af29fb14af29cd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8921d920d04296b73ec9e35d7c84c4d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e011f7365343870a172782522b07b5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01746f178e993e3cf63f09f82148f2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f46aa44f038136ff2484003f106e8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57301f5278cdc0a564141da0170048e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71287cb25709a3cf87c1eeceae1d055386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339b9c68d7aeb399fdf9b8d0b2b908e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c3467d0c34bdcea128d94bc9499d4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5cd6cf5cdecdb94c0d0fe7a3d7e116389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822ba3a3856bf2595397da2d44b754a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d85a520d0577a20deb8934f0dc234391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645fe4794c6c7b0ee9dd28aa459bf089392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd155d7817898ce2c6e6ae162a125ab393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb10c6ff3826ab5c1b59b4f9962b605394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccabde263359f6da5cc7bc9610675c45395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86d8de61b3848ce006b0c3c50b5988396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0ec5cdbebb89ae6e4a05107fbf129397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a8b0f4d97fecc16257c64cec95316398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c865ed7b8051530cfd1834a743a73399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce513d0bf4e5585a596053dce254d51a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be85e0b87dbc6943c644a154b09334401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077ed30deb43756bb834dd1e2180b27402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6d5c0d2e23346af43f7a4ba799624403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089c6daf590c260048bbf2b5982d4fc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad2502440f090f4e89486af9bdfc32405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b0e9c6c986f849215d9091e330e619406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35200a9578eede66096504ab996eac25407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54dcb7e35b814a70396b2868b480d4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059447a586004293a733f96fd04bec2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33516c0fc81c949894322ec5f4748615410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af5b6b46e762de22820dc2bfd85903411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518938c0a800f5c7bb5cdf75bd02c59a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f369871368a347a6255d98f943205413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da511a3aa3186c34b1117cfee3fe88b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf86149a492612779d078e436d48ed415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b2a80764efae75d8c30e29fefaee04416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e78bfe4bc0bb74934b560b20f8feb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884c3b0cfddc73a812a258aae4dc8b6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced7193516848ab0f99dae769aaed2f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc5a1f86a3f8447d1720b08be47e3d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e6ddcdfa59b555e7001b9f6a00a72421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8c1ddb415372cbb2b743c11cccfd5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ebe0e06634a9f8727bf40152b37837423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5538108cc9a00cc10c39879d6289c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f65c38411b804f762009078263dc5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8465a54faac79cd1397a687164a25426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d72ca1b6a38ee2160f786ce1f92847427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e8672429eef864a1e48c795635447428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc5e71a13ad1c1430a7dca4a219109429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b671d22ea1b44de306b94f7865e921d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014493a0d64045d094b112c979c98c39431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3d304e0da7b0c0aced274b70d11e2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e8ca90813ce0821031c40a6544ec8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a27bbc16e29e7b85b183b536064d4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2894996fa7d1b7b45524ae6affb8ec1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe8a68c1cc079694e89808a68ba2c4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8bfd7778e3d3e99472962c8742ac2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbea24191d1cd3f69c74b12cc8983c0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ea3802ca9ed89b39f92c6c1fb11bf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238ddf8e1a159e251acc00c676b3188440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2031ce482bcbf1fa4029e1e85eb4b4d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef006f0630ccaf0d4892846d34b52c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101a36685f036e2111b2225dd96ec28443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2c66b1b4900aad94c8c53ad54b545444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143287994c544c36496d9f4214ba3da445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc76657eccf37a1edd08aa46e5bf238446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbce5228ebbe23f606263072f0b36af447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101648397407b97148d49a4cc4014ecf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c24656b10c8a621e550765112a23c2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02818ed8201ee6ca1133095b949d6c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b3947b3e584824ddbeff046d50810451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74898e87494631bf347b89149a3b7a65452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7e7390d7a33cd77e82c4b1bf4d450453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872dec562cc89cb84bc302f6a3183d6f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cad86beddb4e2850370facdcc86ddc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f9c8641290042958f7eb0165038fc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a0433fbf1e4377fe7d5eee56673e6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03790a5f4645022995d7c88ae4877885458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1724335188590663d54ceadb91082459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c3ead0d1fcb51f50a28ce4d7e8500460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60f8bcefefe1d17a1195d90d6cd767461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10587745e94880a960cf61259d278530462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8484a9f65724e5e7d5d581769b1d98463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb7c45871861d1ea887072056c13f3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669c908dbe9be175df92ea79c6590d9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27408a5fcbe30265b8293115225fb189466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12221e20fa570834c5966608a7cdfa2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256916b52def8e222360c5dc9bdb1ae468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030946e8ae8c2fba60b17c223a52f869469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950e5226d5282defeb231f5593ef5e5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94daa5f8a0f0c22e1725c054cd3e2732471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12631436b50ceed8bcdf43254b069786472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cbb7c7b2af5ca46479aa83ec4a1e8a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f12bd99623f1dfad750ef8e8a38ea474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4922efa52891a5a67a6945e2d2a2d4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7874be9693ffe5b05be48c012dd255476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c0a8d43aa80088cadc380ab02e419477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1270a3ac527e8b83074171e8916c0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a04d18298e9854b44c8158c5ced920479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db8d5eedb6692e9d11d52293056c840480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef553f269864f9d3fccff6f57b7ee09481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81234c2cfcefc9e95c549a1e993871ca482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d45f92c9f36a49ff9b2a97b2f3146483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22585a18f4b8a4f8516f518f9b8d450e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa17d8d4c54bb1ff178834a25c1641d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf59c4cfece8e352f5537fa5bd3e60486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a6f86a6b5b78146bbfe53535cd3f5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba6c1d19d5302073221638301de1b8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9c24912dd49faad0683c7bfddf4e6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c873650e3e45f9e82964140ee5d9fa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d62ec980bdbeccada2f7abb50f668e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db97c536d120428f322492f6a3b67b30492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546ab804a75ca97e11a37b0763e68a0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b482ff44b1f596c4cfb748db1eabb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff51b5ce758f6a2be57659dd881004495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00725a1086de9054bbe0f9eb039df4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97109dc4b4612aa5954294a5a4077d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca63795507e98226fc6e3dce58ef4d1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a74c003b6037f169e5c4b193d2654499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2184faf99e2788bacf4f6df975d31500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea28a2e3aaec09661bbecbd0817c5ac501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7cc66941bb1ccc8f292d1d3495b4a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693290c52689f38e95f911f7b527228503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43167b95bba5dd81b0701a54995532fc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828bbc12cf31ac840687bcaf53ac9151505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd77783648b22225d49d5652cea84d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ece66233b4a4149371ab2c69409e8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291cbad286a8febcab3769e602e09697508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8f764096764e2ce84d8fae2d14b50509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff56a642c7847c24a534609b2fafc2a7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974babc7be76ba9a14f915b1cc7fa81511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b073674f3c850333c7ffdd4ebb7aae512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131367fe43f5db3b3a9ffc0dec6e09e9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce20434c3a78f6666cc5c95f6b48151514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19783a80ebc4d009601ec874c32c2935515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba25630e5d266a4e012d016f904349b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c7ab1449db33171c83812a7f92fdd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a0ee084d33656ae54b08c734dd943518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a7a58220bb6ae32a523c0676692fc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cac150f51a3912904424c50f974539520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550be194e70d70250f040447287a6f71521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d79fa6ab9f554def04e861d728b04522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81f3f0b963d4a4f8df556af2c1b7d7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4e939dccb7af03a1acc100376c855524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd038c2e966fdceccaffe11971cac75525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c31649dbc2b19ab6aa57fbc271cdd6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd47e98a95e1b38e03bfaa428bec71527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de83fa4c0ef1445e16bb7042782c23528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516da1fbd93db7bfa5d3c2378a5576c1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b98f8b4af3cddb743b2057e7d3f27530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bca74d054a458a1fea7297c7175209531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293fed91870e2cf31b318f7101d9186532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8fabf5c153424573d611a9bf38ae4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d87470adb95d7be10772abbbb0d6c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f8b767465d58300be18352776828b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb1ad7dfe42b39d435df25d8f29706536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f353c87a687fa294758541ffd85589537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb7d4bc4207e6c50f5b2edb19843f4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230f35c975cac44c5dfc43e14c12d88539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3637ccfecad7350492617e2202cc6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02df0a8d5ebd29673950ec09b547e2c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28c9ccb4d2ebb997fa414ae5906d22542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a1f11422acf7a163634ce9cf799c8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ef728f8b43d75f70fff3eabcd468d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c019c2cd4c20bef2f18a54745bbda545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc2cf303280257a9498ad7c8bf6de8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216c614ad7d5c70d1c34799f3c89917547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3be0f36a16a36bfe9b959f16a79db548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a5d71a072427ed404b45e605c904c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89803e07603f5533891822edf4d4c8b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06677f7409d57abc679c362b85793f65551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c264f5557197f6774ac8c6015fbe54b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d920884e6de3b6f5138d4052264da553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68044b68be6fe1ae6131a2c03ecacde8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f863c283bb6edb54ffb520011a6066555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbebdda7605ac910f54ea423d1583d5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265eeb6db5b73dbdea3d0e5c3516c91b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0d189051e29388695addd1b272ae4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b11b5038653bdf9d0a25ff3bf9b283559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d19a3a478d6aaf05a045684980edd9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b3168bd20c876fe3a5d244e0eb3a4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bede18f8ef855cf8e8970c08bad9c6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840886584317fda5a42c75cc22087ab0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6c93bb1ee3a70c8ebfb0f78e58937564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09827894c9ba029fd2d5e90be8a551565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370af54e44245ce0736f06b5da61469f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b09f7084b7a9b4c3fc4c7b5b1bf225567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190f1a293bfaf3c74764b3bf7bd8ce3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b002990b5cb87607d57392c5cf5014d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa70ed3395beaed638d765f6f1b8911570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf4df03cf87233f5ec4460ed8276c7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b2c9c3b783f18a5dff0183969bc05572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312bcd6b0c945e7c7a9e3323c8a92980573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6acad600b85d1dd22284ee763dcc0ae574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba6d1b43d3713c76b504ad273d3adf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0a205c007e0b7c1e448532b75c563576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21787586660397cea8c30f72e5152827577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c53e923dcf012b7d6ed46b28a7e3f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a6a6466febe0f7170632a88f4cd04579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db7ffd74d4f0e80c2e8f7971c61d11580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c89923f28aaed8fa3658a7815edf3c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f34d0aece2e4f18ec73ad30beed74582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335fef4170e27ba2bf49443b81714408583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e97d86ec83a2c84b419fadec66986584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9bca711e62c9bdb73e160c49637e04585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727cd04610c65fddd05fc285b3e78cc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece862d63e782b2bbc294ca5ebdb6d5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca804f576fc51d9523c2dcd59e50d71e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbacf355c9d6f49c85987a7ef62b161e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a918e5831790b76da9380b442307cf1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f836b747901719457a7d3040d5e910591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabfe59f44fd4ce9d772203b9b546839592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b057e8e2912d993a5f930bf2556a8aa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48150f9f7c8de614314850b513c43513594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb806735212c1f496c3e63b7f7abd6f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cfa2f3ba0bd36f381971074d7f2d7e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce14ea6f1b2660d7ec1e76c39865ec597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00955d27e80ded73f241d6df9c6740e5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f251978e583b1d7ca19f2c3d806d40f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82881f141ab01182306bfb157a09fde600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3d92ee4a5e46aa2029732738287b2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d17fd54819b2a424c9d08b912ee573602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f064284eb2b0af91503dab0f5a29e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232eedfcefe910d54701ef1d725aeb20604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97da6360acc9c4614c30165312afcf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99fb7891c815b35aa93a5fd26a43bc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603276fbdc31d2eac09c4410ecc1e42607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92cbd372456dc6670102d7f50808566608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80bf601a7db9bc3c2fa60fe2042a16609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a66b704685760750bbca5dc281513e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373289c570276c6fef17ccc710107ee7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074291aa227b579038e5aaf82fcbd76612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549692fb0794bb342616a7022fd7330613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffdd81479a3af01c6f3bcd7ea8b4466614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99462dcefcf7e35ab7b09a2920965377615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd66abeab8829bb853ed201b1455896616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9ed6c4ed1e4c869484c4a49d3ebc0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be87df6c447983153928dfde75ec29618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485179db93bc52864a50c3f8d81e6602619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509935dc734eae49d49f06a78202e87620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519e6184486a7f207cef1c2f16ed1f6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263aa10aa96e15bc6194c0be2dbadc5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b0937beb52d8b1891e05562dc3362623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fdfd3b1eca3763ca0a1a1636edb51a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831b4f3008088f5e7188c2ec6e0624a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a095361c8cb7036c38660b0ae16a7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d3743d679f28c18e582d1c6658538627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971fb1a0131e19acf8b2e9f3a44004b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938fd1bdfeb1efbf7c403a35fe975e4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d7c329e98ee13e88ddce1ec70d428b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54af7fba69b753a081097e8c2f0515a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd35838c20dbad30fc53e9677d49e40632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0dad07c5d52fbf09516de81827a155633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee4ef04b1209a9956c3fcf505744aa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679383cb9634e55e93aaa588950f0a1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3577efdf07248344f5bf61acc52c0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a270ae24cec3d74055442d72ff071c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f7b9c364603f1f7fa09b88bf30b8b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464e2061ac2fdda6a1da0b79a6400f1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7f8b41ca732b3b1672cf8c01869af640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f87c034213cc61e292336c562a6c59641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7d777a9d81f9ec93076c14bbba25f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbff60e7385b59c011efb604ba5f48a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1afe5545a39eebfef634a755f6760644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aaa79036b368cd19940032ece9f845645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf794e690bec788632e3f7e228f45254646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba068a8cc50fdafbbf0bf4a536ec5d5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3304b841fbb7f39705212dd8a0bd50648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c2de7e3bc97bc61a8aa1823693fa1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602b63e0373107c02a6584c2d573541650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d4846166251c49f88e791283102b0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ac567da164fa6f7dddf979eba622c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469803324e46bfdbcf7c0e6aea572e5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa173460ef33f5fc8d0b6991416e2002654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e843627e7cadc6b90c6ed5861dd8b59655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcab15b68c6ae009887f22a6daebb89656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e861b84fafbf5d42cd5452465ac8f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3197a69f31e901eab1202ad8e056f386658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1458a98dbed6eee25ccb92d4343084d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fcf3550e44dabb3e7fd99be2f3c841660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a0a4b195a84515bf88db162b2b627661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fcac903755c82be2c31fc9d70d02d8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b529f7d12a539a88046a7fbd0c729663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20aae85e82bc641d513e0e0bc67240664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c1183254be0c79ebd2b7f869feb83665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035e82910fc5c8a97991bfa23c24062666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ba0e32a0929c771fa1d192018b583667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38aa5a9b5f14d4780c317e5682850a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487108bbe151686b83f6d722141d6d0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ff05815b8fb87f986ed9f2b7eaae7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e236531b161888dd20a8b5529ade03671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c8c3cc5d1bc41badbb629831de365672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b0cd2f08099474ebd256e1a997e26673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b9f2f0ee140274eb709363e924fa2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7e17e1410f370030f8c518e47d51b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad374eb4c86de6b72fec3af29a88fc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed3fd2abb6e51ffa16c424d100a3ff677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f783dc5834aad8e8f1268b2d90e72678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f62a3256317520f151b76347f876d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b905028c503d362fd7a4d183be2de680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf47cd06e6646d00ab2639c6a1ccd49681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c662df0606dfa68242e6ea701f15e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0bbb4f71e076d543059a0e520368b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2d99b9aa330300b22130ebecc8ec6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64419bf00f07c34df13fdf85425f4b7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794904a6edc1cea00049fb40adf2d36a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2e500e02c5f6b9609408b108bf107687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b72dd8403e053f28006eb787ba801688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8f005b382efef63d1c93001a091c0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df28b05c2b80e47d49990bbc9e8fcfe690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e9069f4d0d75822b6ca4fa3e04b3d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb60f3f342a0fefff685eef0811133692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee68e86623653ea0260823b2c301d46693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9fc4464ca797c2bde8ba708d057ea694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5c0ec2ec506b905453373283ada9a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a4f6d5043af419e24b8c44742d991696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee92d5d26cef97efa7d632a3fd044b8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36440ca3475cccde9d64566a2185006f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4233690a5111b2d10a27828dd1cc0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c30101267ad9f02e6bfec9541212e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45009456aa79f24562a639db9e2d3092701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca7f54d509ddd9e62f30b5a6d6b1ea702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ceae2b33347646ce90b9f04fd4b003703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6c0e5d7c1ca5c3ea5f914c97e13c3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0b448d7e64e94db569643acf8f812705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767de4270f4533f3dd06b3e85b71745706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a28a8aab93e0284d08b3e643c217e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b2c30b8b94d98d1eac4b1826cc948708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732c1ca2ba6e81a7dc74d249795bf42709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f2db88eea1268235b24c90c85888d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c7f031b8c0ad58d4e871bec1645d8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a22db61f7a29709058f9dbff25b9fb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f415ea198b5d899f24871ed44da073713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8239692a2ede9f6615ff0da0bda9a29714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f5790f89819f5e00e8d066d742156715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90726077ecf926363880aeecb2c8cc4b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647b34358927c9926a970a81628f3af717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029db9b6d20b1407c81338ebfccfd4bb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656bf67d33ffe265937893c65bfa7624719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b17ed8b3dbd0c5060ee3841ef7907a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454b90a83e2982efe5b8e085ed5514e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af9196820478a772225916ab207541722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3c597e2691033c6fed719450940af723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ab98bb9a5c5db4097058b5246a40d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb96baae6245e1537b0599782d3232725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0413af628cb7f90fdc6c6f9a2d6dbf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3336941801a93bf8474a326092f4ce7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9dfb7fb341f2283cecee7aafcf970728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417659322518142f2e2b576b3244a55729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30d114cbadccbf788a359b155ba7c7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a09e39f9d64ba53bbfc75f8bf5418c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79f6eb57f88de678759ef022f06a3a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e2335f2388cc5baf24d1c76736b3d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5fd7bc2ba632a81677f32223076e13734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295678bacaae4ac39cbb1d319dca291735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf24b33117b22d4ca80f03ba16fdd3e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635032bb8d8b6cb2a867c5835b7c47a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554843da53f3fbca89f43921adfa7d73738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830d92fe196b03f927ee1c6d81d8995739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025dcd1c1c5ad5e98da0b399d655140740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b3c875124290e775fcb950585fe89741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb161a38f860d539f2cdb1eee2679c4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e266ebfee3ca11eb1947e07aa75360743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112bc1195dbf9b7c71e71bc943a91001744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc7b2e14c8819a1fb1824bcb74ba63745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740060bc76e567f1db5835fe39f1bfab746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccabaf96b4605cdd2c0b6ef6fbd0f0e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564e5f3d5988f4d05fba013dff2edae748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b05f70d354692912e1225810cb7423749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e5b0b0ecfa33af68a1b2214568e9e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa65a1346da620a0b1ec75799f48a8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b47e1498dd5f37600ebd99245029f1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b8c5ff3a0488a9a7d7577ce8cb235753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02e508a5cb044d7bf98ced0f225161754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbde0b34ce9a30bf7899d130fe7d6f7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c8871b8493f667ec975c94b2ec137756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7028dc17a3f085f07958210effed0cc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89723a04a7d3a783bc51f2df1708ff4e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa578b1e1e198817fbe40565d07a92e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>