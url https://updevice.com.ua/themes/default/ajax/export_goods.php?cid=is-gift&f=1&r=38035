--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e641fd4341c7d0d6a67535e7c2f2591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656dfae55cb37a976a3d23866d1e7ad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c82e4be534a05f23a0dd031059e48f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d41dd3f137e6d48c8d5448e3a22b44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad1cf0c1c8c65f8b3f960a0789ad0005.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5023d2d5d610cd12504398ca5b76c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f40e89bd61f45a1bd649db824c1337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edebbbf111b6f025cc38803d3675d6188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01abd90e21aa0888987baf4860511e299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703665f2282e72d23366e8ab83ea397a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3382eea0f9a0bccd6af3790d7dc70911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9022cf7b5eaba15d0a8f4ced4fb3012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8af760f99a4577233752ced56af81313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcdcc8b0932f1e4feb62be7331ce03214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454f3191aa8995d5a47e9fd933241ef15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811e1d078afa3ea4d2d6f7fae29c41616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a3bff7eae4382278f5337a2256e8c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224a043f7bd916aed7e9b09df4f9dea18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0168c423001b98a8bb95a6d4deaf4d6a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00de29c05950c14024c958c9ac13fd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95296c61200a5bc6a44fd4b170bdb5f521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db18594311599cb3c03c7dc324dfb022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2fe7ef243202c97f617941a1f3898123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b8095ace52ba3d9e747b2b625c38f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eaeb82088736177faea473fa56ce0425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7caf73bf7aec82946e414ebf3790d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3444de51e85f51c2e84503b340f1c6c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9218a3d9ba1241bfc55f15db54235f728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00628618acc9d329acc9f75f2935017229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41548b1d25c7c2833260afe8284195e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61773e4a7bcc9a6b24d4b16463affcc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7c7f18c9b5fb22700c7f62e812f0832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa2d83725321fcc39ff4319e55eb9e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a6aac368bd6ad0cafc39c47a092b834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15540b11ee95081ebb9754584130ee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeea4aaf9079b1537b041367d3db09c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ea6e940474c72dc53116aa494356a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12d5c3c1212135b98e8e1b1c2b7cd838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590084140d9796f239043bc2e9caa0c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65d78d4ceb8902f3348c093ec2b5b440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae79e06a938f2ec01befd0816eeee2641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f89c7ea203dc59fea5c6afbe8ea98c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9fe57dba2c1b02b3cd7b388e4188d643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411cec546df050750b54f42478dbb0cd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec13b89ab95a5038e7fcf08c8ca8ef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54419396327fd0e6529c1c9a0c5bb7546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018a9082f2ae1555a42711454cc259547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54853ab7868fca7a2f05f8a8733a49f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b41a49ff2c43694d99a6fba5a42fd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ebf12e8258ad329592f92aec6f96350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddde6211fc241ba69facc49b8e4a0f451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756398eb4861bc9aee310042c07e3cf752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8747b7ad94cadb7faf7090cbb2e7a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4faaf1911205181c85b91a96624eb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b47c92c8808eb476230916f7000e2055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f838da455a098e6fddcc36f321eb5256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92537447577f7784c1561061ffbc6bae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2eeacc05c44459c0c335e50508ffa358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2fe955d0993c616f98250366491d359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5323a4f41afae27fd95b41f7ddc9b660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08507c0a5309be898fc981a3593c197b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbe3f1f41f3c13d2f8b4a0bc31146d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2477df4bb7bdb3713a558feb32f487f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd66e00341b53dcf69aaf2662ef74264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63065ee7779dc7dbb19398b84eff763f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117e101617c61a5fdbc0abf6a85072166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9bf7b267987282245ab4c570ef15767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b812d344cb53abf6a3c75af7c300168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec79122035da259721f87bcccae9fa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591ecd02ee3fdbbc08624154ccb3ff170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7cdccb225dfc48c60230bb2afdcce71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b81b892a4a2cda3e17435266ec83772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad48a9ed90be80cf2b3a6d7749274e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac6a2de2d091c03a1bd89bd13a107874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008bd3bdec7655dfc522b80ca77f52a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614704f31364c20acda274cd3070f0d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920aadf19f591656c9324a86a2a3fb277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ec821eb5f9dc0ac96275bb754071c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513b6c95397f7309cec7030beab223779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde9b5df42f7a4161af20f87f2d535f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb75076b1dd468ed7a1cbe3e84b979181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6b2eff1bf7a2eaf01de8fb3ded96482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef0bf40ebc9964611b48c53176426f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79951bf22138aa49fa6bfbded6fdf0184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98377ce6c5b3c84c7383ee59c63dfc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6dc4024041bca1efb03939d56bb2b686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536675d7aabba01db36421e782adc12c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6615c766106a54a745c3dbf9011832b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd44ce22efd7dcb2435954b142149a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf3c12e4d40cc963bfc7727475515490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275c247b66d0e76cd26077d8918ed4a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850affd1a2389d732dd72d91494213a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c4026c26df5aecb761f51973f5aba93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966aee7f3e49be85cacbbca9566ff25d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2583e486f33def7ef49ad666f195195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0507211e87e370921f777077cd3fbc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756494157bbe66b2104917ee1e3b59697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1851fa7b3e13f23f798f1befd94c298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a3252e5f2765125113a82fa97e1eb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea941f0eef8f06ba990cb2b915b73f4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de8d59d4da30e299474789530ba3be101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1eb837804b4a6086086e750087a03102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e605b0d0a5f4eb7c7ad62e8c7eace7c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cafeb4ec2fbf8c54f4b248a31a3636d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbfa669701aa1f52cd7bd9ee8b9a018105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3db0898e629dc78e046e762b1c702106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911eac709ae5ac76f7ab684f8d6e72e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51f63664f71d84972921b4956f595e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f082c22a12ed07d6413200e6194730109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3accdc7fb551cc1e7273e37f93718be9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15364bbe6f059e87032f1f266c718a36111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73a1b90deb86e95a9ecd7c71c6add1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e861f99c6dbfc6293f961003a1420a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43022ca632bfa3377b127080578f7ab8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df764e88207ed2536471f1272a4fe78115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6cbdba2ebd9539fea73925c349f751116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fae04f5652ea591f0f297622eca25e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78316d7226108713437deb5f7672b6e1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d52dd83ed06628ca540ae6c762745d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf59d3e6f47e695da9ca74639a574c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940bdc397d26ae6e4bde8ba2e419204121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0191ffd4151f1cc30f299730bc0f794122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ab782906b8e8eef925a12c1350c97123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d68093a17f8ac491f4c171169d2b51124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0c623fffaf08422125fc0ddccfccf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580a6b83749e3d0c4f248c90d040327126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4148e7050f11302b73f1d670588393127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef8d6680dcab8e05fe15de96f5b68c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5e5fc2936107613710d86d06fb5c5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4498cd42e2f134479eb47fe3d53071f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c922ff778c1829902621134c4e3ad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c02ea89550ddd226bcde2ae26790ac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89597a20c02294e96748b4019440c4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfff74c9e1d0847a40382e3af19ec56134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf748199b91b3fbb610274918890a9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4773d119dd95a751e7a11c26f4f200136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962db47268aabb20b1e88ed8d47e90ad137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aabded253cba42629a0683047b3459138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6308bb1f151a234e492a6839fbb2b7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66478227a41be5037ccdb3c4a405ce140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a1678f6f486f86880ad7678140a77141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f26cc7f6d7fa240abbf02591ff30f9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0968865c326c7cd242faeb9796e1c1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35725cdb5db30823e2bce35d14337b8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8359bc90a23456c61efec5cbab31b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065c453e7de61cf5fb67ead9d807f5b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b02b6bd7cdbaa59cbf9bd5cad0b2f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001d91f4b625f0ca359e42447ecf3d5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c777a32d23ad1e24911ef23c9b1f814149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e784cdeda678abd3d25a163ffb4aba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f8a3d9cb1c62679c26f7631ad0488151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101f70c9a5134e0cb4109bb33eccdd1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908469519c9efe431d91875e73ee070153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3a8e075a314d9f030bd908b06a4d9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a8689abe42af018b95ebc000c84a5c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e18c0098971797c1fe540e1915c744156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90b0c8fe30a62b0b4c2f2e919b3bca157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40cce059d7adf1426670347e5a3a88158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4c8ff7cf858a55f9e7f7efe70551b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2ba86e9f8abb7178123f034d910a6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5d4480e0d29cf4bc4d0c85f0cb73f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b1eb2801b7bfb9cf22996bf9416a6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dca7075e6264d22237a794815dc3d0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e942e78fc25594b1730c23ed0b40beb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313eba6ab36906d67236347a3e027411165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ca18cfe42cd0342c8fa45a4292072166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9cbb476774c2833d03b4e32959bb6c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675b5a1bd42cd2931ce144f202f118c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2276617f11770bc661e3fab2c2dbb3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8c044407b48970ef62698fd2e9325170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff49d60c14f6ee91efe194dd1e89db171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2788bde7a579cc8097bd8559f0eab172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56aee92693ac8072fcba381294d4aff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f498885ba1a0a8cc9f9e7d135853cd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d688e6926fa1019a1b6e0ece939d94e9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67dfef1631ad37451c71d35b275cd5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56364981fe7ce53f5c0081b2060404177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee061238465ca5b5d9561ca83b5a8ad178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48904ac27dd0b53e53a28e0b42235de179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70255d81897c5fc9371a1aa164256fc3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ac77df200ce502c921ed3c5b82a0f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1c4ab0bf96aa4bca86b6abdb81f09182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b93e586d68298cc299ca39feba390a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a08ff82da4757adc26951c0b59687184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b003b0c062244c49a6cd97592643e56185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c7b39eec60bcc9848d15d90cd6525186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37099daa645367c57d20f30dec20472187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e3cee615322ebac7f77b416cd5c1d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a55ce24615d413e4c324974ec360a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1daf57c0ee8c05e30ae5d811df987d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74bb11d328e9ed18cbdc5722e66696a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae258203e07a21c641177f1769b19c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417baef3d8b7d3e0a5ecf66d80b9131193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023cdb15e1a3f0ee94083b8ae78bead1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5e74ea2fb5f3f9d09e0431b9cda43195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c81524226f5cba05b9bde258a76384196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae640775d7ef6c3cf95e1ee7c4b7b78d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399fc7c5b55916cc20b7ed2ddb2e6fa7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c0994e875bd10dc2a43712b1e73b9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8816c73e440c25baeee8309498dcb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ff7e888451ad97eb4df59b102c944201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea28fc3906249427aeb22e1708fe169202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7c3a34e52871bfa8e34827f424fdf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812fde0da9263904d58c4b463c83a38c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45506852c7b5dea16baa4519c7af23205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f990e2e9d99280fe8f267a355e1208206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6fb8017d38376859c19d632ef8cda207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfdb75e99bf023327e50e74932e1702208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c775a76719aa0f5aad68ebd5375f8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbefaea5ba1cbd90e5e45554f701fa90210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d795053fcffd270e97f941a3a14f263211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31691f66344b0a60e2f37f41de6080212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbba65f3ec2b691e7614bbafb510f80213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782317083ecd969a5aabd0acd2542f5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2c881211fde2bbe21a8a3747a1409215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6d5a266678bb4f07ca0d96a3c66c7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d0bf499bd26459ab6f39e1f5d1363217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd76106dab505486456b33656ffaf3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5987454d12f95925766b7ce45e2031219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e89e0eeb0180f61099ebdacf1f194d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd097fa9f446eac476c3f7f70b6f4c7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e6d39d3b440b6a4ae9c123bf5312e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963848a7cb99d41c1eaea9eb29f0cec223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c87b620dea9617dc98706fbe49d3c2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60f86350c5f8ebd705e4b49933705e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d5fa631de2fe42fcf47a5a3ca300c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160f25e3a0356e314fbf15d9988e6f0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c55feb96a5cf7a2ab32b84eebcae49228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404f93e9c0be1da63818e7c8c5ad4c0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15db2819cf1bf946e1619187d9a312a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b9481e44f2397e4728c6c21e7e998231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607a8eee403500ea16743b93b52c202232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d0a8639796a520aa42b6dc30db670a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075562b7564a06395c3ab5d6e33e8a0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432fd21a98e16aa43f4fc3fcf9b4f3a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d99dad16273c78cb4af55e33296c6b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5fbd27f84ab5a87f58c70071259493237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29ac3a5e95f51bdd50a3ad34a9facc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888a704f7b76168d9000ecd9fbdbca4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa37c05fc8a535f8df2c0271189eec1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01268a3248ce2faa559f66295a22cc2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173c4e5c5b399563b828ba2ddd1cc1a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae1147ad4a48dda121284e597d41ce243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d96a501ab2a1fc6bc20d639fad03c3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c69c174bc7d1a86ceab82634c3bff245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb5cb633848a2572210b5c895a8589246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a30ead685cd6ff753a7c55cb803651247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94e61a37b9e1d8aef8013b5661bbe8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3827c49408eae8699b9267355928f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb476efccfdbad820b5367a8c442a40250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef286136fb9271a5cfbcb974949dbde0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7676d8981966726dc39ec2914851e70252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54f92f724ff2c4bd5adbfbb4096925253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf6a8575ac0836a1ee8f3cc2709729254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec7aa10ffd76c016ca9a99f7740976255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ccb6e68513b0dce61d56860ee002d3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d285aee37f254c66404b232deffbb6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0916395ca65adee147e6c94742daebc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612969176fb431922189186c9865ef2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197ce5478024749e0e5a258a95755f2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc69390f9a514e91e5921cea31fc163261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c55b5bef87ee3baadb75ff5ab28e2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848577eff45f35904be4c4002ae756f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2b23980f23e3b929030d6d13d4e78264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8644f4629b799fb553fa76b2ac03aa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dfe7eb0179b93828d5135f24883d1d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35850f2b04086c851bbb3bc9c1bef15f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f92c37b764efb03707ac5ba65da88d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ca15ba06411d3a093f0d07ee6bd7d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe1c273f5747eaf56ed9ba73c414a4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e039a375f64a7fac60f0389ac6263271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded756d90ac6af71be4509fd7670c48272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e7e3f5c6fd72b722740bf045dbe73273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311e94a118cdcdd17778a549ff1bc62274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e182ddd5532ff36ebd7c91ad15ebce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881fa86f8abc6336f2edca573fa6986276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67fdfca83c5923ca7d21995aa1ebef6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e33fcc294b87bb4a0fe9cc708af80278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03f025d5554f0172cc12bb9d2b9010279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017a310e503b6d78e99b6ac92317fc2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a35a30d7aca0f4edfac6a9701dfd60281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0feb717cc6ee79809307deee5fba3c5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f5189eed69d13d64127b120c55065283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a18287daacf14ea72bc1290d34299a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ec6cd8840a49ae143eea9b621ccdb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572db263154dcaa10cb7c5ed929572a2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b71e55dfefd222cba8be0ebd8a4634287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd1e7510b018779879a2499deacdaf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24439ef89af0645b5411eaef3e4206289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a38eb20c0ae77591bf9393461f4b71290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52735f7732e9bb65103a25e4872fe6d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b825a3af70e32656479f6315c5f8517292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2d4fb09b5535bb38bf6119f5e19e7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b4319e295f6d2dcf5d41e7604b20d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea07d934685f09a8c9735eafe10a857295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c0714c6e165e94071e40953f7baba296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd56d59ef37b2c547b7087095ae52c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc74617888d46767606be34624f8f42298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b914546742d2a371e7f666974410f11299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa240837f55b4b560b9459a128a89274300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12bb541aa5f81fa0861ac7c1cfa8c52301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359745713a75703deec1e110187feb49302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feed4bbfb5743a2ee66794124c712c2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a527ad73cd315316277dd057165dd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa333caf20f3e4747c502aa3e9a2fb1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ce2cc27d3dfa88330ff648dbf44af306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4fa92a13c09936c7401520cfdd48a0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06085fa9ebb054e5bd0bd5ac190f20a4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca50bd30a21ccaa4f7cec63772bb2d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012133c4144241df21f2f208ea40634a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843b516f1afeb61e4d330c58c1fd72c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e861476d269a696f92c2ace31858dc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12820283d23a73e35e937b1f3bba5b7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec50135a35675f24fc4f8886d45621e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc66d8d4e42e2e8fcc9b86a9c54d41315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2164a5fadaadd454f803758af31ee1e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f52e62278a0dca547cc3b181f9e8b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42e803537051654bceadfe9daa900e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a6fcd397bf3ddec98c925872a7145319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744fbf9db1d5385c125a793549f74bc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255437b5d715168b5069e517cf839369321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49368790146dedfc98b6f73a6cf293c1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710cd1586c0ad362719aecec3afa2bc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1cb979377fd5e01f34fb23d5b8e8ab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7043ba57d15c1b78e5c5d00fe2e6e60325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c523f9c3c9a7c3f2bc9c5d0cbf341e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477647430408e0122574d3091ed5932e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e16da14f3909621f4610199bf7e87328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b0f044b8d90f1eb9aa85fd35a62e0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09bf8c47316df49f6983272dec6776330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44624060e7455044e564241535d646331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186df0d91a63996e96bee44f1c4e25a8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c207f8e6bc0489805bd615925cd3694333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee10ae27ad08ecccc86c2e19f0cb48b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85587277ae85e68c07abd68ecfc77851335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bfe3aefa4807f664287f83827277c6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749f2538dfc3b06805506da6ca3345e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b661924bf0b8ff256934a7a4b8b0d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c28f038158c3cadbe6491921a2a49339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd60d5b489eb21aadda615100b0cb16340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17275315c94f0800777ffe9ce99562341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16989c311e3b09ec2f13330576c8c70e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263b619e3945f97a591dbec3678a733343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7450c055334509c75f46cc13903246344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855fa5fc6fd798c69f3bc61abd5214e4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c554e4e48f3ec7299eb05194caea2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26daef86d3b01a448528d20c3d4d638b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837523d75dbce31852e72ebe14070ae6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682de2decdce8137aa16b177f21994e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7dff4ba4d5a474684ac8b22e66e6a8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e082066e920e74f525e57372d1afd2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e8f4e2753a5e088e8c822116fc468352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a516d768922e11af79d1a8197ca244353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31567659014114733a04547db63e44354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf625af3ebe085aa751771be7297d43a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4412bf4b4b4e8eaa95cb0f4e07ecc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa179d394b01ced84dfea959154adca357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda17270918cf0d4d9f05e524546176358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385a06e12f2c41692e031626b48b8a3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7c83e96e6fd9a6321bf7729f2ef75360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f97f3af60544ac9d7dacedc4f2fd7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5c03cc8852b6a14d75b77ef77ef75362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc719bfced17c4f79368daa2d34825363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2051bd9df52df08212294d9485beff3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a3143c882efa2fcdd230caa1e6c85365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b96313ca5910c1ceefdc5fe322cb6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6779fca121df2ef4776ab6aee9d4a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a244db10b03648896f5655e465f00368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728c6cf0acc6bec64f8ed9cfb2deace369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01471137c223189059bd09fb1bc6f46370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558414340375002bc8d3d69bc639bea371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ecf67e132c185929d072b7ac7ee556372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3383c09e215a41198260cc1263c8fc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680117e804d42aa34141bd8c4aa66dd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cccdf0439811c1688ab0c5474b0c0e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb015bc1848dee78f0b0252e67cde32376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050385b7e43994d1c25a534fb089b848377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c367272295744b70d6d449b9139368d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792460373a5ec7665c7ade64d33bd1a3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b360a7b8ffd41a3809437b719fe41f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80bbdcc316ae086f3695fc141b5e84381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0359e8bf9aaf499f33949f4d53af09382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad2c66683379b20eb042dc4b767763383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9728016b2b1bbd8f01e6c559fb987384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4a4be97123b4c0f71a2b987f168be385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f75132653ad7b092cecdc1357dd594386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033237d00d5681498b963550887b29c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ccd240b733d3ac00ef64fd525df0a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e1cde3db55b25d88751ed2627e31a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bb62ee1a9c0ff0e72e1e73bee35e4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da615ad73d416dba02e1bd6ad2ed39aa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f8a9824824a949b6f1a42374b4bf9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87495f9a96b35d37c460ce63bc35ae3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b6385361060b62f88a6da336b0038394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b7261faa322dd02bc3ce2c64cbf0b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed27504393656e441c38a81018398f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df4648b65ec75daf87ee6dd0159ff0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cdbf03122a4255dc39e4c5b8eb028e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdfa812f5dfdf0ead28f7c8c39ed8e7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b5373f499a179de4bd922e12b605e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec00e71e81ca2f3fdbd4e27a4d78c9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b4eb5b26cdd52ecb003cc6357070b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e8f3cbf805d787fd5fca423f2b1e9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead8c6be45d5b47cad5daa78ffeb1e0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c2aa63e0b3286ccb5153c0f944b7e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b7c218d286466a7d4264f92e12a69406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc33901c14086373bb87a236858aacd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79864a22cf55d121e8e3fccd8a9a93a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ecc777fec4b26fd31679dff75cc48409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1eb424d1be489eb82752b20d11ef5d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679fa93ff92597e17e9d054e0186731411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9e5d52f9d124ea4cfeb07fda03b75412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31083e1156ff91b0e8d0c85f384ac518413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820bab10cdfaf869e32db7cd5b73f0e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395dd47fdc9124888b1e44cd3457e035415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b8a893b5cb74bc7c2e469d2939504416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824d2b22c3c5275cb859a50a5196acd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56795a23eca820d95d31ec7d25d3c9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75943461518305ebd7443985a07d4d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c0fde792dff28267097de2ba68ea69420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56b523eafc23f0c192c4b9e90af0ae421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7007bb71332a7917504cffd5db56b7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29dc9278f2c5a59f61ccd62f59ebd90423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825862c3d401516745fc2098ebb892cb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507e044fa79ec233a9ec5f0f31ecfff425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ef693af4315d63cd76933a95c35eb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df3eb1fd8f2d126adf7f93fad2a40e6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af1e5c1881a82d0a2ebb16948b8319f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327584feaa0dc75b474b2ac9a5fb6ba429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79a65aea87fffc16b46791cc3edc68430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce4292001e19c5f47246c6c7807113431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27b6963171dc974c22f351b6d6aa05432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646c77845e2f1f376b74ca286e57f16433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d436ab5e70694040df180bfe3179f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488f18457af9525493cb32528f8fac1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098891850d76e591f55225d466c9a6b9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ff6b049751bf28019b6769e06b2f2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15531873e4836c56043503af048ebe6b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e38cc654171f9de34d07e85652bfb4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4cc0f1fcb4a36f7563ae91016f9b84440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73bfdb52341950ecea1278f5fa44a27441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d628dfc5283435b9db6e76341aaa0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ad439d6b08c1d77178b9a97334b56443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51448489900d16f97ec952ff4133239444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0abc9a15426d755ee3c5d7a9bcc0806445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084407e059ffe9e135d3baefac87afb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e41b5a21202d8de9313788d2d2faf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6df29d7a8b2032fa766588b7450d3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134b500a5a1e52641f3f4faaf18f1d7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8019cb7ef7fd04a333249e0b7f5732450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb6c60d92cb28c081b475ec59d81fd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4406fd1856cd2fab1c0b24118b674c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d78db97fa8c174e589821245aeca6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46ce436268383af8de651caf45cbb5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0f39e633c6026033542a718a7dc68455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962091ac09ecfa9df6870821ff5375b0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da43e19d9bb0180fa41b8d87a5dafc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ece9e68306091931ca1c55b99dfd17458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123468561d763571c5521a49d3dc420459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1741f973359d59beb20a0a0ecc1dc14e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dbfd2d74a4905382ded57c0af554d3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171db8b40866197d9f5fad4dd6a09604462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c9105e178470b609939e92ea1719a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f4a372851a02d4e7c6d6b717d3854464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670f36a1dfe15d77811f6beb71d2288465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66071b8486be86ad1e87c88ebd80abd7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534b33dda5113777de9077bf1f025bb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d461323c779954240cbb2b861eade468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe93dda53ec2e9ea14a53be7993753469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474a01bf4f80d457832dd479db32e59470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549317902a7a4aa7b7727ef7466d8b5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5737f254a93d1c8e2f6fcbbc2e565472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69e584a2856ab12a85603701953021473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3cd67a0973429204f87c47967fd644474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541bf3aab2970e18ff473e7f1002420475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2940666c4cfe15712e390d3e2f055ca476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197fe482f368ee7cdb61ad6a33117b0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f57f5151ece3873fda835519597a8a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e4fcc22e17a089f8f6bfb5625d35d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba107149f915525722ca628575c419480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49a6ccc44eefea09dd4b7476b5aea9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0abeac2a2aa4c8246d2dfbedc7037482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426e3f56acd5ae1c19df537850ef8b3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7310c0718f24bdcf2474f2d59322091484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949672f3439e0a756f88283cdc96f0c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f511f340cf32b5dd31ac7953b2325486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b417620c694bfd3b6e9ee74254b7b2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98e04821b8a6982f0b60c4031b12bd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfcbcca0ed98f94b351b97b54b8f19f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f155a0dc1628b4f30ae00d389015177490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923b5f871ad8aa169fc81a1d42cca04491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf3f731e277420cef04ac85261c1a1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd79a6d85db12eac7638a5a7eada0e0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4290da97d59aa287eb542b9b0a2a3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423cf746bc2ea067b7f25a439508bb2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c47396f45e03a22f7ccea2a3481ad2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77091a85455c1fe87a4109b86f4cb0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a9596629ff3eb59909bdab8d4d472498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555679062589d1cf428c1e4e82fea1c5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db7ef080d2af46b8c4d469d483860d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f7be786f60bbdc70a601b2d219fc0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b226d4f985d423626b4156be9c4dfe9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1271c9f2622e22eeac0367c54afdf31503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb928d0e63ec7fddb02b79e34cdecf5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb1b9b4057ce8b41cf892ec58b9693505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c9285bb9afd6ead9a766d0e761ec9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b475c69f83604bf28e7d52c2290a0f0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e9ff9938b93e80374c4bcb863ef0f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe094f7af054188511f5a598949b31509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d3539c584463d3c74d5a7a21b79c1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7526f5f5141a92a3636d265459859511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61e0783dbb14ed0dc25c11f5978c51512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67031649dc88cc185386de9dad2a0b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd31cff613f45e6a98cea4e7e9c12a7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654ae5e35a40825dcfdc5599a9c2a69515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb64799c853101fa0618d69e6224271516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af35bda444243a9cbf016811082cd7e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dcf6b32d252e80ac49dada3045743f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0f99b02281e11b41c00ea62cdc936519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e097b24b30bcc3a466e98998bc92c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93042bd49649f90da2c66298d10c7928521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc61baf31f1a5c2caf440bc3ebb6d58522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de21e9e934556d04816014e0fdb5dd7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63700b60b0f57a2a9b4b8e50254623d6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a04b8c07111747a3906edc753d810525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c99c2b39f5a90042ef53fffc2ac06f0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02602b8dfc9da341ee7a12b70c36c767527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da18e2ba287caeca245b4c65232b138528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41bae44479c619e8674e296b04f6610529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd14cd5a77c9101038551dda79859c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b448cad2fa243e1270a848a65e7f29e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880fbbcfcf355e28ca79635428f4e977532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489fe2e92d731c32272b47f6e30ddd5b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291f176046eb7cbe974cac058153929534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99a4cae422e34e58db7beca369875a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f81451db84c357e3be708e58a3d08536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb563b34c4ec2c9b01fb2d911f7b1aee537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9ca5d6b2444612c019d95b4338911538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76784e2634c06320e3ac02ab9449d4fa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7899275fabfb3c6ce795f812628ca540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e515d31ba1cd962aa91e3548495bbe541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e408d43e11dfe2233eda42999930200542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede0a20d0cb77c209391a15e4fb3554543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24128e3b6094bb7364b846c6bfb6c9dd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525253469d68bfd7d8b6afb99f76ae5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc62c1cfbe021f10c087ae742705cb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fbea026a3ba077359360740f5a696b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a112d9e3c576ac1e7233cc2b871711c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ae8d9c0f6f96f9dcd09315083e669549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d51cb32cfcaf505e3ff1f53318f9cb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a4680d875303830b15e6a731e182f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44b0fc132cf5c222f00a0ea6ca2d73552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e875ad57c7a56f7c6899160172bf0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8905d133fc73c43522a492c07b893554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3bc88a378ac5a94f78acc06b235b20555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32d241aacc217a9f990ddd86eae7d0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2be1551cefda4ee9fa45948ae86cf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b86f83a11b355cac1774b403b1f1c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5748bef7d4f4ba93ce91e71e3c743c9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebadbe8e8494778c2bce93bf20b6839560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82ee5b5caebf18d32c22c43122d0dd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557440371f20cc7890e5327be25deb6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc0d1375085da72057667da0a3cf32563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af4a1a837c56bd99f9f8542e9e4ebf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6552910b0d66069375cd181de6bebc2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13eda2bfac542f5d77c5b25d01e3feb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17d5918282c73661307cd770443d08567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1cafe0739683d96ceb7705d0adbb2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ca131ee407e65567a49ab46de7572569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bbc53ebb2c99a936e4a42abdebcdf7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4a75b2c99bd259e1f253b0f82b546571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9d0f8960e44174c1aa3ccc5b3a647572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f9fcfad152f6e4bd7383836c375b6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c196c62a75dfb95fe5c8d71eea0f9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a383dda764d1598efb618afebd8e977575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be324e4137307e09a42e6544acd3ba1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be6fb4c07be48aa6886778e9694e25577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d273b8b87a0e08ea9fb0affdcb6cbe578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85266db69e79249d048c3e2fc92917579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6442f0c04999e5b569ce92971029e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186811ab8e7bad5115f3d85b4a377d3a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eaf139a946fdea42ebe4a48d61ad81582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c20b79576ba565c3abc0c893a040a9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46454e697406bffc9ca3e98552e3f0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e157e08ec06f2141138cf04beff1f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3703dce875003b4beb3eac74dce4c58586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e98af91b461ef6fc8d7f1db78b8b91587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67d8eac4bd290b8a2127eab48f54df588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31bd533e555952e517e231bc9428aaf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc2b2171212e217463524f6ebe49ad590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8c4ee31ad76165fef8020821cd35e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c9e627d6f9ccf2ed47d840016d71d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08964fae10e83421005fce133ac4ed00593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93f23970c6e3211292017c4e85f6c8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003bb5c32cb71459a27a8d1f4ea8ea69595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4689ea114481d76da46c9a5e3a9ea596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed1c07e63790eb8d16061cb5ec6919597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1222e6dfded9e7939b113709c90c65598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f573f6ef0cbce29acad99d998c9e729599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb30508574d3a8ac07205e7a5981b2e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ecb2af1652882a1eb73d4b01b2101a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f47612e2bbeb9d7a6fec41f765b2b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd758e3e7179518f0c591844b3ced53c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c06e490c067727e89d30c09cb1002604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722295c596c2f4cb632a0fda206fe8aa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7d5fe096ee6877f914d4bfe05fac4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e185ea3bc026efcccdb7c471512cec607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ebaeb5e0b8906300e20f9bb41a4358608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ce2ee65ab26bdc5d066054d82447c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88033b0cf5d3af151a61f087ac9dd933610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ba97966f1236b29f6a931ef0d2934611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5c21833ab1aec4cf541d999c59971612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec84b6906cc9935dd9bace84205470613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c842c1a7b4f5dc1ae07fafd2f52b2d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f5003e3e0ae142fa3084f5c5c6554615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb43a986c75befbf1c686b65094f5e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59cd1f0fb781d95b1c81a69a323a426617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb09065d03bde01ec2f9d5a9b1ae99618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574f6a56c5c56e03d4184d7383f87f9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f15d471e75c1880d44f6d19c832ce4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec519f957b731abf30dd1da9f5f854621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1435bec22578c4232cde407e37da5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f7a7d8cfd74cd8897a514cbc108cb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308fb7d5a8579b15b989f4114474a04624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65118bb57b487a5e875894e23703a681625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6953506e069ea098587e6d8235c02626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32655ddcc3768f1420202f3e341af21627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5432ea7a80dfac1a8dc91f9739a53628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a82cfe8a134d85f5aa31731ae500c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed190dfa7b1c434eeba5e40f6b1926e8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1a4652c8fa85260e3a1993d99ac20631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca369a0125eda9e2b27cbf9978e37a9a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a81e4126d16188232953c68473beb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a090e3284f595ce137330fa4665094634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f832282475d38b9de1bc547bc2e6431635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9607b23f7fa105f2734833425326028636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe13855ca76ef2c28964b36cbdc349637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562046d0e544937d5901bbf076a8045638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444730287da90b3b4294860813b942a9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36bbd8149e0d34c842f5fcaf22bd6f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb136438945643578a9729759bcf13641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa467f79e50fd18325a791c652686a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f377fa4e04016995c56a10badcd078643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5b4738423f7c096dbc493878e1b51644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c15c1d9ad6c22bc67681a43e4dc2e8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6df0db80e9b363fed62dc980cc2383646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f00cffc464fbf34d3d75679f0d112d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c878af250b9a2eeb7100df08b42a3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad61474f2dcf8e041e22e5e50a7bcc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02330643fe4a33637c85bca5f8ac0112650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21356ef50109a7cd1e37ec0c275767651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f79e53bf5627d5155ae4f5238244fa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b16f235850b373cff30ccb9136541653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d556de07dd14a73f6534aeca4e845654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30440511de135c30e35cb1787c558a7a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1243aebd60a485b11b57ee7bf0c0c2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87bda742b600318efb8c189e89e278657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19793d1ff80020cf0ca77a6e33e07a8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce6eb51f4c90be028832fe32a72ada659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b4246b48c8960954ecd597e11cee1f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484ea50eb940919cdc6fd403b0af137661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f77a0e8f8a5a6866575adbd073ff8e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4565e4aa7313e03894044a283c955663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ec7a2833513854a312e3393af7b30664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a10837dd837414b8a11a6c5b7666c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421e7bb5a93cab1c6eeca224f21117c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08cea4c8d335f0592fca25182d15879667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11ca4ac3043a03dec726a61a746e08668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e4f7c12a5290292533b0952533265669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4dc03beb912df9e9f7b9c96d41ce5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207449be0824d6b752326213ac3d5305671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94500b8abb9253adcf7e65774dc987672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c58a6cd2f62eb6fa7c07ad1d7892c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4012ac6526c7beb7a97c632d6001ae54674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7b0364f245073383038d04d283078675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434cae8d9c83e99d1ceb55698864460676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159c3afc65cd7f3c7cbe6bb2bbf1c92677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851754215865c0a91d77431d3b49a3c3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5b2014abd691b575f2de0cbac11d2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6df6ee8fc15079899da30f5114d12d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805c14a16fb3558d15c7c8f8ad89015681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33d07571ab7d852d5d85201c44f16c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0b37f1493daaf6e6fc5be916a3332683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66baf77ba1993c3ff29bcb4bcd0806684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7a37dc8da7be1856bf7c3d36f8c51685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150149034fb0e66b4110e5936642d3b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46c31c77aac4718ab5577b74ca1053687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6fdbfc4074031a50d81ae5337e8914688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21c7125d6a8f0291912201749470c7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335cd315396795962efdd796ab975f1d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e7805ddd86e967cc4715f3bcbf872691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b016c0bc9b4142d893564cd71aedf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc3763d7d17be6fd286e677a338ef1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf892491cbf72a92fa123fd0814130694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4519df3f2a1b0aef5d6332123faa6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916cc2fdd0a3e582869b3525dce4adab696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471333b3078e2f91b6d2c5fb5a22af6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958deb6b19a3a5d2f3e2c76009f4723698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24fc41d5437c4b20abec297b9394159699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb606aed391c7a90ec27bca44f07d02700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6456a2385620577f4821d0496fd7aa3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6639506200d677395e04289b9b43ab702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e5d29838fd22762ce51bf8d2de93f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676575c2467b43b98afe16791e0a143704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d746dc382db0a49554389358b51d37e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335664d2af2d8224afe52e2d99bb3bb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd703e9910d771654e3823e9cdb5634b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5dff7cac667374a86e1d657d73c1d5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703973cefe780e0623e237da197beefd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c8ef7d321b9133216ea740dbae946710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd06ea32544572e48285976366c0d92711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8ce3b9005b3d61bc6322cfb92a543712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68fbfa1ca81650bdb7f8794d882e0e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f21cbf5eb8e0851cfab4c5be963250e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0a872a004b53fc772e46d7aa544e2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1b358074727dfd57b86cea7e0dbb7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2fa7ac0e9281915c6feb93659d8bc1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b4bc1ee525ccc55d5f2f740b187e3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68d668dd2ea5fe29d453befb618295719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee70967998c2ba65affaca8687f17d3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4679b60ecc1b4c5fd3ef3d3cbe4b1175721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ab47b9d0719247015eed443cfd183722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f68ea8dc12461f45c95c698683682723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7eb9ef60133c530dc387217a00ce6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1d5d3c07aa92a5964ff0cca28ad32725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda785779bf2ca756543f0f0b923fa5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc61f3aee6e5eca0b96d0b25d5433e7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea60a02eb41446d6cca87d60dbb554728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74a0190d96e7ec3058ae091e076f5a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dcd56926d49324f29fd2670946ffd5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad5b47ce309478096f041b37f687bc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef54b5281024db87ef87482eb0138a4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf5d868d2fbb0cfe1946c0a48a7bb7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db72652a166ecab0e98c24666c13d9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ceb8d6724555cf27be0b034a75515b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f13ba4c0729f3662456a2181291b0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2fe31007f1dd5a0b66b12109eb167737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff74038b09dd2d5a14a02bf97872e0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17d0548655d056dea4becfe051ba41739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af10e7f86aff64e7c5a8c8e5fd5849a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ffcd28f1a3181dc008291bb4d31a0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f7680e6ad185fb8465191ddd58489742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6580df127800a09630b8319118721743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0d3aa97ac6c9c2961ff71b66dd35b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cabf5b3a8dd8022074cbceb1be2628f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85ea26add2d0472221298a337ee2b9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9087c5e1c11b2ed78ef4e30baba3f16747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768832a67b1fe1102c81dc8fab046b9b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59edd56f943ba8fc1019b3baff51305c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d91ae0ba89df856261c58ee2b61955750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13f0fac3243069e742b86a3e5fb4ee751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c02cfdac872fc31fcc61e9d12ba33f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072703c7ec6a65948b235baf142dab19753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5db361d4a29e654563561cfe02cb4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adbbc8d10ab657cc55550491425ec0a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b061aa5b2fff7f341dae023a232a4a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb6b5d4c876d777211d4c5f5e5d93a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6918c98aee8e0ef07ac792ffaadff758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf6691b1a80390cabec1ca52a16e9f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae1a968abf4af371426cf4d927990f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298603cc3303bceed853dfd80db474c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51b5d4221df23d7c3224c0481f9e6d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7d5a1a8739b50b692d768006bb97d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b20f9b6575067ce6209d016790a405.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4b3f228eadc8465fd99e188f39dc76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf05b56487e7c29f8877907e71c8077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62af82bf8424c32bfc011c0fc6ff188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946cb3df7dc688534d607a7f3a8c12a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e98476388b50f9c6b39ea3fc4a0f210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f780b804510ab00130bc81dae06b41611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c1ba5b978ccaf72ab1ea867a5464912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7377d9fe2be780416c8d762a5705913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a2701e43d4292700821eec46f0ce414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33936ac2ae3d49901b415e053efe7c8e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76a82909585fef5d10b212be6c4cd216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67066c0b89786e0c334f517ee9fb57717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36270a7e9415baa04420863256c6a1618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86196f9bfee13d58abfbfd430873ea6d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f96670459bedfd59e182e99365bfad20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c383552fd0e4d7a08c94f910c31ae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb863566c6f82c76a2118f5f9f939d922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6ea740b7003ea5030e6d889ce672923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160a3f143f78b00f041043b1bdf745e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415df409b71663700610c2e4940264825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549e7ce9dca1c3016c5d2e125a4ad8c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca5594473be64fdec81ec40d12196827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25f40093867fe105e9026e1dc0359128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58bcf9f467d9a99d01327e68bd6831029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d1f6ca72b595ef147951e816623c330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358e56bee97bb451b10b711a64923b331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3838110684743782e9a137fa6d4b232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d56d3353ddae5365c7a7c2f0c5e3333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23b621835615cf5619c9d8dd0f369434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c76d3eb50dea77308bdfa9883f7ef635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed06ad8b4fd00935821d1a40efd5f436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073d95d6815d0b553e3c0e7373ed66a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9937266e2efb9de5b68f79e80841038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941efcba8a9971da275aefe5abc254639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588daf23672d8b8bd3ac467d2228d9d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29367cc466a1263d64e8dd988cf8c67341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1b79786aa74ab6f12c40847a2731142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf8ec087acc008b4e1da539c6056fb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6668f9f7721869cdd7932a7c2b804d444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573835619afeef9643ebb880695207a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a60f3ab6f599856567d2343fe5e3bd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c2b712ed535eb827b27540f93e07347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6dac9a705160083a79b9a0dc0f678c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe70e47d20ef585bcabfe6b2b4fa94e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56cf33c364982002c789c24feeca4b050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c82a000681fed67d88bd1dc1e70e4c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5fa7e3eb4b30b943247746099105f052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea71fc70104d8b63445d3ef223313653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053fdc51144d65119e1a81bccf9daed54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1378b257604c5548e56f64bf819bfb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297bb68c122a1277296293f68b7b45256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbbe9a8dd8c8433078d93a3e064fe7657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9dfb74cf08dc8c03900aab430796058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e69e7c2e88a7897c98fa9c3417f4259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915002756d314acbb1fc1e4c5bff990360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a772062bf89093d009b20d6d6eae6c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42783369fec6bf9e4385acaf2e1bc84162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9223d424d9eac540fad16ba04f25c6a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f3ecdc6e5b9cf5a495f3b4260888d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a20a59823d347cb07650da94ba8cd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47aecff4853869aa67a1842f58520266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f543f1b745574297e150e07bd2115367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64468a87993c06b641482736ff8de28b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cbd5a91666909526e2e8735cbbaee369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c305361ec32940930a65299baa4ff870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c755904baa53e2c6efe93588ad0a271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355cf2528283426d8431231f48c551872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257b776122a9b0500c4d65e2a21e27773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a21f083edbd04ac52046257cab37474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d269038d3935f57818f511d47b6de75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22370df8b71bb6cabd873cd76b633d676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429b8691a1a5a8c6dd16ddb5623b93577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443ba0406e634d7666a96b12a9f829c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f216a7c4a14de3998c18a07f735cc2b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b72bdfc4814c99340b5abba2baf3f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9250f18177093e2d00864268646fd981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807439bdcc62d5da884c97d2ee5765582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27705badf891ddede268f3b9f67ad2e583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8343e29e56956697d899ec02169bce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2de05429fcf1cbe99c6c838a9974a885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e714d35625ad262e73e0bb951f3c186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c5d7e098f435ffb4104311356fe6687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33320d5215653b3a3dc5b1927965bae088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05488a5fae4fcaa464c19d07bc1f417289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0131377deb16ebd321ff8f0024384790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a1894d528d7ada6f4a90bb856aab391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329578b5aae58f3ba070e43d39c206a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173f2d7014eca64d13f5580e65d99cd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98549b8fc5a274f2e4c5cd3895b4b23494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55c19c4bbc9eeeee53c3814ed257cc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4986aa5be9dc1231ff3ba90ae20c3b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453fc23499dc171fef7e6a937719910a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704189ddc9b4a455d36e21ef6a40e02f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb148a9d7bef7918ee195523caa50d999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8261ce62df5664bd3c28c0779e7f03100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735421a8bdaf9d780fd63574c38d8fa8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4fc7808ace00dbc0ad83378249f91102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85769f47835f0c6e10ae1f59d1357593103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a9ea0a24ecb1f1910580775b58ea9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999c42485cc1995133cb2476486bb42105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0600577df7f55114779b9850e2eb69106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71335e7278cd0c3eafe3f5dbeb9f7f94107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eef7fd9abbe94798a5fc458d11271a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603fbc49fa8aa8bff778ae5440d15c8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dad26214317d03215312df383102a7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24dcd0bd2fa2fa2defc3acba94bb35111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1112f5dec960b2c04cf3cf27f53f744112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad47c49db5a0670eaabaffa7bbb9f8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e963c52e4a1998f147ccce4ddc1e1a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb02f8d69258a8b23d14800d5814bd4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95bc87b915563065d24de3dce08c82116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215b6178968efee25ec02cc3ef41852117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808ebe71271216e3afe3220d981d453118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85f19b3adb7dc4b330fb5dd6eae919119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19bb77b0f2eb79ca167920e92edc96120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f7d5d9b43dedc9100987846531067121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4d2d5f0b2de11ad6eb64025a00776122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb45d5db9582317da170f44d3c2d1f6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf40099415bd1ec58501b3b22189779124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a0915b5ea47998a36067a9e097249125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570dd360aae79718dff29595cd61bcd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4710e9a44a09ab66f1f7c26bc03a7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b873ccb95a77388d1a9b7e627505337128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b67061895a2ac36b04e433b15e4b3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d468ac43c2123b53b464aaa75a49648130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd50f59a1a051300bd2556f88db383c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddbacbdd90707b06ce99fa06e7a302a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f7e0ab8f79da206fe17697582cdd7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62b5430b596bb3c21538f73bac5f43134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8b8ff44a3725174c14f850a2f1572135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f51a4f6ad5c191c88891e1cf147dea136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa00bbea39365ef139a063d2c104ea137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850b80cb09814c38c56b10befd5feb7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80559f7d057f60d96e1c895cb3ee669139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739cb8a6419799e2d8c4b99b24f74ab6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3a1f6cc7c87f8f3ca5a99c5eb3d70141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc541201fbb33084a8b3a1356e8d2c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd9bcaee3e17c8df2f216954f4a953143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cec554755c4860b065183a6eb97e42144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f817f7d1e192bd6aea49b933a2aed83145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72bb714afd79b47415fb18696f8847f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d3be8a12d0098c82287d32274b751147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2acbc29fb07f8f867d661a5db1809148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e16acdcade9d63b3ba54080adbc15149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d647c593d29e9fdb22ffdd042a58c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed7f0f6e37304c53f9c5fab2e2a0ce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95562f111f4bc18459e2e6d7cc79c2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e67da39341ce1fd358976c1170f497153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8d2248465f7c4c01470640f239e7c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a92a2ab25bb13e5608e001adc5b17b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d17181cfb60bc2fc348795c943b385156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d99cc661927e54eada081de90a6613157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c143fa5639445fe56d8271c9630e88158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13767e05c6e59fff2237c230635e80159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89085507e9250180d7d45858ac6192ab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc5e137868b139f16e55f66ccb2e05161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a555dfd43c122c7590ef2ab5153fe4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd476fd0af3828e35efbd8307a2ee3d8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d8d46e265df34a490eade819ec20c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a354dc3956159f4e1534f4c9001730165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e97ae96eab51cc117fef9c456f334166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41143edfc881161341c2d9a4f3168c7e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20de49b5293ad846413cb67e4066d9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9a79547d17bf880fefbafe349e74b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64256c0f0b2cdd8439561c6f2a19931170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa668d2e1e58ce8962001c0547c2f69171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5b981ac15e7d79048f2415ce4631b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b0f0bc79fc66d6cb43b4efcb2e8a9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389948231b03d163eec2e8d0832e1950174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab75948d9c6f4e954a46aad8394d1d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224619686e988fc626299f1fba3d9046176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7a42463197c09cdfda7d0da6002bb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3cc29f2de88d079865a906e844462178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2373e1db62c81ec2678413285d11010179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01402513513b4b56bb9d2e9564bb728180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8f00295fcbd36b958d7859324dc12181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac42a28ae5c58563afed351003e80a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a086ef49aa3833d3f7013da8797a9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df6fd7301d325fe64ee5e283738cf8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf973bc23bc9c870c25f1c3ae871246185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7f8c75f888eb0be4e6d260acd0bcf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ab12518d7691d2c89a566f41c7f01187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c31c6a81cf4bfa1bae3875d5e58f6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037361b4ab4bd7a21a77ae21165322e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218cddd35dd945f35398fac7679bfea9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a899e1c4343558379a96f3ff2202a59191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375c152972feeae5c840a4dd80bab7a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52960e29829e508fde468afbbc1451ca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9cb001428171410e40dde64de8605c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb471e462fa1125ad2549a7abc579fd0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad351ea145b3f7802ad4218215326ea196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66d44eb1f41b760b700d10360347d5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad21ff0b1ee6a5174286a983d31caa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee9ed7c0034b1160fadee106ccbae6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea551e0302f55e99ac3911167c886f9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f3bba27e2db651bf809d81a019830201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008940bf88ec8246ad00edc1bdfa8511202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18463b56f1709519d52506ff7ebfd803203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9573733f359bfdb6ea4f5692bebc13204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5745d148e0316a68b5cf33724660ff205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f327b203c468fcfed9dab88e182000a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03fc2bd22bb2fb490f144611e624ce207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb79b13c3a79e311ee16d827827cd9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45e4f65c596b8f8f640e20dfc0a821209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3f8bff640ccf0f127959ff0e415b0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459282f289f4eee482e60a900f24015211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b88d125b60c2742a945b1f60a04480212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8738409002e11c46eb1588203259c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0568f47d6934b98ea5f733f755fd3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117f879d8248a7a839ee8905ed2a9d9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ef4f871874546fea5721633f20f94216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca43ba2dd0594cee44892491fbc8ce2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507426e5852ec6a57df9cba418526ce218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d54c7d4a8bc72fade60bd93e1874e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09a14f7c56e982d977d398fd9351b2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdcc048680eeb27ab66cb0158f42f9b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100638464a0c3c75df71c0e53b74fd37222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc33fbf7591147ccaca2890d2ece91223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4dc76050b3a6a82a4b6f3627722327224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a354b90b48ced92d17fe5a23df93f8d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e27ecd6aa2ec32024694f949a04e2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154bd780069a137ab28ae8e67cfa3f2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c353f49cd415c661c2c993bbd5eda228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b70d03d8c79a28dff2228732e208c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ecec59e9e71e68d52c961955552fb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621485a238631c32997041e59525720231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ef9ff996bdf41f5930ba6b0e8a12d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d67eb22860d0312fa8b4c0d38d4f97233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0a46181d4b637a102920033caf74d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11956d65be57a4e48b2f5eb85c06aa7e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845fa81cb6ce5d32e21e87733219d02236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3755d44dca8c62f4e53e8e77d9752db237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5a39dbac4c8e28f743abffd0ac247238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3c2d71ad9adb9fa1bad4e1927cb8a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f533e35f50a38fc3998392b1ef4d3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ec957fa3f158272d793ff7884d589241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b4387e8ac8934936d1e4551fcb408242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336046b93aad508f46d962f1daec991243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a54a2e1eab439e42eb14d043569af244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e21fb0ee12bdafba586bb32ee9d76245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d5c0122d5af95f4831058b4ac6ceb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283cf17593df10f82bafc421018a3f8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c8b45c952f08ed415be8271ed5cf5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df965cfda689cf20e76c77d17b981fcf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e673cf9bd34753ce68d4ecb6eda3d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65c7bb5abd5ba48914cd41742f32d2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5930238b7c3cc737c1390cc341e0e72252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b764802ef60483841fdc645506a43253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f39f83c8c22a46e7511f045825b7b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff370fddf014c1d308db03c9d32db46f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372918b61d1a0ed619de465fd2456ee4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e82a3047294f6d9087c2b550f3767257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89f764bf91789ab5191951e87484de258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1ab640c360d45e25bdfb2f7d83775259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9370bcc709e6cd731f5664668a18d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d3f17ff61f097e0f1affcf1e36381261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847221ed6757404003416f4437ae46ec262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b145c067e5dd70e3c2b82ffc968ef263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190287542c4f14e62ef5b8d6f9381bea264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820de7de2122c802a54f81039a190b85265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7011d18516d75290026dfdc70de3970266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e0ff371b79766df908a5643fd7cc5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37556161c01206f077219fb8f5af87a2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee0a50e0e72442f62dd256f841ce31269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa9ca8cd8116c1f2ac7fe2086dcd1b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53ad0b19eae8194bdd17fdf395801e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db67e6edf90e5ae82a5897ed9344d4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c6d9da2da80ec0df80dfc350e1451273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f33b07ca256aa21dbfffabe4c8cf8b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ac220ae79ed0bf7bd06921c21b564275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8d59f1d160dfa07dfc9472a03e635276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b45b3b4bc8ca2e8064062c9870d135277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d4920dbca82be39f2b94b66d7a7e8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04954ed5c6090b1dcc7f5a79f70bed21279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d0832bc0dda78985b91e19bb751f0e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2a903cef6348540efb7bb5b396d95281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648f8b57acb2ec9f0533511a49b334c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb7847e0d47a452b382cb9eeed6913283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc4a3e8dcb3ca1f393f0b574bd257b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6477cf4c17e36389b99094dba892bf8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52f33b0d367f05636902c4bbb3eae8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678804e653e142d31fba64af4f9f213287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca265ccfa1306bf42adf6dd13dd32f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a73420476c00ab7f3538d9f79954c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2107ec4b78d1a03b3e7786f6b2dff58290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbfec798665f01393c74882ce2c171c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6f2310528566ab2b829ece56f251d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f2644331b90e006351672d2c64795293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef881ef99c39931c075d07f21dd0c3d6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78133e73419cce0ac84ced7a99e1f15295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7aa718d643fc8ab2718663e090437296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272b9eee10b19d650803604fa504dc0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a2ec7342a4ebc5827dabb63bae3a4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382a83d88c3ed489b9a7e5c379c7993299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8609f2a8f3ca2954e375129d36406140300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd01d34b843a4da648e6ed987091f3f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eebccb26a1291f4563d008e829cb8ff302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f05a0383c5240fe89606c42063f4a4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579898705033c123c37376bfc08c6c27304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25675b433270f7fe886bbdb5ef2805305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ccacba6acd07e77611bccc84dcfb94306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eebf309d20efd575b2ba826fd13a67c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731154d4167699acd045a4ae5050f1d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6d5feace50d64ba31d6e009d41012309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787db47e1f75d86c1cbde5b2d847dc2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479fdc1e3476fe79a738ad35116c44bd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db99edfbc3fe55d2801a3698eedd62c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce841cb8f4727eb1ccc7487841b9a23313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b41ebea92207f21f9c477379eeadc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48858bddc8f1c712533b27d9373014d4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05327062a5f900eea7244e86cf33ea316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce095078573d442e82edbc9ac9bd4d0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b224bf222ae02a3abab24d16286e370318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a7d3ebe6cab69ba67cdf58e0c3805319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee1687ad32ef3b984c65471e012c6a4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd7c6100fbb3fbd1cd2a0ecb95fdb6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66081c2f2200b9473e5419490ef1029322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542e7f04d64a4f21689aed486937446323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156cbf763b5d4c4f2dd4b5a6fdf230f0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1eccfa0a099ee6330ee4fd39fcce9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb69ade5efbd1fa212cdc205619f23a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0b819a256dc4f1fa11d81d1451899327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa00aea63a020b5337d6de4dfb894973328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402ea22824a19d6055d2b5410815031329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efba887878ce6e2b92e52c071e38adf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290266cb0ba5a3219fdb9d9720b2a18331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948005e6c6a69d8b2a9507514bde6380332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e50c2e8e42c82791b78c7ee8a469f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f0d08b2fd62824bbaf2870a6eac1c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099b5e40591da9b180ef53014366390335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f325a6e83f2b9939965c57456e48e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9618e7cea7ae9779b041432d07f7a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e0791ca323aaf344c7f83db8259d1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cbc69fde6ef73d0daa4604e38c6c6a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d3563564c7df13302b23629109634340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a03c5b15eeaa785b40ba15593fc2d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365860b6ee0546a6b7c01fc61063939342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9665a19e329f80a8f319426392166c4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090a2e4c3de8ac9b92c5cb9d3a55354344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88085c246cfa3742ac667a34c94e47f5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73948252f0d2ffc26a3840c598dc64346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb9ff143d370a5ea3388c81401db0f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720649d80a53fe027bbdb424d1595485348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53af10a81544850252e754b5137f39349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23efb1e09c5475ca2048a270381c9a8e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1395b1e92be1d9f287279ce10f141351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ad82f08cba7632b238947810797d3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542d7ba43514df0468ad9080786859b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d49146a804d37e112deb29ad5fa29354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa3a8748c5e96c6ca0a6a66e945311355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21562d0754f8b897e044ad7f3c64fc8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98193d1013b08237b531ffd182b854e1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8029d0cc1af642e317753bfd33e030358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11c77877df7ca15db467d6367312dc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b51a0113ec5ea8dac45d0107d4b506360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc884a38fca97a9bf44df021055c37361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ca84e49a365f0132da67b05d5136a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a9ee34b9105ee824e7d7227e027c9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbfed19819097c197ff56d8ace74a7d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c296aba58cf87087ce5012e9327e1a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec8c0f55671332638ade0f7d7ad390366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a20537990bef2a014ce4ef3c41202e3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f9cdae1813daacdd9fb5fac1a177e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869953d81f041fe067acd22d2207e99369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b15086510a48a32db173459868222370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50330636dbf5bf4aece0583b834949a8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185135bca7511724abc56e0fb54cd5e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79bafc943e8e53a3207ab7aa12b0d06373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b2d3f4b5b058fba67b79560b2d715d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7d4dba557e945f8807efa4cead808375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19bf79bc31b2ffd0cce6ee6422a992d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6bfd52329f57b13002d8bcd56243ad377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5b9bf87289459fbc2952c709ebfb2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7e98b6bd9e629a6aeb7ecd6f003d5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e34c50d601f96080882142ae99e76c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55654aa61a904023e9ab3de905d23d8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ea5bbd9b8343a7b4cd73b70acfb87382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991fb2960785196043b74cbceef5ce30383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c16a32258f66bf6db679b1412c849384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ed98d25964704ffe92574aa9f74d7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40000f468e15c51f31d9d40c728ae7ee386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e80b802b76a417fe5db1848627ee4b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2f8377ece9af49c5ebff062290b05388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a91391df08ece412ebc07792875898389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb34cea98bfcadc666a80544f49faf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca2adc8b3ef82c61d1898b797334c8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520dbff766bf43df73c23d198801bdc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c2e25fe62948af3ae98330bd71369393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f984cc11b1a81a5257c8b7c7afa7f35394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0c6d8ca3fe94f3ddf6434c4f0cf07395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d5c9038b0c653d2d96a2901119480396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe2e80f44401b08a67c7d3361ff675397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1467d3ab13609576e3490893ea8dcd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a1f136bb87154c0ec494a2239b693399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402574e7aa4882e4cf2f874afec0d589400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c387614417fd96be6c544659cbd9d19401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbed82f1442d693d4c773d07f2bb1e3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2028a686a04a4e0df97beeb31712307403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e762a5df2e747d962035324ecf1cd4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65c0b86a554cea4ff09817385e7ba3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba940b12e39a571cac4a59970b029302406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502fd477cf84ed7494cc5dcd8ddb06a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091b1a2c25db97beb1c2b140a6d9efb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304a684145ced3b89586cdccd0ddc22409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666bcd180b1f467d2ef027110195150410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e87f5422adfa816d06edff352907e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5990a3cc2824d3d56ee28c54e5fe2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614437ac7ec8cfb61641ed36e3e9b5ce413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11cfb9d7f7843eaca911c563c2d886414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0755903ce46a674b28dd3de19155ed415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d01b37fd2f7f0143d03ab33d2dd2b0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d76bf536a507daa7ddc878dbd8605c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c0ab86959a6567a7877a72142cd8e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33b2f773372790c938fd12a7c49e57419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc35c32e6067d2b3710233cc39d23430420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f903dfa84efc0803a9d3b19ee66bc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c1ef9abbb9c394cf5738f6db17d81422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc161945a3f06f16753bb4ca2699ae6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5ad208e90bda2bf356e4045c676f1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f634370f92e3dbd1980f3db14df74425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec539e67f6eafcb8bc8b99d90563f45b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6b5c6df96c1485c6abaf157bafca8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc611f4bc41a60f21f11918075ded5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bbf30494735fbbbe0084c721148551429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86803e1f7661ffa28183f9b8cc7acab7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502a14ff23a2c33b699a3782716833a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe072c8d4d6aea35203ca265eae592e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f87669b4830ade3897a22144024340433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef1d8c0ba6393f72fefd2409c082be434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc3bb8f6a6e959c0bf7aa7c8a5b223435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2fc70c81cc532437b4bd77ec35ccad436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e40d52b2f7b458d5ff58ce2568f247f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5577bef53994b91fbf55865fc919c6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b266f6f827d0106ecfdad7f8309b112439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e68c5485ee845423f6373e1526d3e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05422d25f57896fcb18fd9c3d96695f6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49422239d7ff917d67897825e428b0a6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05b710ca41d0a6d3eb48b6283e17ba443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7dee9e5542bc1cb7765cc8f3766737444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f33fff168de07c1f1ceb755c27da72445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70fda216a2da07e8b805c01167f7784446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d1174eecf1fa9f24d0d02920ecc32447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf26acb033aa875d2af3ded774c5489448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f823467ca359e6078ad7725ee9d61ad449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32f4f991ce797984aedbcf3c1a2c0b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e534dae4d19860ea52df710bbdbf5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f593e96e4fc266f2068c1d4a884c73452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6edf1d74bd053563a6fb3d8c0288e64453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e9e039a4044a463823447db67f2ea454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327d2a1ed8e78a5ff4605866204e4ba455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc837b5892b49e09303f0bd93f154bee456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166f55253fd211c2146fd05fbb251bb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9020a43242b284729ad135135cc6b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50790a6f58028382e5f90f72e5f43b15459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdad4aff61d5ad7ed71599f6e8efa30460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6ed45769a84f501620f0f43f5cddf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eacecb4fc76f0ac5e73548f216f84dd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3876768ff05a380bb1020908d349866463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae5889bd9f2715da7258065f1c8d88464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432ad75b63801878a597b29b0a0175a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec02f893f1faf07c666ab3bdbe9c5dd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267acf2817aed4aaf616ba23fef833e4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf9e629b5fab92efd080dd492db8e5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536aca139b43a517e05944e16d73ba7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7885a74bf4cd7dc4e2974878e967cd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ba77bebfb56721b8522f8fd761ba2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664ddd81c1063b4e1d906e3d074ec30472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4f5aa3b3fcc74c9bbe6977b04cec0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6bbd8b0ffba5f183cce1d563c91b1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49ef7d9547ba9cce35e3329a0aa259475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456031f2d33c46c3723dcc9a17f0e456476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3996eb4e3ace4ac64a68545409be7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203ee3b6f681e88aea2641d5d3bcd65478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865fd7e4e051903cb474c8734d3495e8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c683dd06c23eca649aaece805487e57480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92df92a84659df2792d2b5006bcd18c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939fc462ba86b8d4639c46d243652559482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ebf92f0db5b0f4142a5ad60f62d9cc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534219a35bb93711e9f20c2d90720d8d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d451e8570fcffbd293d1925213e0f3f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4533aecc66084ca084429f0982085486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46292755c9734489f6d2c3b432b63c7f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6f95fcf6f30db7fec42056cf1ad19488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1dea6c204f4cea36e7e524b59b023f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57e9de082b9a9a4f8460568132a44f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f757b5938eac454c79e7ad868bef4b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8f6654bcd969f469f1e3a279b97a1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02cd154675945d91efaaaf5e454e30493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5adad4d8a3ff515ac9d42ec5f477c0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50c965e48be7363fae57e7d434a2d9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4ee340d5f229d4c82e5637a4d4a83496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aace9ba8d47fa4a47f888d5a437f8ae497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb91cb3b33449a6d444ea1e2f69524498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669d49c5cc8739dfd32476fa55d8d31499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb31beec7290e61c1d95ce96234b0a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f21c103953815bf144d6bce59277c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3068f9ebe0fc58960fd58b1b2dde3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a1d4e6490cccaf9fef38ed07a32e7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b27240748cffced0bf1672a6eb87f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b5f0e5b3c650d4c4dd0bf84d24bd4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc11106063b2ee6a3b8c2b87f7ea93f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fffe5f47605caedb968c59213472b31507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561279d66930cf7585ff17fee1a635ac508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a20bf96858b7e8cc1ef1de98837132509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab4e4d0ab084968e23cd8d93f6ce8f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4f394c70bb03058abd2851adb4b34511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607929a381f8529dfa930348efaf889512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68eb6eb7cfd13a24a53eca7278b71e6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf35d3eaf50e20c867943ea21c799a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24559735f7614a01b873556597829bd5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3586b1e03c1877441cd1504c03ac7125516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2fd965957c7bf4cbfb0b694e1f1f89517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb64400c7dd5f8e729c850757ebaa45518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96c6dece97e7d87c97eb95bd5b1867519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1e5a1cdd223753ce19964b33d0dd5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22221b9d4de3ff63df5f2cd192c2dcb5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82101f636d988ea1ffaa8e1662d45769522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05fca7da61449623344579c652ed516523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a9a71a5894169c86a77479f1dbfce524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8cd2c7fe8f6427a35cbdddcd9a77fb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1fb7a70cc81b2ca9f84bce80bbe6cf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7b86de660dc9b9360a45735b0e798527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4029db9485f0225369b3a76712871ee528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b90dfd6af774d1277b955c62332e17529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237a09729a142552e5b891ad3b3670f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e477f004bf07937150d4006d089a93531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7016fed1153185ffebae46f15feb211532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1700d6d7428b7b3bdebaa1b6aa0ff533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73244f1d8d8cf2ff4f0fd63807d8dd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689e7442accc4080598687f6d5ae458535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933779c5abe43d6490c0f4cc56bdb94536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f941865a9abda833f287846a51a6d92537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026d41f653144f3278a604561b16341538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1051f1a774350395ba438367a2eaae0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc69bccac6cb46fa6c2706429d99cf3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20329520905c3f16d981a5525e7b5b1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d2ae4339dc45010b3ee8b5d867a9f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9bdbaefa24966c7655e43be068af57543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d13c92cbd0c800ed51c5f6dbef8605544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a418dced07bc28ee490ec901a1b1f4d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f2309cdb1372a106f979ce6fb08ab546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa721bf6bdd79a6953af2152dd5ea9a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb33c1d4493c785feaea76c3c5314bf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac55d7169b4c5cb9a4bf0e2711296b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb240b140b693e5972224f61da649ca8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c3d164c46a05ade9d7a2f4f387ba2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168692111443918c8691eb6b1da81f70552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db77a94e0934d70a4835d5fcaa97879553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00fe0efdc450e2ea10ec0dbf9662c5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3592339035cd33da364cc2378e702555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c863557c4c50deb5784cc33643b43556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d595784f8f6f34d62723b214e45a2e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631288e683c5b35828a1c7ec8fe8690558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c39359f9d5b9280ed11bc2e0ba0d78559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce099537a4a5b6f75a83f8c08ef28ab2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b0cac5264248c7d03d75ddf3f9134561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1d40abb5b1a32f1533b691fe0cf40562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a791a3d892871f157467bd55c2be308563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553a2290e243c068f053d081eaed573564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c9ec7213a5c80ca901259313df66a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316dc22532bc97e5fda3057bdc780452566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874bc281ff615181371ff81f4577a001567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ca85b4f07af921773b026ca8521e4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74220ec97e850256215b6efcb480acc9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277de89ce1eecfc8e93113639ac16064570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa01fed05aee083f53f148e5e3cfd97571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea184e528c41265b01c983b301446230572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ea78e9a5ce411abaef5ccf94ba528573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1973d1ca1673a2eb1d2fcf17280912574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1ec55ac695933c96f43ed84fbfb77575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06433ab9e29b86305846a1123d84baa1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a6e4916abfc295032d3c0d7e09a46577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b142c7f17a20e4b1383f3a4399733d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa8c4e2f9561867a4c92b4453b1ca6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818485e0af2d893f60166ad59c6fabab580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674d9eb6ec55f4b7bc2917deaa74662581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ea773ac12bd7c3749590ba3285071582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e55d57b4ec1e310a1fba161d0677f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad615cf64a1c2e3e96e1d021027d0de7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d7e9f48f07cda9dcba52e3ae0edf8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8091b84591dd83482dfb2c4c61aad586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9686246f8bd1a7e1bffddbee8142bc6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24cabb3469307bc80409aba35db50b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fcef3f78978111826ee2a1c4e4730f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e90abac933c42a8558f2abc910a77590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceacf05eedeff1d06932dd7e426668d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d596534913d0a143f6c0e432fd5c2e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e87eebbe7ae8bf934e16a9770d5619593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005abc1b154a185837e3c71dc78bc585594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29016a683e545b9ef2a08d56d6c825bc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a36df826446b4ab74578b9cdb5aeb3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a208e40cbc399e56eb3ae47c2251f7b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559466b63f697c19188daf5c7d927fbc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d171e7ffdb6869d950e20ad98edff4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc26fd9e9167be418b6c9279d9062f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da83a6b56452a1f730914cf23c40c87601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61571478439fe7ac513d7e0dbb68e16602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05892cc8e9985ed2c69760a7ad53a127603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995835aab2afb0e7e1b84323caf9ddab604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022326f604510b3553476ddec2d673b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55358870836cc4bf93e07a7efd5987ce606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7207230d32b81d5157f784e196e9827607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863d9c297790e5f162f1df1641e274d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4c8ca85e318b11f56445e511a226c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fdc4d70ec9ed3f9bcee4b1dea2faa4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164e68ffeb6ea0bddd5557e9d26a038611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9bf660f706cf3bfa5707578366fca1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0de90dd7bb763fda21f63730422da613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4127602fc85193dd3a563f32f1be9c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ddd2b6439ca75d1e7caf367a62e97615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f6e38cc55bcfd0c1b469c7c9abf39616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3d02f11e8f26060fa7f9908ab6cec617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5ef3e9216a389ee3e5d62029152a8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f31c4c5e75318266d8790be2310eee619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa20a072aa8f7df307d4a68282e37f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06bad41df1a5a9daa9eb88402f4c6b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7045e4835bf00c5375a615cc5416981622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953bd7220b12d83d54c5ed40ca6ff05623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230370b380ddb4acb0930af49e8753d8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720383693a53927283fd2625fbaed75625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f9e0dd83fa49483b8076eba81e784626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6b0fdcafaeec19f878510f449d755627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701b3b324706fbf49dfd039b7410cac628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893e25c5f4a5009b73af375168984f2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc93b7252d33c5230ae982517b3c3c9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798af378b1a6f03da294c20cadb93dd5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030b8aa7daa3048f53e8a2e16ef2fd8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240d52beec6ccda7396862f0d9eff32633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702951c7bcfc7bdc6ab4d41368dd5187634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422af70b9f4d909cfa3c80e94ced630635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd2e4ef10c70e247afe893cdbf303b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33211fc46847a8a10d682668b716410c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a1ce6f5f8486bf692121bdbf8f0db638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807c0c130d8e72eb5bec6d3b8bc046d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae7a8bc81fa47e5be92764e9489d35640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feafc842f3f4d36579e738460f12e375641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714c6ee208284bb996ea27060930fb1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6bd84eb4d657aeab1358039ab4b3e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0c0bb4f9c27a9da8b3e7adb02b6bb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3aa4a2c5a3942f2b470b8bac152964645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e561ab34de0c7df9bbeeaf4f3ca46646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41934df87c21f2a4baa2373aa6cccf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb99ebfe6c774fb44c94f0f06203ac5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f659090d9570ceff1f49eb57accc00649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb156d03832a8c7bea8839c3e8970f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6767887417b81303a5c128132515a2a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06483b80c61a1269c8c072b2e40bd6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf61544c77f4f0dc2cee98abb50b1a5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae91f1232b31b23e299e326940c81e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8f0124247fbfe548628fc5fefd4bf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88efb05fc54c2233d153a4cf4dcb1958656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508394b3ca77e209db74780dc131bfe657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d757becd62aa57a98301e234c34bfa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28f19b580a6db95487224a3fbf53e0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0709ea881c01f5e11414f82ea71c7e6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5964ebd8088e63557fc3be885070a8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ef4ce09b4a089f9b0d132c7a38da4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581592045fe3dc5ad32c7c8083ae409d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffceb4802548101d98e8baa929f6cb2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d09d986cf44ecac683393e911d1958665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a1d7eec4c507afda971a088fe00fa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b35c5c06554937e5587d74325e3a59667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177043201459b22b0cbca239b2032db2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb005637028ea1d274c5bdb90ff6326b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a50ca5261cec940bdbb7fa72ca08ce670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76223e7aedb07b3f31257e0cc57d4369671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312cd8188b6619215456e7626d3881b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5d36dd3625f2095a104f7c21b42ae673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903853ff468875a3fe6199676fee0e6c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247c0d3597ec9879a7f0f8922674e21675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50351b8690dd4ecda189dc0dc30f9c0b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b43b8c0154f4ec779283847928040677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27efdc69a315dc1e13fcbca93e18f96678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c8e8995d36b798f7e3d22491edb7d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0705f1e1acc3a37150dc2de32d1df83680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846bd430fdd3a3282f4f9ff60daed8f3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c0f8bcee128271edaf3642151abed682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1fd970cfebeff486a69fde57036fab683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc410277dacc72738fbae77e540adb15684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf522adf9f1bc2e9703fa346e2ae58685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254f8daad67010a4b48b6edbdab254b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8b2ab542bb2eb7a81786b0146950c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398427da245c58d3856e9c4f16211cd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca7d5f7bbef65b8cec392ce7fed5851689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52709a24b91b083601627f1327d14c71690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27357a622230b113db9500c2e7aeb8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96daf8674a2a36dcd97cc5f48268132692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6a9593fca31f557365ace7250abe3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1bca92e536812bfc457a89e7d2cafd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a2630b8f0f6ab5d24b5e3fc466897695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e1caa41a5afe0b50e23caf6ac4294696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0383d81367308c6d8d06d1cebb7f9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc010b86c0177066769843c7b55fd32d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb951115e5531d063331831cf28be7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a50c7697a366465481f7f43b6a693700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17744d1d140eac7b151d8c6d86d1116f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb211914316c4205f6093c2a6eed1f82702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f4611c4d2fc558b80cb28cf92c5a0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81feae34fb9d5b2886f8670f5057249c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71858a1f4fb3d45234eb16919d7a75705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3014b26271bd328a3d644d081e69fd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407a320b447e745310749acf7db421c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469334d7f79bec2094ade0f56270ea6b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80efbd0812177b861d4c7a8fd9d842a6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63501e272ca6c5ea52e49071545493710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4035f8e6393f215e952a1fe063a7ff711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c11b679884f0bd72b76cc1960be71712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08875be2f2faea03b0bf524a06092948713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1029577de291573dfe58dc864e920714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79857c2f6d3a02339239a6f35b6a1e76715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c29e554bec8b8da87c3476d6579095716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634af902a4ce7f7db5f0258376904f6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8184eccd7e512f73b71165300f414f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb4c64a9570ad3523604b87b66d148719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ab046bfec65e8c13e9d5aa379a510720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739c99d209c426ca21b8a50b63bf80a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7dd74c83ff106ae8dd1f69c28b1e7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28483a32654d499ed70d59b7d7d3940723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caefb2043143ce04a15b3ff1f861a86f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef384802accae25ca433d1f47151298725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21adc5ccbb9eccdc3224f88f406fdc50726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a19e2e17d58d387aa36c8ca010787f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15c1f15d7effefaa054acd98f751bc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5decc88340b7e1c23edf94f91a7f3e3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675ebc7ac5d04986b2f05e70f1cd5bb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28d8fc7cd2a7bb6d526aff7dab9873731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4bb03c1038149e7be1b3d33bdf2ed732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1edaa823cb5b4f97b7262816376a6a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7221030b8b3f7e5799680b375d68731734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066cf02c6b3fe1adf279798aad9ee203735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da166beb2ee1c842b3f345da8ab68a74736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85b28859363a78e1ea6366db99acd1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5aef0a51b030ccdeca42300b8f437738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9bf7767c0d6e78365db3e683dbdb1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9c13a54267c2982714fc5c9bd911b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb116259faaef3963d61f172802a8226741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc4eac9587d50c78a50aff915395fa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f088f75757f1c74adbdacaffaeff7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27753f3363da429b8f8d8a50551e7c62744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcbf1327f2608c71231b317b1afd6da745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400540da0c710cacb0de0eca97383253746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac094e9c9eca657c9a37bf2f918c5cc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3e2d67add3247d243d558f97f8195748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2a4ca01fd31201a1a6e2e1ef1c2bf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6da50bcce7939ee2e7e572377a3a64750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191e20cf386f2d164d254558d17b454751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52759aa1c5df998aa99d982a21be23da752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecebe6f7905d3be4b185b5f2cf3bb655753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86929264e9c001c28e3c15010a367ecc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f858388dddf80767f4bd2816001786755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152295dfe0ecfe4d36c0dc24ec608cd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb5c212214b63e463e325c32ef2e03757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e789d59fb3439a5d9283bfaf9309e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7bf10b723b767092f5423d4315869e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>