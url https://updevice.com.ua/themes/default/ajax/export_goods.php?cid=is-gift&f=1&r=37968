--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c49e1a486c8988c944f22823a524c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9036021dcb2a2d22cc315c468be8edc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f291198d416d8d18f24b1dca4254e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaae1972e6482b4425e52c5acad50084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f06cc2d35006abbf1f8a641a141bb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ac376f62bb902ec2a3e6d06b41a1f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf7a4c235c6e962879d080d5752de97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c171bd787e9d67c52974333560029bc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93db8252cab3fe5ff612f4ee4609979.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e571787995dd105f9cd9c827563cc410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d09dc69322ee534e15f351853ce9611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef60656a0adbab93df6dd127e070f112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ee854abddf69d7be5af800f908fa713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988eb131df6c5be918708cc5143e12f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d6251e2a9c0ef6647a6e5cc1bee5f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8366d5c897fa35b862f8c0a70f06f616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbce191b3a13528e01fe7483728184e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2dd8920a23c7838969d466d24775018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa99ba3b3d64d74c2476189eb0915b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a66f26d5a3891555177aad2e6dce320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9fc4a8ebb65d4d225b5a1ad1ec92921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2ebbd9f7aa997585ae315b431733b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a493b8f6b6d6a99de63d51afffdf9a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889eca2e619e94f7c1b7b00cfe9594324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a49db1e91358a7d6e618f0a6838f4425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915a228c90e22aacc5d6a1d8a09b08226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9465e93d11d54bf2240a93b032179a627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e81b57c9850f09283c487721d86dae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1db2e9074ae9167f687227596021d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9019785d681af4394258880a0da4e7430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d4ae10835667f3a227954306cf45b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b8adf08af93aae0cfbe34071931b232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74305ce4995a5f61123235b9548e4a7f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965da4a8cc62fbb4726b6bc0ccaa169d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7916d16f5717d94eb0429b735411e6935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51cbe5edfbf1efe3ce25da7c33176f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb5477524070f56ca7329cbf4c400f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0632c091dbf602653cc33b823b0ce6838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9551def1b08ac222fa9268e68b71dc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177eda42fdea7f3ea3eb8a5c56265be040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de922cb999e949941e76afb88627f0ca41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255f067adf4770481b02eb7cd4610df42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460115aaaf8561f5bd63ab2c1060a1b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3d7e4a3d33d2b32c2b27d7a0fd4ba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ca350bdd5399fc805078b2d66836845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9f62e0aca8fc34db58217f76687f346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9db65bb24d53055c59ed5895b4ba347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944e148f6d0db7708ad16b8551727f848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a77f9e081adb93a933c987ff5fd0049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8a1269fc48bf97c7a9fc6c3eddbeb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f161ae0e494a6690ab0a38eb4df617851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0550ee6eb66bad35b6dbbe40a4f4cd652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26a27a2276db196344d741ca49875753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf33c8cd9487b28dc558969c9e967354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0eea19c7793da603792f3eef9231655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13541f3feb6b2a311cb11a31c19269e856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8cb5219ed939d66ef99d5e48aa30157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4cece4eb1d6ea3cfa84e4b8589dbe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579486e162ce8b1af0b828e21016f74a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15248fe6989a34ac8c826dc67719d47060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1e6376de71b8155e8daba4351ddd261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab019d946bf484730180f83880fa048762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281dc88e481261f485449997d1ddad363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a509e5fcdc033bba515be10f11c8c764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d10a7bb4100ebf9bf89b57045dd34965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ebaff98e9cab473f53391b19cf34d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd6041fc769adbc9fbe06d7e09051a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b381ea10bdac92d5504aab6a0fcc1c368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd4ac1a14b366f93012f1d41c9282069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78250597394b7963d993199d189759270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3975484a10787383ae87d1121952e8e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b965684e8f81f1e859933fac6885fc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406dd0b2d570de0ddd6666dfcb893da573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca50787f0fee12811bf059c9b601f374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75f273ad8121ff8197857c60115dfb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23550b062ed78eeb64b12ff0b6d3095676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8760fec84a70130c7841e4d4ba219b677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebaf6feeeb283727a578d74f852b9dc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23677dbc74db39e85721354bc6844e6c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7c638d8f624be3aaa2f52224cb5c080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6dc0601954e7e97b0a46c88f4918c881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12498152d76952c2dc3d4ea7eb26f4ea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31573e09af33badae745377239c25d783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47c4efc82ee10d5c158f98d937baf084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcfb1450cd88d824643ac16e6b403fe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52047b5aa5b8553ce6a9b06de08daed86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030dbffd6d99e449cc02870750ae4a8c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104b2acdcad7d2e452ca30d9175123488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032bd50ad6d063e9aca2bfdb09e1b7e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a878d8e52a136b87b3f7d9d9e9af0290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd55636ac0bd5bd6b5aaf8ac5bfd2b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2d8d8d0f8fec4a983decbb2a34b4c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d593bd81be39a310d6ad79537561a4493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3705e3941c516b38ec0c78f6baf061c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2417ea7620e60f59735996fc951bb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f565e003d1ac6e5a4cced056744fb7796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62514c360b40444fec5f4c93e776acac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5686c70fddac8fb6759a225d1fc59c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c304d4ded8cc6e3ee98a893b6b98999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c952ddcc568940fe6ba12e507bd4fce100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b90c90aa67c2f11ca87784e79fc99101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6874c5bb25b7c5cf7abdbcebc4b1c8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445b7d40560ab16bec1ef93fe558fc4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc1bdd8e3447be05826184f8970476104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9720281965b5825bdb461f583cc72c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111e313e925cbb2e3566aea4a801610106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5574d042ffd4a5f7d484aaf119bf4e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14c303750ece7e52169074d1f120df108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84501e9f910feaf12d19c66834c7a4b8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad1e5bdaab569a8af008ea9e108b5b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b31c8a4012fb097a2339de8a5fd1f3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ddccc0906e01f1f8ebba832c691d65112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3d5ab8c37c3532a14513ca2c87f31113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6b621188d62007f78c571970e48a8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba485b64573edb74a0ba06e97e50f78d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6965aec684d6873db1d0e42d15541116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a535b653e2c781ad5a771b7f694a07117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8aa54e7e85ff7b91318d008bc92484118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e3fa6ade6838641e01764e611475a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ccc184334540b03aff9fa5ba3ad1a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed386a2533a62f2cc05e865e43210c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c5773d314d9e7d389dcfe1f208069122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f80dbf1b5724be9004efffcd086cf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe40205ed901613957f19401efac81124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9cb7abb28f0aa7d0cd2ec19f8fb4e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b317ea99fb4f27afcc53ca9ca984f8b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc70ab197adf65b7a584ba06e5ece5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e2be9ecdde64668d6767730e6aaa2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95841b9bbc9cb281a05c7648e915869c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d029190813257026c4887f2347764a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526f13fb13e823ce8cebb2e1b68cdc5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a7f76a9a277b1da65ccfc1c84a06b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4d38cb98133f2d202ede70c96b26e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656807d7cd24168f63afe429940117e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8732d8b9a6db97f2adc8a9a71ccb0c0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9ee120a1e53af1ac2b00183faeaf6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db6ceba4e4636aa42f90b0fabee906137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8fe29dc00ef3cc1ba30603703c867138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b468cbb122daa73047071475e0d2149139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b5229badb6c9a2f11d6b653c223bd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560b29469e4f13d1ba54a8f70a55c74141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c6bc6e3299b376a4a83f9c23de9cc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbda3d15b4bfbb4c1a45a34be2e5094143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08f7065e67390e43503172d80fc8a9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bfdd5f8a9377181092c70f018701a9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38cfbaa19a2d2b18c07845466411c3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f44954ef7708991c9201f3775f7a7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043828440d8b140440ab922ea80f20e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf5d605f57c17f2c6a77d1d42f9a3d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca321e4391d34a4727569728feda03e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe5fe4fef4e83a2f6e72ca91e745e0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907581e5b469a09f1b225fcee633641b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7c98fa46db99a2c3bb86bdf0b94bd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400a54a335f1952d98e47a1a6d4cfde154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303559386055156bad162d111e3c5204155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162d1d4b2921231a340b88309e9babf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46ad174bb09e16388a51a2d30d1ac2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1602d7e20d9b36cc22eda7c2c44e8db158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e23ddd677c8101d9ac9bb664b4ec4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c0a2ca7e3a50afe722442d8456e0f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c893f39cf2ebe4f0621d90e059380161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f5604cacc93a88e336f5b94fdf88a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52d7c92a342b4756e4c20260b797bb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902e1e7bc415307e62ba9cc1c8e3cd2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957875e9a778cb730928e5a0fbf54701165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b5d96526dfc7e37b2c9eccb8c18d6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e00dec54e8f233176dc2595568c7ba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33dc2859821cdb26a59db7bd573d5d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2378c0f285eee38e93b188f84ac3a17169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279dc5bc709a36ac97335796f469557170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc09162dfd03dbc54d56e679d108cfb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f5e22751dbafcd8a3203dc4850749172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28215d47902731ba8871a7a66d695f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f712749d3281da97124630a2d0ba14174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a5c6a69101e81030519bc690e43f8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80df35a3314fd0d3884349a8f524cbc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c83ecf8f8d4ce6a87294f4fa06d44177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac2beee9843b90879c8ca002b82c83178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d921ecd7badf79423fb10c76a486b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ede14974189f58681d9440c1875f47180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbff02fb6f7e439364c0b3a8c17f69c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603569dd4348fdd85ed431dc3f9020a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db893a99eefc6924c5562f26ba6e1d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51211559a0ad856f8245f81c5ccf735184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa029d2591e2679618a8b3397e4712185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769ccaaa4fbdddd1317f6c499f491d3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b0f7321ac9384033502a1686c3692187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0ee3a8d231e789112a8a65f5b8d21188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e7eb93cd1622e32e7c699cdfb17e2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc431e73292ba94f025b5d9fd64a2f19190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715389209bf6823b750509558d83429191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb4058f4f95b9f47fc02c3d2ebd3c7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1897a620cdbe76ee6588598e0e17d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ece205b0df2707a43e76940e1801c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8538e70813f05f56f45ef93b36eef9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1fcdf756bb1e00de5c672820b8137196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f9decdcf4be96c2b7f5565698cbb4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b784091b7b8d5e22c273cd9d279f41198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e82810865ba2f7e0638d9d5208b1d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf30cc00307fa20ef5bad52f2a9ca8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7a4045069ddfa40532b43a5450e64201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e3b1d7f3e6e8fc901ecd07d8cf5fc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e44d2a84f2875bd57aaec1c593c8b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44bdccc0156090dfc668409bad85927204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83111a48d749cb0dfae7ab29c5cf7eac205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d2455351502294258727b86b826b5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1110955c0c28ce0b50ecef39214d57207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f71f096022d87cb978f6d07d1e6ea208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5c459cffce4e490321c14ebb3a581209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69292d04f6165b0ceb6b28241ba906210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0d39d8e95c44a02489e02928da82d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e120fe93fc62498d29c79247fb8b873212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229c9b4ba9213f25c12ef7a3a62df4c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07080261e3c20354b834ba609b587f4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139a2fe9f10f437ef9ca89f046e179a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8895072ec7981fd082c71f5a1a5ad6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae773d106d8fbf168ed25b3560c247aa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d77227380cd9ae3153ec01f5a8702218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3cfe67708b812bc8f86584336561cb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f85c7a4f21883093cd47857c5b216220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9110c5879921a29362a20220575151221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2f273ee292543c5c5aa1792aba5e8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba974db59c488398022c259a61425859223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc9217926a3b4f164ee9ed6c48153e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24deb5f430a054ba50e6b35c0c0d3c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06666ef55b7f14413e3276928a324f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c174612e604b231a90f3077a7bbba227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee35ccd008cf5a1b8c4293bd0aeaac5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28c48da452319715add7fe379f4c2d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89dc56e5b43f8c1826d5bdc2812ec0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b249984fae7c5a7bc806ea8248f380231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa9a49179695f5aeb56413277115ec232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af783f089ab8e6fffa5e2dadec09bd7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b66ba32bed5faf738faaa30518b93234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b8a49587b3befc6973a43d8b685a5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff24a308ac76325e0c581b2ef8b5b1f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4e21bf7ae6d0f5390deec919dcf52237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7f46b8234476a95abfc9bf6d8b7db238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896915e6132a319f01ed831145f072d9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4edca3ccf980627b7c01c62c00e72240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31aca660ab8d0ae5d3a19b5a5079b84241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9dcd3dffae98ab0b9e21f2f460087242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc74543102baa0d16a5ce8ab93538ca243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ce1653b534ebbc40ba0730656247e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03062ed31e35e87564acacf3ca2f6bed245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6c6d6a24c0b7a2d9614417399cb58246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615b841a7af9c7f5d866f13da1f9c7c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651b95b57840fe0906803759a30f90c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24272777b69ff70a98bcc21884548f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64320127cd020b8c6495c1a5e26c151d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ec3234bd8b109c20a9712651c4603251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141c1bffe08ce569ec52d6a2f458a0b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4fa74762c863d86af38ce3922428b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5095de6311fe88b04d35d0eccb6a5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ee89e4e4058c794f0698ee24ef47e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccde93e169343d79c70b908f9da8da3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd92ce211e595c989c97a0b3233a79257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb6dfeca7ff3b0bf0609d1505fdb24b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d581d01b500775471b69c08cd817d4c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3052a8644b419a026a5177233da6e6a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290aa6c9cbdd7aa074582da12c9f0142261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42c964312445f2a965734c1c37c720262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b967435a1178089c46a77b56c9691263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7db3d9192d2f73595be25059349e3a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe0831b11ed6c549720cab616513d4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb694f8f91a648dff26a98dbc65fa7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb3ab7bd7cec9ff00fd2a82d46f464267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7f54baa38dde3a2d39ce78405c316268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef178cd16829893503421a8870bcb09269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3017ef534ae0176e064132d85a26c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438cb7254c22c85e85b398368c2e9f19271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525fb5a59b71294b5ece8551a7701170272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88cbf68146c2d62ce3e4c078fbb8502273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e47fb1b2e0dfc8db3a1394d5c76ba274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65340382b0dc510724501b54e33a3c0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f57f34cdd7ae9b47249e52ec69e9a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73e9afe0be5a6cfe75c2ea85820ea4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff3488de6e577b2ad53bd16182fbc1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a2de36cd628d41ca9dbc8e4b3f06b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b346d588a54a242cb6c29e2bae5c7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceab4a0f900f8e511436143a2849e04281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84c4a177ad7aa71c46bc52e57f733d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a753265221240566ccc062fa799b73a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0805e22414f08fd2e96cfba085012fe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5209b4adbca4f4f88964d216bd171b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16448500d7e09aeaeb08cb490f0e440c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddfcbe53dde664f7f1317b87d9b51ca287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228812c12af0f8da28decd1c7947bfc9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d771f97e938253fba08362d933402e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e60c47662bd0974060921b4e101c6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b7aa018d74b36cda91d4c5ceb860f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430211d4f4b8f9237fbcc25cce78c12292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac58d1fd9515969a6a1b5d4c3c5ad9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce9e5ed4e1d37a869334dedd8bcba4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462be5ef344e2e478de21860fcfdc4cc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218bbd5532530da4cc022af925dc30dd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cceaabba1c50635654b27dd91505535297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b550dc99c69475ab2f21ad90ea247298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791440aa63f51fbcb8f76d38d0b4d15299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c862f12c62ad913b3597d406bdaa293300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5a50ce17fef6ec2118f322deeed22301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f229aa6f14a77a6f2fc5f88b8b13e33302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce4c07bb0aa17305bcc98dbc0ee1f7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117abbbd324cb79146420ad58ca75e6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3880cf892689e1fb0d270936262286e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308832a967bdfaf45fe9f2f3593c8c0c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5cedbd50dffb81cd0c6e7c17e5076b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd5388cca98d9bf21d7de38283e1dc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbacc2c171f3463def8e5f4a8eb0828d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05385b44738f2ecc9ccd77f3abef6597310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c167c3b69171ae48b0d7af010e898311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d83538efb819bdb5c28cecea1b6f48312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68ae445d88548f45d8f7424d06ddb4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815e830e92185badf8e6d8912b3b21a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b3a7fc22a72d66048a3a7abc349eb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e00cc7432a7328e234f22dfc2fe739316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697ed1d587efaef058b23c13b12f318317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86034aef0c6687ee8b626b153f2b321a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dfa570c8ae7beecd968950bdbf6416319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445371e1e649116449f65a9ff229fe1c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d62042b967ca752961d32a83a3886321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16ef82bde479cf44d0433d0f2f6b8f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4886f5d690e8b79a3052db6dab44fe323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f421cf1323baeba2f1d9d5f32b544324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fbdbc9560206314961c288b93ef8ba325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1fd2ff2119349d109973d91198ef2f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9677862cfb31f2c7837f7929b2cc272327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065635689393d464a5dec690f459be2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f490a49981e3273ec01a2de1d0bd971329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b209ee3cfafb62d9db7866bf3a76d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00736868465bebddd89945656375ef93331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a6605d87290913fd7223c65b9a3f7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e39e4f66c44fe101b9ede07f68b891333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae7328001c8c9fac9c50186a449dc2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323729df6dbc9b30d02f41c7424b9b34335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd94d713ee14dd679f5bdf1857787cf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341f37a42ae1adadf0aebce39b794ca337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b44a53286b5e20d0dd022f83de1ff2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de19e0de44d9b130a8f33f6a8f1a98339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935ac464004558581f75cb937ee6c47340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1166c829d94fb05a54e41e69576e757341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ae1ecb0597dceaca24b9bacdec546342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804aa2c98318f07d17d217a6ead7af8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dcd31a76d6e764017a870dad66243f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4e1cfceb188a09da9196c46971a0e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7e4aa655bbe5fa1579548104c34c3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9429bfe2f4a0ed6480ff4a55548ea347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc7161766eed19330c823f5eb98d20348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718838e5e9f74acbab241727e9d4091349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886a8596bf452ee13a64e029b968b08350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9bc4e2cad245aa0ec2e64e3f17c08351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069984ea7ce4b44f9e317d4510f45430352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3f9f94174459c79a115f9f31abf72353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7fc9eab49a4bba45d34369ff2d82d6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b2d61e545f8713ca8a8a1e7f4b40b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72adfe3f23ea869373e8355f9783c1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189eb3e86058727d90c2f963506bb7fa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765379d366bc0e31be0b24b485210c9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f3ee159245848b2e0021e08fab6f5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946b02d502f14d8b4f752222e7a9157360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e618b8189afd538755ce35fd3d7bd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40442cf12d285fb7a082e1a0558a9eb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e49f5cee4030b57d38f0e299e09f7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9634247870ac59f5965341738dede364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7f7cd82c88ee130ba77b6cc502577365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f4133ba3d2f56332f62fcfc18ba2b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4fdac3626399d6c86c066b7301db9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c299b4217d4077cd2aea2f784031cf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89aa22f766cf807881e313eaba04cc5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a1287c6fc2437ef9d53685dd35e19370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc00a72b9bae06b885a5de07fa7e8e8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ae7d5c4fe54d2e9e586c871f0e2cb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1a0093f3a04d3f46cdef5db29dd7e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f0a73e661ca9a5baeb4bffe0e5c8a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390be8d1e1ed99e85f694d58ac27f004375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8af78d6b2b4054a5c60c8ae33b40f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa66cf0e90f62b74069d3425e8246a2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbacb422a239dd053aca7dded3a27ece378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbefd7b40b3ebae76d41bf87f64725d8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49e32bdc7eedef3de5d16374c0eeaa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4f9b61e2eb351c3a8abc6a86f3106381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e887f8ac5a7f8f91bd5c3993a86761a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2622d6661162e107b0963a95d9329c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d9d930ce6dc2275d621626dacc5fe384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce433710f442a98c51085100a8b3f1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282272a3ad603c9c0d9b6a3a1b79557386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e846ac10ea097117e0e5489821b42387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1405aa3a540d094dbc4decd0d4154388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d8cc67bc4610e2e8b3a1a47b61dc9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811630f13ef572815b15151f20b82c99390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9608c0b9c8e02d703364087293aa9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591fdee963f961053eba17057eb69bf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a64a9a88113a2b4677c5e2b2a516f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a83a258cd13d47afafa24e8589cfa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4c45cd77592bfad12134badb798ba395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea4061209b38c513be3c7cf244bac6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b02b5ee46d78b15cee10c6a1d7e672397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6096973c382e7c6b67d2c6d1495f7a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8677a5d16d9ac7b4c32e1aeeea2586399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115929c53e81b5d788178e0761f794e5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe57961e832cb551aecd61f656aa759401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f2befabfed90dac5e02fa811449f8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03343fbacbf4799b9572a73a7ddd547403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2faa538258cc0c8adacc8c595c7f4a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770a62da1d2ace5ff3fe664725e79e5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22563d0a0ea3a912194128bfaefb2a1f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb5e74eaf54bc978644bd82de3b493407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818461585fafaa76d075f39fd6b9fc24408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a55e73c02c19ab7e253f93285ade374409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bcc9bf21ce53ddb4bb62d4afae0fcc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01040e3dcd981e849b6e611cba2bb00e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b574d17a181dde2ee2e0b866835e9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7498e89e92ddb32e96751a8b49d249a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db9e7a43d6cf27d1f34571cac4c555414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979960e08a1bf69ecbab5b16227cc7d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3bdec60cbd52bafc953f609945033f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08f95930b631240e72bd5d2f6b6bf0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87375a49db14088786dad71a8d479e08418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01f954e0036dec35c315a18b5a2977419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b386cd21bfccab5a1dd589747795bc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8f5148bf1c5f40eb46e6e2d6d88d8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c10daccb56bed068fb340efbc8b0e0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854d566b4f1ee964a94264b8ae367ec423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7bfe380e647b494b8a367ea52b457424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d033916e4a29c171ad1b1e7b891716c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826298adf440d58ae11a8baf092b54af426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff82d65fbecfc9486786a9f1bb115f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d75e9ab823088799c2fe341382477428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f418aa3e5d4af6c24c9acb4539bdd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7056c8b243111f95e8ad09fe7514d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8315ee490d684a342543da5f82b3d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61854391623eb0c2b3d3b4269eb6e9d8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc3030d15eee16629344ea8d7b32a4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6eecb85486963af640803cabc46912434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f279acc0495cdd5de2846803124bf0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc498a2d93c2b891eaa12090f9a053436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032b5ff7c677b8b36bc150b2a414a53437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04ea7644ef4798718055c546db66f1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251259d39cccc895d734d00f232f2630439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c442b549a05dd43ca60e4de0338cb9e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20dd94453b877063553ef5e4cafd13441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5d503d645b4444c971ebd0f059bef442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26264030f7b97aafaaa2db5231ab4f2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239cdc28f5dc75ee257e0909fbc3a58444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63177e54c8b834abae5cc067564cde85445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ec45e5e8edc0b8a3c35a99f823c5f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ee708279ab2d557b4e41edb5b0a55447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2827ba70444b2477c465663f05f9cc3e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea99bce07e8f27d4cf44e96690b42f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469229db13e47947f9a6f0a57e396c3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002be84740bad8d5d36235cc307c6638451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c712586656ea6d1d046f62315ac56e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c066c7390e959eb74d6d5267c8dc0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6938c61eaee3cfccec1a77098ef66b3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba046f50f619d4baa6ebf338caf7eda6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c94ac121e10b29a1e2ddf92ef8305e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea292794901ccc8c553733dc492324457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c2d41855e323b465779fe368addf1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265bf6578bf4f195cfebef7321801ae459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2ac034960381ce5bd6456ad0866e1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1558a0902b0ef43564885f6f7dc57ef461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22132a5d0adc47e97e13ee6c089ddf81462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5bce375d5c5aff56fb495593a2007c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25df1c0d6d56fbd7f94b7df1998c2b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bccae00309f8b23d4a71d7cfcb06ffc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d5db8b05b73214ca82d55a17084f7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e6bb573406043291d33b8f4868dff467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0e6d3a14d7da33d8d5d1ec8f1fe4b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5425a0033527ea7e38d18d4f41ed907469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085d154ec7af113e4f1f1413a1cc239470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2268215de92c8ba52903ad1c0c0501b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544e54513dbbc91dae25485eb676856472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8958e2d70bb618deef6abec85a15a82473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b73e146bb55f3a362b01d6696ffd3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292bc7b27cf9c7af127626455274262475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051fe7f5c59bcc8527e776622a925db476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8513a7518fb26abb2203cfff65a441477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d250f8683baeea988099bc416e7ebdc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26cd5cfaed52d386a18f679e19550f0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2175e5c19b3d9aa9ecd31730efca28480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7104ac46f5cda507d548e71969524481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc427248cb3781fb8901cff472a36d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e622dd750f1e27fca8349a5dccd0883483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9f814eb221b16a7d7403690ebbb1a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10484792f28b7681007da88cbaa803f4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec84e552d50162271501ee400694e0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce1c4ff5494164776f22c68559c89b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef07713027f6adf442910805ae57a6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ad1d0b7eedcc099ea28fee59ebbe7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac5a931f1785fefbce798cdcf41b5f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843edcb2ac774a8f67bbce5385b1a2ff491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f58643bddff2c2f22722d8dde50685492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c64366ad7482af0c7956fb1fef9dd8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589825dc427b726b3e879178ea80681494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c7260707a233d203777467f9df650495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58fed6894241da0ebabd88d523cd717496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238027559c73822d4b81feaa379db77b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14934df638533990d52dfeb5f25d2b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d97666c59f317c6cf5df23732504b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094fd5bdb5653754511789ba74dfd67500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630181a9a80b9055627689052c21f7e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b9a19fb6034564a69c579b03567d7b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39d6c9b200233efa7de9baf1048553503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70514259f25df32213063eeecc160fe5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ebfd347059e9d3f0ec6823818bda54505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36208bb400589dbd4c9f3d21d2b0ec82506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7d3a9010eb890d5f231a1445a09c3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4e06afb2fd0851998d2d5cd26dfe9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c39e1e021c0288688437c358f50fc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1f54323d6eb235432a41ad8cd97b5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a30abfa1a91f4be7953f0984e586e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc9ef30cb507e9756b57eea6b773f1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f17ddf16df17af77512f30a0ce0c6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37482d1d5875a651136f55b8ee18d1a8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9bd6638c79595f7966b56a1c95885e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c900e23ec19818ec66ac6d6a2eade516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d454009ac002ee6dafd8350fecbc565517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2f48936816946cfa85b8ef040473d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f915dbaa9fd3f7089466a053f46b7ca519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f42797cff96a95a81e87f68946f7d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96df17c3c27a99ca4529efec5ff647521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0beb4a003a6a9ab8e05c5d6d471b0b0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa587138fb913022c35106cf1922f11523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ac0810f0d0fa3d696f4723c2d2ddc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3e292f5d729a472d5c8a473efd7a2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e21923e41fbb69216144fa5e98ecc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4eee90a6cb46baacc18f60f78988bb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c303c2d04f291a36f46158b9873630e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d544634b8933978c571b69e0d20ac529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e847076ed5109f2d30cb3316d15e5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201f79920d329171457ef4e2f61dd62531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0639ca0c7fea74bb7e2fbff5284ef5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9447db88954341bfe5b221826e7f43b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5afb7686e02591bf2e03cbd6738dc45534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a9fcb866ead1415aecdc74faca2ea535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ee2a2757f3e6a76344250e65ba128536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b42e5a49d2b62d8583c565c4bc3cf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1f03204b6cb7f65f9053b57735bb4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b07b0082e49f2ada6367029e9522b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999c8a4cc4ddf67f0691ceb8c5206c0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550a88f44bf470da7fb89a207406059541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec693d8c83e8f3f6a2086430bfe2897e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c14ea9b8dc98b8e9b12a47c031bb4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe0e4f449ab13021d756ffd884c1d5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8c79f5f46e1be505a0663fc8c320b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e7d627145f57d500835fff2740c17546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051db415854022ac1af6fc03095eec47547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe1dfafbe667da4792d838261c61db548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751bcbf149239406f95604d261ea126549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c7ecd228540c785af7d554398a28b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc9de095ac0d49db41f74013c770ca551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97881116f5a4cb6f72c1ccb6395d11552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156f537586ea0a5e5f231d0fd744425553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e634cb7692fc3917093c44c31217d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2625a59745537cae914806b6b8abc3fa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fef2d8257dae138f534602926bf7be556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f4d5ca18e569fa37a125ed0e95dd3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3438f4a824ceaba56aa299947bcd0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639a49ca740f6328dcb4f9139cc1ff0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62667e079fa3be5e3da0f1680549756f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03a647f269c867eb71939cdffe8046561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f19fe7f06981614b565c76b4e9191562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109bff27129892afc32ae1242e9c7c9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b02363e7a65dc94efe4ecabeee6cd7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35448c2240a9c12c0ad5a18a4988c18565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12581134aa67a88089dfb8eb3eb8b8b2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f3daa91202361c793fc497aeee3db567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b9a48453f44737912a63b29ace428568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c8d58d4df0682b7d8e6a95a192ea1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d83355286265ec784c16ea202ea9a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5b2394397b67fa88f29846455274e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3adf84b62f1377af56104f07eed6ce572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0d02e2878bd00e0747b984023626d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860871b0113194e8b124492b79b790c4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68485d9eb1733950ef557b890d32fc0d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8937451a8aa8d1fe88f0ab291e5826b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07489fdaa0ec4e11906bd86fbbccf41577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f4d761c7fd2220693a30c41f3bb19578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c9048e3f9914e483266f30f16442f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0affdea0605c68264d0025f9466d4620580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f668d681bb4cb23202ef53bf92cf7d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded43ec2ddd4dd42fb2b5704a53fca8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23149a5fc4bf1f05715d65236712ae583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f178f4024d47ab7f370b3574a4b6f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f603860b9bd46fde99152483ee1ce585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9187a7cb32af4525422cac482225886586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e587ddbb8a92cdd42b0f94e5408de4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac1bc48795b91bfecf6a7fa519a0f0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241bf2961cf520db2570663b6c736893589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7b8b887020cc210b67d607e2cb502590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59455c3620c073e38d39fe57a852d65c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2295ebdb2e76afb24d8a806d2cd0bd3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d3843d6c191b5c13dc7525fffb5ec593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ecdb234a32bc4c5c9deb0a3e05823594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68902c3db06aa1244b20d771400778595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859e3896279f53a2e38b68d892ba151596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05385330f01f62f724982feeca4679dd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775624e6be846a7ac00dbfa126f187e4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc108a116779dee2bae70ad8fb0f114599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90a1e405e8d14bcda1f10e153b9cbc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67db380eb94d1148dd6fe94a3fbd639601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350909a897e702ad45843d8dae3eeba602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd93fe3455aa357a816acb9d24cdf6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a82eb90c2e0773ac3d4c52a408035604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc4f589002bf16091ccb600faebe07605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e1a2fa6a10f4019c6d002c1e6c16b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeede1efc0e33af06d6b9c279d93514f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9145ef973b71c085d52fa3b7d48a07b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a8233b5365c90087121855663254e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2130a20dedfccc3bd501fd607ab16610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5763a894df8370618dbeb19829ff0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6897df498910f9c50a3799e0d69aa11c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a944d2814f9b774732bccead6b9a10613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43bf3cc02b947cd3ec408bcb59337e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87078abe9bfd9871f8285f895656818615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236dd405163155a436833dc08eb6824616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fad768eb57838ffe56cc3310a3a0cc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b204950106fbfb2b58d8bb23bbf8585618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97d1118ad4b9b8234fcaefcb5c4293619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca437fbe1f8cce01c9ded3e7cb8ac7fa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7d2607bbbecf97cc88b9003f60735621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c8d5810fb14968f818cb363962a90622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a60836c31f74f38b7653acefb08f62623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14121ff658825e2588d887c12642385c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3fcb4f009ed7cfcef9387cf95cadee625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77b8f0805e164c05da31bb4cfa7d2b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa1974bc9f68ca810f657fffc19b1f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d84a100f6ebb188d54a8a0464074d3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4489756230f3fa1e18624b22844adc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fdfc2284082a292f1ff3f38693ed39630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab712f801e665266b4582def4570136631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c744d1958b01d761745aa9c76976d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c9271224d49a146679471b9cddc09633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e916f9ed3671860ddffcc0198ab07634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b545cb71d24dd45c0e61185cbb2ebd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11048ecb9d838dcb966a47247a666336636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df58968d30f8c3e6a1b5b1c1e964e39637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd4a81017b091f6c650a111798c57a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87925ce64a2223e1949c7f315c45fbe3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5acb9d81141eb59fcbd0db7c224dd93640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158474e10a0c2ed5daca86a4b766aba641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537069c47000c11cd0673859dbd90e4b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb418ef02deac979508c7edfb5e59e3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630531dc8cfa6f0c712f527857d2368f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766e0ca3ff141ae9665ad979b49f859645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c027db15b30ed1267fb49182ee4656a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131131579e0ef130d4ead6eeb95c4aae647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83501bac221fd2bbb4d677e397f6b044648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d603f9bd8faa8ca9486155537a47b9a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300bc627f6f0b1c51e9225e85c3a555650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02025b16e2b05bef0049aa2f0e650416651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0b4f62e2ce132991866b7ac8d8b4c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433cd0423ce80d6acdc36bbe4d0c11aa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d14ee8624ea119b4959d8270103c1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bbafbea0443e7ca1a2c1262752e466655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e46714e2aff305c5eb8e5f7744de25656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dfa525c2d7d15e1616367a47fc9657657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16daff42c405b576a6505867e83cbc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992eed1190c5fa8de522b0e0d8363bb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca569ec39322482826e797e50cf19bf1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c339b378788328ea67b4573c652648661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa069043b70c8995cb2321cbe04c08662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7d6e1476e1096f6b60aae23cc2e27663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff30f7ca9bf2379cba8d92afe91f62664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87291dd5b8cfccb5a6f0e32e316d8d9d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506141e0fa82bdd6bc9a8dd8cdf61ee6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27436b8be8c68eb2da9791c9d402c8e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c097bea78ee569a22713a436c3f379668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880769f2da466ee25b7e54e5cf86563f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba33517b6bf5ee90497339c0ca1fa76670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260071b5aaf840a44734b0c26bc8077671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644e48bce3b6f45639398deb2313de7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a49b1996c2f6feafe3c79f5b7fff38673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ab70ab92cc6ba445a89f199621c4d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b90c900b2bd175501a2503ce4b34d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e083478eb4e4778d628cbc841f102676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9983dd22ed82c45d2047a7b2d38c528677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7397cfaf70b62be21d6f66cba958b8f7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4cbd365eb3def0f7ed022e8efa234e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273a31a12ca279d904acab7258f3ff1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4f805936eebe52b57b67b875833b5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81538e468386218acd0411b1892951df682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd346a7cd9a5f873f4edd0699ab0e9e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be13977637103af7d76f63ec8abd04684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411895f9a354ad23fbf11dbb8ae5850d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc822832956b2f3773e0249d1af207c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf340a7cf2b6fb037bbb4df5a60776687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f1f655a4548f78af7999f9ee42ed7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b46c2f5e1a8e3c602dc247b7bba5a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b46ef0d78f328c5ac713ab244857b7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcff6a73ee2197ac1ab2b1e439b9ff1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cae0826c35fdbe112d30b124be9e09692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca50f75701562940486457d4bd50c4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf9efe9445c783c09e5934a1954f44694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94612aca4f19d58990a94ff09355631695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09661d3d3ecb59ab4c39eb7356642294696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acabe7bcc633c3604d3296bf01e8dcb4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95cec9387bdd19f2ae543a5d3f97ad698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec58f120a247cec74dc995fa039605699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197dddac70e4a9ef34ba78851520e4d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519a2de2fa70e6e41d7f561da572de5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88bf36ea3c3bd0c5f674215a34a1602702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c18c7b7fd47925897610308e2290c7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b298a6db38c967af68cfea46353972704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427c6c73fd97ec9d44752ef31b92caf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838af48c26bc19caa21b7c225cf005a1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577d67602f5b819467e6d13ad3b1c42707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d362d02326f58eecdf0236a3c19815f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50d9f3d9746ee3344466f6ab3040be709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d80739d4be82e7fe2d0d397cde9e6c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4870026efed3bcef05d9d6f18e1f7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b830fffb78937060287a8ef0b1bea712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89dfb6e6a6d5d0192a63fb178a958c9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda56adf398d2d6956d77295396f8a8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f99881162983bab7d8da993c22359715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8782ba8495eac8408364b0dcff6d8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099bb8b7242128968c66cb360af51a6a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c334ff17d509b9d329e3562dce9e921718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70cfaed1f7df4f336e6bcfb5b30ad41719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185033b9b85fffa04033b6dadd34746c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a29b34a62e41667ebbc570790b690721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89551a1dccd9a9f2328e96959319a3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7149beb48b5ff30d3492e630d6156a34723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83257269df29b2b6ac13e9d0715aeef724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88ad726af082f67b8d9dc2b3284411725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b98687a89f514a49c873a524eb3413726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab160d85bdd83ba25f799444cea5696727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a6e57e61a1fa7f7ceb5a11832fafd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf073ba8c68dd0542c967e0a7161fe729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82a68526295f12ad474f371d6b6fad730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf701551bbe727432c7cdede14a3280731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c6bcc9491c1e5ec6e31ef05c044ae732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13270ba074a7d0628ad7dbc3a1de591b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c7f445700cb0d29a263fb8a710e93734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5dea90e9ffecb0e2584b79ba67b7e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7bc1ea46fd1a661a2876c6b2fee929736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ceb0a2196e45c94df54c2bacec619a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb4e2694455c282a35036cb6a680a2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751255b9719a6c40f298696e718ce59d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494853d026f08f8995edbc2c9b249328740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bfe135919e3e57d62067519f5b1493741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264844156a7a5f265f037f9f0ac7efd0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba65fb8e2e93fc86dca2bee8aa021c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe104308b74df8bacd74fe3b8790840744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21258c59203b712a80da7d7b58786329745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc196341f9d8df5a65d1b9d60dacd158746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23312fae04a0d1d9ce5b9e22d1749b58747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed8531c785b0ca220a9fbcb5e5b835748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736053542279ae439dd49a84136eb0d0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207b8142f70a598a8f3d9e42d7720e0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3c4d01a776fb5ce1200f52db14015751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a487e78d37fd3242d62e719838445d4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a69e477ebfa787caf15c100c57888f753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190d8e3e9e700e8035041a53792ed7d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ce0e7a0b56046de9b61314930e2bf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52fb4948d0d95aae878c3d31c4bc933.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944ed6814c7c4bc46f4a032853b66144.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb088f9547152079c40c44c4f16abd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10b2040428d5e22f7502a42f3adbe06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da69d9bae6eadec2bf12e4562585f37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf61704abf88291a16c26a01f078d888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85b036608b6b502077bef5d89136509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1e9325c6eccf08daf7f7d5ceff57a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0997b478ea9fbb22a0bad8f6f8d742311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1f9dffc7d04c51d384f58df7ffd0012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb712eb29be98fefe126d8f910117e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9bf6b3addbba4b63b586a762d46b114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae147679c0082f14e1384290c2434a515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7b44f6c0d309a02d140f9dd39be9616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e6960e728783bcf7611e9a7feeaf917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec9784679913dcbb13358cdf50e4fe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6419c6dc741f950215c8456b01b0ca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab8e69d89f04f158ff2cd531f1a61020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233b34d175a656a63fc07164ff93b2c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3fc6f578046a6ee435683501459cd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ca6dcb1c6f17ca7cd73e7607669cd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ac820633dbc3dd4c5837fcc7565c824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41d3c82965589ef332756f952a946f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59acc7d0f2030014b660ea9816a9ca1e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec947d400b02cf8b277cbbf86e3717d327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8f6a24e09a6813871f36ab63c9a1128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8e656661cfb36aedcd6c7e0e7ca2a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4ebdfe48fef954abe37b4a8f1fdc030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81243e3b4f1b76cfdc00eb6565ef72e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be496b50c84d3eaa89bd87cf0f290432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f292fbcaa6a5fd8be0f6542a69c7f6a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58341b27c5d98d9c6713a21012fa2e3734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bda4228c9a43a2fbd55ee50c53372535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eadfe061071fc4f1e62abc2d35a35e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17f562c920d8eea051e24c903888ca37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b6d57b0f01e6b40b7ecf36efd1e0138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7edf3bc27e3b7fb4e26bcea4a42beec39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ba0207bb91b7c66c7934fdf2d0eef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac74fe91e0791c1186722e687df04f941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4d8088507fd0428b865224991f1fb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41983a516d92919723a1f15acb7c929d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5fca430d4ea854ee173284c19b7ba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81592b80f4dc2ce3783d30d93c870045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957f15d71706cc074a0c32e678239f746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31f98d63a59e500f3233832a6eac9347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab64c7674d3ebee389ef0ed6c10a7548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c7444aa333b27209a560a01803ea449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b6337ef7fc3179afe999f13d2ab7c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e537cb4be50352721f97a00dc8b8351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86c99164279981acbe1322d15dbedc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e56e6535e0fb297263973bc68636a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904253ef6b5c5360341a1b8f84b028654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd5001f4cb0ccca1088fc8db7a4dcb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02088365e25cbd3e386df5f7b142109e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011ef07e7bf37740f53fe1e9040387757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87770d79c14b23ae3023b24ec6cb286b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852419d6e8d78c0c900112ac1fada6859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52078a4bcba094632b16ed09347b317160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce177c45ba49ab1fd965697bee15f061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77d0cde68582396357cbba4c3c042962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d93f05cffa80280eacdc10bcf902f063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed1b839e745eca8aeed279f703707d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ed7b2bc0ca23a01685217ec644a2765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66e3c40c293e307ad47aca2ed61cee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6648acedceaced2894c874336614867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde01779a89dcefdb9a5bf548f254ed68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07854ca44857ce9c9dd74abcf9de72c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492fbdbb707483706be5f04e90d70b5d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15e16ae4519e70a48ee54e44b01ff571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72f2433d99a54dbdd17b19b8940ba772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029b98b49f839208da3f719f46fee7373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d11f6db9d91329066d584dd7fa3cc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0a95f69b91cac839554fc72e0dffe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c648543679296c2fc74d45b388bdc676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e9a7a4f643bb70054ddb6a9414e4577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e707591100a08e09031fb912ca27d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f785fe1cd88a4295ebb76a0a7c59379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0255fda5b5ed5760248cde34f3cef1a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313fd71996215e7e036548ace6308e8881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ce092b01395f7508237c65bdbf41582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e7778d0370d0152d16ff32c24895983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e557cdeb4f77f335b70a5eb491abf084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf1431bc43cb1fa527a97e0642bd8185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfde7f42a78560c39168efe27e041f386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c379be79b914735b439b5f57e4b87287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7705ae830e5f1fa09617ea1916d18288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ed0c1874c62cdc3df62120012f12189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c292fe15a17e59622068d7793073e8c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d34abb99d3ba456e47b2c5a7679d8791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355ccdcfcb909fa0f63ae6c95d9e7f592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407754a14153f566d65b23a24a2e00c393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8c64539d1f4a3df852afc10862df594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80a5545ada6c703f14d4930980e34f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828e5985bc6a5e9217e9beb1bccb26796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d822b96f88cbec79be7f99feba7ac7097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5859b5f897a825ce06fde2df7d9d798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13d525aac8a9e6b4634aa6a32848c399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe487d13fd535b169f3b2871db4885100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052b90e3cb6c4e4380a050fef025da9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a32a97b0937e3c5bed7f0d659e568f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7783bdce7a33efbb72ac9eab887ae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbafcab995f445a0c8defb13073a081a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3cf21605bd160fe8ccb02a9a0e915105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba409017e2c0b833f3d107ef72606a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b4345470e3ef4813f14b75bfbae1b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334f1eede96fbfa4881a1b609d53327108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d2c0f5b1cc0f1b3dfe5eabb482306109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b5698a8a4b34211245474186c172c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd125c7292715422acdeeb55cac1d9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117082031810cf1c63d3df965324e0bc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08584f14d91838d97d8d9be55247691113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ffeb9c4b4fbe41f411927cda50dd8e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db450e2b331a71d65fe4543756a10bda115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23802d5c5a7d259e96430316e127c716116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd62378132c929a206fef7fe50c4449117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7af517c2f459e4f8e9372500a326d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6873fccec2b7f179d8941c97cc44dab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4bba1e4de0a70619f3b177190037aa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe519f9c1803b133847815ac430dc0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db391fcfadd2db2f26c2c1295c31d20d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800521a4b2ed119ed3133a6270d6c90123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c47ad4ffaa612d0899613591ef622124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67866321f91acccfd87c6ec09b34529a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69157a9f4287f2a19a4b57257388a0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3e112580eca735daf7b3e61ef2480127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddbb41793c52be2ba5e392a64626ae0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1b624b120e72c1dc6beabf742d662129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81595a5455dcc1baaf72a700d8e9f147130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548491ee7d1fd65ef985cb238d31be7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384762da2f765fc9ac7850249925cf3c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46deeb9869de4b8a9e1077bba4077fb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422faf01abda5e058d3fa83dc94f8ba134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e2fba6d9febc462ef549884309481135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea363c121ce4712133082256e9368180136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3aec92e337c365b06fdbd251710bae137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d53471a6fa1b4dcfc8730a81dff032138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85902072dc0d6d50bf098386f3018067139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b2031d44b654d9f7358a0f3a8705a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142c0b99ad4147dad6bb603d9772b11141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4918cf0fe7b61239adc06b77aae1596142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aaa38540e2947795f36cdec13d3b85143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93bb3c2dc749db0134e8d22d7e24845144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc4e2f9b3c9cf2e79c2f4c9fd6d77f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ff2056f702cc2e14c4ad8c97d748c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc00caeda81f9b7a3a052b9aba722d9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb25de0989b7626636c9cbda94ae83148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff653a0d79e775c69c40db66486ef4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58afed7f8de1e5163dc72839ca7949150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d057f450ea5fcef8c9ec54f93db2c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8414e44c0a5bb61c2724dabcfa0b88152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821bcce8a64e8da624f5fa8fd7c748c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134761984ad51592437326c649fe62f0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d850736afbb2a1a67357dd4f3459016155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37577d75f75fc485aedb269899a4912b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa00d277861126f81b15ad3e87cd7ee157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c51aac8bb710bda0b3518547a5d18b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf11e51c8be2072cf22e6c2b2ead63159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242d210b4b00022f026561e9b35a08a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27a1760150ebcc90bc8adf2036518c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f3156c25fefc7d99fb073db94cc96162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834293e912f3784b56ba69b68c79430163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ece97bcea81322cc263ae79bba081b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf2e7a0ff001cb9088bf2860239c49165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e81dfafb907e360a0116f06b39a12166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790c41ee4bde23368db38b8fe532b68167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d7e7d684eb05236aa68e504f8d9e0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cace7745a628acdcc0f6230d58e03a3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed9cedf5c766e90f426620433100800170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db08db7b140332505d123bda816cdf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4d8411be05723e95d3f3ffe5c6548172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4a04fa6fbb4668c5842138d98e7ec173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f15400ab0cbe9bb066e2ced5b381bd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678b600ec419f3e9b34bb817cee6a51175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf494eb7a718591b1154597d2a3cbd0e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738d6e9f16ec720e2f5ae7a01240bab177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660acfe8d2b30cca545f7f9e271c695e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde777a312353562c1fe70a6983cf77179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f66137cff602fff3e6d053c8b72f3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a500ce003f553fe517fa38a12c17b3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20b02b76a1d67df6b6101bdc7239e6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd91b0d00872a2afd951ede58acb2dd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6791a2db477791d4ce032702fb9b4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ecca7287e70694be38a825a0751f8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea994f70a8ae247a13ecbf8c8d1541186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819f8fe639c93639d1bae8dfeea47c5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e00f35443f190128ffea0c7d93541188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd78dbcdd9815ad381d5c2b95ea024189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad84cd646351cb1ee787944decdc06190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11088648ff98cdb741acc41afcf590b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0ef2a9d788c0912c4fb488fc45332192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86eeadb449a5f827be5c1bac774391193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96936f5c3702dd7ee5613b2e3b5e6bb7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248e4875e8fe10c0ec3e072ec960503195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da837f9a154e15789c75b88cda307013196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4bef63e6646fe50105497689da58fc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc20aacf56fadace61a74098595fd56198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c551e63e54a1910da7a9d5bc59fcce199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda5315a215603779251f1465004e2c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd15e17658ecbf4356be996b5c77bb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faac763720ffbcc7bf41464882ac36b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e66b23486fd95ad2d18f1cb65d34e4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281554f40027d789f038bedb6135ee2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10405714bdf576cfc6ad853780737db1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed611c3dae2c097f6a38d1ce73c946206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0565ecd1c7234ee2ebd6766ddccbf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dda0bd40921bedf63fee23283a9738208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b6cadea83609a969fac9f504bdac5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a42d4febeef259cb03545f7a4e33c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d1c9694beafcf80403fc7ee499c22211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b7544836c176e1bf443d6aacb5d41212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68813b6de589a583cfab6199dc8a1d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d581015d3354bb90ba9d3dea26faa7f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0012bac180aa45a513586478a4f77215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad88e9e16ad696cbe512f16aad7363216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a5db6ad66897e3efbb44aa63d227f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02c074d795c42f2722c40bd9473e14218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03202f70b6a49af2a5a106aef82713219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ba2fa48e1eddef67b7d90972f4226220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228058e4df05f50859c6c6f6a6cf082221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24b7d16df3489903e92913b5962df6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b3744f78501fd1f0249043aadb774223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42be289b0f1cafeb5cc6bc769e6a0f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b28b565d386b7b17a404ae3065e9b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69903f93070bcc4a6601eac9802fcaf6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4387de1dc04d35b6746e2ca06c1cf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a2f22962ee663b9e63d52fe15c1f35228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180078df51a833cffa0f3df0f784d929229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639345151bb4f2e99b41ee0100d9a090230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b3aca9a1a89e48bac3e828ad2a9e8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c83743f303002d318858f9cbac9b1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69667c6126addc2d3fef43d5ff4370233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4dae8f725c824821b530b5cbfcf28a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0e9d86a4d227f8dde5e1c986a9040235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d762691f05d66cc31628b067b11c8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac0d848395c262caedf0ad7f460f2e3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a3ddaa6390ff96c1b1ef958986249238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5153f663bd899a73ddb9e2a5f7acb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e132cae35742b1d643f2405140dc0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace5349736a7527236d18c00f4a6287241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82927cdc05cbdfcdcf88cd287a26c9b0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f3a9209209a30128678ff9c58c1fe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86434dd653705177b11b6161d2c0c58a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf07ece07f578d0110b36744303ec6c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8037a49d11fe3fea562cf89ce3fea0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777e850ad60dad36a49ba6212bd3ea4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75606b5ab189be1ad34297950a7a4bdc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4671ed0d017ef41928ec9ca6f4354a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b6d2cbd299077c2e93e927d156555250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571c70b52cf49a78e3a5862d1ca4ce7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f336ea979c800fb11be67ced17997252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94370074824fc63d8de2b916e29d4249253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72bed0b60f42331996c7d2960a1d2a5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bbdd398b5557332f9778db3a775564255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878f9071aa2fbbbbd12070608c1ebbe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214e83e8f16ea8e923eae496f0bab3f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4141d87ec3e69aca11c7c3fcd29be59258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714aedc16de1186ba619296f35c1089259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c18663e1118416942892488df4985c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc30f020eb88fa27b7c15757f25083261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e0ae26a9a49cc96e40032880bb335262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15414112ec68be0f3f93c9365566f2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a1e6509fa28d6089a624d8dfe1d34264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe24ee89bbb75092387b5ac3e27f55265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d1d9547e5a633792c47225e690adf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c276f17cbfda7b671be8e108c4555267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d21a854065551a9d936c6d3a6c42be268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de328320be9d4afe54edd70dbe1b9d2c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84176352a06b0bd4ed861db6438ba767270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917deaed77b8accf7c0c192465d71c42271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55ee9b6c433dc6763bd2fc7bd996e6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d48317c33f913d56806b6a7d2c938273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bdaf2f0d17be7723238e4e19d6a048274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c2b1b364302b09215f71eb0bd324c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab83d7e5ce059b45a0c962a2a87850276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0c652682aab5de5e5c74645aa51fe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235c036a32f0883fbc7100a4f51684a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758238087813e2855599ee76748c0f1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a663f083af2b49a91b621924376479280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348900adb801486ac6dc526453f7718281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d55ce2df859f1f0b4984c5f68d1dd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b5dad9e8b76c5205ca0036ce2cc09f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4092c550923b0f26e98a9140fa0c106284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614e1f2406d9c9e093c64baa9c447ed285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c04d75e0fec2a5da09c2a3e3e0e106286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa60ef0190bf0b9d00fba58b2c622c2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f5c401fb73418fa2cb8a120ed50f8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d4ae85df7d3528cb970d2f012ab24289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9000e7c2c5190cc49b5dc9d47d263290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9e8ae50ff08634e526f67fe1fa263291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82addd1c0c5f0fd8f531bdcc9c1ed1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10bb9bf343936859211b59f3685285293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d14c506df3254cf461d097a131f90294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5a7e6b026453ab3cbdcfc136932f6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac7b4580712cae76f10b091c7ae84d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53207e79d3424fd8afdb9f284fd8c4cc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c734fe8126bef2ec4bab2a8430d2919298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b5b53d56f1d50d1d35b1dc3f881a9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc535ba34dea43ce3ac300cf9fdf525300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba901dcd9eca689273067107c80acf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996f80a6fa8b94345e74bdf908dc8b5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16c2d855aa4c25728f0449f60b1010303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dee5f0aafe9f63827b4b46d0b760de304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede16c47cf38845776d3991163c9358305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484aa3cba3832f3e0b028e241b43d3ab306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5ee1cc8b4b6a6f2fdd07dfe19b05b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a747534f7832afb8ff81c0f935e76ed4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11c3a53c91abb127b28df2476a5f8d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6ec86ea653eb20e41b99674d04ffe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150b28c94afaed8e690d1036bd98174311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4dfb9df8770aa33de510e6c13ce5e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c0f39ced9b290eee1fde6a41195de313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ded25d93369bf64552d2ab27dc30db314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dea8ef5d0ad9aaf8ab16a6b5fae99d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee29ec38187d68df896e21e477f67f2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5546e5f5eb8de558528ac00a1b659be317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5b60f6556cb523d35417fa9f46711318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faaa9205d5abae22ecb0f7b6abce463319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807e6ae9645ab577586d27467997139320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136e861e63d147ec754a526de87f89d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72685ef10ed95677b90d59aef3fcef19322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a4b06afae2a790b4d67d79271a44f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9a7f884bbfa6f70fde614de77fa01324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa4f872bd0030884edf999b1ea82a1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2887679fb532944fcbdd4e0a309668326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bba1fa8ab2a347bf219972a767ce85327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541b992c9e5f53ce13b8a62dedd4ddd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31427c7026e4aef1e26ce6a121852f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da11dd608478f3e3499502334451a4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40d8f4ec01a1e2ef0de5efb522d4a9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa941837c696619554107338f63ab5eb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85800ad9f59127fb3f1c21100acd7e29333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3c8863ceea8934925bcfe3b972f20334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d16cac3f8dd5251d2103e6972d04d6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83bc3fc14630e34b68ce5124ca7d40336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df45d04b8dab2fd0474e272b29564f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f934ae6528494f74ae916490722d967338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91596f5599633d34f8ac323e02936e9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f810a444b010ab09904f937636bb5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c28c524fed9f28c813e9774b07d6e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf5b2228a3ff813a56e12ca6c8b9c2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4127fac3e3be1103c35a5ab09d8660343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823dc828e897da5297cc842a0528190f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b2185ec9f32ce5643068a9ec6d95bf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c073c9ccee07cf957389b2de0279cd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac41d5ebe43efea36da62a92aa6a87347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679db71fba986439e182ce1132c9dad348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143d79a8f72007ffa75f6e6d62eaba6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b936677c437fd6d34bddc79f74321350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de68be897d6a324f8b84938f6cdee9c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ec61625d125231d769ea78873662e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e5f5ca80741299cf72a61ce3cc203353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f70fb7a875777edd9c358a5043aff354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd8bec76f05e3b11c2e77c9d886188355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead9b448269c096f9687c9e20228169356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2a4c955666116efec538cd802aff2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9a50a1f3474cfd536a008134bbc95358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eebc76abe22734d30186092e689a65359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83db6f074b703d79a5b65a8ec675e7d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3840cf8d63afb35d07bdeb9f478a5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692aec634c6e32dcb5e7e2ccff39e81362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ad98c0a55d9bde83b2660b5a18dad363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013bd7ce1c2cdd2c99f336cdcf6b2b7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d7e956c8a8445168bc6fca38eb2744365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa49940b17acd926c6e02358a1cfe3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a5da229342873495d516715fad20b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f49a238660120c062a2c0ff57f33fd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de744a6d42e48123c16c4c0ce2a3074369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d314c7c23d9c3227be0e7aafe5420370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75f3a01948483b70f8f41cf5b468a1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc633699e05490ececdef475eb614b0a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543744baf40fdf5a80457ac90345aac4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eec6b43db4296f31fc4acca4d0fb41374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e88aa5b6d7d1be2728d15983243057375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eab5d1891bb14f0e5f016d781c1ba3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969b489a07a8233fa55d85ce7c81f77377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675f59db9758a56529aaeafa6ae4315378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769d84c1c0caeaa9d5418d83b4c847e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cacb7cfabd246954c9aa9bf0cdb4149380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc09a2e6841ccdfa471384c99ba2f9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4e9550618816ea884f5163eeb35ab382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909fa748bb2426796ef4a392d8cab5fd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958c7717581e628264c2d1ec0aa556d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed514532ce5c4c40fab8f10b3dcf22e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced536a87f5950ebb3ce71f9bd47b750386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f3b29880ecdeebe490af4eceb7218387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8998760d6b3825c77ed066ee2d027a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f32faf6df39374c76eb53c43ddeea389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a45fdd56b7c2ce2bab6dc382252c5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d54007cd86d6358b70761f132d709391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8dbf24e0e97faeb1e070fad46fdfee392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bdd68ed30460c17bb496dc4c7ddc88393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec055490654df3a425803d79b6489551394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d08bb789757644e69476a746b903d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace470398819d630d81c6468dfb2d1e0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722e3c930c19fa75812aacb03487d77397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879d1d57006642000a690e77f404501398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761a5461e7398fd3d39422940b96d7b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6bdb914695d4940f0bd8f4a353e6d6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6e3d6dbb76a578d4ca6c7d22d38ec401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b225eeb767b52ed5cd112a7d21722402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab913aee1ab21cf8a18e743f700f18a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc04ea768a55067a22a3ef5a54caacc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f1228d2668f48fd4e4e680deb572d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1257b117758e8c9b75b2d9abe0cc389406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a00729312de4f2e4ff8f2e52fbfe23407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd90eae57f087f5a28a23a8c21bf1f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e53ff7b3401dc79188bd01fa76e5f9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779316bb6e8351e688157d4e97def20410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de067fec3d6942c4e65cbfb01605f35411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a403110b382d5caa2402dcd0ce7a6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7d6fcdacb4995388e493ae2353964413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329896faac63aafd6a8501116778a90414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685e66db493b60604639f6ac5c3aed4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843bf6780c074e415b53b4a3bd88351416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6273f6b9d1814fd820fb3c97810ed0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5068680bd1a668d21a976397b5348418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605a5451fae57c086636ea7d069c861419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538bf58d93493931a5793ed3af12b2dd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751fbc22a8ed1c0147ea4beeea6f68d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a181edc8c9641ba7aba565b483cec0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020558261315c44193ba9d7efb1f3319423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30690099fbf0da1b89ddf36795ff870c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7f7032b762aaf33010d992b4def3b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4faa592b3f30b20defff3b0e7abed426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74823143b03cfb309092278c4dfc28da427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f1626a2a3a851e3e39a19c7e316af428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa8dc78e43c219e1eb3d099694adda429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d59366ab130d55a7cd51edf66bdd0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09e1e1efa331ce0b1c4ac93f3abdb2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd50b4901400eafd2eaa245654b818a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ab3d92eb7931fdd603b676ba1bbc6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5b4684705e387637f544f9687cde6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501123bb5540ed71675b75ccc0e373e7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb869490ed692d3f03cf65b73e0a85436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13002b3906164c55925ad3cff182e84c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c246a25f42000c3187799cb1d9de4dda438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce45cc08883358b3599e6e8213aa14439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5ad597c6c05964d431fa9913f93d2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea01122ecc46bd899e9e058a88f587441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68d2c9ab524f4f9a47f660e7abfa48442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b126013bc6ebd17da69217dc0a6a92443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c0a5702d973011d9eba85ac4120ce444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e7de317a4abfcc39dcf0deb46ec0d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6dd5491c5d70514fc3f902024589d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6bdfa8c5288aa3235dcd0dad2066f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a98e92dc55156a7aff3b118afb4fc6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11de6b58efd107f6e82e1e482afc1e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068329f641a965a119b39aaf8fb4fcf4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2c17265dc1fdb9e75ffb6123c1292451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8890ae112f02ea718b8a19e91ee79c7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d23a0df93774ca5bb0d583329454d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f892f8d9817c290b09b4ade489ac62454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c90f9f448574b1d94dd29aa4e4924455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266356d1031abf90502901c98c784f04456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0f1774f0597a45f56dc38e58265a5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612923174872955d16861c36ac7c6da5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a9b199e09f37ceb14da224d4523cf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e36fa532cd00f53607fa4e7e75a234b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a867d2827dc4f815f11fb3945378f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54e6ba8774f9e0b21cf618a06d78d7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290b087b246a2999b0345c2ae066506463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6166b72eeec3ecd3a3bed99a414e3d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91264dfc9357a450a59afae6874515ac465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe2ad398dacdf2d17ac541d8584a21466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57b8e51f4a375cad9af22c05ca8d25467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae507bf97b2b348bd71d8e6be381f50468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6cc68db20b59b25907a9a55cc9af0c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e651da80a10f86d370f5b2ba5487e67470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfccd75c32f04d12ede00f58f62b1712471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317e69fe2a6a769585cc6990b3d0883472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00f2ff1d3d611231ddf7a31a76b181473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac9308ce8f883ae40a72539c2ff6ff474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36bd93ae474b5fb9fdf4b93a4bb9e2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00fddb61d899e8e085e1d62b77144a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd40d9652cd64a32003465308b83168477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042dc493c50ce9bdaa55235c0c4ca5f1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eda62ad156de27da598e79bddab80e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725045a7cea81d6cef2779652e1b89c4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9519414874e40b6b66ea8d27c9c38ba481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade35aa5636e19f3fa66c764977f513d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517a80296d194b873da01d8f235ed07483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30309fb6915a5e9134e18fd363c1f162484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac946aed2f2639e91a2acfa4ab6a10485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9b6a9b05f54396b8315f666e65e53486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27970295d0d54b2a4eb0bddb9b88325487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78049edd778aa210abd8b3c408ebaa1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7ca50ec981885a6da056563d1243f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ed95e46270239427c689e0c56680e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820ca7bacc535b2ddc409b78336cc6a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff619bcf4d7dc20cc251b69b9cf986ec492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13908e284f0ef9550a86a96c7d62638493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539fbb66b931ef73af651dc6bf8efd3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93fbcf106e3ca9225123ae993881a2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd9dcdeb42b2b9a2c058fc9e2f0153496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd08afe93924e8f45fc402bb359a021497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6cedc47e0a6f8fd921aca7b7ccaa70498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169eca9de78f202c285f714efe34b0b6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605a512687c8d7a1e2619e2d2f7b411500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129c01ccbb0ccd98a0b168bb33cdaff501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea750dd3f672cb97442e126e749bd7ee502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e1a5cd7b64a8219cea7d9cb7e15da503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a848199a3c085064824cf37840d334504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732bcc28947cc2c10cf0258b7a690f9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287aecf35b29a63b78ba52f923c1d0e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6df0a452c04913a8297a3b620673d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef4bb33d7253a8b4687b679917b7fc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a88b1b70c54945db2ba32c5b538492509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f5f1e7f198d7754495b4e8e073d38f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be639b055f82d37ef3c9c886d0bfa22511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41e22c5ab22714ec36e30cf3b375e1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1833f28604176c1a66af2c1b4f749b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6da174e2f9c66cf7c8d70a64c9ea7c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419d7f115ae5fd29f023bd7fbbeed9d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d4f7b53aa17fc723fcfd88d1babe3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be438bd219531c37b3d23579813d1477517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf225352d7e6b15223e6ad12cbb7c461518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12aa0934e7ef3145810968051dcb77519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed410e5196978fb1c38d1302c58db050520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af6b2f24d1860f7347db3cf19fb7e7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02fb2d9f2cabb11ec6d67c8742dd38b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66d4dd951c9d98affa8b1ddb7e62a3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c650f066741190f5f098ae41beb95524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9c6fbb9e737cab70394ffa51060d6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154059bf96ae6b9cbc6a7c157cbf793526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5495325a9590e2173df654a8d868d76527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3978fda9e6903d5bd89001dc872006528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b30f89efadc5532bd6d2a05eaba3c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc555f1a674fe9643d0c86e2404c6c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d58b0455f35287493da14701926508531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea0b7a710ee1e603adb575212af684532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3ec7c7a605a57297a74dac2df5cb8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001f218678db264b5b8202b04657363534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f3ca2102daeb2b0d5fd4fcda51db3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37692ec1161ad94580d97a6862bc362536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54464ffec0ca1ac0a666d73edd77da3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae26c9d7941bae0faa45cd1d9e16de538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb1f7ec506042533acc0f1d82b7f77539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566e0fa0779758820f96bdc3a55a48d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6c6c2ab310555012d9c0dc81a105c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732ebe0ed4f3e7aabba29cbed9311b1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43071706862fd0ec8c7befea60a87eb4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bced4457fdae3b8a9ea889fcf2f9762544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45184f4b5af3c29eefefbb949dbdb1d6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd5d3bf25770da45ed046cc692b21b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ecb8a83fb9648aa434a9bfce393bf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b636310147d509d6b3f4935c35eba3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8f9fae3a32dad782e3de0486e2a84549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d10f9366ab4be3c0d39064e4fb082550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01052a106a6885e3b0f8c1e4ffc667c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace1251a6dc8aa412c721a35a9bc649552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce94438498f786482e8566f9165820c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a396cb55d94132328ae90e4cdc6c987554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60b30034aca148c8d17a06d6f6dc10555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cde140d53420ad025182975cee9b72556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb930328deffb3a14eaba8b322e372c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baab254a1ee7f43aefc50b48ff8b099558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0cef7018ccee6cf768bcd9fee4f6d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26782835e5be4a51e4b941a613835151560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3534bc95beaef885af08b3d2744fc1aa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f30663b19228d52aa871a282ac16f1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792bc3fc6073f8522da4b49d0ba8580563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f5ef02092870032e58593a070508c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd67dc3796e7f8482be0a02b705273e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca29656b2d062b5c737360f0a3b75b4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e91f0fae9d4991284710bdf33c4a3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb9864839622966946214271364886568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6aa36f43105971c634096fe523f3c7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295e50ae25124b9027b658d5e841944570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8942d2a8766a3d69e52be179b66d84b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed627fb857f7326ce12040ac6073e64572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e59e10bc123ce4cc5a344f74a28316573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed10bec7ee59e0980979d7e990c3164574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d3333aff36fa1313684b9b612548e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1ba0ceb3432d9a7d4a6a19e6e0b83576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31017443509c50ef228304baf07f2f7f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af29870c3165dbd86a19e0a909f0be3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c61ab3c5c299f44b52357104758c42579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af06e132366a50d3bf5be708ef698d6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beac2ad136ee770a81a8c99ad820a35581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741363d773d4695c95d4050538002619582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227f2cd08f07d537d1c350cb5d55302583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466f45445db7ab313434fecd655e929584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac431119a7521801da490380873e617585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc16be1bccb9c394c0d3ca03f668e5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a1c8dc72dceb1906f6349f98acd91587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0b636df1e3859760ddfa266761816588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8188ef163e5458d78c48bd110d0f8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993bdadc909c86f9645717af42d8a5d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2adcc5a59b1300f5f7af46601ca300591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ae9230bc65271e01909539284e388592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5046ae6c95fb5b1ccd96d93803ae43593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2fdc26c6127122f371c45082d616af594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e841e57dd92e5b88a69505e3a3a2dca595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aafe9167a7fa3a76df630fad536a43596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d03b1c73b9388058c18c11ba7d2ecb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10272a89c4a76646ed21ded7a532550598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307bb4f49a0b6b1f7637b7738159b063599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96aa92c5634ed1b0121d8916eac4ff600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa533a10dbdd3029ce3564e643a397d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d81cb0cfce1679e57ede87c010f1e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf68a55263a6c15035ce02e401532d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d90046f2421b5e9e43fce6811111c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac87fe2064bc9e66d208f5c3f781867605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8f1d5e89d514dc3c7398bb0991062606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecbf8511b72021894f28886d774a587607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c739c3f5f0ebb6dec775151910c1c01608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9b4e2210bf4b1d1ce495ece74b917609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674573c6c6898c111a93eac83fbfd01610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a3f854aaa2ece76ec79af166725f1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799e160d94df6d7a7f2c48d6645b79e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a638c8b6fd49be939e1158190ef2d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90d50bdd20d3de7de32e6286a02be7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adbf7d4e24f610d156aa47335493ac7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85b0a7ec13cbd1f7e1cd353e5d1b01616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6699d67af09a5a111a147294bfb45ea617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29773a84c67e83eaabc23ee98614798c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20485eef3a8a3c5adeed07d64a733e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f492823f0a72063ee4b7fa6459e86620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43692c0ca68f4c9e095e7d7697381c1d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ebf22e89f13a2c565a475c9f21a54d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5269be45bb75f9efb93e9dfcd0fff623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96982313a39b276782d7c0163cf73692624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7da8cf5688672877fbd70dbd7c81ba625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e207f4ad7dd3f7cc3077a4b111479ba626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375bdf2f1d4ec4df80fb3637351ec71b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be073d58167b1486eacd48f1073762bc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe5803bb6d2b4dd9b2b3529de1e1ea629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873595f113b32ec67262c3b6a2a5f3b2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b2763bfc1cd86af52517bc56794e9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861843d175f594ab3e8a577ddc0ec1b1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510ed122f6f841b0acf05d4ee7bd293633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96fec04fd3d3e76477a038838595d1f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1424041c2423d69356e813a756cc0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8e9d722c3dbc5c0cb2629ac0ea94f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be602ccd1cea5ce21097f1aa8ae5d679637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b5c0198bf86496da164a39be058f3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201065f701cbd30a99d5917b2ccde49e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f54772a272ec44942abf9589c0a081640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcff447ac985fac787c3964906f14ff641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce0d0d1b195b7aa38bbc741da33d26642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe520e9f920ca8f1af56b94a520caa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6db1a32d9143be37999a5aa4c7b80644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eab90870ec642ade83961c867dbef6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a5e2c5dbbd79e3368a7fb5bcc3baf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df10f3b5ce88930b1f4690a98210d5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c1d4eed6f1b46d28b7b838b35e070648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3c3503e7c068d30284be053d2ccc8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be1ce1e1a78d36b16e81c0592479c3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc20044a5911e7921580b4357941ebf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f2cf68a55011acb3fd993a6e990bf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950a77ed3d8eb7d7bb4d70203c929aa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970eeea5cb98cf5b5ad0000d07a78aa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad40376273508346f770c1c6224ab8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436b3513bbf4772c17c123ff20f0ad9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfccaf741845615cb832380c6aa26888657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1f38bd4adc627760f1460d1a7a0bb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873377b4241e1673e82fa07f7857c3da659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8fac1e0d8801441fe0709b5dc4b21660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0a7aa03891cde6fdf72ce788000b8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75568629461acb3785369779329dab6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f717e9221a04828234df6db87533a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d37aeabd286a5e108b235b5e4424d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f4ecf370db77075459817472b033f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f804d00bd20e763dc82b2bce5494f35666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f37f89d0a2bfa72173af68cee3684667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542844431023bf3ad0d3ff1553557310668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ef3e84042340d68b209e8e5a21938669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072a3a83a64c97d4585e5730bfefc27670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c9954d838c8e57d374e7d3e94734d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113aaac967e7ac5061ccd1e356f76efa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071fd70262e5d37583e85d1ab3b4b009673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695e350111265fbc4814c722fcbc241674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e19313e4f4739253fcfd0ebf4e9c50675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc1adef9b977de62f207d27760aa01676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa801062f411cb9b329ce077575345677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0695a24c331d654c1e319e0cc479614678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328b3dcecf56106e0fa0e5fb596cea3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e04f872989e18a03f76e818bd6f3cc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2891cbdab5c7db1d67c8772bc8e1a7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4e7d976ab4db288673cf9a236bf0f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2644ffe6cb69a7f8b2fcbb037e1f8a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59f3535477f83050a647b88dce921c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9093800accc17c83d023d54372160685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806f0c731b2a06cda9a0d30ffd4000e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093227d49a3b34d0bced568149a68eb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd264bb3eba1a69f384c69705fe0ef3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540fecaac4f9b3b3bc1659b8336a7bd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119f719791ea8f10595b5fbc36b1027690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73a37f1b6be8ffd1400fda5251f86f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b613cf6281be4c20591d3f207751cf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7109b92c1edf8b067246d2afe6f3152693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ec3932d84de7121daa0e445ea3e5a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d12600d71db16e696fc55a470d7fd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae644d03472f8df43b420fd813ba8869696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68e0d3644a4174ce2bfde87f11ec25697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2992dc5702a279900c43b114bf17a06698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95223005c8b03f1305c9d850f9cd5f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591a49aa0045f5776390fbfd7b2acd7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e67f3e5e52ee7706e1e52d03f5d60b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecad5e835bcded11de572dfea1995af702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb66f1f1af02b3d8912c71ea7894bc7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197010cfc06acfba32f1db2865894421704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad85bdb7911b52e6a1bdf75e9ccfee705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6ced63294d34dd93c7bb53e88cdb5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed582bd6fa60b22a2e8243935632a9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83e58b8a5f5718a737f2a7b0614b14708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dae3f1666e0d97a0586c8d62545da9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b404d07d97c05f00644d3c6621149d2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487742dc643ed72a35e1162fa58583f2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0adfcf5eb51cb88a885ba78c4a5c947712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcadf8202142b69270f5cccfa386818713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad121580bd484ba0ab344d1d1197b207714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419d3049cadca2e44b4dae54b305f8c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ccf09152772ef32b6c75f295d1c05b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01ee336b399ca89c8233fc60ed87d4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1eafa83dafc36539e0bed237f050f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364c1e4540ba6cbb7616abefa83871f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f8bb6b5bae9bcd6591dfab95bc288720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a90e0433d0e8ce8f1c3f86bf23fa4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63656448c70c4d5d004f21d65eb4affe722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a037c18c26609ae4f221528cce31b6e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155937a1801c2c58cf7b0256fd6729b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd402636b5b0547bc84a40386877109725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a16fb6b68fb172a79827cab4a3287726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7f2bfcc2e13600e279d8f739562d2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7cdcedd6e7d6cba2157862765e3e9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31edd113a25d266ed92911d559387131729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34a3daf3bc211c735e5b3b3f7d6a0b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3231684dadbb794cf38217b9df80c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc956b71a9ff0b5a88c1b51e20c990732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6a610e22fe6b9211fe6de16ab34dd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e7fa00cdcfcc141adf2a72f5130bb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85f4b8afdd9cb70dcf9124aa5c926d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6e3345859a749c293bda232c90612736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30d8945658541d602a14ce08b129b3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5176a86df27e50371013398fe9c098738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81ed6efa14bc7364952eeb76f8c653739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a53c964d9ee6d245ea6ef9fb3dd9e3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908b394f033c778afe0944bd3a2165b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccba9ce30806624d61e77e4196aa324742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb6e9b212d3416f363ea8531cf4b57743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8969244b1b89a08df9a6a98b4e3848a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1bab823f905885dec405bd8c4423ab745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c36f62c956c708a5261699742291a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1d93968cbb5f31b91ffcf8fd15c73747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10698f2670d35836796aa0f5e9f56dd9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267987f2efcc3d16b915254df4813c55749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfee8a0d69c7f3ff5b232f4666c19b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f22905dea48653f22f063902b48a7d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768499439544d43aa41b2184858420f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a187620142d6fe186bee5d2786678753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>