--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf90176f936d1687b581d8928ce68841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0594e75d5ec6aa64b8810eef4d29ce2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5be69a9dd4ad9fd6d4a1514d8f9e093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5bff35133bf882d27f629ba9b210c24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4522e886a8f9dcaacc9c154ad7f2375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3db503aaedf21bdc4c24656b20bba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d26d99194c911722cef8e28c9edf957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d4a0ec2878480d43687c72aaf228c88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357682c80621143292a70a9a0b5addd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac7b24eaf562603d1ac3f83d5d1ef010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0c5bdd34e6aa7dbccc47c07509c4311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f6790c5fd1f466f869978acd45c3d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653026278941eed6788731b675bd704b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78f537c34340fde973fb7e5214daf914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37728d43df23d78c7fcafe0635901bc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424eb63b6c6f1b978294aadb1349c76d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3752a9472c8651a280a8e3c74de0f417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b05e83deffe63354256da20bef6ba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724fe0e81d41aa0e3681937d9539a8e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f7a5d4a8de9fb404559e3b479b7ba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f502fdebe3a539bda40d6a2cf52981b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db47a49b9e8d2c821a1ccbb9cdcb1ab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28d856f7c1301be13c93f1531b046c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9a9d1a6135816d81131473c79a11424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eded02b1689ba38382f92f485a7d4d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c1c3a840b2582cbf277a3b9d4807026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510b566314043fb2e914b59b8a46b9d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c7820abbf2fa3a229bbdfadac45ca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41def1dd0774e2958a2d31165986596729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5cfd004eaa503eb2c8514b418e44af30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7c8352844c5c2912551bdb383b97a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6860833dcc15ebe1d311ddfde5eaf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351fa135011b6ad77dbe99139d9dce7133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e4e02c8eaccabffbefd69705e157234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8853714c9e8d6fae180702060f4a535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835da789d9d500006d25fe76adb3c4636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c0b9fe88a4ab18412c90da503543137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ded586330171117a60a994bae1df4538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ae1ebda1e77411a12d37f1b2f555c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c7405d707872bc3a1fd6b9495badb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398286ab3152f04bf1faaa5d79521aa441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199fd260eb68967cacf3cd7f87735ce742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a5d50f9005f5eda8f4d3ea85a5b1f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89fe1704b7217154b273d8cebc5a3c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2d4e3c67017266f6759073d385df345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa812a0eca0600dd5323253f44d260d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232f77178905a4744c7f421eaa9764747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35ff5b98e2689767f426c26415756f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d85c6e5e63fc0e45b8db77844a13d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835225f28a56e90e3c7d2f2e3b41c2a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd7b32a7c3820cb4b28ea0a7c81fd351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1da05deded6d89778b3c7519e83af52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830785e8e3481d9530e8eebf0a04d6553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9a775fed0152f72a55d48227670fe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae816e895de8b813d2f031010bbbb5bb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae128c891f1eb62c6b3c61700f91b8c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956e6844b5eff01e1e6eebf464daf6e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71f1232f3c68d08d4649d1da5893f358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f20a8618fd94075982df90aa02282659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a09fcae3c1f791989f8aa3cb155ad60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c0d5ba3bdcbc25af5363a1a5f0d9d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0eaead081b58db97e6718fa8f610ab62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a042005b646b19d8e1e8a76ee09d61463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1cd5399f0c3a24fc1154b578fedda564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eac9faffd9d3828b1ba69902c25efc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6fb90cbe3b87bca13a385bd1159b9266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377a335f3601c71df0bc77f7e246a5967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53261b185508d326e140c4a9509196f168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4bf613789789088bf931b47e26dbfc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde661e2ed0a9fab4904ee897228039f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346750b4bc33612c1ad85d233d4d58c971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d517bd18ab8536d796c67a62196f4e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339984ab7fee09e76eed989e34d140b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b44c3ff0b2269ea8f003c890c6f7a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba2ec7b48d74f2ccdddfd0f70d011775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc68327676caad5958363c2a9c5f78b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed4f4a6e736fbacd222d60f10d619877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f439c67ca7278843627b123a31cf778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891502ce62fcd52d9c086e1e20917d979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276230e0a90e5b47f7172c3069d36ae280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff9608c3e69aade0885d3e05f8c7ca81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc42aa59728fc05f5058143900602c882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d0820e4fa8fe3ac219a9ed63b3f3983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa343c85885111e8097966de4d243c7e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48626458b4e7732f1257615d470237ae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd3c73a3eece44df9677d7778dd38b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f343dcf75a0915405cd6bac4a0bad1c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a8a1b77c23c82fbcee94962192cb988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2c02ce7fe5814ba3be8df07b9f53f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f890ffd0f053d663e0247b9b13b4e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae02c4a7b882a9e7b081b344cbbbe7c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84473fb553570d273e95295f61d6de7d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572a26236e685fb351bee06c37120e393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675e3ce4d93b60b028c569e4a14b30c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8b21a537fe6d0e36c6c9e0a64829c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c81c6f0e4c5b53419c0c9fd5bd0ae96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113bedcb6f18c1da5a9bdfb53a93d96b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec243528ffcad7d29736828c1cecece98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f597b66efc062361a8f87871f682899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6340ae5f719784fe576ed49c7f3beac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764aa3aba62a9e69649cf9c07c4bd9c3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431b9da0b027ba353ac5c8cab17dbff102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09de2aa6eb7347b979402f2526f3dd9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ae10c5a90b675ef3ef6853db15e90104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7f5c1127a71d2e394a69f53bb5784105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ddb858ccfb10569893f379240b0819106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f40b11d646870998e38b956c11eb51107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6dad54214ec03f89a7cdc037832556108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd265bc91b44c8380433a730ce877f0c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf80974b46799b2adcc88fbd2734df110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af7f1c722fc239afe88a75a2e9eafd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f4ed2357b2ded9207521000590f53112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11966b93eee75645d355a2a92b5366f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6293a0411503f0c9b02695beb6c19fd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797002fa372b20cb9a4bab4e886e083115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61fc809901698b7ccfd9e452297380116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd613d690112bd70507db675943765117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f24ee782821449579949bc31cfc382118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5a6c6aeab49e2d3bd353cbd81169f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ff240bdb89ce9c63674914a765cde120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc751ba61315c2c34813824554b48093121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b698442f9b23b9484e97d0a555aa19122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ec391be38dad77610381ff8a4bfcc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46610b35a2634befdf7dc46650db8615124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ffe11e4ed83244a4f07706e982423125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b71d048f65d0432c3cb3d72d07c95126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288c0ebb99f0d3e2039a1b932a6ef64127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3c0ea21d20265ad17ba1e36be5619128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed45f8d417b456c46c469ac18ddb39129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a908220a4c1b3ae45440ed51cfa34b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8323c6313fa2f5e22a6ec125fc7a9ed131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5dff6587745bcb4b09adf7ce8b804132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc350c0c2764a11f1095444fc7b9d26133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7affba03ac8430db6550a981e4bcabf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67208a7c1b935cb17be20aeee7fd743135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843d99a057bd2be5accc08067d4a17a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5db16a99cd4217dcd8d41ed10f18e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc0f0af09b93db842645b01fb5780d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4944292e597e9a3ad7d729662c2222139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf95e2cc7dcd2f2e4dbad698409dff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace18cd14480c7390312b4eeba4fb94141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633dacf6164c46f880e16819d9b8509e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d307452114fc663a24dc2ea019ced4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd0d0b0821ac2a89edbe480f8da782144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f9b50accae186621a24a6567f6749145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9e762069f59ed9ec815fb4d97438b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a69d1fa36b9c432e5b6315875baadb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908603f370f989c49f7e959f5fcbfca6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe09f78b89b5d724ac173f52c85721149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b36e52592df2a9ac69fc902a0d578c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91fa30a3ec2fd9467d1e834349379ca151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3cdf71e20483887f521c65237a49c9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4670693cefe5695fab43ad781da65153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ddfd211f4dd28fac38ed56c856fab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9933ebea22c27c3cf22e98a68d3a8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15d471d02a14f64685f75f0d636020156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91af5c4fa495a90af071fba58fa69c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff635235317199228b8541e743233ad158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a83cc9ff1a80fb009c8de3385ae73b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af492b2308d7f8a96d8012610995c4a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6728fa933bc0b74a54af6858d00192161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209644ac6ffea0cea958780c7ffdac8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d198cd613288efc11920eae2929473163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b9323db94829c6fe12cb07f3ea9a3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91caa5ef5af133b17905c29db3d89e9e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b485f7609eedd8f4d8caaeb6653b7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6bced00068bd74b080e49fe306629167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879bc86800366e090fded2640029107168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f45c1cd5b103cfca5d543a8bdf9d2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc7b2aae96f19095d26ae0837914db170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ffd218f3897f74fa924998cf830c5e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e7aff447004b8fea52d3d125c7681172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdbc9206467eea2d1b44964252ddb29173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f72f191f2b07bb74d40b3be9f66efa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b0916bd02962101420c403cb04e3f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a4c006aad2e3462ee6f513ef18972176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a42db13aa3f6e6f0843143aa416f68177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a2223dbb344deb51fd3bfb70b82a4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983db51e9f47d95ff55be14ef1440cb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ef2f1560dd78ec6d742797dfe1965180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15833ba8aee068c2526566caa1f9073181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eabbd1f93905c9a021a724bbeeb4d69182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205fb7d1b6a8b54eee5a2738c8a00741183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df117b9bbd83c6574218e1e1473241184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca873fccddc2c7c59271445ed644cac1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7cf421446598e883456c919e1cc7a8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a64ff2cfa9c347e8e60af082c1af6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531fc5815efab6e54d112331e446b37188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366e94dafb9ad192b4c68f769f8c505189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0c5b4e0823f8414e92e1ba2563a28190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ccaaca95d811ec1f51a541001b8340191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db6f6eb19cdb654a66af295ffb31a8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46fe039eb5f27a999652d654853fe49193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff912eca2a46bd3b0b9c89def9a052c0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd2fa3c3b940b1173d112187b1d20b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841717c5f3b46d62b7c2b6260f463710196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c745860f50070b4766f14ceded260a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363ca5079a09f8d4ae08b4afe4b34fb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02b6487e35a1f15b83996f79ab306c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f3bbc672627a34edff8c9d69c6114200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbe9dd947a6c092c38dbec05d80a20201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da354c5b6bdc13ea26287f8ec01fbc1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84834ab116b92436295782b3d222a9e0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16efbbedc86ebdb1c5792dc3f9314b9e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2c2329a506b3771966a1bd853ad8c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e8f3af3b318b5fba33fca87511239206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d34bb5f07cb59350dcbaa9500b17c1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82421bb7a4969a72d9d5d91d4a4aca208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5f71a43d0c8b611b42e6fb45cb889209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f0e15673d4a7c07e430157e2bc00f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439288326bdd3aba08c9a463afb6bf5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1436dc25a2aa3f49821313593d7bbd3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81af00786198bff8b69795396c262d4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cdb61675f418ddbdac6635866d087b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e33bf55416c8e3487706ec94def64215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c9136506b63af7bad37c7b10af19f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bdc9b7ef35fc9718c0159d95346d07217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0dc69da841b5883b0f8010ceda944218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac407c8e243c26b07ed80c5736007b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07fd1060694feb87e3cbfcebc48042220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac44304891a43abac4b3bbe5c0f7d0e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce43c50dc7762fcd8c846f8cc0d302222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e4a73242f5ddffa59051cfc8eff02223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4a822cb58fba876a5bfca15bcdd8c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98207f98d23df1587b06a8ed579e2d98225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb953fd5a0baec202dc5b863f1aabd4d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03aed2803a13bc8f21b0644aa614d6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18832bf3bcd259ae77ed3e498b0c79228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f7ffeac1d2386438600c42d70e8d6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b2d4fea4ebe4ae140200d40bcfc12230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12445cdf748fb9762222792f27124b9f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519dc90480562e8ff0a4d9a34b1b04e1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969c13cddc2efe1fae58ad8ecd382d6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45773ed4add459912e3274527a382278234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073d62f7da2c4d53504fd79ed858b58235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa06cdbe9ad9cb3288a28393f052b3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551dbaa133a4c7efbd898edec2e46fa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda6030e3caceacb3e894322207b049238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c84c3238c049ed2eafc092cb8c3f8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec66daf6a90fba0dd4f4e0339e009ae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb43e822e569173eb6752440515cdf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37444377d03f9accccc56f24c98e339b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdbc26932ba16b34ec7039b5b86c08f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7a5afd3b77308ea806c88ac53c8e7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ffbb5c1f772d03fd416e439722b1b5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db01d5cb64fea299008a622e1f40774246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637338f1d94505bef56b30741ee75dec247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1feab37915fb16eedc4d4ff9ebb37248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3a8a8de6039d5377fecd9f5d2c501249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41021c509699929310057079a1bc6b9b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ea8ed6941bcc6e1ee9d36c26049fc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e76e1faf0a4b38e31eb5eccf95dbad252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a6d7cb07cc9799891aaef05a6f697253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037558180205b8ed40ebf568f035925c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99fd7218ca9674a87160ff5603ca0f2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e941d69318637b20ad094c7c697b2f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63499d8e98c97a6be3478fe4d341ba15257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff790ed5b76442aa6f3a8af7daf68a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6c338d92ec6969b156d1ff624b54e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808040259e1e11fc565d7d3bd15d218260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81488212f1d36e32bd700c1bf485f76261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1bf3b6d180447067c2fc8205c4c953262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25712e3a6db370d8fbfcd82c3ebadc09263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4a49d30b82a0ffbd9dc8f250d6811264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13e2f880989848d76ea498a8eccb77265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13000cf35910d3715be4df2f9f14ab266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd6e838a3e93562dc407673f36eae7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed90ce9db1f820a0a1af810241874b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6ecbe4e14df297cac478a2129a9ed269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd7c627b86de67540fe35abc458fab270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad941d8fb5556138c1fee0d1ed95c8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ecfc1f470fdb8f93d107d2d7175b6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34eed983922ca42a7c76ebba78545d0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5cb0dbc7b434baedd38bfc7e806e6d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40235a094d6616465c206bddbb68ca6a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261902f17961c945960b758881fdb5a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be9a2045e56017fe5b0f4949f7dc40277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03191fcc04b7d3f98db9bf93fba0f3fc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3bf857316602963f9b665745986ed1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb769ebd6c9300a83f0217e397ad6c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70d2d856d69ce54cb8fc83b7d8b39b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd7eed81238421548c3e449dc1604b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2768e93d31f22bbb5de41cf0d12dba283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa93da40e85a1fd55517ea2001b1d22284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb17703ec7656fb55c188ec6a566ba285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac25ecf0297f0c44df77a282224d689286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0550f464bbacf34660b89aa35678c6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcaed58a9ab2fad4049a3cba86c0e15288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346d81ce952d6a7c103d62685e99229289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7320b3c5516157ba3c8b0d22777b4d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b442fedb68166839a760178b0de37291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b25072cc63bc397d58d72cc9650ec292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e2ec6f7473c36d9c9863a2402dce5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af85ca5c35b05406e7c58ff091d755294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7377ccd408dabc0565e870a8e099d8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8250a88f133826e60a87fad9dfc24c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c80c68c700cf867573e38bc8b7513297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad36b68f5e16921f8da2b92dc4957b8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57999a0169e0d1c4c3c2261071aff10299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89029882efbb024ab11bfeae3e7d61d8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec7b7500cf42954b976ca8cffd99f9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14444fac63ad555778aae1d01b5189302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134dcccdbef312ade12515c7e1ded82303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bdf32c623c2e7774ebaeeeafbe8810304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f560245b69d8197e84415af23cc181305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c0ff90039e47b02afaf5d7245a909306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5fdf20a3fc69c306e24852ee57b49a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2e12d5d9d9ef0a92c53bebdc44bd9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3549ff791fc5431ae3d68749d72e76d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34c590ab34b0621f18612187e1c2b3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa9fe1e7619de82d050cd7e91983c7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea81e446ba048384acf774e4bf2b7bb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9e653613a137231107a091361855f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0bbcfbb45ba004b71d6d4d4437543c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717de7e3ca06158c1b446d0b3294f112315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf8179d8fba828570c30edf17e0d31316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3b1be00b18d6c01514f8500262976317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9c1ddb0760932701d6d07605780d6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff25ab8df4bd383283b9aaaf0ab0658319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124dc324a32d94c350508b086113c32c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c0aee4f82cf971799eb892ed08b2f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21822ec4283b149553426626dc95c28322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c66d58d5c739aa09af571b255e25f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf99c41689231f225ac9e9e32bf8a93324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9869f33648e8ee21926d86a790780c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bfed8b4fdd46e6005a99b160602cbd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4581552d4cad7a657e7ec1bc69612f3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ecafbc823c6b1530016c2007b3dc0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8634df15e7ee5730d5645fb90cbbddcb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9db14808e3200480f3656824741bc5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aefaf1132b11d580a49eb832c8939d7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26de9f42e96b96efa1dcba90c196b41332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3572e577d007397e6db37c7da6a4eb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641e0047c6a46617207e80f0d8b65ab334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad7071d46648a339b6fba7c05f1bcf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd91ff539f927968aa1d1fded7d0e7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96975920a757acd8015f25f6f64d92337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0f49e689878bb7924dcf56703c090338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17880f654bfb145455cb88e4efe67144339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed78a21217b4c3ae043afe7cefa420d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7566fab59c3d09864447cfbb26d34341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961676ffa29bf06f23721ee9cf126ad4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578cbc17eb830b1a50853947c90f49e4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6577da141339cf1180df2b8b40f094e0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f327a756669bb2280121e19918d78345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980797887d3637a0c528c7e2ea8d46df346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411bfee99a36f9bf32c15afc5e5205eb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d5aa89a3458cebecc15107b59e4d5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806c6f8297ee461ce4d68185c43297e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2a76fb51cd51c3c1048810225ccfc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005029b3ae1defbf4187387be2a9da7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f42ec2fbfd7a525e3ffc948d684b2c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7380bb819e644220ac081d35a4d375353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ab697cdf9b87647911caa1fbb60a9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce1f44be854395adefaa9dd1cff396355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6108043789c6b88626116220d009fc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72e8959d7a304751fee67bc680597f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b50b1a13325cdbccee39ef54c0426e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a4bef7b9c1897d8bb93fb142ec3c5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b711417de90d05c1734486c2e642f38e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee63960bffc14e44f507080e858b4c1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14747708ea6b0920aa4872063981e7d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b94e9ce4e4d896114fab15a5268810363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f027ef644822c1505fe7b25b8b77f1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9acff82139333c96e273e3efa2573365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ff9338878ce5a925db4fedc763e04366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348b98b5c65fa59c239637eac01c71e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dbc425f8dff47849d7134e57fd1520368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5ed525c3e6cb1dec16e875ced4f71369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157627b217d338791c3dbbd3cdb8d4d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375d25d7950e657d7cb6fabc771b440371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a79c7cd9162c0d7a41b5a8fee838e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e4467397eb51cb423c05d771b206d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173bc70833da34162bef5b501437a8d5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff480c62887520cbe73e4920e7ecda13375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936830fd44b4fe850650f30857d1f7e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e57a3d3e953579538cc0d285a3217e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c735ec8e718b275ca2375084378c3b2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1600d7bd297d77d3e698747460bff379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1c6ff2609b262441e65c575f0eb1c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0aee45c6280b69f652d44b27454b86381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085e25266587680ac109395ef642780382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb8b59c3c9012c011ac30749111acd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11356dccc46b6bbe2b5cd6cc100f72384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334c8209c36598530876e6f30adf511385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b5208ccfa0d018379e7fbd311c0739386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90ae0b64199ad099340ea57cb411a6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b521006f1d42beccbfbd1d2a80f148b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7eee2e93c5beef3b5a62225fbcae27389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd0f5ae12de360f6e5fed705d80a58390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8cd60ea6aea5c2d2769fccf0ed1be391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52017af62f3295a9c11ff85d3e330bdd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2647352495f70b8f568340ba8891ed6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d66e1c2068104546c2f2498a328792394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d252808dc657c72a1cab4b08c610e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10e600ef71805bbf712d1901414613396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf37ac4940ed3e2f9395a22927cfe5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03601790ba0371c375cb7a0373f6db98398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0fa1c0a51c3aba8603ac86c3fd4f1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05275d175531113d6ff0f745ed1adccd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4b3efa4c5b4c662f429f05fb6a8b2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c788d006f400a536cd41a2439e243be402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252642f357fd7f903e4d51a7af55c548403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f70041e8679d1562d9a479ceb25a0be404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8463644904194ebed166865cb4d3989405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2cd03e4232efd57173e5aa985c0bc5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384983ec25183a5324018eb40db50332407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c428e6fd734a9d59f0cd42aa34ed00408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce7ee5dec442c347f14fb1cc79d99d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58e1d3900aa2ea835dae2139bed4cc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14112454dabad71c1d3bfabea3a832411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107ca736e502324b68f36b9ee453328412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf947efb2fdfbed031f8f158eaa57fb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33329a653f71e2bd68ee48c5312122d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7cc88bb59a3ba583ee6c48ee486e41415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553dd9327bbf45bc5ce0f6402ec0db8c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880fa98877f7233fd40165a40f39ebce417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a4c8602d3dd62590d724dd666779c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47cb946ea3008e687a42b672c955a54419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae590e52adb722b4d31b21918c1427d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77ae7b9b33918bfb12c05f7106f40d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d28242bd160cc9a032b26ac58dc88422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa77496ac40ccf19230b1b3dd82028b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d8ff4444abc239fe29056013f9bfe424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac551037bb916bea40444aa465c1b95425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437748aaa79fc1b6dba8f5434c8ea28426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8026cbaf692493f7125239385417e7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b6f18841f7ead6d6fda266436c29d8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84bfacdf384d5ded870c664ee21cea429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ac5f1a1fc9837f2e4d9edeabb8111430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37a1da3597796f6346f3396adfe8ae431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d23a7b5e36abca3cd856ecd1f67d2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc06542983b5cc9802a29d940b075d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397dcab2f2a924296a9e114171b4090a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437f00603436e95c0e94d9213af77e3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68b5799ae57961ee051b5834d976b6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d49bbf8eaf63da657ea6ad440f46b2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e287e30ee90f7faad00af8a3d01e8b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c6d22e299811ed0fa3f99a3f6aae3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05c3d06e5898a4764dbb1ce545a48b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723912562f931ad51fd8964a7f681c6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6ee25c00465791dd8944a445338d7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b815c68ca42d8faf81b25b59648377443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0fb6cba36089111bb296732582942444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c7ca59ef3e3a9cd0e73c1f84b15f4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f850b82fb25aa3937b3f9c6dae22b85446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837162c5e4b6d79143fe46d15583c8b5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc6e1a45d1929b5d3536da6a8ddbcb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8339f21a9916db2eff8853f8ce34e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285573cce5eaea826cc79351aeb60c1a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800f40e10a224cfad3c6f15e3479513451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b18269c95daff203da3b84b0a714eb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd30c92c1a1ff8e2efc5ea2fe8af7a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a2fc1a763b93fe334e003e39f3123454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112d7f1c119513a7fd8e5d6c0d41a10455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba9861c685a5dcdc2aa1f80a24d4ba456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126710f8727036c61905ebb2000fee76457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea65216b642ab1533a37a5757935bad458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2fa53af68f8b755c34bc828763c05459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092acb10012e3c62ba827f0f38da1d90460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53198c7b8572987f34012302c0cdceb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53737fc7b72ac57917e544ef69bc4ec462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96af33c41c3eec1f102c2e67c7965e9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba595f37405af1228f47c0a9400dfb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b96cc73735784ce8f0fa966e5bb0a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8381521b0f9817ae65dbdc20d2ce86f9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3892f18d92fdf4a8bacac7cdd127dcd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddda9d2d38a76eea41e80f5b7caba36468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84254db44a9588c575e66f2bfb792e37469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de8e7b91570e795dca6e9602d30157470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bcaf44ec007c3d20ae126a3742d42e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091a1761a56925f8752ca559432c1c7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec128ea1a69d60dd4acda3836b5568a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cabd2b2d5bfe63a6caf0654f0f70ec5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87608dada17965be386355665a29c57475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028fb4802698f2b34e3149aa02394ba7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db8dcbc2445dbb4cf1e33ceaabe82b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62d888ab86600a605b6348f27258c5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c96820e5f8e019281551e0316f6a8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124bec85ce32187706073cde33513b9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0c1fc1bd432fee951038021400a64481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba812dddbed469cf901d5d06396f9fd1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846d8a9471634526f8531f02179cc2b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28e1b50ca687efb66401a27b9fd11e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cdd6758ca3261bab7d4f0783f77ed3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d765fd0d3bdcade1a63ad9daed7396c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60245ee7954773bb7ed74141d0442a43487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ac9230ca3732fd9ab6eb001aaf41b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb7ffcbfd72ee1d9b995d31c70cb85489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad947f1aac95ac6d5160d3c50dae22490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15e510b2d63999340caac98b363a59491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe702c45207c96d3c238e02d01b7c09492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21c290109d055c6038d686ef1427fb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91799cd07f867309a8dd85616bb8cc2f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a75755e2692f143f1d92a10ea8537495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851cc57c451f35c4d6c8db2c52cbff97496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e63f90119cc5437d7207049c72bf2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ac772b9fc4d8343145e2212a06bf9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759b310526f0e78c2d75e42660b8250499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b59f1fa8e8a629014edd790352e773500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170dbeb073d3023130a602fb22ee6126501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d7b2bc961cdbf12048032c34bbcc2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52e24b35dffcd7fc3d7e4e603acc0c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1e0f31a55b7c5ffb6eac23e82ff2d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c6919e229405ccecfc450a5caf5f8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198a13b2f25b2df5919feac4cda82fc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed1588871cb50b901d65096a4dcd3b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8369ec01fe99dd0eb468307530e7411508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7508d7873c7a3fe533297eaf248de6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969632595c14ef5d989dd6436d2dc34510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081b632fc0f9627bfe7e9674d96085e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfddc5d931e4c72c1505b89a1db83ae0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e650526d43f617c1445c4c93e85126513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282186b2fb9689500fc2e95bd723e89e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18cffd77a80dbcdecccabbb2242a01515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3b886572723ae42293ff54ad4ad84516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c990b2e219dbda943ad5a8d15ed75517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd011ec7b9d47c11f43fbb099cf53a3e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1f5889b96eda841fad8af80cbea48519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1683267c6c120b9e5a0ec880704b90520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fedb73ad26077e92f9150acd9035af6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa41b397e2d57b146d562b75ab77b58522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274861d18849eab5f6c65990a7b8312523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b370e687c1053bdbcf8ce10b93b53a2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0110b77c16eb1518fce092cddc69b69525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0004ca5b984744238840ba4b4bdda526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f241309afd62cc6c3c66783d938de1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd3d5f89caf6602e386e4bb4c55b04528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9bce06bd76700b82ada7ea1f22698529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e844c17b2aa692b99aa733d95c218a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038da2dc2dfb27b055027f4c8b9d990a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b8826e0c0150a38c1c3afface11a5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718ee5c266214a7957815fd810f62b6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddfe1a2c69eb4dfeba757e9176255b8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc92a570e5b791ce50cd0f40e72af8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd1b0d99a15bea05c5f4142003a78f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864dc4f61b559e46a4a727ba9aa24e2f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba289707976656d4d9a1fea6bff08e8a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982713d4cbfc0bfd1edb5cca3d435823539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a991c6d30750e8903ab9d481fdb6e76540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4387c79e62ffa397f1492979d7120541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa1e9391e4abfd2734c6310e7678a2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1ca30b53eaf6b035964b99379cb97543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd46612b875b68daa2c0bd50e9d51fc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dad78832a48ede8860d222bf16975e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27bca94434aca96d6dc51621cf4af33546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387245e0dc82d194400c84081df6fdf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb9a8d1e67d5f444da5fcbe1a4c286548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6747ab666f067f49a80ffc4505546b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14265ff57c6a070f05a4c0c0f20101ee550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61ca69328099db157210b481672c73551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c43827e77816bd957287d0a934473c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed00a3ac30a7e8ee60970031e3e239553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920944c6b8b370accd0660f20f0260f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ebc16ce39e4803b77c4e9214c0e15f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5cc296f2eff9944c7bdfda4e5ac01556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ed1977d028b67747ee4ea5419d120557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe6b58c9ff8a76a774e2792c56fd39558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a495551dfa5acf875a2c7f5c75e2ee8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0217bd88569dcd48b95fbe4550cb853560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a582f4f4b5771a4922a2e6f109b146d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bfe43aed2364298163575e150865d5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232c5ef88a615308e7a513e1481ea66563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17263381b33abac6f31d3306772dc1aa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8675da7bda76ecb060a6d912ee4bebc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3b4312daf6bd3a27470cedf0fea49566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e6a2e070a3dd5c832c3afa267398c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0a7fa9243c31d07a7c2073a554313568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b807bf2ac4c8a9fdcaaa09bb29136569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc94d5f98937665ab3649e2d543a09570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff96ed83c6ac29b8884ebba637c993571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc54b0a055bce9884ea66bb1c3a1cc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45afdb57e99d0e296b80947b0100c69573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d9aab9790433adc55570f8e0f6a7a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1c2d40906b412d10f4e3b571bc797575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7029c1aa1cbc6fb73bb00073b37b88a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc633c7274f86c450f2924ab734fbc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199e50616d1ae6b9bfae221cac6308b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd751aeeeccbe33a82839284a40e50f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b18363413f0710dd5ea473ec8d5ed33580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3af2dc28cae785a97742dd104d1d4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2729e6282b118e9ee2158e69c059c99582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86268ad2b5e24029da9deea5352cf5a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0dae32e89027233d2ce114258f63e9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696b6b532b9ba208894ab2e56b9be8c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b683197d89fb1c9f09f9a18c1ca411586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7897cb7fb6f0d8f5b273874a5b474587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fcdf7e69e7e21c688fdd0204a48f2c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ffc0c405dea77510f6c1d0590bfb5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e185f8b4ceac32eccd20f8759149b2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4800a88f50390b33d424379a96c72591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a27a527a1db91c0ec0f53a7977071592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1830005321c9558e143b36cbaaa2d8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb6dffad1ae662507c6fdf17bb68b2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b01110491c806296664a0f3e000ffc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35260068c9065463bf5c8f0d569dcd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac373346dea8c2322a975907ea073c4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3cd873fc6eaeadb062d37e584323cf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e6e6c73562b9e63b6d21a3ab5d258599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb0bae1b42c8b1986440086e0c19cf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5cbc51718dce0c2ce89e1735e20ec601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108caa94f53a0d04d462e6930aa6c9c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240f895861998ac686657b46f28aa66603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c994e0675677d5eab5bd1e65f7d6bb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31cd4a30492ac80541453290cda12d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28695f07541e33a490feb8ff5ee2156b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93344144034677710f8c24991565b1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b8a9e46b1ad6df6bed88eb31926d2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619be11abb87ffc8315c537d78cfad0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5939822b375c082d425d663e84ce5e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1802a620820ed39aea35476fd0ec05611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393bfdb509914583ad0d389d3ef586d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3a9c2849058625d05bcac769d2880613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e0c9da7163d6dd731f4f8b6dbd4c7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71af7fc4ad6d0877d001b9f2232bfd6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e37aba35d5b6430f91a85bb34ca31e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283469c4f6b2358a2b37abc80dddd8dd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669e3620cd78c68de071e58965911d7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dfadb73be61fa5b86db3bcab0d1488619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc2634d54e546be2e971e118f1e5ae620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51981543204cfa1d87e747193d2f90e4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88c70e9123340ea496aaacfd947e3f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4dbd7783001e5ead0bd1df8a9a7013623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b55f670b0369198aaac1d618b4631a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddbb5f9c3ecda197bbc6e45cc8ceb03625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07475018faf1a68fcfea1c29d9ad4e0f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69cdd719773ac99757aa2772c46580b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff5c3c6595b51b8d5414b143cf442f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c95f4325d730240175d07eabdae431629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8f4896a8e96712f9a808786f46050630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657150fa719214aea01e6f1a2b6bd70f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf29b15bf238686dd63107d3243c74632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7d3821d4c4ce3c8bdc7b7c6133832633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08347cccf140cf36100fde8bbb7c417e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600d19eea7a91b91d8956ecb5f0a1b6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6955277d1a58de483edee6ef271e75636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594fc36710dfc3e95ecc09984696c1a1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b810498c1e502d6ced180c93c0af98638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69c5462c8650b92996c3dead71cbb1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e8c4ed0113d47ca4f17bf39f911a7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba853ba6239bcdf8e7c998c416ab4475641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d6ff9dc2fe153b126ca10c6ea0fc7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5427aa2cf1e8576adfbd434868df2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf778b6e19c3eda2b534a83e66edf9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7db3e0831d363ae2669ce455ef2599645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c825161f44345924a235c7c8bca01ad646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296893c25c02a0e96f8d62ba2dd6c7a4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407900a4905a0d2e080510c9adeb4be648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b9a55a0daab48590f369f2814a7fd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794358ca0424e23f4e39989948e7f8f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a8b0a6491838ffd286dc81cb1fb2c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0a2dac5c3624f043a8c7e451e2ab0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b776a1fb23685a040cd42855ed4e4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35756f7df095cee7f77607f4577b6bff654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61dc89ab05adb585cab1b8a1a6e535655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e35c5fed60f748d8ed5691a7f2510656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b3a56d710474bcd6015a4cb2fade8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd5befa4348b76dde08f1a8c5611b1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ccaa8c4551e22fb2f68c8d197f5720659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff0e12d753d574bc885e59ba05f3cd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930bc951d39c6a5cb5898da4cc0543a2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a11e6c0910fdd53ba2554b518ea6c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b58ea023501d3c7d1bc30aad4cb0b5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962237649ff65afd9f0c35c51f475d22664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac0f9db7c7770a2168f97b28ad8b54f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742d8bbedf4e0910d39e1c7f9af0f0c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08086348024cc543695e5ee3a04a4717667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc289d1d81d3887013ec159bea852bd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9643fea6e994c5065cf980654bd4094669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb616b9f52a4f98c830f16cd123cf201670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48ff06adcade9b068453e4c2303ecf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141d46d988e9ef23a2f63d8fb0ff3c6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a516dc49c3fee4254c396f5808b30673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2488cee6bc9dde737748dcd1235c5d6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2121ea7c6b7ae511f32d5cf9e237eb2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee9b8f6513f2e5363817833aaf583e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3961d16281963a617b43d13b2c205e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d60bceae8fb31914349073698a237678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e13b6ece3a8ac211d4bccb10d176be679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e69c04e07f37fc419d82b356fe1f23680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634181f8adcaf488790d1cd5e344a97e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a36679bfefeb9a985aa009d18c21a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4196fe0fdd220c77b6173408e60c8c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ebf47867090b4f9ef3e38fe4280e9d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e860b0395966a64fd0bd118363726685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351ceb8fbeb80c46a32d8fdafdca6fc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0499d723b33856d75d01561cb4db0b6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898afc0b741b55e4a779f2df5051590688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6dd12118ab682dd4b676fe120d7f9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f684295a2643729d5400b5c06d85c07690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab52ab3c0c9a9b743427fb0fb74f20f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665228846b231b0cc5e8ea57ec3efb2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31bfb5c93f13435f0ec5e0fe4c6fb6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74dbbb8e35cdb638d99c69196b8fe2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e549cd7073ddfc82bcb1f085c821fec695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb986b6ff94fb792908c47e98133994e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6cb3e993ebd9901a4940434f834fec697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f764c958c9681c207bc4b0dd4171d9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad9c5ac14e6ca65f16db07a4224cfe699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136dc193303bbac742f02472a757516700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe3958658ecd1ab74c2343ba332eb9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe20f738b3528ba8426444fc844bb25702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656b325efbe28281e1fb9ad966e686e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6066f65d7b0015dd8ed624d4dde945704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be5026d069f0ed719a5e78dce55314705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a94bba13f2e71fc2a75ceae6fd665706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb4f2e22727066532c1db1d0a40149707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5caf309678fc1480d9bd2b904aec4b7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23172332e1aeec9644b72dfd519e1be8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989072f5f13fe50f62777d6cb339719710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd0a7651b1a241337c82470c433a14711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04612f22db957693e7174e14362a9ffd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c894b4bc878a8f2071b8a35266bd2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a684ff8370ff1bcd6d1a9a65ae4d93714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810db22276c038215f7af915787f0f0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aef13e09336c856d889b42b44aae17716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a62e5fd8a104b6354f83d72013547717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0422c02e17a67a2e9050ebef698db403718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1d3ea8b073a533785a4cb6c8f666d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8083ebe35e08d193b4ea3f8babaaa3b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe02cb8edc1f84283f8345c04132431721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab69e7fb9fc94d1697e8e35b11306f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efab92e4eaf7b1e1d84baf68fef62fe723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182334c90aae7ee145bf85cf5c4bcab724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8130f17c7a10b92ee04ec5a4ea549da725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3c04d7a677392949b3ddfaf2d73ff726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf425bbd4fc3916230d5d16e731bb068727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28ebfe8fa48625c70135a117f0066c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91429043022653a0a3c3fbe976a5cd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30644b43863d664662e16eb13429f8c0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbccf522b64355eec51d97c98abc5d2b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0cb87572179fc19aa6f2f5bbf54f8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58639a31bc611a4803800be02a60a46733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070ef43457f7b40c45a4d75407ab2d2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54071651ab6817713b63b98db1a1db0f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982ba0b2d03fffe11caf955819c6cf3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522d2e5649ed276ac1620ea5cc7ce68737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d6006c4ea67a0e3844a1579a2551e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec99be26192915856c41b63c59d6e4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97be5f27b95a9a63c78d88a800724ed740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99a2b358b8c072405a460f293585b2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42e87c6e1540c3069fcfb76988cbbe742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb55f36c379a7c518fddfc70d06043743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2c9109924b7cf0f7ecfc3e4eeec83744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b38194593da45f772968f07c38181745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428fe4ce9febaf281ad216a1d522ac11746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e5504236c5b168b258f403af0264a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc1723444d6ac891ab934fd672c527748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26966521ca4dc3a959315a4b9c161597749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116adb66678d10bd75ef5b06f1d1242750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1adf15a4e2151b4c2744ddb85133fb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f14e48496a6630ef634f5fb5812477752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7448aab224abfaecf1cbb4a247bf121753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02f82b4f07774a7096d85469ad2b0d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d94b1f7bd8929bcc003a97c1b79d0a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680d6384cb4e3ca705e3126750839b1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d523ea11857c2a54ea2ea039749a43e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea4aaee40676cafca8e6b2ed5d3c34758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b85f9695583d839f251bfd2aaa914759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30e842594c08f9046bd0392c38d2281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ba003ca44effa0fa4f5b7b542a5142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb434e1c58b47371db4f78e07af77e93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df7342a5e4a796b1291e18e300f2594.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2988e25ae3fb73f07921245b1a82f25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3bfc2c86b903ba9c89af4bb0f2dca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4d86f2cfc642cf66533fb5fe79ec57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46b397da7dff3981ba8174139c48d98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59efd7c550dafea8fbfaf909d9344e429.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a157461966eb2d45951c2cccdfb11610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d602cdcb20aeb713f19e482a063bb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5bbb31fba876480f33da5b7f843b1f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b3b04c58347ac5a71459c72eca54813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb248e6c7768f84b27b3d32af84a73b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13335580da105697fbfbc897e7919315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80463189849b84955e95ada5a953de16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26af9eec9b6e105bc19b38d81aac69917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda3a0255d8c6743ef4b42b594ef3fc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a38821bc8d952838af1d69763eec8319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d38226f1b06e7e70e11a5513d156d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2e1caa140b2d35a5198311ac869f121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb1f9f11e92ac949750e20982c3fb522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8e66bd02ec322a44b1104432c343423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f0e686872516543fbb0b34fc30bb424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570b04662b53a987b61019c008bc47325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155ae804054a11d7676601def32cae026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c42f557d0f043d085ee4aca5f091f4227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62413e393bdd997be7fbaba38ef660628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e5ef58f7c156c121584c06df246a429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a5affb046d63a06685c622f0f38e830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce8e5fcf139ff4debb195adfe27d7231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa8460b7fa18a8a2e09b6a6ed80bf132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b105bddfc0c8d8eb188628c7cd0197833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f8e2b3b1da395725e85e21650b31734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85598c90a720526b3735fb05a378e3c735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead67a3aea8105a88c01023b8a31949036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f90ef889d5fd4ad70d1c669451d8237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d33b409cc9739428e6dfbb1d39731b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347dcf64903510f36637dde48ddf19339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c509be805007915aba935d38e47839940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f939fa6aa6ed87168a530ea300f1e5441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43453da55af5907ffe3f8371ca0569b542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260fda3a94b508f7a7f9a40fd0fe73c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e72dc40d8cd8e8638807dbc30afaa244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045aca0862a38a235deef54a6bc541045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa56a2bc453284a5f83630ab772a47c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4e16bb0af1b0de480dfc6288621e147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409ae2bb7cc9371fcc0e1b5f792cc9248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6d4bebf3bc5f3bcb3fd08419ec2c149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d471aeff30ddfeaf9d6aa944d2d6a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ff61686f5c5e3035799b5d8ce63d551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68562c536638ad6a46c3071650d302f652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47665c6dad01919437258694ee79a98153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e84dd7409f9b8752a9de3eb625acb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052a4bc983b7166a28be4db56f525ef55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733bf0650aa8ba977a9bff47b23aeee756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e81402f1c5142211ea080389d73ee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e0b5ed47052c962c54f504022947558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc939fd8c2fd3b23e54f48edabd39cd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19c396974fe8068d8d69994eba2d1a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363233b0c2e2a0f15e8b32c3d388c5361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9b1f8ab006e22841f366b114427ee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acebb0be2ff91239bb32a100825bb6f463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62429222eea2b941e6fa65049b297acc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b35050d423e2f509c88b3849a9c6c565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dcc8d3089f8779d6ed3cf7fb8298a466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55cf884fc45f386360417eb73bb1c4a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf13d368c20a5fdb76b76879f5f47668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eabd479e7ee383b0e0fd2035628127b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb5fc2a7ca1c3e4d806d7e56380aec70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1fca152dd05dcd143ee6cbc6d730c671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430fcbf132aaff1fbe60568d1b65b0cb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28dd7cafed191fea08337ef13608b5d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31f30c71318b912f83a2f99907c18e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc10d1292df0ed9b03ef67b1ef74c4b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79ea89853aaa5b1c40f0036a50062376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49a6c6e2ffc6de7073aaee408d87fe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04ae90c9f5054e47ce3ff52e19b2a378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d24d20cb7b3f2937a99b58fb0e58d179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec234baf76d56d8c3f7d7550e31071b480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c65612e4ab001d9144cb9ef9e496081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b43bd22322207ee77e8923cba1333b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fafbd5ba0a379f11c8be31ca27d91f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a3af60fcba9a324ee92f466f26d67b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a71663ed572163a0fba187c8c6c7d185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68ac4f2f7d98ecf37a080aa5219ed486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d70bc66bbe80364f035717df2e043987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175d6b3a8fe9db635dad2395c97fc1088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91041897192af7473f8414b316efca4189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78946b293a6d0a6c911858cbd8631f790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0134a4571a4330e9b0f96dfb5b662b391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76adb06ea9c83afb06ec25aa704de5f692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b80bdd38fc7e05f9630b264b1d4a5993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407ea6a2b5de962fc139c96b9672ab694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c644befd8f602eb901b53146c7a6e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d65559884549a9493b9f0b53f576e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9792b4425710e291c1ccd79b9df5b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59e948b5fc0dbe8046f547e016dd1698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb73277b4a2a15776f2b9e47a9ef07599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db8374b156e6acafbdb04cf146d44d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d5959b39aa0f0c64c20013e47760a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e617fa9f43a1879933ccce0497f3f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc08e37f0bc5444740acc6417c87c2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444715a259e1027c1f4993d5f2a24723104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b380ab65f735ec2d1dbd484e337f913105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50d1a46d02b130a3d7d23fff64525a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac48fa211b0b7fc6af88cc26e21de66107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce561bba423b9421abb2a5a5bcef5c88108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f8d743f51112e2620c83f6d14f995109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c55191acfde03d88f4c1afde02585110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f478ae3269e0b173475a61c98fa2a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8b44aa0b585fde8446b8b8c75b3b9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d586e822cd3cabcf1c94987b367611113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a496d4cb9f2753a008475096cf36970114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30179095aab2ff88c27b27e53b411f3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb368f48caee9064e2760a844459cbd5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea527bf84e1228acf2a5bed5ad3911117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5706efd70c1f85f19ded9dacffe0fac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77437bf8ec7e4b11180079fd0b20433119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52a9f43805508f2532e7fb8c891d95120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb476a924db020a8aef03a52ac90c5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062979f3d9bb81211776de938b9f5f10122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcfdadf849141ec440eacba901ac057123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319ca89e383c8122a0399d6821ada17124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38375ea96fbf1bb2ffb6f2db76ce6593125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea3fbac16d80d5bbaba64e9df11b0cb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958edf27ded5ce7600c6d52f4756da0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6858d55568923ad40e7a6405ed618f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e12ae3408ab65390dd4f2424d77f88129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533b4dffe05c1d52c1887f94a969c0d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1764416d7caf268883a8d7cd2074137131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d95395f2cf0c15d72bdf07d63ac067132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028365246563d884375daf471c07cf67133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6dc79b1201c8efdb93f4ab938c11d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458b518366cf84e3868786167292dac135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ccd5f31ae57557b765939827a70749136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a313326f094025a35d4e747d6b8cf3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3dbf825524dc44c66c56162a17a8b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3cd03a5100b2d6463cd1c1097e50fa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92571b5221365dd2617787a2b4f8b812140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c22b56965bdd8e994cf5a205fbe19141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bbfe25ea7d8cb10cb801baac517a42142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90742cd8b947d1c653d38fee5d681890143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278fc86c777d0f3400212c89c6267ef144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634542586e6cb7bab41413b440ffa0af145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c92797a6b25a4693397f7de6345ba146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4a4969ab9bd9c21773283180a7ce9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6fdb55bc68efe0d1a623a9d1554bde148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb03b1541ca3927a264b659bef2c18a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea089126866cda8a3038a8736444c981150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc29c6362efa35563b198d3355cde2d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a685f3e2e72297cf1a2b572bd475c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9c07e34ddbb27910ee50072758a7e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353c7a6bb1db589c382e314eb9b2829154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33934a49497f71d190c219d612ca2e2e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cebb1e634f21794d4e4ef32d1324c4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934f800672d697cef440107ad149caa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d52e81bc956bb94fa7b81d07489321158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c6202ed773c18ca2ade99ea5cf1cd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc13a833cde5b8bfeb5254746517b6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717bca01d9f77815381ba3cdde7c6edb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa61444bca62a77140f7569d8caa5e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e3c6bbff18984eeadcf5721cc3b3f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a289697ba827834d89ef37f4e7e6f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4f401b1b8fe3386c648cb500de13e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e890d6ecc4525f91719ef6412bc11166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f71ff2c5f76794267f134d321a384167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e04edb4f1494343006211172bd149168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2950f47744c224ead7f15e25142814169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285cbe1dee5b4cb2ec61f5e0a8d962f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef419b2281c8e8e8988a64cf73e78b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4530d169c6de646e7c68176ef70c67c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c5779d184c442770e9eba7f84e30d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93e1795b05a897e8334ee6c8901638174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306d2dbfa416a2be086fd57cb3806fe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730853e03972dad04f88652730932f0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66cd273b5189d5770daa9259361f9cf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885dedb6ca8fdecdb08be3db9901e65c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1a9380c22f624a39ba1ad8894b430179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed97372af2ea8ebde315839bd222076180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0559e0d89f7b426dd23597f7f57b3fc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf744b8294145b33e238c19a1410897182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6c4fc946e508e5cfe56e1cb978d87183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d6d6878154f90d72fffd8df6284f1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d23092bc682dae6a857215a94e50b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d28e6a76d3fbb9912de9abc307704186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e40ad2621e7149baedc239ab6525c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559c1c90841eabfda510516779f87f8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c28236a2c55bf6e3296a03879046e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391506f6e9c6c26b92f8c43f15005df190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244f4cc72a417025d577828af52b171191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91658c4968bfb832641592cd6e26bbf0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325fe579b3398da451804b706318f84193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55792f7c839a8d43e04fe9878c16bd2a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa26a0bebd7d011e49afd8d720c5914195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd794ce064e24c6df02d26407e5e7a7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b54347d0747244ed8e92185456c26197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76b8198f5c54116805c5843fb5c4ef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424c3fbd26dc83ef179b8695cdb4ddc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54b77222c587a2a578f982ea07aa25200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada68bcbba285b612254961b274f6a4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3682436063b3b905f996a432be297b7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75091fd569596aaa379fc5fa11cb3262203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9833a836764a971b16e4f4cc7d99ae204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d83b7ec1aefb337313cb6d36fc8462205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca420f1fc57a0a58a3b9448515070934206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea9710aab1b0554fe75244c314a9d0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1048bd02c3fac8442009ef1807920208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf6ff1278dd3a8ddcf1c509936f51e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce02f8bb8320f6eee07c1c8e278ab8e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c95374826b4aac0007231051fce5aa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d3ab21fc7bca60be3f92a1c3b5c48212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ede39f03ba027cc1f70b6038dd7a2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda236eb1e95db66b66b44b69fac983214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281216c6e81585159582c963679facf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b54961c239176925a41398a1a5d433216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4ae08877b9e084674f70266b1f581217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756eae86d19869385f44b80b9611f2bc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273f33bd358bc6de739808af6ae0b42219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a09fbbef302d610d5da6797da78d8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f62f23da1324679485ffb0e3dda76221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c858cabe45fcce685a292a7a43cfd9d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1c15557f20afa9e91926f9708d100223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3487c718a1aec30d5c03a0e120b4ee224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06eb3f2f2b5d324fd0cf648be83e8f8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4de881eed2839b1bf2b111cc9be833226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15a137515732aee6d0a501a3e282c4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f0c5370a450c53ad9a794c8939a36228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a757b2b51ac59cc1e27fd904faa72f37229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f71f3c08cea9f9937ba242774b2cdf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d123e5e5f66a881fed66a364854d584231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382fa4aea31f85b2f1f25863e66938a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474a0b5ede5bafd73d13567d0e63ce9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56376ba0067defd8f03cf5b929966358234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be0ffae8baf59b4fe4c78eb6dae42f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16f43225c32984475dd6efa24a10c4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a46e20dedbf117c7d9cde1495b02b9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285287800662a9cc474ed9e2394ca4f0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff8260284a394a193ec5759e39e7c1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3d69d0eeef07ab1a02504cd02d8a9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11914a20f063b0ad78e69a8dd83ae02241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ffa80126d66885e4b824eae1c29d8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ad38008202bae326ac73e0410d934243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e432968e3d4bf6a7cb5faa58115fc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf7ad41b6efc39990c0d62ab92d2b3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b857e5448eeffc526c0eb4a04102e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775e61139349dc0c3955e6afbaf5350247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0e571066605eb4de96201cec23daf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f87723d43f1b6d9e117bba78a6b93249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6246df5e581d5d55f85f2590082a629250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ef73d65673994dfdfa8fd9cfd1068251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604206b04caa13010e1652aab7c41fc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdde90c6fb9984840f3ffd7b82b4895253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8089b72602d9f25e5a44ef8c768d8b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a87fb25ec11bc737daf0897fc57be7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd09b7cbcdeb9b83120bd3f8f8d2ef256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1f8ac77a911ef5d503eb74bebb868257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f938354b4977d581d1b8a26b60be713258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524386ef96c817fa0e50c580a7269ee259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6b4d1bd30a3e5feccb2484641e16a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c76bfa308610852256e0bd3ec02640261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270994e0aa7c813b4b579bba1f78fe98262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381cb9c7c6795ee97bbe2d7d32d11bb4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be31d121fb9f2f083941c3afcf3c736264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121efe01729c809bf8335aa589044223265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92158466c8f6d3cde770c77803f84598266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad30fe0d9a10bfe66aaf546028715f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8a0358a14cc2c79f8c147c78c6aa1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785c64a8f1bd855538d535fbc311055269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e540f0bcaac3c675b6f80702748fe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53908fbda570a6b9b3ddbf976b843496271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ae8bac71ec4b8da2d4e92f7d3e3a0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4afc8a36c3071894442188589fd14273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693d17cd0a8cc42c46ebee09d6741ff274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77654c073a05544af682cd7487993d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d2cf471737667b055bbf4ddf696e9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fde717fd380fe3bb2417f3224c905d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff6daaab0e29c2cbcb7d0d7a45202a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ceefc7915b2a959a3ed71c29a87320279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dbd644d2ebd178289a91ef2b21d982280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab42a6250e43f9baf4948baaa67870281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b89a35bc1194a883a7648640164012282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f58ed30bc7db5a0737d2915ea3bff283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb1d8ebe6645696bf7d4970fedbdf7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4265ae0cf85f8e12e42238db95ee534285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b5a8cabb980a587163862d2d34804286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21fb11c26736b0361fc03823b466285287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed2b51d264af65ef78214cf66684a5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002837301083da605614ffdb32d7f9ac289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194c419d50a75dac3e3c93ecf0997b7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83110c6d59d657d1646b87fcdf9ffb3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c8c95a4e6703a5d77382d6e3c5155292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf4b7528a8553ac6d701a92e5bd14e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe804541e83ccf5c7e7cbe30ef490f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec19bbee54ece56b8e0d622b3b8565295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7cdf54505761a31a36be76228adbdf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57cc48868bcf7b24fe913ff8c4ed084297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42dd8c77febc1eda5486bc4b881bd1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1161b99988d76485a6c377f6a7cc1f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e39e65181e64ddff1561d19fbb096300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024bb742ffce4d33d6058a147fc11ed301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f896928d1204a6402644bdb7c6ad2b4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d63c0f87219e9e942a6424660f79c1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072524af1823c0f236377085f99f9135304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021280efcad11cf3a278093256fdd486305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4bac37dd9c22ad5b6734d52d9f0b0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e09d4c03e9a16f9a2fad6f6a412373307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c617eee4b0a80e4d51f6a2b4f92a0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681d2a59521c77303924b441e3f7847309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24653418d8db4064f9cf77e3871ee631310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852aab5e2d128679d3a98c1dea50e1d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83bacf3dd360506192fcd9df47ee6a6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e3a2e29f3b84f0e6b343820592d19313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e9199e64cce043825b3d693775de6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16057af4eb17b0ce19f26e91534df315315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e377c914c83e2a1cf44ec9d64c271316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bef1d53d4bdcee1d1820cbc1191dd8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd55bbdf44cabee993fb8326d05d2f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef3de3c84af38141211f75f8d415c4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f042f0679420c4a264d4ba968b72f9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd5bef316b46437d48dba611824afa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472303e976c77d67921be739eeac316e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaea182e219a3a8169d162365c92be5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea96f847a9d646ccfc1edd0d73c543b1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bee47373a0afa15243226b10c82935325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc862ca60dcf8f71181b658df0523d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81cd01587585d0baf40a105e39b6c4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63716346bfe7a52978d77d9bc1bf51b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ffa09407c94bbbb6544efd5e27a4b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c6228cf47b4da6a6c4a948800ed22330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b1cf26151f4b8ad0dbcd4fb1b7cfc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c61f204eb1dc414f907cef255c731332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb07b987abae427f540ffe2eb7619bf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844fa7afe63e705b7fd08c9054bae488334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5567dc0f77202631b958a8ccc518d3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53015f58379a9fe253b67b902a66a26336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7676894ceb9deaa4b537af5ae524c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ce6ff8af762ecc68b8c54d92af659338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4772bbc465af9d61a5b9be2939828339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4fe876f27070080a3db56776e4252340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba044a9be7fa033b9410e253e97b03341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef73f0ba305b965847f2c8ac967c0c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33cd3e8e1e81783103afbc0f08904e1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bff67e8966ed054398eff90f8f1e0b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75d6f9af9b7362dd1c8a2f01e16e2d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e2c29a70d1a0174ca72577a5ab9049346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722cdff753aee4096e041a89b8a2324347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568ebee2b21ae4570d3813f932d0223348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268fa32ac194395f3df91edba76f1db349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204164da61efb035ba953641a665465d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c010c1485bbc7424f5b1a6fbcbc608d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115be8d9edc9e97a536f9a90ec6a8f7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd355ed62f990b01362a882ec96f848353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af891770b08d6989b265c873af6ba7c6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2525eb877d98e6eb015e7cbbd02f3d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdda8b93830f77667af5bec4f54cac7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a9efff8366f5668a9083048daf44b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b07f253e92d788f6ccaa9549233f00358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7dfe13365a6963af5e4cdd512221fd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0619d03f04be5229196521975d37158360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5aa2e154f5cd7fc8b752fc6facee84361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a079bdc3118a41440912d96af97d704362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4a7a73a609036cc7b73077bdaf288363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e9072c05c8783655957f28d937574364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d1e28a912d2ca0834e47e724ced4d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5c587ab4af36160424bcf38de11a1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50f391f14e5d6360c82f362b062561367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1a5d0cfef6d4928bad54edd8d836b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2669b3ec10020640290e8e529da810369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4486d2aa3fe4b5cc484692813a052370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06a2793ec5d15afc6a531f65f47b8a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6286c8b5c71f41988e827fa7846a8c6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2926258c5730b86fb30440171b5543da373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2bdeca1970db857f3731daa10b509f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab1b3272a51fd9b277dffa1e8e9f36375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398d1c844a0b5f0cd13ac7d6e984507376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e602f3abe097b84d0ef1b16214b96e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8299b87093f6180042909d7cb815ecb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeec929568fdaa1a2f1e64dbf7f9649379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0d91648b3f436a450c0b744d5e89c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e472a6d1017a7b98b6e3348b791b9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae74d1edc6eca73f6f18c18482177a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79780cb3101a63564bd0574a667672383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e577303fd728887674338726236c2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f168ac23f0a9c5bb6ba46dd496c98385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d0d85e8fdd56bcbc17fbbc9db7c77386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476e303ab5099382122e4f7f2256f48387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf06dbaa624951d149764a0a73bd97a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d6989ebdda9c86f89ca040d7d4acc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3620ddf277ad4caff870501619c22390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f737d1b59758a6f2ce07b5bd4b6868b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f68a86343f8b214d7741976858700392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844eace7d697a49f406d7c65a96301a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5314e351ed65bf42fbe82b6f1c4cad1a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25e1c74f6d8bf236546ad79a0a8ebf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04394181393bd1a8aa582bed9caf227396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920df86b31fa77dc62ac7fcc238d5c6c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e3a72901011d18d0ad6f6838c4abb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4ad9506ec9f25d2aba47eaa535b0f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c52c78b676c97718cd535fc7ba0c76400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2090c2963898da0e3521ec78fe8e2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7afcb10c598dae68c0e81c404f068402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89660b675d12d299de400f9df6289e91403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f06b4aa7a6d7b0b701f6e8ad68821404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe934e1bda906fccef2b042ca98568405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66368a0d8c82aaee9dbc8267d56493dc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b16b5983aa0cc2106ded4ae6930758407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78eef207f83b57096b65a86ccba60d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5e168ee9af0493250c6f8876d53bd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f65b21f20acb2b63c1da51bc910316410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544159c88dac530d2476a83a04efbdd8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aafd1bfe5175fb1c7d9431eb330ca73412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea94c1ccce78e828c418f3166c873a7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97313117946f4346725ecdc03353d304414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116fc6ab3d9cc16325a5c0161f404282415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068d2815da992111a596f174fee7b13416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254dde0fc7a5c841314e7e96354cfedb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84baf347e9aa7cf602be3eb3f92c44ea418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348d3ec9cb87f2ee95ba5b0c3e7a093419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ea5ee0c0c0cf258920e64530ad227420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450556cfaa1f1d46f15ec94bf7473fdd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d11bca73357a1ee7943dcd4468d99c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534a56eb5dfe4be548070eb9d4c13c3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbabd0f7783219b72866d283f025b77424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c888e7d5e6c8289344b9c62a806a79e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da50f0abde06d6d464ffa22435f0860426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d4c9a891b4400a9d33508646844f9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757dfcd04d67df3070759302bb5947f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8cc756fd07732b3fe9592a4ff6643429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e508a405b4b42d3affe5c07686d02f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579dbb4c6f940a47c59ab61248f127bf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192abccf60c1f0bddbf1570cf8029c3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce95934e86e8f29fe6d3d936f4d59f5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eafa884c7b5a2ef428889331d29b83434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee50f4d3f5fde6525f111ba1bc27a0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f6e1872f65b50b319d72a2e027398436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f2370fb4752850cc8c19e02208d49437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93cab50a5a74fb0b1a9c26cbf7a045438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48faa0ec8d7dac97fd35c5f31dd1a5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4ede1c52633c945ac3e5031278697440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7accb500f73c4e0f4b1eb4bcdf0a05441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a934ddb68bf6600075e95b309bf8c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c94380bbf02bfe14e25998bd84781f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3471419ae57b2e8dca9ee915099d68444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994000a7827dc5454a63a7de5b208112445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f689f5414551407a5d3f430f6fdbea6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc59bfcead9adb2219299496e03740447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc04fd807728a4cc333b37cd9d3478f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83ca83a7df912ea0ec3383b31d8580449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41c3547ab05862fc907d7faa739191450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5de984847a1993bf7814f2b622ba2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03aff3cfb3452d49355c094006e586452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1f5ba5b5048fc245b8b9d3fae6ade453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a69e24274785604a95507a22bb426454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac84d1e3f785380b0fcf347c9505484455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4cf17b991627f0a26a42bed886f1eb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9fdadbfda231339167984f507cd24457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadfc5be3973d9b5502ed4ae2497bd28458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877cf97bb15bee58d0d339f6d12a48c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7200cf63f46eca8f3772bc82d9a9492460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c926c943a5d76241956be16998ece4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b0bcc20c8a5ecae32527c4f6311be462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710e80e7d3f08d3dd5bc54d3894cac0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb45d18f3132bb59817c93d9c92320464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea42cce4c5431b79f788f8564e1a2a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4740a98f00a95edb586774ed743f2a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702b6b3b3af485cab974ec7725bfa60467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c11b382e95b84888e315c3dc6c0cf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b2272ed7fa75db2b9e14dda1d73d7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b144baa62287d4fe808f04eabb2aad470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21251ae913b42c69a85597a53421a26b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf01ec3f9c86f3d5c29cc84e00506cf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69b0c553b584e457bb7175fc8d6631473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497503a854a4febf6576f1437db2bd8d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058df39898d9755b4018e368368fc11475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bfd5ddf4b1b6b0d9b2c702b09512c5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ab55687cca36fbcfae23d1012cdd3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc0f659be0d8f2db3af65023b7d150478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e39fc19e0830868aa4a78cfaa3567d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad01d7931ea286fd27d67894e67998480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03596ccd22c4cff0315e1917d436d35e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07429d5e047e61b74219d020d759efe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7f0a1690ecaf89c620b1706799a28483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf803e22eec880338eaa95fa8a56fa7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a87c6675a5e9b4304e1826aed36fbd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ff86afa60a072dc938172d1a8ea56486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d986f263e9061c3b5e2514ae7c6c8d7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1569a9272b9282c3c0cc8957e0d3a3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9fe0a5c7b4d724b9daea159a1c755c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be0c454e650bd284db7e6fc0fdec03490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598967bddf70a43c6ec1265ac94adc3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcca2f96f82d7089969cf3d12fd5412492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b835deac77d5518a5802e50d646c4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1d515ca2521246d6f62b148918891494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca2fc69e6d9a5444a985a52788aa2f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b0a3f7e410011365c67fb28a1ecf3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d9b9cc93a8bed996eabb4710bce51497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e20ae9a326c89e0b5691ed576f78b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da1f49422ccaaac0d560f34206ef3f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf28d967acbd01acc24850f25368c4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ebd29268d3856775811599d40e457501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944a3ab0b253cffc6fe64144bb37db6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a45fbedf162b5602d1e14c355997a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162be50d410d41d5dafc0d1c6112041504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b68068377d08188929d5c8612a6f79505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37578fa8b7ee99b874e7730452cf645506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91520707188250500bb551d6c98f4f19507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb5be5a0ba5ca5adce4024fe5a4adc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4fa6add94bee5b5c674c406af2595509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf4acb6f8498e2453ef90bff4bdd5f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a4374465a4f9f677a33b287500754511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f98f4b948a268aae1fb0d642f7f4bd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ff44ea2f26ad5426965fccf027244513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963fd66f5ce417672a3534684e9281d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3150f3caae3458369e62551f2eaac47515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6e7d8e82d9898b2714e2571c2d018516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7255cc2c01d342424709efc0124528517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe480a29278d72015a22270880ff84518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9afb827b176f0b282f797d828dd73519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01595c11826158e9cdf99b987b8cb970520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090863440b832b3541b45356d123d7db521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73e79a70e4573917f5c0ad036c5241522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeacee96e96ce64a87a127235d7b2fe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070a3549b3042935cf3016d94afe930524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25e1ddbf7436c637bb20b531b28e56525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2099f59d3929f1f7df30d4cb82d5a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcbd83b69f0a947989ac24e53f5589c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8f6eac18e66223b76e16615e04de5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ae3088b1e61b5b66dd643638e66a8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5309371751593f45c269bbe05e6c9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a19feafc07a6f95eef081500f7255531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037deb02c14efbfdea06a6ba058fc019532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c0fb758b480a21301119f927e7ee0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1171fe140165c7a305f83949f3f47f1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb214211c24a418580222f04bc7ae161535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13f1273c636e01e6ea2da3dc591b18536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22778087cf8adedc4b0948122c8312a3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a85b303df2c8ab570445af46956dff538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8973e6d75af1e99b773448056ed244539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58b4211f72a10ef7e6dd86cc10ab36540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da425de2e1462907fb089de1536d37541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc60d6f1aae4d87529514e1ea6131ec542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b466f63d7ed2c0fb21ab5f84dad59d2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b65ea4473a215316acaf8aec125b3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e753697ecd2a0501acf96cc0d60dd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b86192e4d4bdf1a8e27fbf6da9d6ee546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b0dcf165b49078716bd2d10b1b0a1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9d75b0d8fc1b07385ba876f6eb584548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8054ac13b5988c8c8a5e0d772b87d60549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac84b3430e36653b73896da6ed3595550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8908d55f5e1c5ebd59b8dcf8f9808551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96e2f94fa8948ba17e1eb621879ac9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628cc721ccc6724da2570ae974cb8b2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c9747be68d23bae8c0aeadb73d1d5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d10748b200e345509ff055f221dbb1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22920f3549d96832a6dd8553748da8ee556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7349368d272cf071a62e9e924c2c5e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b84d7041320dbb8605bad8b25b12b4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995943e82c9b5d5682a65b4075999f6f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51731e3935eef0abd49845bb4fc0f235560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43028c027aa896fedfa4d8f073c7c08e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c3d0d542da9c429008317776ddfee562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b55c86cd90edf3e8e85a5c55797e65563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff7c4ce66b7bb6f4799476ec213b0c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3122cc2ead59d7904cc8888ecc4d56565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d54f91d8bfb140c069dab5b1fb45a2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efae19c2a838d758f5897fe840770b6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07837c9324bf9914d8fa307ab0537259568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c6df37164dd454c30b6d7561f9232b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3d3bb19138908c7c8205b72a5e8de570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad576e506eed6aa1c0e3ad9722f7f5d8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63d7b724797d127e48b4377311d2ec572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c40afa712b32b62f024ea40b07ebd1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5f341e4c47f663c0e3c7e17f8fee2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64228eefa5fd65ee19d0d16bfc7b3215575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00a07a4becb4a46e20305df4ae75be576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3922ecd39918e108e82a8f5e45e2f9d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e11f3f1145bbbaf39e8c67d539964578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0a54e6a95cde813af65c6a5541430579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ec4db6e140badf057e80d24cfab07580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae70e9b25f203f5867d18430ff4e93b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3043f16a2220ea1660fe8559bc33cd1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5516ef75451afe113b8503597b83bb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0db8bde42f306c226ce4788b7263bb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e60f8d711e6b68e2f8680527f4c632585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a0b394a1108e8beef09f407a908ae586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305bbae0e38642a83e77a0843ce8b61587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee4b1d04104a959dc280adebc7669f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0879fd1c4b54b0fc79b94cb070d0d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2bfa083d397ab739bfe2381289b7b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169c4ceee2c8b371b323b51f7063614591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e30e910ce1022d2aa82d38f8246c7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845755121748bc69a0218064f91e699593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccfdbc439208c3819c04d4e885277bc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010030d1f22c5d7c4c49ef0785063826595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172a55859f1038b2650fc749e5baf49596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3078caaa9335f76fe9905479b5d5b0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e648283afaffaf9b15a75d661b81d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2cb8e2561557f52171fe5b7d97b4e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272a0e89a8a6e8d256a3f2d16fc4f5c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e74922cdd36866281c24de8b08a659601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91555581b20cd1b646cc02fe76abfca6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2b62035544b1b6787d275860c7c18603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734d0aaf5aef1bf0da12108240ac592604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808214bcbd71cc4f265cfaa84fb19e23605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5900723bd97011091b3c346cabf869606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe7e37d989088ae0afece20a027af41607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db95878a57aac32cee710981feed79608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d852174e020d2bdd13af86639c107f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53696d603ce839094c7c1e34e5285221610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc24a58eddcfd9e5d511f360cbfaa19611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b9e15932bbbfae799744bc4b51b02612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cde672b27e7c7b947f9fd828c99dcc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce865a3cbe549fc6ed6fac396d1a7d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb47339bdabefa30eb5644c4b34ee2e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdbcf1d83f765d7a79ea45d16157359616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac630528a0ee718e4bc3b109dc8cfc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e264cd2523a7cfd6c2dc47673434a17618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f1499c9148573fc9671f74da55377619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b682b8ae86b93f51191cb876a281e8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190b433f6053144cbf3b0fdf2a09845621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7178ab0fe4f221349551867a300a161622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc512849588252feddbaf58ba05e7e5f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abafbd48105d3f390af1f5a982ad0ea624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faaa59146bf750632aa60fd543725fc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd33616da62530c296569b050bb2b1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb471157eb71d60fb5b23bc8b2c0279e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa7a182eadef29a90722902b6b933c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb288daa94eebab41f10abf01f1b20629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2a704d668b67e5a7ab43a717ee1c0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340529f73b439e3013b193eadb52aff631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2715e098c29f0f883f661b513c52a0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00691614757fdaf87a5823929fe4e50633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee33bb3a94a0d10ad82ffadbdd7537a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231842c6a1fb00f209184f1205565e4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58d230f4ccedd0afa74a692217447b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a0f86f8d6e409dec8f84065f701cf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a27d9bb0f14a65f50a4c3419874e13638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91f5a16ae40f293771909da44b6d88639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ac03df05e7c153ecab8c037d501d6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b424199f6b0ee06e9cb15c57985f36641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab706f3684d98ed62d55a84eac641eab642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa231e8232eb741ce96dad47e8755c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937caa08baba747f0cfc8eb37e44bbdb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19226bab7aca6fecb3421a95f99bdf9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01ec47768bdb3fa211b94512064b3a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e781977594f12de4582b798decacbe647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3eb89d55a8343ce9340f07167566b5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54139c54a6df642af7cf3801576bb0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71223a62e023ccacae8f1a797cd876650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e12daeaaf6d475e32f4702d77532e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1fb1796857c39ed37cc57ca23437b0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e1ac78e044dcb516a5cb9eaa76a34653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4233e431f5466fd4f9ec7fc336d4aa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1856f4c6de209c481cdd2465c42b6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26496b48760082f04d6ab35cb760faaa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dae6f04da7b5cd303ba37195a5e069657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b460358618954457c0d316e39aae4c6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92bce34360ab67b8050f36b2d58f050659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6b3aa0161d3450facd30d9302bfbe660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105f63629f3f0d9b245ca1440df1741661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1fc010c2fb05c1e1977780a4ae3df5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798cc95e2a7d3de29bc27c8ed32d819663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b5840e58c118814c1c2ead6adb2ae664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce57f3d9b57be5412a3d912dd737dfc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1e5e14696057ba363d86cf7ff85c4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d882d04b3d06576695718a105566852667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03d7d7a51b605b1a7d62a765d7c93b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d4eda0e739e847a0fcdfd6496e899669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8950aa93b574e5a5ed5fe673410369670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa34bc1e02235ed21374df770741eac671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def3198514396537ec8ca0514920ab3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486971cf079df45bf63ab354b839b498673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a60eaafc51dfac35607d14bc98e92b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca510afad184beffbb77765979deb0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61a085765494521161686b7b3c68f3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a220a347c77427882d11abdd8e58d2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59089701c88be58f94a6324086df19c2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c8d7de6763195dd0b446f2a0f2d17679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb4d14606152dcea6c247881183d0d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6a810ff6e02490be618bd3a144877681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750b39d05cff9b04cae4b5d5ff74ca1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7fe8de451539418c14adeb9e0ce301683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6287e72bbe585692bdd39377a4c2d0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff82d3c42273d62ff0b24cecece24e2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a05dcbfeee04226326e9fa2a7e215686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b62cdd9aebae1d9b5946090c53fd8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725a59a17525018be6f6bfed1671542688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a68ea54a9856fb2fe968b487e2f65689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e076d941522e3e01c85c48be125f8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5cc7eafcfa06966581c098cdf29dc7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa559620520d9a93aa4574e9607ec3c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2606a8ba1d00dfe099cc251886241693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35785e2f44d137770c4e081aa4ebffaf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b89ced50462bbfa3f016d46bddef97695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a5ae06d523db8229226d554e01151696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd97a23c2b16e6af3be88d66001f5ab697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e98945e753793e679df35880f7709698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccacc92b8315844342028226e62ea7e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204eaf12af0082f77ad9ca29d7dc5d4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdcc916405bbd31de97c1a7c006ac90701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c7c0b01388acbdb20eec687fc0da3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60c5db4ac552949e8761037de59d31703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a88774c7086c732364f0a368a630c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd0f3ccd22bc68e6d4dd6258535712e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b3e7250e51930073aed972be7b4dd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072bbbf3a228173552b9187bf58dfec707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b63ab056690726b4bce543bd60cf8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19497e6776ae2ddfbe8ed92e892af3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85e8e864600a1053ae3ac64af5e0c0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0b741acd07df0ef4baaef366650c1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446a87d027357b73723b3ee7944c59b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab67968effd57a966823e779a26c50713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19a039e012bb699e4762f58260aa3b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc0a72281ad245d4f4ad0219dfb612715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e10775b2dc6a1ef608db09a7f6efd2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1294ce15d719c6d2f9e4132d5f1ec717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a3de5bfadb72374eae6ccca7662dd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0b6ffa6306fe6592b13f396a144fe719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e7f7e60d88d9c69d10da80c86f3a8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c84889c8e816c216d827f09ef0e055721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f1731ef9e57956c6a59c51ce24ad5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719be7f89e695905f783b4a787067288723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95d9da8ff3f1ec9491f40df36e6749724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9eda2e9e22a0f551ec0fe86859e4f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0218f5559defd4639949e1c3dde7f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25adc4592114a49924d38dd98e5f3fc1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440cd13dcfe78004b4a00e7bc53b8dc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228233beb7d164b3d4f490e935e8baf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6865561c8fce2c133639ed6bb9ff58b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c19709ac85eab3a22b49e5b2ac93c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da770157d501d759d3091898ffaf5501732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba27f196bd422f57c822bf700fb3071733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2eaf6f179bd8ec18527fc19e8100e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee488e82ee131c75016b38875bbc97e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a8d0f1d1362a605f0725a5eb84993736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec3b46ecde1d9164fccd61319e9b8c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c565c335f8e94b3ef1f710a83e3efa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9a673328be95bee6e8e4883558b90739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf0725987194a89808f9a457b508af740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1ea0d0c1872190f298d04128b4893741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943472b395c9740dde849acd52c615f5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f5fba8f599810292dbd938c2f7458743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d86817ab08b343d6cfd662a740468744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78624e618d2ce3169bf7bbcc67797c16745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496fee8e4b1ec2a033b9575eb44eb58746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764eb7d6947471051bcf40b3d3b48aa9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21cabbba1b4b0d4fdab5805673e1ba748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442d5dcea558879b831dc1f5920f5cd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0a45ec33d94512480f525eb59d229750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6fd696f5835637ae0abb2cbf62d190751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81afde3c4cb7babf8b411b53eff5ef752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1bace958a4364dbedca6469f8c9ca753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>