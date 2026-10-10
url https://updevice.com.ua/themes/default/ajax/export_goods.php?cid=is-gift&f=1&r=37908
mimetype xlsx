--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7600eaebb9e6574311e0482cf71f0c71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54077d6e5e81626342bcd00678c90de2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e84d31a892a104976657769f04cf853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed12424c762eebd0422b329b8c3d2a34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab30704fe0fa913f1fbd6d07f8cf0a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0873fc3baaef463ab3cf6f49764556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6c4daf9dc04548d957d137c24f9cf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c192e8a2e9cf2f0fafba6116b0332138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f81e23453baca01832e1c3ca7fd8ab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b1213521cc40fe0e4bcc5dfcdcf0b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a2ad7fd2e9ca082a3a2af5f9a011411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc690f9d14a34a01db624a953a3cc82512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d401d2eaa072547ad13ee3fcf9751e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea05ded7a2e8950e9361d20b2af906914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc77c111dab7b663cfaa1870db944d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae45f99ae6a5fbc728e43b9160c84016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625efc9d332a31c6c8a46b388e44d0f217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495cf1b061c20d57be25c3d27398a5318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cfb8bc71445d177c2197935d796f6c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5132324f135cd01dedbdf534ee0bcc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0849cd94b12ddaa4aecd57d64bf21f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef10d7bcc75fc1ec2766bac98e83aa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58f6f0886f83abc4632558e2f70f4823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c65b11e0e5ad267f5f8822e81188c124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55d3e20976f4ab844209c99d603afd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e572e9be2e1a18b701b00ebdfed1a626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b480891c837470f4410c72a356e2d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd3a4bf4375154a05d8d89a02f3d2528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1547a9e9ab023a525d705fff8fa76329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b0900ae4d0196f742f207a8fad0d830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b147e9a2b46786a3ddf45b0d2e462f131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87311a44dd07f80dc5a82ccbd882b832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119453306a703f92960e1f50d785df933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d055d3afab85ca163bc2bff18079334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5ab3ea5d3eca9d742d9ead3a5c19135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc30326f88cfa0ea6258f431a490e936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535c5167c47880e8853773f10e3eb7137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4de1e008e449c83ed41ad6f35ec7e438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e2f9ff204ef1c2040e0f5a353b99e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5966212812ad15bc2d7498d86dc950240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68f88167e25e7ca35e5fbf6b33ca7841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0eae7c91399a6fb3aa2b163ae9998242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81067035e6c3c4f74bbb1e5e6a98adf243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070ce7b6bccd816af0db90f10ee583a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c061f92bf84e3b2e926fd0986538d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ce9b852b8ad251d94c8720152d46046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433a0adc804bd0aaced4ba7c67efcae47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b33ac819a1aaa806f5de6774fb223848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbfab5616e5e3a7d9d18b67adad30f549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e4ebf14699444020b598c51d241db50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab5091c71625cf72a59ce9a66c9a8451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d82f57803b5d61b4fe18e80a2c088152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976d3ef05dd316ac14540395424e3b653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be549e4e8ea518dbb8c3ae275622d2154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee08c92721ae343c579453c091cf6e555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7539508c2f6cea6ac8496090195fed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006f1f44c2005a646cf22432fa14d9b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93788830b2fb41f57433ad7800c499ea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347877d5f86059cd7fc9dae100d9cdd959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda58fa2e843116520fbcf963bbd27560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2bb3060747e77c3406f1d1c04c921e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814c39d169e95896a82b0aff22708ff62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3a5715b49e3599088951d8ed3756b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248873283e3afd47e4a7b7029749ece64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9a3054b2da0c1b97e594b433f7e5065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b34db51d7f475365b59acbf875f0666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388bb9973638eb1119ca644b31f931167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb11a0eb2a42848ab9e96e34ea022868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80cc2ae0bcb9a14d3ce6b762894e61f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87401687c0bfb01e26b1c80504f2f05170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10d8303f642c937c808e6a5f59054371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f30a570608a264bc5ad1d5b2a036c372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70611820d49bf6e869a458acb182bed73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e30f0a0b03eeaf8d28cf0699fcdbe874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca41e6929ffc8fce75ac439766c321f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df154f466a71b0e0edfc1cd062541376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1cb54c7a2a5aa1399e8f5cadb74f877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5914ec20c9e256596f52e6b2be74978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ba0f49abc67bfde45a920576e582279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38841eda1411909c0bf9af35ee38b1de80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d5de591ae75c02dcd3a0789b31c8581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13ee6124cf2c918d0d4dfdf9d55a6182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306692720027f0a7bd9ad88f51b5507d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231689049bc9a5456a1fbb4abbac5ac84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05192786c40fed9eebc36095c83f91985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540400d06c8da0045b8fc3363d0a3a386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de852e205f3a62db80f30ee720e56b0287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f87bfbef6e85a087d48127862afb2988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351bf9a247bcbae00879b9a2cfb2a90889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd73578ad30f7abe10b52a8303d65a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583062f98d0095f5a066cf0c32dea90e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08fe6b15cb9a05748e939c64ef7b29d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6afb287afca6f5d13760044c21877593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a1a115700ffa1e0defe25dedb47da94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a3936ff9729c12a05f7ed84e12a9f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf62481b86e09742f0b81b43a5c982196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1b43234ead30152310d04578271f697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e3e1098988ecc81f868738d743e0198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c64acc7d476d0ef33979bb09edd6799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6606a8630a7407eae4d4b86f962a92100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1833fe51e09d39861ced6f892435ede101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0939fa17096c465a82d6a9c5139a1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc296de9f26a8a0e872576c60ea7ef6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ed146a6fa2bc61361ddce6f03a4b8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f94a7a58d3cd13d909ff9a893ca790105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2fa217f406e808f95db8480a37317d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12474eb16f392fa558a5df5f1646f262107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d74f90f157a4f9b07eb62b176e3fa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2a54f7e0264b22413f589dc9698ad109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b08f58743ff2fd4701fd20575fe93110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b7fd04ad8d64c50da15d292df91e2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01d55c8c8eb19b4bd35185f947e795112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c88a4468466b2422959cb3e7fd61e9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5e8664815ceb4f5dcc28bf771aa22114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3753f8c629430e392ccbda597d1d330115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e4f70cd38b891b16021726ed14aa1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0289e9a75222b98083f3a192c4a9a1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ac9767390fcc1a2a1ce598eebdbd9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46bef41b4c37b355663fd3548e9633119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c3085fc3f009802b068b11cfd1bd9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4310f053958a2bb6f167e2676ae5d0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325237873101e7621321893f46fa71b1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd742c98b2b60c4dee40e07eaf8c99123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846bb19905b58233a296394fdda9f885124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215869ae086991c1850996b9ae4172f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e59a11e18dc83318bc0be73956f32126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09de688b60de0a6304af2d2e580cc57127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb82418be0772bac7ac1094de386152128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475082c79ce6346c88a1f77339b27a9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c0410dac55ed5b4ef76a38af1dbca130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf5718b83def745dd7329f6ed6a089131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d96613a4082edb43251232a03b54a4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e28fed4146620c21c2bd666e9c0bf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae8038145a165fd858101c119db182e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf8e3f45e667865bc45bd230870e61135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e015458b44437ef9847f808d8841f82136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2bc2df08c0e610719ea0f22a1d17a0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c47556ec3a4b3cd4e8c4c748eda3c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07fa7b9db37494396a980816dd807b1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f4e756a2f9f7d4cd179b417d7d78a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c25bcad0760e26a324e8a88ffdb3c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc3099299028cd69070bd710441c95142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a3974d81093d3f8507f0a7ad6975d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcfc7ed8636ffce535034f3cc58b680144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885258cfdae42679a25f7cef4190658145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbc5d60b7aa1b346883127b7e18027146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a263a243c10d7dbb82ce22a46f19d3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb01fbc048c50bc7e7e0d0c5c667dd3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a41001702ba190367c6c27f58bfe78e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4f751d1845082bbc98ccd7b4d3598150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9e11911894b8182ff317f711b8348151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07bb54de84935a15ad6d41eecb0c0e0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13777829f2dde6422887d829151252153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54e76ad72b0471e2025bae4671a418154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9295d9d17cb5d7b89a13b2d860ea983155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e673ff6a0efd14948fd4d20c5eeca156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ec1bad7548fd93124cfe3424b51bc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3a95af5f0d7ebcf3fef4c42e95249158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9ae9395b34baca240f4bcf3d400bc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6131eca8e1914e5f3e8001938ea00160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d929fee348935c887d038f79c942cb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2db14979ab184ab65e898fe6ff0a8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051525d72b90e2e5bfe35df363025925163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb3b90ba2e8a82af76c4259f1a4848164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1977352f9ef6e84902027fc060c06165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ede328e0035ea96c372497223d27a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba9a87d51689ea6f34a9bbb9f0b612167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e561b21851358a4b4909d48d3ff35e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a0997f0037896cb872d8edd519fd4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1ef23e1ffc57251f84e59147c923a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95275764f6ec260528231875fcc2e7d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a85d17e5c72897498a6ae9c9e93e61172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4278f20ab9d29751c71141145e98f6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f8a92f1943e9365eb68c69d1587b0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116bdfc53ef4aafadbe92226fb28541175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb2bc27416f8b49bc3bf42a146cba9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276e0413e69a880abd2e1b1e8c3ac78177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04b823f8321c029f6da87ae2c56013178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62012ccef30180481eb319ad4e98642a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c5635acedc9745a10fc71ecd783c0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cff0b7049cc0f09cc34369173603ea181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a823e144847950ac6cc4938589993b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49dee5940031ec18de159b4054ea2d3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0caec768d48680e37bb624de6eec3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57275f9d23f77eb841390cbb5c141b2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d82443faa9cd4e6ddca83645a1f4c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35350acfba1103994ee3f965aff8c481187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b66862e91ae2a23b19a742331a1ae3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e9f71b7133f69f8bec220de4e9f14189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124eed5951163774f7c8cfd0c2f3e45190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13991db02ff4ffec2b8922ab67c7fd6c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dda6aacbce2d4d7ac0919ca5d71092192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b479b08a7fdc737fe5b25e18d8658193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382bf19f2d4b0048f59788ba114670b0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ffc277516bc59f436f8220ee2f654195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47971d6b62c917f632878758cb63d54196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892e1d00fc81773a876271efed41f10197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30aa6558682958d6c66a0c0bab3476a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30d06be4559687e20063c08b29cfb2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393699eefa0472c079c71e49df927ca6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e68c444b521a7ab57ddb03f3535b2f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482f10b0bf89130c361390074f24a2b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5dcb71b58f71e831796be31dfca380203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476ad27872d8a300c5f61e0175c8a09204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda77927956b3e9dfb59e10c7198c5a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6de2978858ba9cd8a3fab2e10b33f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2446b57117a608007042c9fe4cfcc3a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eeb881743d9e377b8f8d0623bc9acb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef970fd869958b4f6d7f6c5b417b11209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216a3dc1763555680e208c6a225ddb5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e715366035b7df22c974b7d997ab6e5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7085c65d21923b8c1a4e88631cd58212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a473dfe904a989bf3cae764d446db213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3b5c0d827ce349947a2a59b9aad3d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81fa4ab61287220660e23c8128849f2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4875b9a4b2c01e908810bc5545ac8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054ddc18e0f38e69e4145666dc1f5f6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0ebf0742997860203ad6808a5b09c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f5b6f19c874c9285bff4482050730219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83c6d243a233aef97d6b376bab4f34220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea8c1f8392d5bccfc6ecf343f3f845221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da4bbf709b52f7c02a2dfc52c6e4af222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794bf6554890057e74ee6a55454c861223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f9ca332c56578559cc23b7859b5fb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ff40408c086a0aa845fb446fedc46225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0ecb13f6150834f56dd5d43dfbf48226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5852a827252cba5c6925acd7cd0194b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f942e142245782bb412ae728ac3c1ef228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d71ab76fc31e0e73c26fb8dcaa8b7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2771410046bb745ad7455ef36ff9108230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b40f086b7502930fca0b1c1c9e563231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9594d95ff8a960437696b4cb69595232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e59b2777e7b6f9bdd189236a9abaae233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0d7dd63af1bf695b3e7e134abd7e9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd2929d28113ebab87c9278a67642d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc840255594be1328385806a12e16272236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce332adf559120822a0319f8688950fe237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed3077d28dd31b24f9a4e54c4488d1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29478dbb4083fe852ab7032559a6fd6c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effaa20651a46020d63d9affbd777fce240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17734fc97bee0eaabc93484d00cf0f86241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f2bd6965d378f2a7082c5bde9d56b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c477ec13c1fe8b9e8caf91c2bded1f72243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61714cbfddbf2897f75dff326f5aaeaa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdeb1ab3fc88b0fceeb0a2d7de9208f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ff1c034373611a028086fd7469241246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b151e02462f100436726cf7540d94247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0ddba8dc63d51801954efc4dada4a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc1184db149dddfb8ffcddbc1f6a5e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93347174ff37dc7112472d743fe05dc3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88f59b79ecab150ccf4dc33311c645251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa031d57d464852152e20a95ac5002252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72d74b51f2324ffc728754c6336725253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e738f678a20e04011fe0bf1ea0588254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92985e0f2842e027ecc8ae871d4411f5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c24ce06267010095639aefcda071e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4459f5d29501d2a13800ed680380350257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c050c154ac869d80d5714d0d93da4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28717fa38f252f76316f0bc9cfaee7b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195f60829a9eaddeb589769fc53aa43260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eaf43e889ca50e1253703e25f249e5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b47bb1887f2984f6ecfd97511c960262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e2f43e4d73f0a70e1b568bb03ce60263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce0eec4dcd56c3e961116527e5d7ec264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43b783238da1ac30e8ca9433898558265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04058d5122d7c2d388130c69206cfe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1f201f4d72ab3e52c885a2abe008a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864bfad1936160e2e1fc2f291b2301e3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d8b6aa25a0dd6f51b2025feab0ee7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1f948f4d31c9f6c29066821bfb3d7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6fd27c5c66c34756068a8cb5ec32c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ffa9df8ac03d7ba994dc3a540d001f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ca04481439a3d7e7a4046cfab3e5f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153582993ee3c015353448897c6e913d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b54eecd1d960f3ac1deb30c99877f0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731249e452d6b4982041c6f33d7edcd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d211d74da401fc6a68cc6af70b9b06277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6712096b3fb566b257a4d9ec368b1f4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861c24951415874c384ac81f272f828279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e3d43e20311e780e5c8a9b7a656e9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee149f4c3734271c26bb9a6871e9b7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338faaab33afa799e546a8bf6e6b505282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9aaae5569f39ff719e11f84d88c50a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eda786eeb71db1b2b7c0360371a2af284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf48c5c59776bd2223eeb53d290e1b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b2c575b60558f2113c2dae8a5d75d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b07e9f9fd98190cfdb1bff8a0f88fd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d528ddc40266fd626abb47682809e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98efc06422dfc22a76a702daa8dceb9a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e70fdd7bc78eb19b3a86cb9cd3449290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e73c3f7891c4be4b3e8f7e274f367291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742cc455dd263ec172fa1ac12746a5c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75c5acd4c3b6a0ac47bfaf9cca6802293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758cbca3f0d22be1d21a569c17178f2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913875bedd427c12e8bf4c6bb0246d4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33809eb1cef908ec8bcf955bfa21841c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da4278538dd9b776f1b44edb28bf16297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374bb7f8ebaa5c6dbc28862e747c42b1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989b62d35e2cace0b1e67d4578af2dc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdcbf0d6f02706c0c2975c5baa6277e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2b61f6cc52a589f141e6f105e3669301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8882194721d25ffe71e1094eb11028302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089e6ce11dba37771778c8b6016b713303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b0ff18dbb138c4e724300a8ee7568304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6f65814de2dcab8ffc9b103f98f0d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22ccf89971dea00e084695617e5c6a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a7f808b30f6c8d22cd62223763294307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d27e8c0c25ecd1cf5d5a7ba273ebf3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0cb7cf39ee4c236960241de924eb9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae959417c44430cbca01522736f49f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbee17f30d1bc03eea5746629447230311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03be9d68ebded835cfd846436315b78312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49ac35bd29cc4ee711dea7c7a00175313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9690be0d021981bd6b2f03fe6cdcf17314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e641498f2fa40ada256347be516c0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1f31c805253f1dcd98560afc1998f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e4b6d5a0774976faa38154a2fae3a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0f952051b399e4548659f5fd12417318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ebf0cf4cf0b6ea970bc0753699874319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700fbcec2b9cf8960f67d940b74839d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe88e5d661a03e18541aac29c79ff4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519e50eebcf6fe591df9277552746aa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a59ffda782f7a4bad23292299d48a5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668761866bbfd0f41d691d2b1708e2c0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5e5048d12d3e466d6186d3749bb82325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897cdb317e807414ad11de66280c281326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af40213d56d1b44d79a68006e94d48327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315d403241c4929693c218889735cb9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd4c866fcab2a69d936664736684f4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472aae20ca2ec2b9a1f743caecd5d70b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008f51860a62915c17bcd127702ebef331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7a3235c62efef9382fff3dc1d0c28332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def29be7b21b345a2fb4c69fb7adc989333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5a316be7909deb2f0cd79d6daccb0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208879bca1c1223575e6b51d5a8fb765335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d632230d6ee7350b2d54fd8419fa53336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7231ec73142a4507d341fb2efb4e3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d44637369a2ad1f381456d7d49d39338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22057cb138a3bf8f92fe011308553d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0411ae75741422d45d2e67686001651340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082adf08c02317d7346a7c002ae663e1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f73c10260995de97818febc60ff25342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbff4cb35801de676b023aa90f30683343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8840e476a502d985e14f98507e1d68344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e1868b76f6bfa35fcdcb0b06cd09e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483e1725053f68e67783103a5f0b3d7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1a5a43b6c4d1527aaffadc3114dc6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35834efed894a0d7f279b8313495084d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcda74fd14b52f0941cf77820283ef5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0b78a5934844198e526b8faea0a9b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b699e5c221726abf7884ec2e1c861351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32685232469566b370d6cf488e5d4b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae58a4369fbd2467dced763f1e143b6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc1d11d408adcaa280821a87d23dfe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d938f16b6b8ab8c064a9c493a45721355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc8a8704b660c47e6d14ed6d774509356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85abcdf7081cc35603fc52d71a7631cb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c8406ce90b833192974b6c5bb00a7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38310e8df33adadf9c21d04a062a00359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc05f5ee9bbb67272c1c54aef8bc9bc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff82bd7b9731ff65efb945e1ef87eed361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fcfe79c2f30a8ab3ac987066b650ec362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014e6fd7c784cbbd1e7463ec25e096a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64447b924e2e3e5078a9d8ac4361f9a7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928dd7ae592ac860f974f1c36af741ce365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f990e12b28c5f180e9fff9ca4c978366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2764b394d4b5abbc3d260e1fd3c19e3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94e4b284b07a76a106d05eb143313d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24bf0949eb40c0b5fd14d3b888b750e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6f3fd45fb594bb31d47b2424a6c50370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d84a8ed4fdc7566c3ed2d6e086644371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e788339b009cd386b9a71869dca51372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febfca84ad67bf4fd44d848f3daffc04373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b077bce4a8d2b505ba7e6a64d93e7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211e6081702d5edf77b0fac4f00e20e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c5436e92827a56c3e3fa5ab4aab17376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80312d137a5d5203ea8f3cbaeb1924377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b851403ee96525ca61dc0b92f90ee378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2009b1a32e73e8a2f5b216a94a4b6b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14f5e8d3a82c6552c89bd5fd383e9a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb493c369c5007fd748b5d9f8dc3b6b1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373fe985ef1a39a31d394d21fd8668b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45cac70cc558f5a0dc2e31b9a373fd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01af69fb3e7da7e05dfbac43348c6ef384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f92bc91ed72065457c6cbb04313b12385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc994a70d2e13b8938687b952957a4d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350b4cc83950d78a2184f17966d65a4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568bcd2647971fe2f31c6bfdaf01a07d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73912d4d7bc5271f191c255ccaf2239b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444b47f679ae3616174446860eef0bb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7298001a59f03377b7ea6b90cc2f7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48a8168711c704976e6c4ea12c730c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e13b39b13c3d124d847528aa99ae06393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39d1f9be5109db016ae08bf3d2d14d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d07a39298385555fb4214a1e2868dd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23137fa5454f8891de3044c3133432396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e874c634ce528d52328935f4ff214397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c34757f780515131eb23e80d9b393398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e70c980a04bab704e05adaada322ee399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54813703f27c3a90acb3e9f2a1839178400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6252c296516b5618d6846c458afb9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f55ce79809c5e68d33dd0f3a59228e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f7aa348e5127786147b84f60ce47a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5ae4faa3752f201928d6297422078404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5296341be9216225e82d46c4433bc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305904cc6e976041e1e4f17e5af1905406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069620d23fc06a8b49ee447f2804866f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee35da3741dcbe5048d5b304b04ce24408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2db6a85a851797a7de8f1ed687692409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d900a62a4bb7e4a1679de19229a21a2d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f79f09ee93bc159c38f388c546a4e6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d2ec91495b8c0105e7f1a5cb3b0fb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24836f240abaaa6b79d8a31cb1ad68413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16967754c4d89ec4fd50eadc2944249414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b15a29907f5e2d292717905c6bfb0c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee333dba3c4a06075c4fb580b06a852416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dcf6618daae71a1b0bb50f6fed7a78417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6965f4b50cb644c5dd79b77dccf7647418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85087ce4be5e45d606ff86d0a59810e2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c746b94db3b6cace1e774310c6fa89a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdbfaef86d9f1442b9a4e77bccf324e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186af801e1edcedd55210a6c79a33aeb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768cd8b33a6aa159775a229fa6f8b377423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086cef20f021d26baf9f5a1aa3c4c56424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf83568eeacd17dbc6241dbfd08dc3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b193485dfdaa4f8bd9dd831802ddd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8aaac5a94de54b0c54759fe627778427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0d351a80c8244a4fb7b188fcab773428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde05e94d3d7e1bf7e9ed54fdcd3ac5a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50495bf5439f106b49d3ce60ee15f39b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bec96ef1a0ecab99018c1b8ac6f986431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c59b0bfecb105a6d035a95b9cebf5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792c2e2011a779f5995b489ad143857433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd580ba061e5c0d066ff312996f2eff434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6bc5273d22dfedfb1549f7924b760435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea69168542699057391dd8ca4e3717436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511d2a0fd0291795ca9ef7fac7241d4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72ef20da1f7ce4de671c11f4b7ba85438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf80454dcbfb382ef98de8620183e4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da026be0a9a0ee5d880d7e48c96aab440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6c71216ecebf97d92dd51c2c5b63e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bfef92fdf520dec8968166c48a24a2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8edb4094b4dbfbf31c29005769420443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278d6a1d72593773e33c1ce27aa33cd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7a240d46990da2ebdfa05c4fa93c2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095bdfc655fc42ad40b07e102dba4eca446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503fc989d3d1309c541ea66117adbd5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041538d84b848cdf2b27a6fe1260f774448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93731932c533c80eb870686802799716449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469d56c1ea935c7723b0aa8bf8a27fc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e72a6152a337a462cdbcacebbb2401451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c6b2051173be84d662a07b343c223452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc717584861996d323642099610b88453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42636517dee6d5f04e9053a9c1437b32454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf8ba200dbff46d18890898ca09574455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc104037263acad66e881251a2d533f3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219fff0802d0c061aad0723f63e2cf9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e58a24371dc5e745efb596d282727458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49367c0d9e082f749bd64bee75e890a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc1ff98a95592595e60cced1ef3053460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87013891d031150cd2c9ececc0294795461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139fb60022348444883af3cb673d3392462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa717fad64766be68359a90b494bdf7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1003df8caa81458dc3d1d4d1256aca464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2a1f05d00fd652ca5468823c34fc5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944dea66eda5416dd40c3bc71ce8d6bf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a3b4a6616db950fbfde5190a9e79c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01706de333d19704d5a157ed93f3a9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be571456380b9cb634fa5c1f39bd08469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d15b76bd6cb3b9ab96bb776716c65470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f081f6742445b463d5273396f178e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef3244eaea20a0ffde538339f12f59472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57628429e27e9c68ec308251c78ae098473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9925003aee25a7027888bc7d0276017474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8f35414a0e171d2cf13cbf9f3da00475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9042560905c67f1235a252422d7d1e2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e812b8d6a7b576ff0ca7a2e1cb8ad477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c910fca81d6d621b6adec950bf2cf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf83dec1bf7e1c18bb5656a566fee7c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d3c34ca7e33c7bb1f9553cf526256480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603ed639c060b8b909a9f050027fa61481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb955d40407d6f0bca7ddd818b051eb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6c62a3416ad8613ec389983957dbe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b73db7b600a8e5c87aca51aaa42f1c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbcf898de085dae96483fc9ddefc306485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b441b5825a42490540f726aa8d06bf5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a884af6e21672b8382860314c73a3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679712c8dbbff4d3b6eecf2d15c16c42488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f214a3d816dde97f3599364e1e2f42489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58093df63edc384ca668f874b5572de0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02517dfd8b092d6915ac9d5692782fc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9b18a8376d49e1f342193c84d4beb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133b104d30fb20b980d9dacd5ed5a69493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777074cc595e8431d98b2f449080cde494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5992223699ab2682d3293049dcff59495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbbb4329c1d3fd4badea4b3dddb999c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc803745a1740343cfa54b344d7bdddc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d367c84adda3a3e9b8547c234279576498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cda6d7f798630be99f48e32765b565499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e441c9c897b302a61f8b68c5bc413500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f436e44df49f4e9fc31d9337a05ce8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6907a5f25de71ccd301c37fe0a7729502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70d85337bb8680728d2c6461d22d79503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba0fda60eaae7c0127995085b55339504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e995d150d5bb8c1a208773ffe9593505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154f059e8c9eb886b3c9e88e574e885506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a521b0961de7b2d35184a7674d54f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6880d35434d73b6bc0dbb8be72e436508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef18c743d54703e76b07aa17929c947509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9992766a113f2a42957b04589a023510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b93eed69402c64cb4668cdf3e3094d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58de8310211949d52da943b0d847a7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6c8762a160db883278c3586d77d0a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c6126a3dd54db8a17a1ddfca4c2b4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1514a4950756cf8b986992bbbd5f4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb9d8b5d412bb69326e22f40ca8c11516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39922cfef485e324141f43e2c1548e65517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98c373b71912eb810aba196b66d52d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b70e9cd399d37351c4b94a922e0af519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5ff1d0971e5aa7d189e3812e3889b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79fbbdee48b5b3570c35afac60b423521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65df896b566769fa89f2d0da6ef10e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2a9ec32b9c81b3550dd33a1e68841523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eba278841971969dfa849497e694f4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1579a4dc09d14411e33ed8327184bab525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c54c84341e2479c664a414b038fdf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f9e48d051cd8d14245b60b4e7b314527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e77f0bda955a1dd4a61ef782053dd1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4faae8078fcda50c2850d87e07379529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2724ee4314ef304515c118ca56dbb9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1afcd6e695039c5d6e047c33aa66f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e7430880fb0da290eed2bc65f0b5a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bab9f225341d1a546eba0821650a63533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae1127c05863ee89390d5b6add69551534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0e3ce5711a6fa53540afeecc296b4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354954ec013e043a33965dabcfc8a8bc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee74cebd19d954c086a9f216904732e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2262c2204e8870f155485b90b03d25538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f2fbc8bad43c7d34a4203697c9bb5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502baa78eeac518ba8aac9f6a5c236d7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2d0a480ee0f62895a2a213ffd0520541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752cf2745f3bd428b695b7907a37f50e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f99c8059c9a2e53c964867b9476d50543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad31949b5b28ffabdf2a51d97372a27544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db97237c780e09f27826e887e29d787d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa411069d5ed5c973a0081ebc7940f5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46404925ff847707eccd3ca4bd88a37547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba602956ee6b2917233699efaca5023548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac051ebb71bb9cb8355f05e38cfbbe38549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68b6f4ffce14866e1d7a79424242c6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7808786b2b26eba5759005831d71b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd288a0f1621393bb57c5845a22605552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a337c6f07b3cb5947421d40663fad9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf680d12b85bee13a845c6767c34db62554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d033e181eb5b4b76d98a63ab01531a9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418deed11f3a70ece43cc6b5ccdbe21556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bbf6484e2d11409f9821084a88d1b3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a435ce36b77557f385a70f1b290d7f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e635995343b571c12f76783bb267cb1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303aab89092ef58f6f415ca9ec25de6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518991ba365a867890fcf8985d8363a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2f051f7aa5c8f4e47ce6707761b7b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec807c1cad985e95bd0d218ba9a27045563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99570c16444a820cb7d006e70e991cd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86f904bc669b494d0bbee272cecf34565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4539a8fc19360426e8098408f4d564566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb6690f674c2e78dacd844cbc910d8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb81ed900c53cce4c656406e9da1e1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f3b5367d6b65a7853e1702d62e877569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c09b8c3cbb563fdd8cd892f498f90570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5f5d7dc035b3865d80de270a93824571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67bff4e7a2d77393b90ead84fb1e3b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a052b0a3f6b7e77c725b5a268c55f6d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4ab9ecbe49567cf18c5740910f095574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73ecee7fdff017d62facf81a0248af575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574444ac5dfd103af9539bcb57a19407576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a37d7e60e60b2e2bce6bb56c6b6ff577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3016458b9783c9e501d3d2d06a80f2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f515b1f279ccb994b473a3138027cb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3cba869b71073da87ae3d6d58b929a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10af8a5f5a299968f83e568fcf5dff581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f52182814ad7264fec648797a1368582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c29f8a83627d97aa7d54db71e09134583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238120848d93839dbfa6dd9d81ca249a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3246f2f3124ffac6e778e24414f0f4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce4d0a0fde16449e6139e7dc7e8fa5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb81d587d1f35fd89f41cfbd8a60cd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c803087a3d8271bd7628a6cd68eb87588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c621feeca5f5bcc92d69fb2a6c5860589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009615a3fb0d48e08559a9cfa74f0e7f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db995627e830d8336fb0ffae8c3f0a00591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89dd34a57f6ba8150efca6873e429e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587371b985fd50eeda6432281460d91593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf2ba001351ca948e9e3177efbac47594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cee31599db1db7b633bb4f6de7f97e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec1ccba3d4fb3b8ff8ecc4c477fc52596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549fa90d4dd6123e4f3e93348028630597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338eb4d2d9f4bc4c8561042d98140285598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3a145a66a556aa312545fab6d626b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912d07c040942408dd472e0c8f477e9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96220905ec0336d9c075010cbd21e955601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1dc18246ac4b2bdf3a5535607ea2d3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f021d127041cf69a9f7f4594974f3d8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88faea15afb5d993e3abebc1318abf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcacef6e04a24a0178d198415bb09a3e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28787df2808906d47ebf2b036674ade606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104e64257117b84eeaa8c31fade6926607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee46363d9b82d268291379e8e5118b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96acaac65cedcada883485553c08324f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e56d3c40e026336bd0898e5be382b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40e54a4a889dae6524027bc69b9536611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867bd28c6a3802f474c4d2f360d75938612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce61cd79b60d5d879a0c5d57c9a5e66613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0f5b521a868afa4f2acc9aeecb101614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2f97925e5bd277fc63d568e070b90615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d2455fd1683d96d629f52f4b7a7a2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593130247d61208f61721b35d1a408f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8ae43f8f0ae6e6dbdbac14c6b4e9c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01a4787cbac642ea0fc986c56a3e7d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0622898b6a704a54d9e89b5e4d81e5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e7e28295e9d779535676537595fc2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a87b2f04e19133f363f20b68838fc9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa0fc4cf1194ceb8f42ca13a04494a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a0ac90b30bf522eb12f442693c00b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef9bc625471ab63f280322fc094fe2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f7abc860e2c0fe4932c6349d77eb0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8058dae7916dc6d453ce7e464311ad6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb112ee461bc8a43eba2958ceb21a525628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a56c91caba87ea9cd4c532bd3b932c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed1771c1a7869158cfda0d272fc6f6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f4e3dab2737ed7df32a4f2d592433631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68366d6b32826d3998fd74af0787a986632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2b64c0217d092a6a8017923cdc271633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ecb1bafcb9acc1249754be7301a76634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d06bc0ceb79c113ff6ef103df901072635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ef4f2553ebb9843af1b42986df982636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694551848c549fedc9bfcc7de186c1f5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b6be5280eef6b1f06bea2b6a612c9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f61c1bd7787839ba96c404befdf88b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279f6cf16d3839d4983af8c1d49ee69640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7777e370ce0b6bd5538c7846e31104641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9852240e037304d533c7dd02a5a9962642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946655871ff9da30dbc3b6462332455643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bbf7426b08c7fab7d66e76f8f89ea2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2479985ecb5a18698722cf41e8c08c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4cb4e22763ae9d83aac07bd1caaea0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019120081da1677d06a15db36ccb2749647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0268ce354639021104c10394aadf0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc709c5b1f5919df02bf0d19f109d1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa7d12abb230d98ef2537f0874bd80650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8acd1c5cf2bd67feaf5dc979f2a19651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd446e37ae6b37ab8ad9564d29f1dc5c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e376da3348f85c489e1fc45d80c71d8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcbe2400d374c852bebfc894fc4e88b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b1c5dc3f284ca38c6510972c910ef655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900aec0a95541355650ca7f4c691a013656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f03b372aff7c154ff435dd8bd7786d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2171aee69bd4df11cd289e109b6224f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166be2df8dd333f674334b3259cfd7a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab7f542032ecf5cdd9a68cac05cce3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591adb310ef230a5cdd6f2af9973e536661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7a6d54ce42044653dd3c2b3976ae4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6aa93ab0cc6d17927e563671902fb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b293b432f9cdbd6a8ec136d3d744e0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0cbfb8666a22601449bc8af04fe70665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1da238a48e6a42a7782b248e4276b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee11bfc749bbf504bb23e97cd5d28d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6516a3ad0df4fc38dcb8177b40b69668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e61d5d9866b052ac2165f8f135329669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf20e6e8a28ca359cff8c20c8a95b96670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d75108265fb002d4f7e3fdf231f48671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12edaecad84f18c564baafef950031f7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab27d7aeaa3a74b7b89a75cf0a907d2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ead26b3d1f4e3df3da43b47b33e3d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3ca4c3297a1dec8be51e5f80a4d7a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9e6a8fdcaa15593320a896ffdb3fc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc68be815d8a09d2fa9307851e4e4f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9e06e594a3d248cddca79b74892f0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce329e1ec819fc3e1db97e6984ac3c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56189904cffe919d2f56299d487fa5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd78d4e1c8ddca9de0a44e852950c4fd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c822c20fa143694d7093911da2505682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7429dc464e1b30453132aba4f6a6b40683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9e9ac2c4f3e3255538e773c048d01684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab74278200f85f2bd687e6a36248cf1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259664c4bb252ff6a5e1a075b8ad7500686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591e01f162d6ef2365cfe8fef18a573687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6f0fe10a948a55f1ba2e410253715688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b134c6f37f6169ffb5c8c35f867de689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843bd87c66346514ad9fe07581a6348690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4f3b27dcd2bb57798e94db266210b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e0ee38dbad504b36a7cbee186f9a0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac07b2ac6d6ad53e4dc5259607917e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834cd05420d8fc54ee3b787a4320897e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214134d23cc03743d3ce51edb87b05d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610e826e0452d31c38937de5e32cb52696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0704fcd30261476f99cba76519e8ab697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04c46bb99fadd0a5b244284085a142698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51e78bbaab9032008ecd94a8cfe427699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e516c9fc0a62b4477242a8703566c3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb380e56a7c434c2cc49b1d6b4201ee9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575df5a87a1410d696b071901a0c0c8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472be2f5f9d40d1fe6cee2e1b9c9a4e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28837d07df7f70a5151c7f0f34f13811704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef987d98d77c9e53d40e4b9b1385d90f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450617562ca204f33f4acda7c7faee61706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555d4df790de1ce00d1c2149167c3e4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3c40415ba505dd54933dec3e6bef9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d202768ca3e2ba684148c3c0fde78709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55a99be56be695e8263420b54e3ca3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f67cd286d229fb81178f3194b39af711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296ec5a19f4e6f199e1522537278967712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a123f2051ca7d04e28ca828d70d9ff713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72ed211a242b52ebf2e419c8e539b5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4dfbc4f2006e233591533a5eed0cbf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5983af7d0b3c3fdc89cc63907dfab5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ecc8613e7331086a616786241052e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628e253a97642b6257dfced2dcfe10c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6fb686258bb6abb6d5c6e4280f0be719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5a64c2555ac565252fd8286930d7b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65dbf6d52c450e032b7048dd17b8d8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91cfa93d994fd3fcfad519acf394b42722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e99cacd453fa7de3d2b2c1ea00f63f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8053068be726c5fdb70c781caae6fdb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e2930c6bfd6a0f52fc8fc36f99a01725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3dd1decd85c295605f54bc1ba7a9a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b204aa2c1c3d1ab3cd9091644b3f2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eea9b9f1b2eca8180fa504b8b7e000728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a1509f0323d0ddaaffa40538de385729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e42fffb4d0980e7a89d7f90247d91e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d499224799322f24455b7ad74e649b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007633177bcf875cf51d2bae73bd0fd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca79394f217db5716ba813b552b9a4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07adb08424299e74ac29a036708777c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d099b38f55c37c2d15c1986168257735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef545d4a5d629f3db918e8360c9d2b9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e58d2f43c82766c579b68daae74d3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d8cc4e8719c968de583d00432646f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcafc2682a4e13151b0ccc077d6e4520739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc38942b341ffba5bba612f39b1266e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08dc84a5642df01779556af03e528a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb778cbdbf2d697cfb7ba46fce8c7bb6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3f5bbf3f857744ca7c4336f2acab4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f6de7567252f90d23283beecd91bc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8947199981085594cb61e51e5e6bd45745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118ec3c0276f189540e3baff4f0fb38746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b726e89c5c77309fdac8ade014a294747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a6f77b3f8b992e40c72a328a991d6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab66d904eaefb738dff1c2af6ea42e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bbcde5b9362fb0b5b9d56bce76e71a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d83257c30ec9eaddd114b0ef76894751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ef1d7788456e284ea687e95a3d9f0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258f98485d3e57fa57657c4c27e0b02753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1edf4404fa7d3bb11ce9edbbfb60e3c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39349f6da595265a5b04f1a49a084c04755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92dac7b683a9cfe0e935800e96de821756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c3fc846f7c1acd29453d8a28091e6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611d5142b559b60d5566d13a7991d36758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2473332ab8e12a8447d51329dc84a8759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e473fb7c98cb1b8468d3eef6fd3c021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cfd252968c66415c778b9013fe35aa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed24a58a32d253f98ef2873b724aca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588f4d3ecd76e87130b7ddda66774794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7259d73c63e79bd43143ff6b5e41425.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c982da595fb766e77215b32cbca013b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937890a809c3acfeeab7ed5524b4939c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a1513ada9444bb89d1c23203c04b48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46b9340769e9f4ac923dd948e5f6929.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b12c5d13cb61b147221d8aee1b7f9110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d13f5292dfd601749d9f18610fdc711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c4a275c2da471110fac22d46b1a2812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639414c888f9cfac5acbc8b4877511713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0a04c02747084e05efc427e155f9914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ee5315862f2302de1971d3f38af8a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a766924b2a642b3f851135dbab6da16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aedadff6aac2c2af780ca91e4cbb51717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f55c7a18d71836466e6d908060d5c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026a733cdd6910be4f84c649a3da31f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de2fbec395ca58ed168458458251fe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d719ff1db10780400e527e71fb5e921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2d53ad1069bba13fc3621f7bbc41022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9cb759ccfeef44f55cfd4154b799523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca83e6a1d08625c9ea8f17513708eab24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f590b2597cf928773e0905c959483325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dbc0c157a53dab3859de13d9ddfecf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf30ea1e4fefe1bd051af68086b093227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4924a9dad2779239cc596aca8c628228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1649ba2fe75b1d50bf093ac1b78bfb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f30328c25dab947ecafc57626282e330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e77c57e24f3ee7a370c37f4e2ef6931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b6befe92778885618ead975e07aee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0eb13cb89948999e0b7c49eb7246133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474aeb5f1e661a99410e24581aca227534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38069adfb9e49a1a30def65b4347bab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56fe5d226b1239cd96b5855a1d64dec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683914eff3903d42ad7bc8eedf954ff337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8a950a321ddfcec4276a4fd8b91df38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc665bd3154ef651feb355b7fb5f1c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd7f7efe18930d94eac1ab2440209140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa2390c90f575d299fc11fe1e716d141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fdcd7ba81795d5dc7f4822f2d7625342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f8260e7e59a348163c512d12b124c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca775625abbca2fc7131dd0d98f4d5344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978db5861625aa9fefd099355685ed2d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04347908b40e1f936975a8d314ed6b3846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96b79c1eb46c1237ce18445136581e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223bed298fba5c95ccefe0ea6a39f9f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8535931fdb6de5390f7aafb10975c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388111783f715f55de4dbcb65c2b1dd250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a15da0b54c3b3c92e25d17a5915af451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b4eb70d2cd068e3973345ca62c02d452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b20574ce8bf2b1cb039627031a1b2053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b4dc655ce6d03b68ded6860f57b6554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd080ed247f61c4b49116ae2d4c7da55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c2063d41f4fb467c9a05d47500e5a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4aad946bef308d588b9b98d4edef1a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10285e7f051041aec9cc9268e782d72558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b08b1262010fc84edddcbefa8359e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97e76c7323e7964dcdbd283ad66f5e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd147050bdc77f3f451c585ea51260961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643bc1db8f9fa8522bb79d96d44244f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b0f6cc89a898351bacf5e17baccbd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c4c1549ba58d87b6bbeca93dc06cd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996db7a0b7d84645cd1316c9551e7f5065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d46491359fafc6352e6098ff43074066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f1c83ccb7202b849ff63b94e58e7667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f27fed98a9a8eefa01523b0dc7e60768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b7a41e5479e3f74d94c43b909b47c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921e41284800987974d1d4b662c6c6270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72814cba19dd9ee3f9f1a953b2f7807371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260bcac7b10b37297460d4f049bd96572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963dd986adb155e1add9cac302fcb1373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a388b96943b25099288f5a1260ec21a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2819bb0e73216d787f70e624a18ab75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ebae2f506d60632b20c34a45f04ca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3aae985758e7aabb1aa0838726bef77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f649ee8909ccb45733ab52e2366d58278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a24aae266e9c4e0b994367c670414279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8499904cb03c301641d62de0429eb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccdd061e3942beec6d5b83600aaf0ed81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec38302e93f77b4867a129924c405c482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f40478ad45a879764a4be62d1a21b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e9b5b1c4073f2848de297f57040b384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b3e955c8a817a719738d20fd94f5085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73147bdc2c2fad9653b66c761d6665b586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb6a604eeef0bbb0eafc241024150a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96d446915104323464575ca86cf7c688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be555fee5c1594bcbf6e7a4acff84d089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f11692ae17fd20fab3f3dfb5aadc290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c6b35a0fe9080e97c8216ef7a8bc591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef88d1ceb6ce78ce7d8b022ec1088392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9bb4e5ca98551ea5faee05b8b6a9993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e225d90290b091a45990f48d63bd594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde0811aa83cbe4c3d1546542f24d1e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e1d966143ef25413e5c51658fafba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f855d21c6cdb4347ea6bf09985db997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c69b636f44be41fe3f4c035f2ac0898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c153d83aef20468299b4ebf6e037a199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69c6e2eb669cc6168a18f5eecf4d2f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bcac4c19c02a59c802c6bbf6f347a8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0878de23ee3665862f7e40b6755abd2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74ae263b775bad39c165c818e4feee103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54212cd569348c248c695326cf0b96a1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453edbbce7ead1386ce30cff4061863105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098acd124744d1a4bdb801f12c00c651106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab50ed8a903b10dc9981a0091e0817c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81fe8907537f486dd795a4ba9ed531a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb998917b5cd11d13acc9e79952acece109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827b381e818368dfdc3a29582da642e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d935c23645c02d04f7833103daa8b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa1585f5d9503eab0c38ddb80fc5e9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4f97bdc575c4efb1ef8116faa0d12113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d6e73171cb14e33a483c9224b28b6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c364574563d211835624f5e29545e8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417bddb2b02b33ea88b77238d5585935116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8184a4d788d12cb5c4393ca8375b965117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5f835353e31a202cb53b4f814e752118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc343025ce733bb4ef8a5916bb8f8572119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd823132fc01dc5b12c966e4eb05344f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88163a97a1e55fe9208d4caac5ad5e4d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8dec8d6f205b1100a9566a4c1194d8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb96e172febc7b85e68e07bb6f3d1c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62455c2775a0e1567412cbd87a56819d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100c265a5ca766fbc99c50cd240a106125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea299beb2d0792b5525c67d2ab271866126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb6b8057bfbf87b398ffd65d61fe14127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589190bd14da7de0b8af5d25b48c6db128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f7ca40ef805f06f99726e6de288ec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff3d84eeb93d0c307b38ee71d104e0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f9b14f7bac5eb46a184e4cd98696d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a9af11e6baf1da4a44f4010afbad5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35ff3bd4b7883260fccbbce08a4117133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574169332872ab0d416cba7e0a1e3200134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860cdd224d9c3c6b89d64ddecbe41ff135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d53e51939b2b8fbc2c02ff7af1656136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dcf80bc6af84a770c5277ae7d00cb7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eff0528d48b79ebcbbce2d1394cbd5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2b8b4bcb36f425dcfe2aa651828fe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045dd7af5584283b0d16f4d93597706140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5796b5ec36f82cb9c77c8fe079f46141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b97fa72186c60a43ca787b68493e5f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dbc92129f62c5ab7c14204ffa0ede2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70477488eeeb433043534afe97106370144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf982dbb346eeb01f3c98c59950d3d81145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1c14bc144e7767871f2a37ba2d154146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422d6e29ca7fd46900cf8908236992a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb2bbc6d007790fe57cd2ab85a1fb2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816859b170864d74091056a2e367397f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3b11992ade796f868e87322490228150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3f5b6b22db172616ce7bca335cd5d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57054da2111d8318c5ee1190b4a8fca5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8d5ae9f9a80f0a2e0ae6a170c6e94153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef2a733384d2363e6b301e80be6f63154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249c0a7c7ad64fd24c41c84af4600df155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb2be82809396205387997dd6b2941156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719631def1cebbbb6ca6e5f83fd25472157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb66d4f5c524e75feb31d943010a92158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f80fad7c8ac2bd2e699a5e321c2d8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce920fd52f67566237b0238ed68f3c96160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bbd369a40d640f903394b632fba276161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c67f701dd04feaa37b702275dbc6ce162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0ce0f1ff7eb5b0b08a7fc3c60e9bd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac2a357589b684483e4047dc749c6f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809bd2aff77c858d01235559501afcd9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70341efaf377b29f600da6f7ed616f4b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4db274822c66ef47fe0cb6745b397167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332034daeedda41a062ff06702c0ee5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4852b5b73cd38f58bf0efd058262a78169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293cc7396b97bde18ccf686521b60e8a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b569e1a359b80d26f411f6c41e6093171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1710e88c24e719b8dc563e16e730fc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8dca89e0c32e416d45d1913ff1d26b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e48ab339c386b9dd28d9763e197c6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64382def753d6f81f8b612b98dfca1b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b945a7f771e02cb37d8d2b066feb13d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b7d6cf938a0c0dbef202925e5ea96177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac139114d577e6e97c12ec6847b8d8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c47cef1ddc5891cc86e11641fb50f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce4b81e88839ceea84fae16d52bc1a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171fa4f238c08b988ae79a25201596d4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cda7c785805be0a3f43fd37e65bdb5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e579555d6d139a5db2d78285db3a9b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035749d7f0e09fe8a48818d303a46923184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e155e6b0009bfc3e994b5f57ec2b2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a967caae6b6aff298859818672bcb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d37a2b6120fefb10881e43d946b75f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1640eeafae2862ba61f29c72935d7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb96ecf75580db7b76c378a2feb03fc5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d3099d35de1f067e30674601996f4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c1b967d57e600c055f8a8389f8dda1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fad740e29fde470161e21a3c4c6b9c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba97d7e40424174707b316902f6889193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a0f6b947a73746d98c4611726715c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcaa45e7198fd52eb852deb4005a971195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2d08fc1ebf030fe9ad47922ffdae8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e725ae6906b70168ce2886fa21d5f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e997b0447cbe91ed0df19b15c5d080198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d234e07082e5439c2764b79efd2b19f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb7c876aa105c3993da339d57bf5a9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348daa0825b1aa95e49ede78fa0e6b95201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959400cf4c5b6509b78601f4198868b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16897186cd48b6d25846b4cfd4b61510203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab092ab6662dd411087c815dd26a28204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd349439dd9b5bd147d57959de8187205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bce012c66a15128af59cf552d0166a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7caeb4c94b0e869c689c3ae812e425b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8de22f26db8d1937fb9f61182c7111208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae05f597c9d93d14430f8c0e64e8bdf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6663c86eb131a85c64bb4fe1eb2733c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c78e92d2feb84e60a1e2b927d712d8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5cbccbaff7dc0e572ce21276d9fdb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee11046e2dec03c9c93e7febf7f9d71213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c85c45d42f97444202c88f872da80f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dccfff8ae71b629664cb13a623c6df215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14bebbd295d5fe76779a39909da14b3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95634e606f77de51857b7696a80727217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca35001fba6e93ba229070ce9c6c234e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102922a53fe5607c233f6f1ef17bae6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58fc954a30bdf5e106ed32055dc6c9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14fc7914cbda7ff22c916d9a4cdbe8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db98c9dfdb0122768206e2b34c947ea222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e9d6d1057ee609bea2e6d060bc8b4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7130c160ceddaf6cf47ada6dbaf0d2d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b832eeb7b3d7c49d54ad86563b8c1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b5fc13a651ba71c65eb6213f1f7d6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ed7bc90d336d3edc1e703e25a5c3f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987520c665c7e27b5aad949722dc85b8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c5c1b22563e918787bd4ebcb79656229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b318f40f1942f5b63d90bf24c27564230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eab7062c8465e7960ac5d743d8283a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73469c7e48fe6e204e3473cdbb9027fc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8340e10d0a56a3f8ff89fe0b51f1e56233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2f655a8ca56e022afc1a17103616d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b56757957f51193c18ed602900d2ce235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e5c9b3e8dd4a116d15f9a3fc6450f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e23956616f92e96a669ffa905bd20237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52287d889c66bc99d87597ba724a84e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad135c51b6524b647a6bb0141c3da556239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257bf6b862d24decd367435f14c55ece240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c521e2efa318e26ef7b52f0f35c2be241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9d64d8c767dee4ee1a019ccf563bf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64eee8dc34a89931f653b1a2bb08dd6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613334245426c5b8be0590613c76f71d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49895274ed668541329dd2bba08a62ed245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c2d414672e01dc0745fe1ec41ded1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57f50ae72274a79e2b5437bf4b1a03247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a46618981737262c479a4f0d1bf1d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c0f5ba925c4a21327318daa95d52f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ba8cca4b40b7711d3c4b6c312f709250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d82d1e9b6c393bfb0bf1b45ffe467251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4574b2b1c0491e932096dc4f884f257252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab0e9feedaa58d743b67ea4f1fec9c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9793dd136087b1e9d067b66b8ae89254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956bb9e70be9bcdd00138aee57fa0322255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396e365a0e5aa062246b7ee20d31edd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a92bba5bcf3a709b5f3d7f4ed2c8f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0030566a398bab25c9630294f62706258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eca7da36a561e68a589dd4659cfcbb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807fc19ac960125d90fd279ab0e4d72260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaae4eaebeb5793bc055d3542c6afc7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4b35faccbb8c3f9d018b1d6a0e8b6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73083c2779c4d92b751309955d538323263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d168a90d984a6644911270a3199f0f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23baa2e782ce76d6154a67607352154265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0953371e98417d1d8847f4df189843266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6185001fba7435237fb7da08eb7fee7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcef876c2f664368e5c4b16b88da5ec268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085252c24db65c27a837bb778d2b8836269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9bb046f314c2952754fd25a7b8b994270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42df92bc2316c4a07e6f899373616d7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872e696bb92e7aeac8c66ef8199563d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca91a6fec048df477d90daff29233c3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11c0d9ca16dcb95812a72cd7ee6a93274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ac753a69730f920b963ef8a54ab43275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beca1591dd4c1d0f4aac6d59323536e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7d9c17bf81f32795af68fe1f4320b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4d68762e75648718202ff2630c7a6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dedacdb34cf524f668461e0f7b7dd9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527416b044a8ac28b0efa545d9bce40280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af01369a32fc9fc17fa315d7dc516db281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37e32401b34579c6a95c9350720b28282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e46f31706f0a1ed6f63dadca028980283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7fec5356dafda99b943622d2a87ba7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e27ea99f7b642b7e5b4641004ea2e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527a94896ef478551787345bf42678e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a66a664d070a88477865c89cfe036287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5c6e4dbcd053fb6c40cf5bba08dfa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04376dc5bc4573e7fefe265fd56679289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1c7e6ad98d5190d07545e54fb873e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69c7866b7242bb38b181f1ebfeb91a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff59608ba73ff7114b8c3a2f052d43292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1eb580a4a561d5cd63acce1f33d5b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080d1e545956c823aa008583c71dc09294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642b64176b2d13aab14a2f34306b824295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af1b171c7e46710abca0b4e622d87e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a171fcfe4f224e5a7c6960d079156a1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1ea0290e03b97e2625162fe7377ad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348ca8ce8aa1017cc0187ad2feddd6a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e742e6e45477abe953cb9abea45ebf4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6630134b921f533f450447ad211c3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003928cfb94f1ca0fb3448af45ecb2cd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0470b3c90165883128f7bb1b2f311303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d229ed8e23f9989bf926d7861eff1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758020fe9d91d912d7f3eeaf322b5cb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6f8c8d64d42c8e24ba451382c310f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8af4256805167b73c7171463a5e83307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79b6150626c9a1457af6ea87ac0fac308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ff5ddbfeafb88063833fe45903067309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292372e585b2998f8ea1b82fa4128cfa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8eec0764029f00df34f994d17e5901311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af47fc32742f29fe42d49de9e5f6ecd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1d339d946c432869c4f841d670281313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2e35c99bb34a08559b636eccd4c56314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277eafb6417307440744ce540a5c0f1f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc77c78900363e62cecfd6725caa175316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6bba1c03bf095f268b6d20d44414e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d1691ad693183e3fd8c66cd842074318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c708fee6d1dce3104f319f0e5fbf1dcd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bbe93374c8f35b08e0fb0a9e7a11d6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546a8b7bbb5bd8f17486d374c5eea7f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3a6b28dc628c1ead10713564c51f6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f85f15218a8674a4a4c6800c1c8fc3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad97930e33af54de8c64c104bc7017f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ade798f861e2608534e9936799f6a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444debb9836683e7e5189e33dfa92a4a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239d95762eb2126244fd315bd8e7f87327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf477f35435796e2f42532f1a9f414328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ede84a2e16f7d5d45526736bb056f8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb02ff9c8b892769b5ec24965e6a33330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f281d288a30c364867cb93b4b10e18331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4789f09cbd34df96d947273bf80d5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f5edfbe9ab604243193716306cb62333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d369e760343f015c6903cca5f4fbc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e63adeb4ffe5fb59ff9dd4ad22822335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b09f1f7934f817e0d62a99ee090726336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5034f26ba4c917652404774315e05337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a191716300f2bf7cb7a2dca315c26f61338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571402423dfcbe8eaf5393f50c2c4323339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac81f91544342a3bafd15969466fe98340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba6f14fbd8ed39fef28dc00473d58e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c5bacb5dac780503079a18402fb67342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91780574a35ddfb999fc8d5565dfe66a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e54430168d357b1fb3052018b1799b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2abf253f606d75b715fb651e0c9d890345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea0aba5661d3e6399d1a88f90b8700346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce593f8f9bcf7e5253355ae4adba5c75347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d3028f013f47938a72f9b34b7212c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54d04ab71d7076111862d8e824fc3e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8976730f11d0e264e4e89f16939b0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab870a774b8bdd44559a4f02691a046e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c5d2ba846ad7c388d462b42a5c3c9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea0d26baee972ba997c054b0b4ec35353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d18290f2b304f7b3d446dc0f0a8c5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb438992a82bf451b54da266e24653e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfaa0ac4692ec5f7a9ed2dded878284356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c893c349e04571a69b06352c70d4c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bef0b77b57501d002f2a1794801029358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494446f590a1df2fb445c1044341229359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e502f7e3212de03c7ff972e71b56d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa662ee737d672d1571e41dd1c82a3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaea509688c32d27ae2e6cfdce52b82362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765407b1ecc2c2d84432414567677c74363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890f647199d8796d5684ffd0ce99b7c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b67313509ccdac20453815639c982e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25068ad20a014b9ee9995d7ed96c1c8a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5a9684871b7856726108086f1457a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe2e68cbf6f1070fdd01c5e68a95ae368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d988f55edcd6330b3af176561ded0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47fd8e675c8734dafb8762f2973339370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d370c2e214e008a1aab7d7e433ee74371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9bde096fe35e8f191c748f6aac94a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1b5455490b99b74a07e5798f59c40373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91809fa65d62ff3d3a438ed113337069374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb38a2e5bb3d7724fb7e2d1d3f58cf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c95d9777f0e85891ef2ba6bb3802b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503d997638b3199cc83c51c946b49e3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7d967f61990489d599bb6f14fccc9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57e6625f01e9b9d4ea48e3abfa4f48379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0659cd07f9c710b3a7f94c4f861ce10380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc4e35a91df3ded1256f9f4bb3b5b2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22005c28037b48a0e76fe89310c0f82382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d43f56989c54f37990a72413ffb4ab383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa3ad655bed9e2ebba1b49bfd1d918384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d76e97b741244685f76a3e2751449385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a42c38100bacb043bcc5c40c3694af386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b30484556d01bde8bc6efde2ed561f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ddd3feaa9bf7fe1615b1c4baab607388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290c2cd59e8a633cec015bc71d7cb25389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d3934bf58b15cc633ecc5b9a32351390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddefcb5e44f7deec098724986900e34391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb95f3432389746ac8fe0131ad4434392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb7f337b0c9255e3391a88c0badcea393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460eab12b8ff0e877caeef7687b5ff4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110e44dc091ef65e70538f72938e40a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701fd21d8bf902be77c0b8a99d8bd9bc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ce4c0f7c15ceca4c96081c14a35c3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ad2c709cb06dc7c4279a3a3cd1d03398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7b59cd8296afedbd47bc949f4c016399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dccc470460424a04cfe1265c196c99400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6bc8d7ef65ac145e19f76e0e33133401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f8a028726a00573b4dbbedcbd02463402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd00e88a8fc86dcc059586aafe9a07403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a958c72d1c7ab4f4f736a61260566a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bdddcf4c454191a877f65e93216281405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf9b79f2f4c679a6b01d63e249c4a3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19695a1dd98cd65746753392d66290407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa5be3857c4d7d2a361de284c782d1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ac5269314b34da902be60efbe0049409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55f4dfbe153b5b9a1624099871ed72410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba06acb42ed50cd155ade401e9363c8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886fb24807399477e4e45a0821de48e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7f934d1bb57b5f67dc470491dfd8e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04471651e1f7f706518e75094ef59ea4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974e2964cfbe103db67cb27c61b10b3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d612399a0a4daac4b734f348dee13e4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da1e82b6b20826d6cd65acb3008f98417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a218651f00791d432e37ae14c0adc53418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e0ea11d561cd8774e2a3500349718419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3334ffb93827faf0f071cd5684a94a3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6a2453db93c5f1dbf573be5a54cf1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47131d0f363f7a72590710f4855bfbbe422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bade4ea3819491e326790401a0a404423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeab0b0ee9ee2e9bdc6be0acb4fd1e1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccef888bb1b7815ddf0d5951cc0f93b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1a35a72afa2604df69feb30f98e4a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c188e281672ef760846ec2971f78ecd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0f9e96102022b804d6c0e9dd41d03428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4752d52ce1fe22e6a66b649a57c42429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7de42bc62bef0801392f47f1db8fe2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0bca4478b2b28d46e047d8e369a82431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe9b22001864d6fcaa1dbb838192bd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19286e9664572dc6a5f023c391960b11433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba6509438bdb4c330cf8f1cb548ceb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f5bb79afa401abfab408718a46a906435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf6be119953b1dfe8f2ecaaa157776436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1aee2ec088eaa233054c193eed015437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aea1776732e24748e97c3d6563ee2a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d445d333b0e94a9bb4d18363345cbc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457faa0cac4fb61df561dab40e14e350440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f075797ebf125b873b9e32a60df7fb4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d6ff7458f5b3eb3d1a09e729dd1b9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c316145aad8045ca1741bacc1401883443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dec9713e6236511e957dc1aa9568f3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd059a9a107692133d236e213cd635445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1c4733ba4109a0afb8bce5ba21612446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201b8bbad7a3b1197c40bd5c32b4ffc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c69fd6c7b153bc8020a8120e36c58d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3623b605be2d6a8051f2c824d82bd18449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be310322fffe83eb24ddc430f39204ae450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52ebfc79a5215aa12a103bc48e2d26451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa78079ea7f65b8e02938c6bb0afd0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972b3254a40c16c24bf2a121ee2b025453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c2ee5747106d04ae31355127eab6a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d319df386b787e428963337f223e4ce455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7bbbb82cfe6e14dd74301abc012f72456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17695c748192986894e8616c3a36ab12457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93599a5b350cf195d04cb71e59d6b79a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd500b7b2a66887976786fc71173a0a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397835af2b647f1f50a3493ac7b5bbe6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc0fb9478181f2f8dc0cecfa4f619c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16516fdfedabc636c08c81ba540bcfe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43446bf5514df945d21ebdea3209f0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90fafc6569828f0b00301eefa25443a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203055761f3b4de51bc9e830a770a30465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8bad1c367be0c784336b729212e574466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80e55b56f99a33af7f3fc978af4896467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103ef50218e314d6a7b09b45d2909eb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac7bb8c755c70895a03fb4df13b409469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee64da62919cfbabc06aec9d9010a4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483a848ac97245c2382070a7f348cbf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aeccd44368b33ce5b7fb47f13f03e6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab155151458f3c74fc77a18903d726ba473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335314dcc3fc798aa452e8ff97a79559474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5592ed6ed4eb45e8380c9982fb051e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58e8d757e1e0adcd54fd04116fe1e7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e9a49f92304a24c0683defbba0e30477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82783d7ef49c7864bbcb4b72ebf3d196478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ad06a3ac85ee1ccb1f049397daeba479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946b51cf95048016c79ce71bab428d7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8306f28a312f98d47e1ed114e3ecd18e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b7cf06243dc073a525701f468ac29482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8bd353015ce69108fd29e7b717a0e6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65296b0002d902eefb998de4e124ff484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff5e565746865891acd46a4a94b397485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214bb1b8363250688ac978495ba589d6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05fe7d0ed9c8eae9d2823e47acf8196487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a18c7600c333893923d1486f80139d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b018c214c3e0fada8cce8f9cdf163489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89baf16c5ed51164fa0d3e17df738010490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77c4a3269acc5867a11fa8308db914491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615de92fea9df1dfc67173af29f20c11492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b639ae7190a16355d66f70c88e4f361493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3f5bb996a569bbeecee8c1fd14d3a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb03cffa419a825429ac7d46f67e4f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d4631484d1eca701bbfa1254112528496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73efb004926736f0ea387a816e5c5f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6e93cecc40cb80bd6b48c227410f0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2b1f017cf478dff2bbce4df7065e4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab0b550e38f633576890673e6933af500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033efe57434e3daa2abfca6ea515c3b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd974fbf838bc18c7ce19677e091df0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263ad5e2b9cce37dd3c3a392ecf2b99503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6918a8d0645001184014b49bdba95a4a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba219973ae037a7ed99ff8ee371f70b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5090c04e4efc5f43d0ad26c68a17d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716d6e2e2de971f40aaf09d26a9bcf3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adba0634949605688c7ebf12b40b1b8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb7a16039200706b5775a4011c7667509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99fdf26b68d6feab12e6fcff4a8085510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c6e50e601a0b497ebe884b2a2550d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729471a729041a964a267da012844c5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40310e88ebdbe5c27d8b8acbba34b141513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300df67779c4dede1e7e92bd0fa1784514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e89d2583cb70468904a161251731b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdcf0d1aa5394cdf38a4dcf68ba3268516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29619ac95bfbd8c19e596bbcd465c8a2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a0f260f068280e773bd51f964d6c6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe0401d55f9c4c62b14f9a62da0b20519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22d70e5492d114360744c3a4e72a94520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca2e6f9b372abbc47591e989f0bb84521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346d28d12f07f6e6bf1fed64f385b52522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6bb9c09ee250ceb8d3ca9657856286523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d66d3d136dd73528f5874c434ecc0a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55323bd5d15fb7eb8458176452851d41525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86c16b1d1cb3197a0dd3bf2a80718c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2424074d5b8f63a099517bff9250b40527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6633d5ca801f52466da89d50924e2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da99f7240d582b8d4c1845151625ae529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0ecb8db196df05c50ee47bd59abb0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb866c9d08c06b896b68dbd7152185531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d700c3293d036cc330edaaac50c95532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156326c52c7b6588a4e46351d7b2763533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708295acfaa58ade61e7b70f772fec5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4d8084757d27ed436c4ef92e71fea535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49a274ef8546c36f9ad342dafe9466536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b249015d2b834b79d30541eb00df4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f530b08861111160d690ce7a20762f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258fe0c2d46b923618f6be2bc683af8f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47313114c3c3ecb6b823f2ddf7d4694c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7acb3a4e7fd458e5497dc3ae3da84e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b4ab08476d00d6888e3b54eaa0589542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc83a8293199e73a61570d5a3b1d4c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8726c9f14fc9c34a4a90e6c3f71feb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd03f40b2e10d4d010397f2ce1ccb1f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97451697c66a1c05442d5ecda53dde1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92f8dc840d08f9546b698655f95dbd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf63aa9b6be683f292c352b7c8b5842548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee1603ef0788881791cd32275f0020549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52497f64ffc790552342651c7f1e2153550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388acd9f4bbb71105cce398e08518cc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc716562c67021468435d5d0a9cf06552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a7b506a5660c7ec78c2efd491cf3b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb6726dce7f2a011ef81322ecae309554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05cd3feda87729f5e49cebb29bd163555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff346c547182aff37c2c245d8f7ce5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23450f1cd4b4099b510f98f9a5679da9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41ada240902885193f44f2020da30a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6f0a2f8cd09372cc2af5825c5a837559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f21739e313a415a240e4d012ab5dbc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e54b078d53a0cd29315feb0f87694561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52e6837a363dc0d7ccfb22c205b37a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054db11bdb72867779adced6db55c9d4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d1673f889b5263712a78c94e7010c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db0bd6188ad62b072c4156788910bc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30100fa33990e04e421a88e7278157f3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cdb077e5fdf64fc544a501e4a8f1eb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef760b379457a72255b8fc86f1b1781e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593df10d544092cae68c3c7e3ca1c27569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290e3b06e2cc3213cd0682e4a911a1d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30fb55d13c2d8ad73db1e4a2700f34571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6991117efaebd2ede6825293d0ad5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d55c074f7bad358a9761edd3191a5a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f48a8726f917b962260b00d5d6337574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d9269b3cacc2e15240dc7abbc0321575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2c8adb8db34262f150a8d75e419e3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5c3985e1e9a07fe01145c996326d5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1437916e7a975a0a1622a540d1658578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea7b7c4a78b3428d49cb7a9989340c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ea47b5440733fbf2431cbfddd8c04580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d012f6bd5c691b674fcd2e411217ae581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4145a3d17de1f45d78557bc8aa5b1f3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede3d6f6fb7e60b751153bb3610bb6a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ce2229a794e7279d64f16faba533f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede7b0aa11003156db481c429fd817f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb648e70908aaaa68174b49e78173be586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67350ddf9b111fec4ee825a611f67584587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ae22b593d9bdfb58b9b25bbec93b7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aea66c11b3171ff66f53e980c73014589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324583a4d4dfd6185587412152a49da590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64338709c61064601f3ab63b7a7b3102591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f4deb4041b3d88a9aa2e0dfcf7ff8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e006b9cb9ad6b61fe33e427788d8e0d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7090d270c38632fdd9cad04d68f04594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ad1bdd0ea7b4344861c3efd94ed44595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d295f1cd4481d082e09864f53570059596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb21e14d10330575ec0b2de460ebcf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46a8332237592d58f7ca100f466a36598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a605b198cb081f857c3fce9995e17599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c377aac99f6f5941a154a01b13b0fa0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b35799012c05d53f1dbce57f026767601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4995f66452675dcdc588bf6d99d91f3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3022c5906c8ac5f8f2599459cc28d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e2761092af2a0b3b6954a001a960e9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4c33e1d3b4952c7aa4511db9b3817605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433c8a5c4f1519e9ba49f24829b1643606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754d3aaad7ee48e8748da4e48b3602e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53516b0a66e734f1ba2f871aee1bdc7c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0a3797dd2fa9e746713c50259d46d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607caee289ba895059b92973b49babe3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f94e4b8bb392f987fc4b0af87654fa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd06eae98abd6e7d55810b92e2c7454612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc550f9bef34c8bb323666cd4a53a9c0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ef3de1c4b342201cb90aecf257886614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c903700d0b3d98af8ec3fe963bef7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d454d14b9f727f56890381d60bb4e9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d76c7da3a443d2c30855b1dedc58e3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427853e800fce64ba59a3e060a6d8c77618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec2ec6e872a2b194685b51ce0ff011619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6d68d86424a7b0958d7ad4899e123620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8238e60c68f4c7de63c64073831ffdee621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47dd04652ab7739354d58477e2e2f59622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a594c5c4fc1029e6b5a4bc7588a2ce623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446adc4ddd469737454cdebb52a55482624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeafba287d37a374b6cc00e4aa84d13625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989e4e1b806b377e87177c44de4204b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7fee1ea05ce7eade7a31d469abef6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39deca70008c4432e70fb9ced4f9ae628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38524ef588100545e7dd302c851adad629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd59bf3e3bc56c639ca195e0b6e27ab630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f3d4e0d748bd3675adcedfc748287631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17b233c91bb48c2098b58292a41848632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2f54a933b0d187847ff80778740db633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff2f99bfee03fde88008fdcf5d1d05634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d48deb86a644c8408fb1726617ebe5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5768eb065d4b2da456931a4d22385b3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e7f14b9496b5f40207a85d9df64e2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f751a290d5f4a6982526c6daf203c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ebad2eaa938610b4d7b688927ef92639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f370b3fb20a55672035c588b8b510a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472135b72486bd93d7dc938d9daab32641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2fb5739860b5cc6e6aa75a6bfdaf11642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630983366526244f131882872b1ca51b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68e0f3d8c305a97dd111770dfda089644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9216dd429d049d9650d5d6e8219d3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c11882134c09f4a67df51e32359c0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab631710759ebfc06eb55ceef100d9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beff2659b7405122b2c77f075bf9040648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f486724339fbc0a4fa793910c2ed00649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ccb8a8a637bc13c271d47dee1a2fc4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601dcbca0c3163a6367312309905f4c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220be375ccba1e403015593e02ac3c9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366488a77ab0fca037f2f27a5e7a45f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7ae15925dcf78add6823aa81212b3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1b4cb7f766f8d9d9a2494fa5ee1b4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045c110295664788d82ee11dd4e006a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32288326f53c8238b221ea4812876b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff185f803003672d6cdb2548cd1e7cad658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6b808f0bdd159fa82832c5e0d022c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1705a525fed733026a47a29af159d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b795063c5b6844857e2db089f87fc9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f096b1d2e4d1b90b23797292a72856662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45fab476bd5a3a3ff5de743b6ed6876663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cedfc274c20645379243e75805f10df664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd4218014864bc7f06a00dbf0ba45e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0cf50db67cada1aa40691bd495438666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599f91af75dbe8535c8b1746f058af9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3050a0064cb714de03d4e918686d265668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23e88991bc9242d6d90ad010fc0f54669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ba04df9cdd8964d3f3f342359cd11670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab3950db93d81cd1a5bfe7b34e005e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212e026ce6f84c73f7e0f6d8603a681672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03cfe5e9a745d8b5f24af5a2782b7a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ecbca90e185e3f5a75698d32aacfc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea40a4424b7444f929029d440c164d3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7d58f5bfbdebbf4d75075931e45e0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5524478bfa1c8667fa9e642da3976ee677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad28bea3b1d98a7964b330496f2ca8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c7082c858175a5f878e774aabf104679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570bdf89123379ef938e6c5ede4322b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf9f01db1212eaf7febd90381943f6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec035430e19ee9d79ce467f6403e50682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435fb3b1a01bf8a11116cd022db7ad3d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ad8b8f9b261ba683e44bca30569f2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0833b35a6544fb6e9460bc89b0e286f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3635f36a0e89df5879566bed919e0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529ae2d0e8b04e1a793e5dad953342e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc92f662f376b4f12ff07c324888e2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a0d3ea0b9ee655e9b69d13274c410689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca72879e87d7e3a687d633e98c39be0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8ee8da8fede2a1a0229b6613fd0a3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaeac94ced884e744a7927b59c90a08692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab23e7b9798de9c44b0ba9c656925f0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14ad5fc5a8be7d794668023b94248c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1501f153698b4a5cf27016bed4c95f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2dee5e5ccc1ce9e19c5a40f29c9aec696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091fcfb50ada2c0064a1fcf9aefc191697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0c31ed8e08414c9d7258d2b246a06698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9964fcf5dbb179e9355198059c53e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278cd4f664318e220565a256fb2329b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ada63f660728960bd7bb272848e7d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1bae223677699e3efb2c4a333d9d55702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc7e12c504f8f267fb13354f55177d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e609a52c7893b94aee071551ba07de704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233cedd27c29e17dc3538a1acdf6ecd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7e7cb7323efeb3f0cfa2f9299a0fc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d277401f1732eeb4726463a21fd6f8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3f508bbe1074249628447c3eb8b3a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738a61d685d8e76bbe35b31c33f5766709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659bc88cbbcd9e62ac4a7b3d4c4c66c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9aa57c2d5489b75fc81449712f9aa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f8705f2ba6c1d121b684c11a56af6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ddf94cb0608883c129d4f7b49f8bd8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655c8972f81abcfc4ceeb9ace2449e5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ae73569248c87102d8c594d14999a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec062c836954447a73e247233b9a74716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc29e1708b6abe4b171b515653039a9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3047779f5c07f2760188f2a9ef40e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3049dc795f7553c1a7a2bfe3552cd8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69eef906b2c6ea370c3cd9433ca5dfa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d721f285c3c9789f8454ad5b7cd2ebf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01471fe45c27db65b0b3e758d2ecd7f5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92301cc567e3ef6b9c14caace3a2156c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66083cef0692697f226df2b3a774f103724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d960322a1a476dbe398cae44072b2d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89569fde571d0e0e8365d66edb440bd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119815ad270e1e29acacee7f4510d052727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d376ea01abf8bfa2d20328db8e392e1d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e5260ba32600ef34ea8f95b5a7294729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a3b97eca54e1328154e041f9a7fa4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357788dc493bcc700951d946d2128cfc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1867beadc71723cb4fef2f81da2357fb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109daf19f2ef02ba1367ae1f0cf66186733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27789cd4f253e12f70f0e9c82d0bb8c5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c758980ed4b07958c93772ea1aaa45735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377d66a31b68329cb238b7050d39cbe736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432501f8277890099eb9abdf8719906737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e47346437933db4cadb0e6c1c1ec89738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2a831a5c76100e037cb5bac6431dd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934136abedc92ce8d76d8fbd0160e166740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7cad839c849b9230c18156e688971d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a81cc222afa393ce96d3e9d1e23028742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db699a753c1f1018091d60cef7f71f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a232803ef0d8d48d528325d9d9d0fa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7746ce86766c09ee0ffb0dd318a2ff745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8afdb1c8d1131c35939f569b2d3dec746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f090ae765acf356d22c0695478311747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd952b2862219078a60576c08a52d5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830aba24d71c0e130b3ebd32fe22fb6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430345e3660da2257e8fb4a257c397cb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6cc2b58004f07b6ce5de4566a99ffe751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1bc922ecccc0faebc0945619c5179a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c363b2d57be4d7ba7feaa76cb9faa753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb4a618f2a60e2e0c54351fc1463db754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434ea19c21add638013e30d70e7ad55755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56832f9acf02270c0a078579797980756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82698cc25efca7ca1c6290f717a98515757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04520241e3c7923ebf939df422d9ce82758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3738141713ad210b2fc572c3a7ed24759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>