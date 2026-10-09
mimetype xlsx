--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a523ca1269c945923d02b46a80b70d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204715b6a680f8d0ae84da5feb01f36d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7de4666ef6c35db54d88623b6944da3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582189fe3954822e8a2a8d13e50da1124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64612e39aebe9be404b5bd30990b3c75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5161372638646328f94e4bc52641f26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7645c9d2a14062f82c29850b77d9d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ad54567db8c594a0da8d4996993dc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be2e57f662c6991b2d570beb7b0eea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236dab5d2a54917e0e55cf0cb7e815210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a687087f1969af4b0050f4e8a310d1211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4ca54b402c9d6e6a37c315a342fde12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bfdd6464eff970a951dc9701e9816913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113a56afda3dc571a95f375bd2691de14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181c49066ed59f53a2a2e8aacb202b615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7999e3a43da848cb2a04a754c88f4b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf845aa6caffba91e0a82005314a06017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288958cfae0d3da4d961f38c701bb6818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ebd84c1863ea9489d956a0def130cc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa59b90f5aa07ad8b2211e8dfc793f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96976d5b4697c073bc620e65af408f9721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8220779e27b6c39ce297b0745bfec522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b6d4676eb2ce5ef83f3fb6d29451e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29d9ebd5a29d5776758837c8fcfe5424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e4fb90b33528f219b75309e6ca6c325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219bd4718a8f7c533e1e5264bc9908726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdebd0be2d2930626d6afb56d4a871d527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b365dfb733e81fbf76983a4604ed128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980ea254b9f5b7f69967bccda28e52329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9547a8c388e6497a19c4634df204f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd80b553d9464f4e7f043d55536122a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b861f2a87137c288092f8e5cec03732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8535c478cb5232eb140dadf45107b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170c2af2bc6ec322208a9a6093ea54734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b78a8c16c6b06557720ee30799c0e635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce7598558a1e9688d46c5954f5e6f136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a5291bcaeeca44dd21f49ee842abc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6354779933be3816892366a58ad02e238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ed3107c82c60da038abe4e6a638d839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b139d8277e39f791a9fc12661bf9f8240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348aa4b3f7305e3cc7e6fcf182b398b241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4069ffaa2be1e4b602d34dbb82f9d8942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ad78f85f54fd88be6f2194eb191d443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab0aedb63bc652600687b3c6c87f9244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304f681d6110a12e4da755bfdeacb1445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afafe962a1359a96ea326269470686846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265279be5f5da878d36901d11167861947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536c6cffee418e353464f80e7b0369448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251536ec417e6cb2a40c275a25e2eed349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8097f787dd60defaf04086b3c1e95c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ba4ee13b31145284c0dee3328820c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8101b863fd8c33388738370ea5429aab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04598b6e7dfc944d863a39efd9b60f7853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8fe0ef9a1fc93ad17d3ff2529a08154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0b25268cc51215ef0b0117a2c325555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416eb3b1e5c0153210c20107ede0be556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210f9f8404af4d7b184cc9fc671f6c757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6ce03f550e25ea6e7eeb54d7715b258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba04fdcb5cc84f32deb11e34077cf2959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a643a1d1f4ac28d993439d070634d160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95758e91a0818fbe5319c4abd3583be561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5e4dcf788b82938af94fc9dac6acc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb9fc6fa28dd0682c6b7dff9fc89f863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe7e76b5dfeb0c2b31b43b4e2d675c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e9858310c40d8dfa03021d5cba25865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa1e1c59e3e8ad63f0fbe6c8f21946e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5773c778b4078d4d7cb51ab3a8b899c367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef94e65f5bbc15278476a6b2073ba95268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b965a979f0a82278bd70576e4d141769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74badc3a6f7a7d36cacf4a3b661f5b1f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea01944145a565e877e312f73cfdf671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9589fd6dd53a80530ca19dc94588272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f95e0368ad03f4349d7decff72dad73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26d7df520c73908e9f507cfb2ba71174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f421514ecb3ce68d39c0234e55a44475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33f3a1fd0eab02c3e719a41cda872b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0b819f0ee8feb09eb665e5745594077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9616db90bc09aae71ff98085c0d3378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4546a41f275fce753918ad4907fd779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de158e1204e973698e822964b0b1e3b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83791a58f73d714a4c9ff624826b1a581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129099f523abd2aafb92de2bf5731b7382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9abce0d115acf4fd35324ddd1fc4f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0b43930a7743caeac2863371f36e184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96b099cdb8f4824b7c30053bee7ec585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db871835dd67f1aa3d01184d94645d586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144cea7e5423650409d6a4e3a25f5ab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f7cc7ebc4759649f8c4c09ba6a39888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4daaaa42fb08bd14691bb7f203fd289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cef8c92b913b69f900e5b30b623fab90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab98afc1a0770e535e93cb5f8a7d2de91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecadbe1dbac9a6b9a992384f16063fb992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3261444ac004d55dffa3c2c9b7943f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9210656c8fef3b3ea7289682154f64c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c44fe14b1bceb5042515943c92d44b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0f5dd2e7ae39d0c83dfa78a7b904f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947d9c0648b68895977603170b4ff5697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85406142ee169db984fea9c210b2ce6d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325557265dddc7a0a938cb2c4e6d05d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c818fc91a28bbfa325c1c9a4f1ba8e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef7bb97767d6efb59606dffc52ef95101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a07bce0e6cb3fa4a5a740ee73f85eb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2c08847ee547899530c87f4a0a1fe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27868018ef5696468a83bf62e108458104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f92f53ddfa038a7016dc86169d8c3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d87692c36e98d1164dd8995d14e1d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852daaf955e485b3990d9e3ab7c1d204107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2db78ba3234365e876b70519ad734108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7042a0f3efb3d9cd76c35bd38d72994109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefcb325429421f2061eeffdb5bcaf73110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab52e5c9e760566e1777f666bdc8cd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa410fcdf7229dc6fee03acd73488c11112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d575a324d170b76ecd31979c4890936113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a164c28a3c8dd06257bcdbfbccf4e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599382a0863aa473bea041db57f8e9e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55cf1f8539699995ad952624a503b17116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754d9c3001cddb481558fa24a65a9e7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb142cf3825894fba64298e0697ea17e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878739f79960932a52db9f37628ec09119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9166e959c156710b21a57ee4a4701c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77acd11374dff74c64b9a5ade056b153121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9777b53190137c31857858cbd40dff122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399d8fde8b24006e2a2d6c26498a330123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5ca74205158c48c628a05acdb210a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17e97725bb911e6eb26eab01b85032125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c00ddacc61058ca799e56ccd1dfba4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98a60ff1c9a427d2cc1f6ce43f7a03127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd32ea7654ea1e46ebb577326b7b260128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c474a2f517dfc5463b29773cf4665c9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86195155f2062bb7c2a944783c296934130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf93bbdb93b84e3dca483bd8f13e0ed131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1486b1e0a444be624a28d201cb4594132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4798d80e85e03b40234dd03af1607a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6cb15ad63cfc09004801365f75c519134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260c5277000fc083cbbdf65199efffa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54cd8726d33e1eeb1336e08efe0b75136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d1d81d6699ce512fd0805e90ba435137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60a33da345ed67c0084e59f0ce96b6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b51d38a10dbaab68dc1ccdf2d15d7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021cb65bf71cb60725f95b6c22f0f4b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9dca5086bdf322c1a7fe5267f0f899141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b59a5437b5893e877a8150137e97fc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e89c8d5fb5613b961bd09810d5dcb0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c947b93318fb86acaa125579f02b7c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ecd34398a98b95e3cd0059e9fa694145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c716c1c4dbabe278bb80301c76c636a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab08675f7b41dea6ad10b86870becf0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4684632572066bf26ec53e933e8e5f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ed5234ffcb2778c4f0a4b8a52faca149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5fb8c414e02ab2d208cd48fab30432150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fcf0c270e69f89b048fe47875d2768151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da050821a1ba3e2e50053bbd13c150c2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cea069826d0d840e881a3b04c77288153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f142923000a9fbca3739f203781a197154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fce27f89c1ec8acf42edc47a279567155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad33760063f27cb04fac22be7b3d2e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4d48c4290380e0796ef5ab8ac952b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9a31578a4a131bfcd2f55376e0cfb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3630bf24314e33523e6d2303f62ffd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130324ec076c328e169ddc1419e7108160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c71c3b86abcb2638825321a672f64d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e548f3e2ad5eba4aab269fafbd9db162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a7244580b8c635dade583fbcf6532163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579a9507e4cc9f78c66856547f147a8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8def37fc144f792761659b793f68d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d84b5fdd067c42bd9349e40a54a03166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531488e6a00a1f90d85fd2cc6cbc2e0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb561ce1de38796f766b9037427a9d9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4258c5f09af50f3a8f64eed5a04e473169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41de0812944f213a5f06198903a143170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c498b577425a099c20f79090c139a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1046f7d5b130d07447dce1c21e9c4f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc257ad8c01a37c0d5b6277f185f6250173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2459ecb720f0612cda73a994b6cf1d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312fd465e2fa06deb74d5bbe7de663c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942eae238c6585bfb7c946ab5717bb62176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc51920e8fbf248dc22d3a0d242beb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67748e18c69591e77e8e6510542d75178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f36767da869342f866e3c0b7bd50c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0ba492ebca082e52c9b7f3819a465180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dffd295189139af7cdd2c454bc6d97181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af94cd5da21c21b32c4fc702508ff9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5324415b0cc31c7b3f59d591ebc70183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c94eaaee8cb8fe7255f90e5f888ff4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025560b46c10d69e7e9ef6733812f4d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ec078cfd8f77e59b0290cc4c170dd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba553e64f4951f53bd1bcb277303eba4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fed34084171157f5a98757deecbd32188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144aea923a3e1a72afa9b494fbc7f821189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca27b6ae841e141bd08631dfb600de190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1741580919f442021148617e496eb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80d24228805715c65c7cf96d08647c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2359eab775155f5e5a79720544472193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dbdfbca119ac1b0189594abcbf8df2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89893e5ecd5a9674c65b3ca8a647c4cb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662675d664116ca79c00b5c184f22a5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42026f712f0a22a20d4d0268403273197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d56753cff64bc2b53e995aae8b4bebd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66113ef06ec840ae5efaefc60b9c924199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a485812247928e2c865855fbd2f39200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb338611d7cb7fe5051d98fea3cecd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef1fbca90d20becf4dc2dd94e63bea202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89283bb360a8f384c131ce41d2a404fc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939440e215de9e88d877e8c5d1df958d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba4915fb4985f40a30f7dfe5007157205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00609aa81e75b75b57b137002cd76b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a441bcf7464419e40ec9850eccb86207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02854b0f9513865b4900f8b90d44d865208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1aff86abafe0df8db134b18dbace2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc72738f722296f9c989286ccea549e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace74bcda30bb04a00eedd08f1201eed211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e4f2ac1a6716aadbae2befa80f730212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b59be2d8a22347441a0c344e59351213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f12317e2e5662a7de08fc4bbf106bab214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a23d313ccac5c7b56bcf1b30c1d2cf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560feed6e8897a2fa9d0af576010281216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef8eba379709ca8ca2533c33345e6d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df90ed3676238d50a220a4ae5846cb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373faaa1361f7aadd57e3d8000207388219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e553ec2151610524c49b69b41cfda220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788bbb8edd1fc0ae6859e0fdba87111f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19777b337e6c53f6a73c4c7c7dc56588222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9339d6a18ccf4d4c0bb53417822d1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ac1b00fdc9e7a9e0df84965c5e87a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece66435bd3f284ab4f6f4971153e79225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34738a71db070b8b0a3927481dd31c5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d07db5150d339c3aaad20be85acd9f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7271577eb0da2324c8c50598159f3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d39cf66d65ebdfb810f5126455e018229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71508c77050e69f503a12f6f674f60b3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6722620e1ebc145cf6a6b6e79fafc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda3f06fda3d4dbc58a5c35870e2f4b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0df3d89c57e4143b468af4286df60233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca13086b539acd920cc2c19187db024234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d17e4b40f1e72638b6c7479d8c16b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39057ab4d7b2e1f62b1f39968393308236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a502b9aa141efcb914771b4567e3209237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b343526f7220e6536987050a3fc8f3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58178321f5786a485e802a1c9c9967ee239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a03b06276c72ebe8b267c52f42c038240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e86dfae5d321b406ea48e1ff12f76241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05ddc3d7917d8ee8480ad7beafac65242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629d7fe6f91469fba20cec1e81d646a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a8e2e1a493ffbee6d4f5ad323f79b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cbe2e66664489a84627597f9337ccd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59032f0ab5b83218bed21ccae45ea9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30fc2023d05f5e89dff4138e20bd61247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef1b17464323f2438e101ca893d286248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250d1cbb9300ca1f2db9b396b77b8c1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2d012ba23d0850b0ae3ac42f63484250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409dab2fa652a43073fc4e69a231eafb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c10b8e3182ffe100cf6bc0af3cefba252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78984a4834e5b0c036c5fe7af02602c4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc1423abec66133146d35d4ea73dd3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc2cbce4c591d248224518cd99d36e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732613100f09e1c327e157f9814f5af0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f0964f1bcd8d44f7fd7b2b7c6b4f0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582d62571b85f9c07d15a2299bbfd1d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b278fb0516cd3dcc58dc98d0419dce259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9197419731828430da2470e3fc9bbe6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d961d573920758c87fe3ba9e714110261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617f5142f78a6b458d20ebd3de1d098262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd329604ccea4bf87b96b098a52573f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f5ef1c8a8b1438f5600b4335ba161264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb51fba83077f9f9da8d6f1704041b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03309b8017eda2ac22c6c38a08002f9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48ebb26794802d8151229d67115214267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c8b9cfac72a6c7043f9c27102ac70268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b06f382302e1f510f3f87f42b8a89269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e3244ebe8cdbc03d2dc564d5ea9141270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80191e1df872daa380ea236fc3ce7901271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f13af951cee336d58831620ad37788272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37839e359ceb540edff75bf9aaf1ce1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567d2a1e3d6e3101621b04c1e9c94cb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d0856862d27c2d9ebaf67804926df275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d809a288616048803828f6e17cda5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40a1c8338311456f40388510f4f0e8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70488b760f957b90baf7b7e1b5cc01278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2a8cce818a136af285d3e02598cd8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3bf9991d1ed85363cfcc7c3609443280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8eecdd2c3a51b57f999fb483410857281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85771232f81d93b82b3d30e11c84dcb8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ec08d878389428d7197c34146c041283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a049aa2621c17aaeddf6172be8e81af284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408b9f5ee8ca8dbf5f7cc9685e9999c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5b4e9d6619c48e02909973616a261286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4690b0c2ad5f0223eb48b855bd84a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ec4df2ec96da8ea53636e44733f61288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a2eb9b4802cc8ef940b53f79c1ccb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d2bb0b6436bc7695ca13a54a5bcb0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859de784301999fd0a3b2d65a220d78291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b33d0d27893171fdfacd795bddfbc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4852b1edf21140bc57cd48d987eca293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b72e1a74a527e81bd6e9d542b65fee294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3cb01ef8959bfa24778bfe9febd8e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f68672ee237579e0bab8ecee7504d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753310886ac9fe46c068437f978c800297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea26f86fd8e6d47591a233e292b8b64298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b69c32dcf3a6bef44aa93fbae7a5c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743cfc7dd4f7cd2621ab19534f77b7f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85fa3db87598fe13330631a1e0f4c0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05090bd1e59a8ef50e7f29b9b05c9b1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e39c450685cd7217cb7ecbca3f5fe2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a35b333061ca7c6e4e0351a127c39304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c04ac51bd6076aa7f3daeac75cc9d7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338b8c99c87cf5c054729d5b923278c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae57276dab24523eb15efd4e86ca34307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87ffac65d261552b7b75c0f3cd4a9a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b89b517e310692ce9caa8d34591b71309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95a5eed9411528362eab62915a1828310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeec566b191871c4e87993af2abb7de311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78931735ee91778fdc666c4ec29cc02312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f85c5fc1f26d39336c9072e9c4cce313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c291fc0373f9267c3e8f0b126ed93fc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f01f36291fa3c6afcb85bdfad559d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f131bc9f74a2f780970d6874c9a99b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a2cf4d0ef12d604c110721912a451317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135984a2416ed46faa57ea8852258cd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6b720d03e926236399e18ff010a3b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c800257b1575b1fdb1f537e6221fa118320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e5b651333d0321ff3ce6ef9829aaa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ec639e2e69fc2f97b21d2f4867326322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc73d073cfba10b0eb70be57c724aa80323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248809daecd0a967ccb38cb1cd404a6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f6e6bd18953a8047d81d908ccfd741325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdcef80bd8fb37a32dd2951f55255c7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a2d3775f602a9e392abaca3a7cad4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99e039cac8817f2ea7a228197d99b2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25d78f3a40b84b1a1d99f446ad9de4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df602440a98a1fa79363ea10c51a2d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec33acebb0edd94bc60c4574b1be5fa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a3f906beca46634944f93d9f97965332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9cce2a12531306c5d89cb1229e942333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8971c14c551fe843de8635a514600de334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41260418e0cccff624b3017ad799429335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73dc13383754f800b4ed26e5c276750336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483d45c32c501507c89c898adbf2f40337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690fb7c0b6807e4589c9c583d5ec783e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746ce9805964c4663118ebe20d268ee339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad96c1b0853a7c98d9ade7af5e5639340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc4b7fa87a7c478aa6292b4a6619c1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59c6855be55d10976bdcea3e1587d3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d36417f126b29215a4c16d3e3f8a1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e428f8f1997b80d653dc7e377243d67344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91d9ece93e9ce3b17d5d0acddbf15a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ea9f35b9d2d46876a0503580d3adf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd1034f8b6dd23e0cee1d892845d0a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101d9a66f52767ced7fd720baafde8d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09508307ff279a82c6d07dedacc139fb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc58f64b60ffac1fafe40dc477f149350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9fe1179d272b1411fc7ecf36a1d94351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d36e3d29fb018ce04b3513e35dd1ad352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ebeb1ce78e731b9549755998c707a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e11aa7e4a18381554c9680d00e746354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc11cf927ca4ef6f48e6b0e8b48d5c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05d59222e1c5a2da1bb09ea563c414356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3ea3ce3f64c941428339fe4534c40357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49296fa1b58698caa2b3e416120eed9c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2fd62a5061e99d52fc7b7ff627dd7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f21c8929091cfb1d960bdb9179ff98360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9024439c6f50324baeb3836a21ad6291361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16c458981b0036f32cae961b922394362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860bec902e15f3534cd415eab93fd7d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4051ac0ab9818099d4ff34baf88f5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba4f47d5fd711d7b594586899091c4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db640e427b589a2a7e2721ca33430174366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d292612b4378b12631e9caae9f2efa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2cc5718435cf5268efbf5db54c9c2d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a844e4614879dc25a3d2e5f476b8161369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79711052487e47981ea9187eb3b14248370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d276ee9b1de7571a83eb00bb274a6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10215cef53bf4bf82a18e698925be8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3dffd758e08d40a308ce7ef1ea3de6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24393cc3b3cfd57cec2e0f7d48ab48374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0343e7643457e5fde1e330959f326375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34cb292954ded7010efb0d60f9ab96f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf445c57a9ac3d654d6a23b86e08874377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f300d612538ca433929e6cad09f8d00378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ff4bc8897ef571f641c786016d89a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961755af6ca3dfaabdff6deda645f11380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0c56b6ddeafac71738412499221dc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d0e113dd234b3db259eded9d52f59382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95afced75b925fc41640a3862b9dab9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b88090199eb675af4c91d0b94ae556384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8414357e8f5460750c68466b19c141385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8d8ea62641584ce5096bf9e63d4b5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080ba97979bdb29868e58c667b7ef6c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d36aedbf3296bdb630d4d34f981fa7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c59e4d46e2f3076e4d6b2ac1419ba6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571c77730c9705730c96623f8f5c75f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc539a04a127bf893a7739042b5c7fc2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936bbe90963d88693d6d154e91a632e4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d85697f40754a11227f6fe471032f7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d7dd53c8423a94af6a46a5702a2b1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674fedd226a1511782d363a8d3a0193395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e47271198d4702c5f398de269bba82396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e9f4ed6c1fbed4591ae5ccf855114397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48fbce3faa55b42a9ef2312e2420fdd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c6585009f5a69409bd4772bd5f711399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f157d3a1099f8023ef2ce762880ef400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4a4be37c90fff3036c228a391beca401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0c4bf9f2a36e6572911b0e6499883402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42fdc1dd07774697337f977ef9bfb5f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303b3ffba72505a0b6fc9c71fdbd673404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c53b271ea1aefde7d738f7ba3c095c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9800e3396ea738ad883a9ecfe88606406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdccbf2f0ceb8de96bf49ed4aedd3df0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0ee4a61301a0ae111fa1bf7c7e318408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6ac0bc5de9daa4da6bf00e8f9802b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a686c60fc9a42501c50d1dd5a8a0c13410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b4aa8254025c74a8b2631f7ffed9b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8439201584369afaa76c09cc884ea34412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1615acf14ccee54539e29f85d0dd0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964edee538cbc0cbec2fe15ed3c972af414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b00785f5857652457ac4435d72551c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb04f895261e6c698b255b7ab43027f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cee244444b18b741a75e1b561e0669417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf0dadbd05bd95b914659f7f9472c7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de040bab1794b82f07b56c6a0565d2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c460c2e3107fcd784ff6ddb90fa02420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da47e8b4635c9ab935f0e84018b3826421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac23750dcbe1128ef2f89460f807962422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8f79440ed7d1f8c6fa57b9664b2cc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110242d25896ab0bf55838a22f1e9b94424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c29eaa224815617f1341f7c38035e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668178ba472eba9a1992041bb96516b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a425bbc5ac1c16cba98fc6c8d118c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83885fd0fb0918effed44a5f6e62a38c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c3dfa89234ee62e10cfc1eb8c2669429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee6d339374aee4e1bd3d07927c788e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10203799448d6772fa99180c26ed58431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3a495eeedb1e80515ef77e1ba59e0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472485a7bc290ee1e08c5e0a32fc76ae433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1ec742f36861a115f25ea6d3e4b29434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8751a3353aafb89715ab83c6eea43435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ef9b2bb99bc8f9757a7a1da59bbb7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dec07da5706372f0425600cb2cf675437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1783a015a5c4383b4a14aeeec5e91438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659102a4713a2a03b8f1e8c8c68db1b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea1c615236f083578e71045b2bef90440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a72f09561e98bd50d9d5104abce8a93441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15be5a93795a4aafb8278ee0d72b04442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7045935f2639591a7c21e2f7b48f88443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a00c29591c78713c514e2f79de972444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2905c5aefb17be1978e9915a9a44c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965cda305b13d2e0a2e8dc7730bd423446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264da3042c6655af294e69cfce3d2edd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77aa0a9a1c4f93403ec5ca8d778fbfa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4695e80dbd814096520371b3a11e37f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce78e3f936e057f4503c97b29e19e2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126371a672d811d2b99111ce32da630451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e851e7f2290bc0719c22d0cd6f7a925452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfcd9a91e938277f7af5cf60c426b3a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56cafa2e5700ad9f76e1125112f671d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b04a6d1eac288f9c10d17bba37df9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943fad4dcc9654a5ea3999331156f63d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8736725485752cfd705537ed75d4fb9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68bae4de255ac6a75edf506e30e55d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883df73048db4c857ad4fb1112cda543459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57b37c302d31645342e22adab8298b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7381248601f80af9ec68fa9e5b1257c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806d889be682dbf06d5234e5dddcda4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0eb74b5a173f0a3df1a097b9ddf375463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996a74bba1cf37607f27ccdfbac9bf1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56acca94c45c30da9ef91254dfe511465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1bf45372511768b2869c15bf2cbf65466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547c3352070accf871ffa4bd903c9e4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3bba3b4af19a3910ce0aa6dafa3d28468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124149c06409baa07595c1e31fcf31da469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11b9a76989151bd6a1a125909dd3ab470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865328885b161fe5eeb1e3a58fd459e0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0000fb499a8b7f2e6313904614f9a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7beeb312a8089f4d42f3d7bb7ddbe14473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ca8cfff32de3d724fb702dc3c0841474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119aa3f493c462e22201545bc3c3b335475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2eae4da852a9786dde27f5cb9e3ac476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30c0ea74845a776758e8ea5086d990477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089ab299dd6b4ff4feccde06d49c860478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc234571996eb45aa3207ee2129345479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf73a449d80797bf0ca6900f638caeb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a139ab3b3c04397798a5ee12f58c4069481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28af0e7f51c73a78f7c7a097f1554f1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f31e4b376f0a32b84b4556e12179a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9ebf952bf5aa74d1a7e1d2c407a1c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885ea163d694e8ac98d405d49337048485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94455ea71c35586d6ca8ed10e066a33f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316b2583bc44e48fbc20da2ddd32f7a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e87085082c99b0a2d21f4f91e037a9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98892b9e0a2aaf52313611620d7d59d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4175e34ebd5facddcb452732dcbd8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff69312edd5357de95aee9d5287a3d5e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736c3f747f39ee14c3762d9318ffb28492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49343920cf4e8e26b8351a055ff21f1a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810f2933a60cfbfd0ef73b1cbadd519494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00715862aef5f89598af921fb74cb0e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d8645d81d313c4862a8da08e49fe4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00e08de7ff79deac5f5ad7ad4020bc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd416a3c37b7680f7f0ea9ea8fc8a8f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4bd0c2c2659d67fa56ae8a29009da6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c508de8030488bd5635c028c4ef323500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739548e40d60c92005568d8b6ae7ef6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca906540ef9f13fa21e57edeb7c1a1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08997c69390ec000ce05efc3c087a118503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb74cbb8f1dd33b0481d9e18cb2058504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48687c51437925ce72ce8a6dedee0172505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f21d1bd57c7dec773a3d74c0047f79506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8bdd40509bdf48cf275937bec69aec507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50b4263c42105b38109b30272dd5b8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c00a80ad12439bb1e3615655d280f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18accbb10d1fe54af206b4c6b6e1152510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8702dc977a02fc28fbc7669ed58a5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46fc93f18e6355a2b5e3b35c9ff7666512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1cf830c13a8d0c51359bfc47a453ad513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca9effad536e462c1188729c09c4a5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aee6feb97ad9690246cd00787cfbdb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f66e17de083c2a6c5330e4842f548516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ab92550388cf1d26ded8205e87ef4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b96fea29572139baeb132e2eb83e4f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde63d167de82562e4513f4e90e0eb8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63ab2d18e6ba3e6ae6eaae5c4f5192520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be78c3add9dc931bd03db27d3166f6d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8809188d774ee5baaa2401aed19c04522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c8cb562057882390b36207fef53d1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143723c103c99b8f8e34faa3b3d531d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8037ba1c9429fb8b1191bd40347e5e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6096b32aef4e5ef19db41ed8e5e895526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fddd7f747f65ae0475e699ee8840afe527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e8d91a72c79ff1cf9ec5850afa619528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d39527cbf5534e2958c905d1905c4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83412224c2e0a02309ebe73410faf40530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0089c043e170c54a25ef7f8c8e629531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03aeae1462eecaa6901b7c98dee309532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503561083df3bf87d4fb8b4c18ed5ac2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5296df730c9b35d96073247481faac0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de420a04fae121b4d985ec41fdff82535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d77c81b382ed08c8f8693079ad3767536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc2ade4aeb259c7d218b04a7d33fae537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40836765c9ad1ebcf14ab6f637dc1d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ba328a4b7dd05e10136d8d74db46e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5a2f0b4e1584af2306e6f1a4350c3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c25a669a5b06732c2badd4bd86ff9ed541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c553b116a77bda553d93e6be9af58b9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26097ab8d21ded7ceb5c89ac3441d39543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b5c17c8b0b09fdd4dcead4734ec0a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8c8a86f95f88ac704184dc12181a8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d849d270bb15235590399d387f2ff546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec9bcc9c83d6fb5ce9a358ec3ff241547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2704fbc7943a1accd5eeb73a9aa482548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6350b6383bdcfa5559dcbfc87ab5ab549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e58b2eedaedc0ee78d7346ebb6a7a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f8a16f5128529401553aa318ad4f5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a407c67ac35be6911fcafc1b61355552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b49a42543c69cf88c335fdbaa95747553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d204f5cc86d5d285250dee3d3437913554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7683bd6882de2bd7e0754c5d485d5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2f6e209c4ee6d0e889c073b410e71556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a736897e92281094ead0eb639f9b7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ea9fbfac6cbed88d147cae7f781cb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d310feefa38339460aeda40a14ec849559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6621fdaab9b5f9a5905e6fe68a5ae560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76f8e4b3ab26a75486d6064902bade561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd55a62f1ad1f2610a6a3c7046fc268562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949f562adb54bf4adf084874a648cc9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15a1101704f9d62f019d20026860b1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3547c26c8ae706593f72531bf5a59f9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143ebc11949bd5f01013faf3afe0302566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d47a7cdcf051ad184918f3dbfbec3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2355b1f0be7ead00d0e856bff1f53568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61581483a9f28d0b91f3cfe56e56eed569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4631fd294fcf3ea5aaf97a5910dcee570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc19def64b1cde62e8b248a53cd85c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef573893d968d290952712a7b5c45f8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09acb908c89c26522cc7877047a2069b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473bc5855a41b31f58693a2fffd505d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056868755e2336d7f021e201c1281e4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70831da78b1ff0032827acbf54f05324576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b64ba63af89cef42bb6465760ad2c7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f79b9e5481279108e45fd7886acc23578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1722ab905c273f7b403af8c6a6e1f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9fcaf8d431eedd5ceaa0374bbcfd9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74146f0662a5ce1334f133768b373b18581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ab0def8b0f1f43afe45c0465ad487582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116957433c33efaf9952c5365dab40a7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c67369530f86a47743fa4a0a3090a8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55c66174212939e56aefa2d229a7ba585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f842d26ec82992c938841bdae6e3aa7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84198cca8144ea921d5fd6860c7492ac587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1cc69f97dca25baedd6563150d087588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09adfe49482dd5fcea3b5801e9154187589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8f510ab87ec5624dbef909bae291b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4391e9d889ee1045a3e810a3eb3582c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b02f96e1ef77ed3831bde3b43f392c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7f330137e5e4394106a7881d3cf59593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65c0076ecc60127264dbc000cf2353594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b465071564c127ae2ea8dbb4bfd1261a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c32cc6694afb96be8e77e7779cbed596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b46e05a07a50c5596de13c7446f043597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0f0c9e38755b5ae77e171bc54050f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8394a50f6aecc9c129dcb9709f288599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00df0ad4b2c8f2ab56a79e191951fdf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0a6642d8d749e9f208a95409503ff601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39068a8ed394d0854eccb4abfbe5d9c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f3bec964cb75777057b29d0fa0999603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded259a8ce93af5ddcbffefa5462b917604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93a3e1f30705e465d08c52be6909f3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757efd2a1a14c80fbc794f8c7c0a91f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923cd64467ad2ff3b8904ab7ace25ec4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe442c3844c1e4510af4a48d0ab111608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2837ad983a9aa1cd2f984bc7d071801609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab8b0d47aa6d7ca0f1aa8ea0546f9e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc180a81c256b8f564cdb77b7d1c49d9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ee5d48fe94640fbe7bbdc5bd6ea79612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b73e2b4560c9c13ac2801a7015f42613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21147dd276f72ed69c60d386dee0b0bc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb164d1c71319d72346ef8e2518664615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689365a9e29dd9c2b84b72319db7197a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29462eead45a63c9f0f17728001674617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9a4858efdc984656896413ff0be44618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c275302cc2257f161caa7d6a5544e1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4bc7b54e25f228309665a42260384b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a04dc773c057d2f79b77ccca40bf1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d21c737114d74fda8465209c88bf66622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f442d01450bea8ed2504e4b87dedfc9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a148c538353fc8f35e27b3d31360f9e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852865de4776233f142beb8406a291c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8e5807b8ad8b8df88b67f5a198bae626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf119a68b8064bae834b3ac686c56338627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5870f923e06844a69916b7ebb1946628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20f4b08ba431d1cf8bab41c81ef448629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca91dcf275040292d73002cb82f6c6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82251022285f2e98aea66b6a486308d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aed2eeeedb537fe0d03a964513b265632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3695200d63af1fdbaa6a2e103499c51633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98658afd0f423797b3e5fc5087a402634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a649aceb22de5b525dbad04ad0ab2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be97efa7d483417201636b2ab603d44636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f4c1c403bb70397f7ddc6bcab1541637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66f9c6f5fd071745b0fa1d28c71fef638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756891134d6cf6d4b0d30f54f8f103f8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a9632061bc1a991c9abb0765118d7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54ac434229356a1f193d038c43b489641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea28bcf14540f7f7e96c57d66065a1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5b0e153f771982e88ad9334a30c16643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ef351af8aeda21224c011a2becbd3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85546752e213c02d48458e3e5d9c87d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d797a7beaaab7896e1c5705f49c770646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06cd7552e893d130bc9eeea4985fe16647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18a7adad88420cfdfca1271f79ed69648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c210c78cbe833eb3578472694c463649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b513209b01b5bc44bb06f4151a7750de650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa74bbb88f1434247968b7f09eac098651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acad558a749107a212758dc7ab59aad652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a29e3e7274711d46a83028da998cede653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1152d4e3700cca267ed9ffbe584e9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603c72da3255bc0fb2867b9a84a8da8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b333af8da8ea576d845d239abeb29656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3db686ca0601b3b40be54e30dd876657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540c6d80338ab4d1cc80e8e111a1769658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89de5ed5d8f3d305b19125b4dfe725659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26940ee874db504b588f73209bb3a234660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d856b3f25d31b9f4621b3160d759914661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eec16b8a0ae035df83402ef0f60e88662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b959a7ff64b6738f2ed896f758a6a48663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270aaa01c9909c6ae7f8a3de15f8af96664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23768df311d5dbfe31f696511ca134665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7163ddcf4f4132325cc93136801ba2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b06262deb19400be995ad390f6162e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556fe944b1a4107455104250c488eb30668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038f463409a12378ddeccf293b378c3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc06df918fc09c927f41529817ee4a3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87460106000871fdc45da626b0dd00fb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6b02e427d8863062fdeb42290fee9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66612d1ce90e9ae481e1a454054fb46673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6816e527c2aa41bd9648d1b103b48674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc4a78ca47eb4b809ca73c4210c5d2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8f2338722cde35f1ad8449cf47823676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932452c78ae3d25e4afb21594cdefc0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2de1847d2d910d5e69ab0c09163112678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8df217ca07212f6618e0ea3910879a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9aaf313898f531cb509966a1051e90680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cccc354f415aee221be651cc95b9514681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920bd12c81aa0abc188e45c886cc7972682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe1d8e1ea9d985c63aff2504ad6bc7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41d10fc002a48f2757058eb134401c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b850abf15d57858a78fece598ed9d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c91d39728ca7fbf7f25b4ce9f4318686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d5b98e056aa98b0ad8623cf678cf4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238493fb45b2d169462d2fd2d4a3d223688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a0e707e05876df25bad167a181f38689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc4b48bed1c97c39cb9d082c01e4ab690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fceaf2f63e4d39cfb8290757d6af663691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6838dcb2800a42ddd4b6da4a3c0f94c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6557f8c41602cecba92d7fd443fe95693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974ac49893910a49f9031ac36ba62bf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8b03caa4917172821f3aeb70755f5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792946848eb11ce690c2fe98997afd03696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c3959e8f60c3b3bea81f2e3183fa9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00728092450ead3f35fe6ac2870040b8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ecfe9dde0f2cb64804d3e3074e39b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b23e8abc741fb4d157baae4143be3b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbec5983578a455825144ee1c9195b5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56428e650a248f194428194973e3089b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f94447ca35153cbedfa1f9791855ba703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac78c132129e478e7c4895682732de3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ae99cf1a8a56effb56eeac44b32f3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d8f4d38a1b144a88cb9921c287a53706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5064d7426a7fc23036b46a59344b2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f318cb7aaa85584dd1d20a3895389708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a665db8ce33e42e690d2652365961b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b60c32e495c2d5a67837888617703710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22907f29ae0b6400769493c22cf5db46711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f1654bceac889381385ec67db5342712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66735dd046d0b2846ac610d8b1abb4fe713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481dd600b80529f6d03f06946389ac9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a85936d3e9b4ec74fadd3345e2c24715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63aaf9bba6661e09e8d44552f2ca15716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3fc70ff1c350064edbad8daad6b9a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68ac209beebbada87a03ff1477b9e8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfeb5859e3b4ef07c3e783f66503876719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9ff9ae25ba5d3962f72aca6b79a6d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6302fcfec28b823b445bbd36e23a222721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020f25f5ba0d809702eaf3755920751722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d1072a024a77a6b3cd004de4b148e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd317a6cde2dc7e64aad9cebdd3bb1a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8446067cbf5616b7d57111eb4a42f2c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feeb92fdf862b1c865ef5bb033423f3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc361e5547c193efc4503a5a1bd9ec07727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c30c9953a140ff2c09de37aa56f214728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becffdc8a44ec1df518e25165871ed69729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dba27500f4faf0bd0b5fbb0407320d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03533c04fbf408cdb7f06c8e87830241731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82925f2a2adcf2d940093d36e5d724732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa46ddf5dea6ab6b04297fbeccd2e05733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb87b5c63bce5907f71daef93910f0c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c540b7eb96db6aa675a60298e2102e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86df6120b2886de190e556b3a8dc485736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1b47e5f651b272ed18222aee67080737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320c6c3a4f90a1236e69cbd4ee370e7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346b496f4b1739edbdc2ff282294062739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e996202e964489d75d2c0eabf68be740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4d9c017ef541130fee488ee8083d9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4a6d0bbf86f68746303e506e4c11a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44837ef2c051cbb937428c5f31615bbb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf834fc002ab93ae165ad201c95f91744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c4268c728ee19bbfc791d6c5affd3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a9ca0fc6e8cd23b5b5995a91ea5fc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db526e97986f9b097cf0252e58f72f20747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099a684b5073e8da3a339899e2ca896748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1dcf69c2bbf8bd869a342880fbfd69749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b9ba9ea6546414e7d37d1c1354a2c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c13cf7d2cca0216eb96e70766ee22f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ca0a37dea1073382709fb14eed56b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3694206950642b8cfc02c977c998a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc88f2f743882da5c8f261ea01a86a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613496734819ea54c1667dc321c8e211755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309cfbfe211beabc5ef27b3e0da8c1a2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a042b3a8421a94ba4b713b1c10bd2ac757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f77bbc70e15317319fa9dadbdd3e95758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68ab2cb1061794ff86689fde916c11759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b31f3f48e02ca7f79fc983fa6d4e411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ae37c521d4904dd3f6eb407a1318b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06ee374b12a4913b603a140edc18803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953bd764e876a888ce39fb19e3a9d714.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4df02615524e60494d539ea9b42f2b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d788eb891222043e5dce334d1ad7076.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96743a36de46166231450819edfdf6e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0dff0982330761164a4baa3584f598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93a7ec2de69e8f9864be11e2d138d19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ffdb4ba16bd1ebb4c80b03112ddf6b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36df723f40843bd3d06cd70bd3d06d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25633129c44a7853390e30bd5c11e9a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b0501ff7bd0f46b43253cbd5d5da013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88110fa630624ec7a942c0ca58392a3714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ffbb5193d4d6b759e2b01d73862e5d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620ab20f0b3678cea4172b62408385c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eec26e6e7d0d66a96bd30ba0dbdc0117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a83d4e50c7f7412c269da0754f0ad018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8fb1e7fd6fe43fdf1ba6c5d2e7a4919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e3fe72853076c84b5fa5a6cb82df020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96baafe6fd70081ec500daf43062cce121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce9efe2311235195621b5cd86b24d922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e4cc6b381e24f5b3039adcf60a9a223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241af5ccc4c049c870aaafe52bbc38f924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb164dacc9e7d7be1809251886536d5a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0cafa800cdb21d717163e4c9bf96a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b99ca9a3f5a8b160e20c30e4e8c1227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40923d189558906f34e48c6283a4ed8328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd542750c633a5ce83658df97ef60529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad4c17ee66eff0ab57eb640b010990d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73d1e33f4c31915c74a6b728bdd87631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f267fc1c2948ccc4929927a87e99b0a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd95f33c9913ab28ae8b4859b265f5333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fcce058c80a0dc053384e5011aaee234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84b3547adf7b31abd8fd68ce7e58cf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d97e1e836a7edeb1f6530cd16a82d9636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd4a4f273ac0a52b97eeefa39701ad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06015aa165684ad412261cb11a834c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de30d0e24f7c1232047c9b1b911aba039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d8f4255e8a5e59dff366b8a795d2040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b151c57942a1841f9721fa14476bab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8784be1ebadb78d257ff556972ade42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37bb0ee7da4c80dfe90e2e87e92b06343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451a43fb4df09c76c6dd9974110b7ab44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee7c0237163277e0347c3e1e76d80945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3503ef53a406e1a2d68e872dfd2c546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60925ca49054767dcb5aaea6009aa147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847ac43a45b709356a5a8d3f3af264748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5bbb31a4c66139df35aea6e73d832c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0eb2398f20912315a8a20f09d150d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef9046cbb7de6a7ef354950edc66ae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9924bd1dac5c38ba2e682bbcf197a9852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe2dd8bf13f6450edf438f3f64208f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1148dc344bd3433d750e3ebeaeb4c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d12a3d2c229655dee180128e9e1fb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae30dc4861f21c966c81080c303f20e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3decf69b7a7c9da6b407ee8571ba6a9d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06cd3ee100cc410c37832f54cf2d8c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9dca4bdbf25bcf8c7a69e7e12c6ee59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba539079fbe2ca21372c98f7afb1139a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe9c64c72b7c34ded20c48fd21e07361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b11b14858dd3eb3911ad35503e696962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28156764b8e72f41b314b72221a09efd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf6904d24ab237a008fa5f39abf16464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6262cd97a764520052d566632eb13fa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774e5ffda2323ba74f2f5a12882025966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5c95c82c7ec9f0812e89ef33143d067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7018e3ac879d0026f3f6cc04f82cd9b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508bcbfee6b5fe67b98e0bd451eb62769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4da414b10d655707ace0996c40060c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275c71a01f120d22147f58b34e4837971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4974cdbd6d4eb69b35765de758d07472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac771596a68419738fc6900309a77dc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290c317e5c317ffcca781fc14af78cf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3ebcaa1f41b83139b3a75a3e47e2b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db19ed8ca352d355c832ae69f6548cf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df56f434603c6aeb246ac228dc8a6fe677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c419b39e0fb117b25205e0332b0387878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e010e13238b5ef658df0da5dd0155079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22585bf68df7cde4b9d869ef5860c2980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd5814b4212fc087eac5323e2ecb3281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30660be301f21c6b086311da0b5702982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72421bada19091b73fa9c8e9510fdd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa32806c059a7057ab25b21a89e259784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7121a0c2c5478750612bdc160e70385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac89f03c48d250ed43df62d0486f5ff86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4946a928722b9c1930cc10c35a2a65387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb7919a8652ff491c3cc27e5f710c788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6b2d9d0ac8d0024ea9f24cbf692ac89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07399f0005bf064083a0028a78e003d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbcb369fafab055c9dce9ddf3d1b21191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a519626dceb3ea1c0fed7d71aceddf492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773c89d7b91b8bdda5b604f994fbb4c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692cd2d57ccda1b11f915dd30e13d7894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf78c7d4d5a748ebf123b8919caa5b595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b15a77f0e23b36d55b3a35045a7d996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d2866eeebe7fc8ddabaabe8df44b597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d3ee684defa155e7a6a84f144052698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eeede5bb1c409ffedff202f706bd4a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99699a47aa03979ff631d8fc743d7d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe1d738d790f76ebcb8c45101bb53b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79ec61677fdaccdc2465e2a81bf9d5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd7b917184b37c066a57b581592b6f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c727dd5d8e1adf27e488228f07d6e8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a088a91c77fe93706fd441db405d969105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf4cc9e5606ec255e5e91b83e69a69106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ad64ea7d3391670256e1cbf405c8d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a2407c5e3e1f506434a439d7b1f03108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19ad911bd1926c141a217505f5fabb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d934db406cfc2cf37ac41764358967110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc3fd34c2d3f21351a2d94b3ab76a8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaca3e35d3c0965cf31629e9b5318c1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162d340044afbe9cb55778ed85492dc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ef04f86b342d0b9d4e0e887af6157114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c2fc0320d04338ee1b87a1f61d6dc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a7276d66a878f4a2e5bee96b17ed4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a99b3a3972517284a7248217f21cf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb421fc265b2a2809188bbd9d4576c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a641800bc505ec38d66f8f61c4a21119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1c5cd119feb5b0701554cd7c0caf2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b9d1733856c6f2d01f995387ff8f4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fab1c490b2c435b5813c0bc2d576b0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73296a5b8ffa015f1419ae7a6fe3a40b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e923e0eeabbbb85fe7eca8d834776c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3bc8cd6fc34a423a739c4a40971649125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf068c33c6936d06c110624f91b73135126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e388270a507ba15fb9e46df83c875127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3e688f5b97137afc8dbecf7db62f6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361ffe75b6609aad48388c426431706129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10329e9473456032ec02dc96db7d1fbc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5fbb99a2b715d9b8a1993d893c2a3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceeff5ed6038a677f9830d4957d5c33132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210cad6b718c504059c3bb43b5b3b1b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b7717913e8e397e2e246dbc181d33134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ebbb4c9b4a8a5034275b5a918645e9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a780a19a4a89cd2d0f3de1062b48c3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec78f9b0ab1d8473f37413f99ca533137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be598d688bb764ff795ea25b024ea2e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ee03caf535b632fa901b90e84960a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816eda892f2213c580b73117edb9bea9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4bad3cc2dd0a633af2cc885026b28141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b409eabd7e9f0e5bbb88369b1558c6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac2b691f56ff6bd7cc382496fc13a9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2fab5da45495966cda44f90e844361144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623b67da2bcfbd6f9af5df40a1aca13145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd83c28fae0e3393fb839e9b2594e3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6976c3459f039279b7f26d6a3b8ab147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e703d27d255c13364515e62fe09b8a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78e8905ad1ab39037269f2b43756f6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02285081719dbdbde7a3dc534299b6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b713fc4383b8c4242d887050c9b0b75151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b22fa86a722aebe58524a4a93b70d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068ba03db18f8d164d8b5a9faef6c89153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07d4a8e51110df2206701e648a8fe7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c778508f72aef7af5ae5ede39fc337155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96be09d978e09a396df1a033d081665156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65619709f273e4e4e557af40d7f8aed8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be53f7ac92863d65099eb4fe3b62b65158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e56e47460b6490b06a3d25a77b2f7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13956a5edb464915152299e32d1f2cdf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff617d1a4dfb570248180554ce2cd3d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48b9b67f2fd4cd751c12c910ff65e4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05383b42771b2a8e92187eb8208974163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3944c6e2bd53a73c27695cc024ee9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713384a575091545045872befe24b50165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323df9cf2842cdcfc04bcce396c7bca2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ec8d8d463a155e4e28832ab6f730c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc4e78bde6053007440f1405a22885168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fabaa75b488d6e1d4016bacac6b0a9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c865baf7d55165c9e0bbbdac0a4d9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef08836a68e4e3164168521ee8a4d0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6dba3dbd12be382cff655f59574d45172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f7cc3c0dfbdf0b280a660fa5aa86b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e3f9e311abd6d497811ff443f4cc7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03432b67cd34e64f61ae89531fb8b0c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bbbf38a7115c4564417c5ed2c216d7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad730966a187c1c9ca466f08117f457177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5370f6abe7cf389d2705441a70473178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34308f68efa3feb9b201df8e794406b1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491ca64b489e8cd182546ed74e9f60a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c583d2a5d4b10e7c404c9b16bb84346181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907a173ff263e5add4495401a78fd7d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e0bd803925ef729e348031129f83b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f099a30798426d5e297862e4968807f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9d2c17599f6b1979e41bd03033944185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd319b6fcd7a10a309bb22c0dadd8da7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb5ea6b27d48a14845292c0d3764dc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d75ab2d1c1ed8ed6e5ca85c82e936188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e08b70315c666b0e4c0fecb250f9b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2036271fab4c8858ba93419413e9282190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722f37899c28b737b19afe1175ed551191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7191c310cbb5c8dbb61e6041f3518d9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911166a981e923683218db60154d5e5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526f1858d41c12a9652b6e518485f63194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39632c54292eca70efdf1bb1f2773b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a7e5c3434749d90774e76267a782c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ed625b7363d0fb8a3d12ffd493a6f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d17fb1cb447982f8b8788bd48f3e15198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de618b2f8973ced650f39d2b1ee7d9a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2af591d6f074054f1e046e50c900a6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535dc222e94fcf665dba5d62b2331472201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7542f11d4c60f9148befa0999f2a1d6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc08f920835fd0df8742c2a1a7967e6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed1a2bc79db5e222ff3db8c06a53d7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872de838e3e5cfcc70085f93186b044205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895b80c02a17dac9d97633f454c81a9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7807a6460d5360000ba1f02d7a50a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf872d7a1d1e33387f669b8949ae7b2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9e468af19579b1b4f8502258d8cdb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b49a8339944ae4482909c1f8cdb92210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033089da179b0667f066a198fafe5ac211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98eadce40d3e2d1f1460ca5b8142f36212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453fc151f7277e5cf6993a36eabfca7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440067097ae130200a6a2c3dc99a55f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0621b3d36cdc3de8f65c7490962b4506215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b069f5e4129ebfa45c42d2ba76a3ec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1a5e6b4a8cc50685c37fd87ad3ed3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605adbaa23f005b35062e99deb5bd08a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63065e496c1c7836ee03ccd7df06bd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed51d60bd434a6a13edbcbf04a647f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d49cc6d5475e8063db6160610ee7da221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ade0c17113dc03a761404af5aa4bf6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1fb3def114855ef79673969ae372a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80334918c25bdd608a7f22b01daf7faf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85012e85e6762235b4657d5052a67ed9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a6273f9ae754bea7f546d98a5cb0f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2ec0cfc1ffbb17256f2ccfb30c25a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265854399809bc13d5ebe0bd534c0fc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c987677ce499260d3fbdb1e2c72efd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edecc0b833d8caaf699edbd5cb3f054230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c880b58919fd0fc1bb4eb23bf3e4c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35324737d6c1ff1afce41dbbdf51c5ce232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5e31e13e442f4c653eeb4613e56dd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2299e1ca86698e569c07e889d13b2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ec907bba5bfbf9e3cf411b995b6cb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e5dd677c651e4efd9348d9e513814236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ddbadcac1a4a2d4b6c6a8834ff53c1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa876c07caafdb1c52253bf71be13103238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f05c94dfc6441b73a104093227fbb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97887bbc2cb4f2288453e3e97a5e27a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0193d34f1532fcd90f9f2a1f50f4fe2a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd73c53e362a4f25fcf9dbed489db58242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd10b950c2b53b84e7ca9bdd23947a8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9524e60b9db2730a89cabd7da7b8aeb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff2ed08646ec69e1d51b12351ec559245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2cf838a61b5d418de51356ec4418bd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034c584867f8d0673aecb7e8f9a076b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3977a38d56a6f1620f12613bb5e0a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7451fb01f4380f99474d97bdf3b056d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2cf27a6efbccaca3ee897e0398bfdf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950522faf1f2169ddd065ef70710659e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e572edaf0f687edce0f72724c34d38252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123cdf99d992d56ccebcd6373b53489253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df659cb251f35a518276a87f03e266b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a4297c91e6046b59ee52ac86090a1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3871c3fd115b889d9fb1df6ed748c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500d0b040e87bf98c828c7006c6ea34257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6274e10862fd12b4706c71131d3d90258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782d85e7b6160d4aff4e8f0f79d79cc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7d48ef7b9cedcac1ba0de4120f2d2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9bc4b185f6c41ae961d113d37f675d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab340b967ba2b6c595851adbde74199262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430b26e6790f2da48e0f3a14724c82d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551381f36bf12f058b0089b38eb47db7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b49e3f09f97f61d5443e066deef8d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beffc6b338185931e5d32aab960e22e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255518b417ef7c367c7b2a8b63d7c693267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3f4e02ad38b8791dfb990c0ba62a8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3bdec1d8558d9053526e040064c39a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540459e8d955dd03432b61cc8f0f3ce3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e941fcff762a9b2e05855866f20bd83271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2789ad56c032580ed64fe58be1dfbc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737a36259963e194d12515d4d95a82d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376f29b05fec4f952f673ee7a908391274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cff49517c050d9d435c0cbdc4284a1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d4b19b81436bbf49c88ce8391e5c0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674ff4456012f1b469dbd59a37f8ee2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb0c4f9b817d0925282d2ea0a9c8be278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4241531eaebc171cdee782e4764d90279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26486b886325d9775daafaa43c5fcec280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729489e82c3c4d6ed42f4a4944c3c36a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb527d8f24b86293a701f2fa70cebafb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032473233fd58f884a5284ba6099eb1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936265062cc60e6a4b27ac4587618477284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f60cf0e09cc14d60ae3e2d2f19e8f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c6acd9adaff7c4e2157d7bea4af89286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2fc09e6593058a8e21572ab3cd34b9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e914b98904ddf340ca827c8e5cf01288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5cbd98e951c2c1347c25fc460ac808289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c296d6bc29010092778d2744d45dd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd049b3974bda9b9da2486fe7dcace80291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87df44202b63b9adefeb93ec9bbb4d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7d20a07686a9ad3d39fc26834c6f5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e6fa44cd7360ac30a6e2208c76ea8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab822c8671054e3ddb7239d67ab418c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3e83962f959846ce056e96a2e5623296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002fd228ccaa2d22b0203f459af4c7dd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ea24ca8ea7f278a5b0942335f22c0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90852ad3728da04b1ea5e5f905aceb27299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d08a44b8e2ed750a37985f6aa1053b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb0ebed458360e5428d76cbc4380f2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07107e002167c8fbb66812206be53b87302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed263ec57205bab494dd644e688a72303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cbc3461fdcb4b781773ef007f45fae304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d03ccf8804cc33fbbe36dbd62aee4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863df0c92acf8074bb1250910557712306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d74a181d6a96ea91f30ea83204316b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41cdfb894d682a9513acaaae2724bc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6606753002acf746c6eaf0bc678cc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f20e90cd7a6527c2dcd0c657f938ff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb834e0d2b84975e1a037a78dc543257311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410c1a122d98febc0489ea61fbf1f45312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824d511ba8b0064de93e439c4e76c81313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17161809577a7a33f9ecb9fc52fb60ea314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0405800680b4150523a0cf28aae77f4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4dd7309ebe839fbdfaf3c1cb1b24bd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada65f4bddea4001afb0d0f9323d0b75317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dfc8f1fc66601a1c18576501262548318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8d0de86bdeb8115ecb8f4d60be5e3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee86c536b913a4f20d4895d1acb172320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62bcd4f3f93e6f2701d9e0f1542e68321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c59498fc90cafbbe7252638925073322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b163bfac5da57ebb8918381655009323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812f16747d55d9bbc1139c8695379eb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845959fff07c51416bcf015cf9207ca8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d8b581532051ee8c9e11f19fec95e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aed436338360cb4ae9f2413de4d88b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7415ce91452e7ca4f35a69c1aeca033328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8e903ba17d068f04027a2dda3d87e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f618aa8fc67c0fb2f8a35dcb778a9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e599fdea84ddb989ad837970f9e2e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83da4a25dc47116364b54815e02c078332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec5d6aee59ad9cf023070734b1301a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c773674b98580b008956ac3013fbe97334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663544d607b0780528815a4e0d7f5f21335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9f83f09113071a788852b249debe6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd7e253a0ed5ad2cf562f9b2d0aeee337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af34cdfd79baa11d6f8494cff64f1b5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d8e88c64e55a6d575cbc9eaa93da4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39100fa040d4e3bc1b10c32998a4e664340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d26aa4d52f5b3b665ead100410507341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4aac4f1699370d5e7a6ce67cd1fe86342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24edb7cc129cc21f6a231a4c92607a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18fff21674c5005acf0336cc5060ae344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a041446d362d8c7955b7954b87a68345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e1e031a9546d770072dacbeed36a0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26cbd99be7f91d9e03ffc50613e4ee2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36acc5fbc492c25074d2815a775872348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee6250e70ac36455f5d882df6856987349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7916309c31a240cc0fcfb9701119d36350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1aa193346966e0147dd25b5e1d8ebe351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7275863e6b490fa704a098bd0f184dd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b866e1cf7fd463861b856c25da2d7a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6b6a778f2fdcff6c9ed8748c70a92354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b918c4df7fad43a823a5e2f1ac047355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c991cd1acd813d9421e0156ac9f879356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e77272204ad1433b73b9ade6683ef0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed54b4c8acd4b774217e3eaea9eb6a3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7fdbb50455e5e4300872314b9fee4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745be1b10edd15de2955dab5d9ab0aab360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79bfc4571fb43ee305d3ed86181f877361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb26e0b0c9e278d716d01f7483e075362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43337707c5d505dd0403c29cae86f5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a6553418e87c7cf4451a1c0ab7b56364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c97c34b8178b92195f22cb8df4835d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cdecc8ee231d0d9def496af3792670366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09651e22254f41a398300806039d8a0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34b489e92e4dbffb2cc0c6db83a3ba368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65e7933166c93222cfc74bc98a2f83369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19ad4a8044848fe4175ff23504fed9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632802f7190558a9ee3fa10a2f739dd0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d504abdbba3629113cf6f4721b794372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b112d13d1ac359b9032aaa6ceb3261c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6d2e2bbc9b32ae3b01d79f983dd45374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5847ece56ccab20245e0194b7c214b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc580c62f8721bc5879ba1e5d393e8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84966d8cee12d7767fbb73625d207e9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef61401b1f0bbcb510e1e82c1f1f27a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7f1f10f4d3c7c5abe0be6de1ac65b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060babcd9f1b2899c659ceea5726d6d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b3abee4ec0abaa9e64e15f92d6447381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bcf41dc5e33c8f23ace0732e08a32e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4d49bb30285485e4042e21718d65d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0adde8653d330631e7d5eb961cec92384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f42702398ef7fe9ccb565c6cb13e8d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876bd988535c73b155896eff7e22fd6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a2f44fb4ad0f7cc7cb494a0664719387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369a806cba76d8a78ac384ef7122837388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed89c1800411ef21e06ec09b37bde6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c814a3a28a88a1b6e48c87ee410a42390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82b1b6b4a94b4c02856eb6764ba05e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5ed2358d17037a5848d3664b27abb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980e70af074e68f4a2e977cbcbb296b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270885c53cab2a7e1028c71ca78b8b2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417c89d767ba386604fdd9d4c77fcf3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af816442b3e0f22055efd8b975680aa1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0401f106557fc483eb98bcccf19fce7b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68129c9fa3db87e081dc233a9390ba398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc123837055e148e5070f21772cf03f7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34303de710df1e3f76976a6b24de80400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c845690ed4e44a65aafc25d3c60e8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15660555c72838ed9cc56590b520bfba402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38723b4da471a70097a1a6c22ab31727403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7f3eeef1c72c8e9a1a7537a081792404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d9287b37cc723c5216bb02a6142f6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bdc3ba50876990b1d0c026111c17cb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783007f8ec0519c1c3548a559e9dfc06407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b2ddcffaaac2aee2cfadd91a7bc8a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741749f0842b352be13aad2038705662409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2e0c64f7a7246d403d0947c9dcbf4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00263a14141cf21c82bad04e79101dc6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e497ac59e378adfdc3b12f8ef8cb7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa4e27e4c63083f3564cefeef7cabe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb61cf558a89d474132b7b66ce763f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb5bc00a6a08928785fbb0d59a7f4f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14848ac01d51fd7038f1a2e71be65b7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d585f4fe153d54cbcc901245570b7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83724c4a0d47c7a2fa329463e04abb5b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0012db6b570de10547c0663a6def5b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b874aa17d3f84d048683c9869aa7ce420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ee070bd58234c7492d7664c85565b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670c9dfb1d5c066f3ba3ca1df91e94e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c461a3d47f0c0d57e8b06503104d78e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73027cc6cf45a150bf0da16318ebb2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db6f700895b92e07ec8107743b29f2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a26f94b7f2c2189591575c5f0c6edc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f08c423ab0d9d254aead6b94c7112427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3be5aa1aafab380b18de8fca6a265e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0a15cb9f7b20c3ee2aef2c614c42a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9eaf208d849df06a16e1ad0f9a665f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58603aca1c10879fc8390bc697df2c4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a11169069ca79374c38fd1203560d7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892f107bb7f32cb590d95042b04c080433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7405d97d97bcc5c99c54d0735d6119d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c45a7db8ef64e43176b471eabbd0ae435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ee3d8be473641fe43ace2d178b1fd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b821652785a480ca72ec238be730e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d2649ec70c41c073f9af0d88d8f92438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31bc374d3b9a72516c9d0827feb952e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee6c8f1a78c0bf3e3f5ba0d3815d03440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb18db94a3ca75eaff67f37ae10c7e0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e46d3a22c9dcd72f4126e90b2b571442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c301376229cf78aa80626aa105022c0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440327a10d547c43916c6cd1bafe76b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc214725c784e03af58cdc394418a948445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0e2bafffcbd50b29ef623159b42ea446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07416635441c4d9e51b4aa5648a00f22447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7f5e9b5c1f48485bcf9a0eb1eb5e3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846938c4ce93ee5b5ab35cb11dc65db449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7da38c3a2d96fe33c7a78078194c2c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe0794257f1aa5af99ab6d551f204c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3dd1f9dad2c6f0691e8b43b3ee48b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3f838373c905cd6936f79caa3e29b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3a35586ef8c2614dcf1f665f8a094454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0d8377fa41bbc30606e2cee622fc4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825aa861ad372e797af92636afe1e2b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d342e09ba519d8c2e46d34738fe479457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142ee52a03e44661ff786eb6337abeb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba92be594754bb245f290034ae1d05a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a75e1a72a5b598cda6baaf7d4f9ea7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc77329ecac7f3af30a06d7320c4333461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45deefd02f15b66345147abffdb848462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451431e24f82aac02328e3bba238ebc7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60320516881081dec00417ae2dac47464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37528e9012ea921007bedaea8168142b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72536baf086c65b9c345fa37a47f2643466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1aac72d74a5159dba9d8665166458467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53881479f95b1e3c64872e97674630e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2687c578db0e4d69e9528ac26870b7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2dd474dade614fa2a36e86e0d98d3a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f6ee649f0c6aac57f705d17132468471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92476a47cf8564a8782d88913fdeb9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b97c2fe3e705bd29df9c70762b9eb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58f08d2c483ddc927b14fbe5ab592b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed9487a24b504e77051accf7e46c64475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a171804383d762848d9dcfc37a120d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0522ee3302b4bc74f94d1c5ff8420477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61014b382b609efd4f60550cc046aa0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ca031987f9d3dc0d61cbb80e5e909479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790369e7e05a2752f4a70f41c2675fe2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e26b5553fff6244607eefc9bb84e9db481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734e552fde369e29c95e4172a82fc8b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9369f3b3cd374f5a3c3baf9641d8d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837946d8d256b50056af98879fb51cd3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206320dd44b02c2fb5b4fd9f2db184d0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ad0659c8c593578d12c132bddd6d1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62212e7178ab6c8197df39bbb9d394d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4f4f7a5651fc9d2225f9d2fa22867488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecacbca63ac660d6107ded95bc8b60f8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c11c384eb482d5ebd248a2c558c111490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6855afa7e98ec8e4db1c2f92f16d9ec491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ca8a2a7c32bc86748fdb9269f606f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd16831b6102ee3008a424d5353febd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59f93211103af1c5ceac6cd698959f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece360f51e0512b401b937e92f071cb7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42420278c967a4ee86c84572db15034f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d484ceb225bab1d5b3b848522204afea497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6569bff2071e2e8427c24cc53a5d4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde029447a3dd1dce9d05de4aa9a6c38499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8bb4f35840a4df7f7f84d849e76e11500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156877cb79851cc864c81b499ff0e465501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf958cb207479948789a55e2b4aeb27502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85ba35808bbb62efc9b17ef2382cbf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f77402d6572a59d56f0804c409c74a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590a2e6f3788d628b6d60ac275d987e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6fe9acf2b13fc91723c9c037d4e50506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5bf89ad76f647bd463c3715af6ea1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b10e130c1285379bc7010b227c0ce508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4efb339fa5e8bf1f3ecb130677426509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d746d6eae0fdd48e2a0ceb87fb85bd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf07dcbb186cac6c76d8d67a24bf487511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c80a7e3af76adf371223632b2de9b3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263df16e2eb449d48fc1c8c6f7795a80513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a27bd7301b975a25571bcf1950d9f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a41158434604f840b5c645618ee414515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768486f91c66fce5bfd8a1968e1aef5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9fd5b9a03b33183f6e9c5eda82b68c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7660000e5e99a7c718cc42e3be5561518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c7fd73934a8508d6cc86a3908716a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7e7dbb27f961c893e455353359b90520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82446a1c0833c61432a5a7cf64313d2f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca41ac81868e759260b98c8eff19f3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a2c42f04175aa6272074354dc97b1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb225d42d311e16234bd7a8cfa980ae8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035c7aa7d31408167312071a4f2e6a9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c65a162a6f42e62e6e9a9e776666a9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e3827220a24bd3fd18b1562fa7010527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792463878ac81c7f65ffe55b9b26434528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1356f957cb7ec822e87924ec706b51c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af3cc7eff25294834c66b9f6c8fd8d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc03d7a413234003d04d9e0e011621531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2fd9137bb11295b18ac670a2848cb4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37013b6a433315fa65bd87a843616cca533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158702394d4bc26997afec2bb0ad5f56534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92501cba6fe83f221ae7714175f3ee535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3443b0a8ff914f0e6c0d37f1ec2eca536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b667629e623bb9f58c77766ab8e80537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd5476ea20b70a0c7c937ea2a0e1dd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959eee0a572283329e2f6eac45b073af539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36c41bc207f5cdc3fde6e271d6e75e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b5b8a35ea4312f4697a18b48ab13c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1778cdf401efe799e998d295f136c28542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb993a203ce95a5921ac9de2f5989f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaef5c77a905e73935b9bb284a1e5a2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9b520967160dd19b11eed92489372545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34fcd674cdd591c4ce2d1f1e515f72546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf1c414d0726a953e433f8aa64cc40547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1581ee0da430d9310f5a1ec2e0c5678548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1826577788408e0cb64c57417de7bb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91501e3dae8ca9df8b5a3bf183d73e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4e88137311685ec25ccc856a562ff551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376287f944b388a1cf61578e640581c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99224f6be8f5d628d225dc6e9250c61a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ebdb2edd77c75eb4df5673b66fb7c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fedfc2f4180bcabddedd2fbddc1adc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281e95d1e92670f41c683def1797a79556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579cfb142ba4eebcf6ef92df2296f35557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef8f1ae762668f8de13c7e02a65362558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebaaa64bdaf86f546b9d2ade92ffd42559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b578bfa305fce0dd3b5b5e8ac685d3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e81a3831f40b3b2ba9e2cc8e998ee561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f172fb8f42a652f60063f3a93b96e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c0b9ac6644d11847fd87dd9b6cf4a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375d83de3dcd2fc04310b8a421c1739564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ff3a565dcc27d439d982f14d61c22565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c303d1297f2682831342de1c3bed476566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69703e270c859244bb8d77c8b013e4d8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6789e470250504aa06d2b86ce78a77568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc1d3737ce714aa97db8bcceea3aff569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d458b384a65e21e7c1c4fa4c2bec4e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80fece0ccd7d7ffc81e809e04fa2bc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8660b3d8055c65ba7a1180634d304fb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0bccbd72804b454c4ef321e5c82a16573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0da895766d2224feb519c11069ef4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1925cba722c851cb8f99d3452caa6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0974916ae42ac79e573fcf63dc9321576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcca53a9ad7932fbf6201bf53b8b53f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50dd5d8a7db08844794c235ee4f8d4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9fc12a9b09585fc5db918d361a7420579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e6a655a398664bea707cb52fc2db3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8983af178d5bd7cf51694aa8c784ab5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232dd8163a33755c8db1ff6de6562a71582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85adb6346697691a9a20592e71044b5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb847ea9a90a3ee0a6a5c91099b0981584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bfefb2b9eb941e751663240eb01d27585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7f6d28a4648c220b39ba1b427523b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512cc27d35f06e0f0f3434808220a34587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13132471609fbc90901e3557f864ae79588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ddace5d68e591e0361f3f1a9d719cc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4ce46ce34388b8f5d83b062ec910a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534549ab311b035970f378a24d576de591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084164f2d0abab8d7fd07c914b95742592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c8edda158f40aa04b57436441917a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78909e2bcf1844af37ad5107e937b4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b1de982d2ab8dbf44674e5a32f12b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85af8d24a29528a21dbfac34867d5a6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aced0b40d3d0d560fec9310e90926c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e38c8b43c06914aaab7c2dab935645598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d8166f1e18273fdd55652cfbb5f3d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7148bb66fdcba95fd90bb169df8c39600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7601dcac9109829940c610f07e3e2a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0002ea28e9d28afac1a78e0b0e814602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46fa5da9e712916ce0a33f6123bd740603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4588f0659ca00a01bf5f6735ff5ad64604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805d4454ea89dc013f76368975d02e3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671c48bf682882ecf88d88fbd4b11cd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8eb4fbf838d084a63a6fae2d6a5e5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5284bc6c863a33176dd425220e95b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13849e3a0131b44d73baddd585869458609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e76fdb77768bef384618d483d898d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c837e06ca39709accf7f87df5a1464611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b783c5124ffbd6f8129cd72999622612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95dda9228218fbaec4877ebead61aed613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6982bf8aee09beb241e77ced11aa771614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8199d5b600a628a5ca028c5d377c32615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ed6e1fa9a40aa6607d6ca2b816726616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d64ad54a76b0458cff894376f0f45d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff68cc7f7f40e249c9ba5777e54b77618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a7dfbe4d618d72b5d0fe5e684758a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f834f7c2f12c8dbb13f046029eef9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88c730b4e9f8a448408ff40b1ec173621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a5d22a572542d86a1edea6e82c1ff622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6253c8b448d715be2330bd1a4e276623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d18dbc55ae3a3dd023a46014ffff3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba2f5086524a6763805e317e525e2d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5284329afacd04fe4d0f9177f2fe87626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db2de69a843a5c4d20d041a61fc9a0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979f406674e83dec477e10070df29ca628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa100af573da1642aec359242307f13629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30380ec3baee92e1fe3ba87dcb4fc5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec497f3012789b567ab89e0c08790dc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde42f1af9144bed8c3b1ee824a3cc99632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73c299044acf70adb466618b8273ad633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc7ac1120f129d54d05c427cd653bb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4252ca37655a0ce03fdfbbc92127dfe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4936cbc4416aee79b0809229600e5e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662b9e959d07e9275aa2db14686e9b9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6024a4165dff38bd5b153c1ac1fcfcb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce150411c95060937b755e6806708d6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01f4ec7edfb3425b958263d361f231640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44972a1f66cfd00ec664b857b9605e4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d076608ddba7418da075adc99cce1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2f1bcb4b877b8f947c260f133f730643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c96f1d1afb2e23ed946884a806c40644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25677be38046225c3ae5281615863511645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d7a06bdcfff29f4a624cce798ed0c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f07e46252022628a8bef0846ce9a4f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfdbecbb0d3e6a33df5aa7dee9377af648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5b6d42786d52e9af433152c3720c3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932cdf3d702e4cfce54df86960f6f056650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be75856d11a3965a1e78fbf55c2e00b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af68ef565bcbb00c6811e1f90e469f6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695ab079cf37ebc0eb73376a7ce9be7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90bb5d70de127b51b0a69195d18b78654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d13503e767cab265ab1e3767243aaf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4da63206f160723d428949e2ab184656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555b1ba8c78949b99b5948ed020ec66657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e6a2ae3eb0a7a7672047eac9efa9c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57645387f228d1372db5b037606f77659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f585345e4d67a50b2eee0a1f5725e1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b32e502e582033c18ecda71d87853661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65098649a87d5fc82a511889ce31dad2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3b4fd4a76b7b6fd7bfc2c46da495a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce60432ec98a21e3c79f8651ee4db0a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413ebcd84b6a9bd7c3e64abb9fa021b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d034894e9d6c1d192e739c88d072b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369339c335f3dad1e5af964ae93914d4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b01cd924791c2fab0ede709427d08b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53afb857607d0084181efc9a5d9b39d1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb19161b6ef645a3ede8a39d107823670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f3a312c3e295a40bb938c4fb9c252671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35632fb92cf658e98eb08d83ebe44256672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b56f6d7165ba2f0537d5bb945274c53673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c13e5694b5444e8543671819b3b927674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5317950460b3d2350edc4cc3ecbfa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de7df8ff90af801730f57c7d82b9b2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776dc92145d1bd74ea60e7e279ba1e1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60cee7ce84440fb919780fe543e2181678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e72eb0c79a9331c3ad818949fba95679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9109425973d2d5341ce4b6ed127575a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213c1a0f4a6b7d7dc31f7276215d905681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ebb4a667fc32a6db92c4e2b1931718682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23865f3600802ed4ca7483d95ea2942a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81e21e4c9815260f08912c540ead68684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc011436fa4085a76a35446b8747b428685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d82e11301c9ca8baacb8db5ae8c7d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501edd34848d65034126451f45dad626687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e360eb121898906ac810de81a4c44688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68225231f3e13268ed4bcd7487e103b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d5aafaa147a614b2d7bc23b12f76c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79caa9350ce355a5b7e6b32d033bebb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3763987dd5b4efd71332ebece626478692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f61543f4cde4e73561ef72a7a4e7a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59186263686f7ed11507ee6f2f215d93694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ca1e4a2a895195a8a551de3f7fd5a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc8b202307b9930b4ea51145ea1b33696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6de34058c94515c1dbfa667e37ae1d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0383c94f4c588678d15561b79599fb03698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45929c4932acd38578baccaffd244d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0f6240a31dafd60b84b7a158f2b5d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a715f057570286c133d362a67ba26a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb18a818226556a957638c0342928c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e116988753ce4be57988f8e82a51b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4849f87bdf39da6b2375b6f463218704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404b651176e7eed526f3321935f26af705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024fd15a3761fcea417a93e82b4d0ff3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a6409fe79cf22ea3d4cb559e997151707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffebaa194ce5b7705fea3a69070eb3a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d410c7d86f452f4585bec95ff750cb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335df26322ec41c90ab59d51a346bc3e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e2c584e8a5524e2b28b4e0aaeb789711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3a288d319ce76ab25370182df8211712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc0b91337234f2298ad7fb18df629a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2c2c2d1b4325a4df8dc9181fa4bea714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83402a8c943b883aacc405338610a6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b577c855c121ab031f42cd39a6988716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b764fcb71631f4fc1ddf171fb1f20717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f084fdcdbf889207b70cce7664d76a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d12eb58c4f4f3d25360c877862331c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc0ab9eba9f4f31bf3bb7fd2842bc8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ec4490972bf36e3666895a429b49b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c873897571a769ae90a6ce9b29663722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29fca4c5a6f3a6a4a71ba29e0ce148b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c4edaca2b8c3fa4a3d7126f51a441724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c04391aff9e4beb738cb4251bea3a1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7d9b4399b8f610bfc5c9fb1eb7c94726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f4a730f913c40da94f8c72a03d2f0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811245c2305b120bc5b9571081ba874f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f675c6a45521e3f302d37946a8c660729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba10a16612fdaf43cfead06bac305c0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af01ead22070818ae3c7c055a11681c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a09c3b1fdbef010beb5deee62c364a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef67825167fc54da3f303b055907c9b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf73b668a13c54799d4df71a9c28be3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607069920e7f5173d4920ab634b3765735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1a63cac0c785f0f28eb098b711195736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c289ebcd5e2a141a5ff35f5facd64737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e439a0daa39acc21bb63b557f7efd27738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e7eb1779143d8ddd0f719f341b46c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4634b6d1c38e93fa9d1041650d8eb0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050087ca82bf7a22d330aa7159e36b50741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ecc7e16990b4843c5bf0aea0f7945c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7cafca2ffe75b5f0ea5030c192ee9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9ef322fd8fc5878a7efbf78cacd6e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03344c426a5d06dd7138b39d685816c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252390ce070ba0ed8513ad534bdae69746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3be5969a79742fd4052e7e8395af8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d0d79e188418a6fcd3f1e4b8a02a8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af799ab651877b66c16a1455f576106749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1cfe9b47685ceeafc6cc7c33a8152750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30156f2fdb554f48618134a02945c509751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75a9790d909efcee386e348815caf4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c33a1869b393a9a9cd89d0661b68b1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44e936ec68f6799bf1c5013bfe0ea5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791567b72712d50063ac7a555ca767f4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1f4d87274c3f123c90adcda6d1d2a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab20d7f934da7ddfd1172b49ee7b3a6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735405dcda1d39892ffcd6488d789e3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09663f50af18c8c9bb854945f81a9307759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>