--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc603287cd7d40f3bd54c6b8d0b814f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284a766b262e27000c8dbbd4a65c8102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee78825423b7dcf95cf9f749667fbe43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047145eb2f4ec30d1f3d4edb47d60b994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb5f997ab7181704ca3ad456364f505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813611742ebc63594d7b2475b14edb066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b3b29542ae59421378db55a4852e97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aaf9a602ddf097f4a68d3dcca5c2008.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51939a02c49f0787a9acb7f384308fc49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dbf035cc9525d3ff77da0ca51d402910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203c2b7974e31e316f29e46d236ff1511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d521198d09fd12ad5a93b00cffef012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9fb4baab436f004f745b6d3b7899313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02240b8f846025d11a519b05917bea114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68be43e32daaeb6b86508472b576fc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408777fcf679fd7444f612f4f2c2847816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d0b8e95e91dbf1b7f1644074488c8017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee974a0ee151f5966c5ed36b84077018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db7b7249ef1c28e439e71473672b1819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a9fc01a8f082fcdb368c47b53013820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c96446abdf182298b6c8fe22fbce421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924b7ea3202ab004d1284464c38eea522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075014a8f1aba79c417fd7d925b0cb123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220b9107825ab68d2f755911909142124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458ce78a14a1570087366356674c84025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb31e71c88f8bd93dbafb7596978b826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cce18279113ee58047138d828f4af827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9a133ee7d811eefe07c68a6f6040828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773ce14ed6ec2cfb0e19bc0d9f038c229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722e9e2c813baa02a8e70c93bc3edec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6265896317dae912a346d6fa471a64131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24154e07c5f37d30c6a067c5a2155c1d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8570e7df2a7b9de8c2c8f64ec3fd99933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad121003a6ca0e5ed8d7db4538d9d034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd323f3549c088aa4a4358033ce4382335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e6ca3d723a321fdf46548f0e3aff636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e7c520ab40993113eb343cd9b4a8d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71523b609eab59226ea67f08d7380138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29907a9827630e613427dd65b66dbf9a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd87043bb78acfc1cc8132782cc9f340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165b00172eb387c7231bed2fcabaa6e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b83042ff8becaee2e50accecc884b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464fde970b21fd7c449e624cf0e67f143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c978839892984089387a56abdf7e8f044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60edc3c5971857f4785a5b0e1684fcad45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5cf496b8a677c0c196f514f54627e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce892bf55b6088669612392132a8e1147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646abcad646951a22313a64efbc900f048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45795ebc382c8317b62a3e9e86ce90549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a68c092d19ea877c76cb1430a53d750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2364b111262215cd0fa1c7dc44a9751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac41e5d1f980d5ac0149c459569b7552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02810f2631593328dc4a4dc4987e28d953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894806a33a061aa1e940264bd2dfcdd254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b134a565752ac98163a75bb6427191655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6834efc40251ba305d6b883def8a456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47711f04fb25e727078e839888bd2857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85575d5c31499716eb3e15747737f69e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6697e2d71ff7b5026f4cbc5a4bfa6d959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a233b04e719d35f0d354a2771388cc860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9da5ddd0c6f5802ca531dd112320c961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8bfd399ec20b11e2a2d39f45d230b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7469ca70704d1f94540fec05a9cd6363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3025687d56d07b96ddb43161da18ec764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3731f5963c611c08720462e3c34a76765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fdd8f4935424914e704229221bd1be66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f54eb01ca8887e486eff36af6b0c267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ec92c7d79cf021e21576552d6e44568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3e6159bbb9bf9b5af5a3aad3f8a1f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b111e25298de2a03cba5ad0797da770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906b9da4f594b9a31a7b37e99f30d3e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19272732f9f1bf4c80ce8c266ebac4672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef80607ce1a539da75363db7dc6026973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b61cbe154a6e2ff8a9afaf48e885974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f061fa44acd6cd95a5bd7283a238375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c072a11c33d159876311defd6f9d3276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94b5bd02ee7a02cdcfa040866236eb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0197d8561a496feba6e42d65d3b6c9378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb61393517711c5d4701fa68099b4879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011e5bc8ba41e16064e628b38c5697180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5e182d59dda16fa629ac230e73eae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18784a6221b6280162e5d9d592b58b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac8943d5a4179f73f2c8daae68f16683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e67ff5fa123d6c4fc4e18d7a7f14a284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5bba31dad6977622ea3a09828c01d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd405478ef18f18c466872884011d3886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ee24edc83dd5c9fe476f3cd25826687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5b8f0c675c4743cf5c904faa93ed388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dbf83a739ae098d223c8fc31cccb6e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982600442db6d67b2806c161520426490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8375cc37d88b3495e9f540ea6b5b6e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9f713723c4dd49db1cdb13668fe8892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2412783c122358a50eb83fa0c596ee93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1de553bd81c223ef8e807519fc515b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9913c3e47780075d1af1110e1460b08c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71150c4ab807a1129be2cd1a39a73ddf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6699a8259f83bfdf87c9e98e59b0b697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41ae546e537c42a565523e5e6f484298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d7d5450283272be828d9d2a6ffe2599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde74f3250b9d2f67ce1569efb81787e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8ffcf83344f9819658ecc0e62bf07101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08641d206ca525000dd9e69e6b4959d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95355e70df4005b818eb4ee1a50158103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9bd4d6576a1f2bffd505f49321f3e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74592777c541a17050bba8dcd88149df105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dbdce973a69395fe9b5c9c11dd3883106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d1bc5cba9945507d7ea3dfa8c7395107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff34d177b661b0ac809fa1650c385f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e10a13cd2dcf4c7e4448913bfd630109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc409a840dcf80500d3ebc3cd36dd676110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39530f3eeecac0f8814a593024ae1278111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484b5ee7b5a296e76d48400bb49e19b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2697d338cdcd02216cb3d70d210d34113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8328bf78c868b21a1e81d82f8c9f28a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f48c56713722dff3fbb9b42b87871115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876d80eea4074634c2e9a22378bde7d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf768d6609c15f2a04e209eb8fabd6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c5449d00cca51c8fa3c4853c4d9f1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b64123d1ed2116022c8009078cd4b7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c33e7b078fc1b92e54561a5a1b1aea120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00c1ba6340710b6ed0390959348d11121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278b69371fc744fca10e1dec2f4cd5f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bae6e2e936c76324a02a9c83c3e016123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c606f6dee78ff98e36b5846491c946124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94117554e4e221ded7cf092db00c45125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22846d09379cc5ba6e1c8adbe11f4b24126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be1c707b07eb59a2cc32f3f1705dde127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a5261e0427740a8cd34d55fd6ae38128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a5d74a76f828d2de993803aa2e0fc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b222aa0f09df361350360d96f4ed6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43918716003137966f7314e8efd2eab131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96cb590103b4b5deeaeb8beca888d5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244902ec27ca8b08820668eeb004b53133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ed3536ed021b27389e75f76d4d152134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f44db8654f3d533165698ffd380df5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71950fed8aa60472c2179ebf6f58f5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b43cfee38fa2ef3f7aa84085267cc4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01202d1d6eaf71c684b083707721be138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba5f710bb118f2207aeb656583caaa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27251909596b50e381b0540a083c63c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4681e23d866241da262e7996a2bd6ca141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a0579853f5d6668a605ecb610dab6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf94b53cc88c924358e1dab99850081143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241109894ab9cf5d08dee0e21f7caff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34096b8749285b8bb2c44d8276b2f6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c0667d15970d301f45c5888876fbf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5aa56db60406cc46d2b23b1bad3d80147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d60a448b54cdbd058fd6827302acf9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0633af7f456fefa6a1676b8d02cda149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791d082978b7d9ef6e07a0d9562f8e6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf69d103b850c1d37f338e15f1596a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe46dd096e0d474801ee1a9ab13cc1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d32632390e37359b369fdb6e811b32153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69453624ad9d84393e38afd5d655ad154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e77da2c122332befc145ec6fbeb26155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a94d6afd25a6720bf5bb9e1a80c8c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba34fdf1006bb08fa349aa87bb0a97157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b54493070da629733e8f0df3667aef158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd697ccc518a9d633a097b7eed8acb57159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239297176acf813730ae9d9d0cb25ccd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb402b9c164faee6549d8ab63585a4b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8eff7e709510adb319648e9cff0b5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6a7fa66b34de732a2c0d9ab803c9b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7a6eb37fd74e257c2bec53c993c98164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1931a2b34c07e006afbaabfb7c868165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6ab8685fd0a823f72d5e50963d026166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b11fa10390030e750e27966b3b5e9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c774bcda5112abc81b53c2d4c845ab168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe767db8d61e1fcefc7d7ca3da14e2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abfb1667ba3ec41bb4eeec33d3ea30a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1de5e1a894472990de56db960d8dfb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce426a3f2f1d8cace81618198a4c140172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464d56a0c198dfb2658e8362a2d7757173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e954b9716fdbc4d6a57f45f7f6777174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e15fa1bcb1682d136db5d5412a3f24175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59f3d0e47f2fe9eba8dbfaf00832f2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a507413d15c450947c0d958d433f71177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a23426e1dc197dad7711718687791178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de7bd6fd238fb533870211b6669ddf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f30e2cffd7367f3740b176d7502191180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3f67ff07ca8a3ded8f6b8da6a9cd3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363417ed3a4c36343271a6c0b266b36182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683f8979be329ed284ddd9065092f53183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10733c274cea1a1ef0de66daba1e411184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854fef84d89877fb2d422203a82b40d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb205207062dc8b4a9225a22a57accc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d090a314ae8fa44f71d038509c061c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c036c2c06ea1ac26012bc6d73f54e87188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac173fcbb5b768e5ec201f0f48a415c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a54ea69aa76a0d87b42fbe9735aab7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612037ab0b93285d6b586f8279e0b64191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd527615699f4d6b2b0596e25ec4250192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caba8e24e1fb705410150e7c696c7ae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85203a97fa01ada3a873fd2a3ef6b66194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046dc0623cfb0d77e8b39c4d5e94fff195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aca5a9e88edbb685196d11b1c67ae5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c38c5ba8e0adae4002dc9cae32886197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d71d73e7ec6ac3ab158023430daf2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5cc8e71b64b1dda194bb6e2a69010d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896f37961ef11651ceda876d93a8dd3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fdba10fc3c8e4e8d7bedf469499856201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8385bacdd7c5a7828cfcbd310b1c7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae358178f2d9c5073c71c4455ab2668203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12de55d9a0a77fc7f39ffbd2856a839204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae32110b847d7ec99b8d45ed21369d2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49099a065de285018290016601fc593c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68447c0b428bdf6bbc1848393b132b61207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d98ea8240100e5e9cf9b4e5d430c5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41e80cddd51dbb706e36d0bb74ac58209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500192278b2669273329e82108f6e1a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabfc2d0b7479eab441f1e0ad9140cd0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a45eb104b754beb12fd308e3ff8df8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e382004985f205f9e72a7bbb4ef25f0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67dae34af869e1bc70e7ad57b1e102214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e6443beabb4185804ccbc0017f1e6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c629214381608f5fedf034b07f5099216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298cb7fcd2728f9fc33f7c9d43b84a53217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f800e505b2427c982baeff2072fba5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf898a6ba2f08ea10decac717f4d16a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d4b4397f4093f6787e9ee4358c489220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54055dd9d16251027bdb6c8c71a6223221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86879f8dd8a781a5b5cdfbf838070cf8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a1ab32d6a8965c8f0c8cb1ea069843223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97785602c2786975b2aabd55c3b6abc6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f18aefc7fd95e7e8023aca1bdf8408225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740df734c30ea0d9389639f54d7c8e1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557decdea3ec3fe5278f62427a6cd7b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693664f0348c15b6939ba35ac56c2da228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e370ee99acf1078ab10d05f967fb79e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc29f44fc5159c7836684957a77ad68230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86338f0735dae6b2be7ac700ed30eb73231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20303e1e476a89f255b07dde7f5f51232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a0f6ee9a51150dc26f65781a845cb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7dd61d59d3815d8c7d776125276fab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542eb44b97df86cac693445a8ca69ad235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452473c206d460726f724a12eec481ed236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd942ee74eaef6efd1148452d4c198237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a43be7035ea9bc8a0a59d8864146046238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e305f1156ab80f722453bed7f1275239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2876acbcc319ef6ef2b0912fa8f9b2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ad4bffa7695a413309efc093c01a6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd3f1afa6cd01dd2fc7cfe9f32648b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710292f5dd6de35092f6f6509df81a3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c5aabf1a24e9015660863d5a49cd0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c893a83e0175c097a0bfa2821ad7456245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48302880e7a653b7d69dcd700403b7b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89252312b7a4542f431ce771ad20a8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd335433c9a7039b7f026fe492756f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15779292d2ae4c9edd6ce54497ff5a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4f1492f96e858d88aaf9819265d19250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232e7ab5aac57fdc92428cffd528d4a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86375356a7b483aefd4e4c1dfb7e509b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90124d6b16769e1093e320243ce19f15253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e632e99afc9eca8a9fb1d181370d2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce437f4f0e229f51a5c8be7256fb1682255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32173dbf64ae5922515e30eb5a97747c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc2ec4c262e505588a0e8b4ab153b8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2483985722dffa12399d05b498a910e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7677e6594be401bd0354687d9073a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a4daf5391565d184e1b54b92bcabd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12527eb37f0ba996ba129018741f094261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6bb2b760fcf41716e3aeb6025a850e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8395fe55259f4331ed7687abc8b4e2f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9d2373ca539542f01651e4993ec34264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944d4b6f8351eba0cd4022f0fab867b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9e9d35961a5fbc145b45c7acf5b92266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e624a2248a65485611ede7ae7d499267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16096e1c0115a250077f434548638709268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13036c355654fc09ec376c236b62d41c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de420f3cea3bbe1f6889301cb1216cdc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e57aec72e6bd9ca17a6a1c3551faf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db0329bef3a604e894c48397910db6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1d1913e8679b0f10666353666c951273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74fec7f145c70c30db2051679c93fb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1960d0bd841eae34a4fa35e6041d4e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65eab50d45dcfa9e7427af05333188276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0922601c1802f6e4ee60b71f1334f5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61068fe5e4c9e98a978ab864368ad33c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c054b9efed78747e283d60bbbe0d3bc3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9997673a523c6c719b5efe5ffc5c46280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0308f8625c51281d619572a3ea84cc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad9526b6444b18472808e5704b5e1a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192614b19f606a5b8d85e447ebb2a29283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c260a45d7db807beb771e81891ff7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00917efda200455f68a4d471ccc82aa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cefc919e62880ba9f41bbde1d6add6e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ae42705f69d9b46d8600440dd9537287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c47a6edb42e447216a8e79a7f6afc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23451063460058e7a70fd97c4ce09929289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1142aeb5dd900756a3916fc382dcc4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c47f24d6867752dc56c6c7aa55f55291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b8d73bc3decf2af5b4ce435d9ebc7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19239ec8ca9586011f78f16c67f509b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e610341d645703ae14fcd44213df341294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5930853fc30f9bd1326918255e17f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c074346c4dac03c9c618081aa45ef00296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045139746b29f1d9e12dbe30a7cca0e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf0629040d380975fc5d531b820a3f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577c54e8b065af44fa13824ef83651d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd31883002b84e2fa4298c5be86559300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5bd34aecdb347b5105b934c1aa12d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841cbb0d0eda59d962a1edc79cc2a810302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3911f6a85e59b559085d2be505828f5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd248253813f35ee9ea3604e6b6b2b5c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93087735a42a95e373b2dcc1a9a54b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f8546504baa577d7b91f4676373e5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1e794ca79a434aa58213f3f6b629f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bbd032f2605817ccd433cba0281f83308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff361b6af685e3c893cb9d8bc6504c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140c801cc1238130a4206e70d5204f1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c3db33c3d72b3b46a956135a925a8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4ec7cf1a73bfd209c576c6d66ffac312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd4de32bec8a1853c8de7e0fc0f6d5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e6e582c6ef3d4fbf5b0879aeee22a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc28f2c6774937eed98625f24c8629a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075161a11046999e5902242a985dad6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031043dc3f18d1adc8ed0fad8c3adcc4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47af48690a54989b1dfbdb5030ea0fc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ffbd5893f0fc85645cca91063fb14319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c946324b9d64cf40e2796c7c8a05f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a66e69c4756317f9ddca784092a74321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a494eb7a21585c8db88e72ee8af3d6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95d0fbdcdc325acd9bc1f8edcf4b2e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed4659d4733486d2d360fcb663f507324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3016be618126f7b827593b1078ecfa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a4c66920102a3f915e9fcc3d0b3b0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04006914ebc5fa7d4a7ac4abb748da57327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d056018a7e55db0f5728818b19487328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65769cfdf90b3ce479eeed130d0225e4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb1d47b6b2d5040bd3469f6fc550e5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fbb26a7a7cd8444bb96a80a51d8090331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837e376330606373d7cea3b9689f1ff332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6373a89ddd87d2ead79f8195dcdf3eb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b942fd9ec89f9ecb302f077f7ce98a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800895ac8810a00d67338292b47535d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f13c8126daaa8b7e036cacc59ee9a5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0e9c3b611475bc7401bc69aec549d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac763095f73f5f4b510f6bc3aaf345e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354a7227bf1961f900509134f2bc6c5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa685779c852406be09ed4edf705d0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1ffe5860aa3c2e8b96a928147dc5a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb031558908eb40bee873c33abb78a0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd19b1a2cf7fa0803024175c0f3e61343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1df10776fdb62247d4db9960556e87344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb1d57eb0b759b7576a10fadc6e03a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae144d249a2cc62b6d128c46284e98346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee40e8ee7191b813066ce2877d9c3e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d790e4bd4e9098a1ef1cdb8928d3e04348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83438d378359283541cd9ee14bea44cc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e887181ecc57f499754636842d7008b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a398a1fd1a05cfcbb12184ad7745c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f60b0b8f955dd78d698dda0f4d41e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b876e7ac747ba01e66cb9c106f89f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45a0b9e0d5c23ef0986a7a29b43826354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ae24fb06235e40b0049e7705ec09a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ebc6a4a0f0a12d72dd1d96076a79f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03879ed5c42078d73ca29e8d0f0000357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7dff1a943bf317b140462414ca7a19358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb1d6985169146f7c6b50f4be14f24359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78b3c15bef514d390d9e5d61f7a2bc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab344a327addf0730800cb89015be9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b98ad2ba76a6a050b3ea17eccbdb9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef845602980a70c5a53ea5f7a54d9ec363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc3a1142a622bef09924f720b48853364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154a462471d9eb699d75d0220d6be51365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133f57cda5feea8f2458918999a2af1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb36598c6b303addc6ae90257dbfcdf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74715d8d61819f026e41210be94ff1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa088a7b3fd30630724248d1b5f8ed45369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74beb2b0f687ec02a5c8947e09fd602a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d94b44bedf09fb430fc6b3c29dcc1e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67254e7fa000004041183f494a7177372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07959e08bca4efa8a8cc00b0d42544373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8b5ac167ebcf928dd1e50879c58d3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd32182c009564ab2667906f45acbb7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f145e2320e1852b8a3c6da864ecc7c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd91e0d928edec82b010331b35055b5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377ca2d7cbd7d1c01c05a520e664386378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe65f8a7afeaa1dfa4e92ed3d4139b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a484edfe17ae2a1ab44ff451bfdc381380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d923a6a7a5a2c28fd3408d27ad538c1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301be8070ccad35818490c154ec30f55382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946b7372e1ff8462c1b64e14a38577a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58eabd5084fa7f132403a0650706b2c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a29d3f4a1a1c0fbae06fa09fff0fb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b37d4f56cb77353b2a93568053d039386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498090ceb2f915fb05f441661ee1bc1f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc20fd12b99e314157081097701a4d6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d301b48285f219cc0af5330048224738389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7deaec61aaad3111ebf79d48f297e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d475263dd04945dd019e9c384473b6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d557df2b074e274f0199d4c3e9ca44d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e53226a86e7cc767bbb71826cce0e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7c7e757f94bf77a8a2b858074bfc3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da4bda4a7b1f1700786b7c1a46bed7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932301448b0f762d87ba87decb3715ef396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d67420acd76de9873b91b54c136a4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eae76938d6853d7b0e468e24f0e4b6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cdc92bf759139bf7d3c9b22cc38343399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ad1e117ba438ebbaaf4d34303d5f4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa77e4c5c6e37bfeb0ff7374ee1efc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10af1e16bc8110979d23bbe3f254d95402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cfdcff30a996345e0980f4928a48a2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3b6e40ead1d216b2089458254458d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d7a6ed6fc962d0ca992d62fc1951a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d027ee010591624a1b23556f7c79f5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69640fdb759748d1245c984d9c48471e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412eca2cfc26a4b6807a91ec15c9eb4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8aa53749651d8ed4619d962b8824ca409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f54774e46157ca3ef246e7ac1ecd47410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8ec3ff45cbdafa18c566d22e614eb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c00eb5f2da2be59098a91b0ee3f6bd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1b6b6a2e178c8b9285adfc50b1766413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238b3f2139dc5bed9136294d7e3c212414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6a29a10a397c3f77457df914f7404415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d40e0f43e3789365c47185220b6b6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc7f1e1e80509c385b355e1ebeec3f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194787a78a17b713fd7b09b61b17a752418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ec1557890338650a95993352a507b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab92b46d7d68bfac639907dd78beb4f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c38587e5590c9bb2884cbcea6c633421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b226270babde0a1bcc53c9c4f97302fd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27652fb4b1c7bf3cdb2191808294b8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da330ce22082b65a6256adb710503d7f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f50fd4513d57dd7c53201a0b8cd4d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937131b460fdb9ce9ca24b1402dea92426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7f0d8e18c50215fead174447881a3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a7d202bbea6c4e53a5cdffce5a652428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9962419ca09afb406dfe17799d965e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90e84af3562e5a5424b552854f293b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793507d8213c8a879340da36eff1e18f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be79490c76e966184ed6ca2b68c0b6c2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7689b2daae4e35363a1d99bb3a6640433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58f632e30fe8f19f055fc06302fa14434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779340d80aae88d770df32d81626d577435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5f46b56957ef2659ca0bca2bc17c5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174321c860794708c6bc3f3a3f4e65e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f318c9eaedb9f7efa4fc8d5d36976438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48276054cd6164d1e47ff5e8b1ef40439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4f48c8db2609b2055f42a16d02bca440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7212f89c6f2a9bcc751529cbb8626aa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09db89ce9f76303d56ce543333fb197442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bedfb62281a3072471fa9aaaeeb329d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb320db825a940a6e370fec04f79a9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c473c825d640154659a54bd68fd437445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3a2803865d8fce1ad349d636c4428446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ef56474d7e26bf5ea30fe70ab2cc5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713114a4e2bbb441baf68019483f061448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0814544aa57d183155b8c9d648aa22449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4fbfe6b333ad6132b0cf13a7bcd97450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f96f37a554166e9a7298129031ac7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6fc3380e0b3b47e762e16aea801dde452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45afd85d28055b7712017865dbabd8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478707b6231c0692335641454ce8c69454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67cbb983240d95d05ef43906cadf6d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366083e60263cf22831271dfb5f2e00456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06eaacb77eb17b0ddd49c7bb9bd4485457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975e895a4ec7ce96df84281447d4581458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751bb0bc6e284f4a2d5a13b27e49d66459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80a8e73c73c8e35f3c363222c45e39460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4503a5eb884c257094e055737426b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99473bf8b4bc5c099750b3c444a4386e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd86900cfe617d9fefabf9740b35ed463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6f67228e8116fd84eb5afc7011aaf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966c8abfdad9518b7f7d75be9917f91465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272ef2ccfedb08db82caa635d05a6fe466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d83815e9ea7831c5ab8c9faf69a6fa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a070ea3c4e6853cd04497a06a81b060468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e4495e525f6d0112a224be1659a07469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc25b7b732f770cfed32a1803e249f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172905876e6777af77b60bdbc2da5e69471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb3ec6b8cab6837197a64bda1506204472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9608a8788ab452affdad107fa95eb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c567f857475bacc1231d56a56b35612474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710e0496591f3d26e450cd9cd007fb8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06427033c4bbb3b103d56a6073f98f6a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2d80724a327effbe6ef31b2691cbe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43772134e7672b11aa47f5a48b703b6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adaf4ed1fbc573581da304518a81418479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc87014b8c7f2b9728a821fdede4ef3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf398ea8cbec5641adc019eddfb0250481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28666c871efaa4572f3c9e82afa553a1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a067cc74fbe02788a600a26116549483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd421e706307d84b090da53780c5ee484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47b6d7da07683d35f827a54878d0d2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca61d30bf1e0890e41712045845a38486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f350e5f2132a3c982fea59fb56f6ee3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653b3646e793c289c7be85cb9daced7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da844a4bd14980e294ce41462053d223489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140989a81573d5026ce3f0ea6dbd82d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b2964e69895d12c5cd1d57b7462f9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba12ee6824d4176d7cc006454cce6e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7af1490772e467ba15a8b877aa039493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247c09025b3d1e39b15ce9f0355e0fb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af3973edb87abd15c03221e2093d9f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a52b3457977d799aa4793fddbf3c1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04b9f1cbcf8b6e00740753165ed2f5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e1f3cf3a36b0d3040ac65de63fbd6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b907119385feed0747ca0dc0f43b3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89b35aa0dd63ce5524c1fb3865144e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181e4a0225c474148895e0b578303ed501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9967049003402c34150156f09c4c91502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef95a0723e3e0fd7e6512aa56007e4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc2f7f3df40d37466fa2250d731be3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe4c1c9dc5b7c5f3476413627811d5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9307e3f485ebf8dcb87fdf8300eba8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe167a96928df97b99331f8dc36f30f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50abe8b5cd7571e7ee53c816d0611478508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d731b45e371ef49fd016d996e586b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db953843b372c2fed524af30ad3ad72e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b58cb2c606710b9d709699723651c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47095af989f9a00d6acb9066935186d9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b292d0e120d4279669073af1e05d8ce513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988304de97331961973de115c63b955514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e6058eae56983e17bfd9cd6376af8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c8a0c90c71ed9d726e70fb6f5f854516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279fc5fc43c7ec5f424683cd39d3490517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3d32a3d7564c65e658f9185e8a0a6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a1726bbb8aa085e315bdbe51f0546519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3b0ede93f979268feed81dbeae2a0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3368d6e0f68d7d143916b8bcb58f3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d3652dc8ee08fac7ec7daf6653650522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7da42f1d22dcb08fae08e96ac9daa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc126e7cc57fc56bb76701ff02e090e3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51fc139a3f28a8a62dd2cb3afbf57eb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5008beefcaa004b7089393ac2d0dce0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e98debe4b827c6f38427d77b49c1c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257e92687285211bbed1c4183db90cc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418c179a032e8b501902a3e2283665d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b6c7da352a93fef01e9b7aa44ab6a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a50377998a9edb51b495439d7f365531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665fc10233f2e0d99d5f1bbfdd321430532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cdd60270a88fa3a50a4ca890d1062d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e28c5653ec0114569d4ce33cba0a8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3cc15e45b6c5e6966e506538103638535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b553f7e7d3a9ad6927d4dc5e8608325536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d762693aad37bd535b226c2dbd1b1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946d3c21f5146f563036106c566e020538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9270f6849cf7eca5513b322185721b18539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ccc6303182fd29834f2f56b2c9e6a0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3c392dbd7abf3ea819d2ee927f89c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a2308e0ea9e98517c486e0729b4e7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef013e1916ebc0ad27921e786b18117543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff2d5c5efe8aee71ad814b21674312544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a9961cfc2562f0d9fcd61b8e35e5b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe2189ccd99d474aab2fffae02e02e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5d6db8d51f2d3b7293d222b49bfd6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9eb44a8eb9d7b976d6456c344ffaf9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad97faabcd06dd62d58307ad174181c0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55be0966d2eda8f70d89650254b2414550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c36ae09dee10514b4795314d5ac6e77551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25c0cc2f03025acab1a4aac23ed265552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92adccbdd4a20a2fbb775013cda15018553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848cbb7fa39a8baf7aaa7ffa04c3581554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a31e10e32f91ed73030e67c0ac250555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96af19c1d4a2784d9199eaf4689fbc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2c710f26af50e3f3774b6f13664cd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af724f617707a550041ec25aa8e91872558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d8840c610cedb6fdc882d74f7f75e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052092844be716d21c03f025f23f04b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7027ee92f158df310da52b1599cb49a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66842dd53477d483d258445f145a709562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d233ac83fe6c1b99e7a6ced190f6ee1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170883323ff615a4fa2c1c901bef597c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6cafd695dd3d607fade95545b9818565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7dce2d67e14d285b1dac94cba8655566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085cfd08f7b94c2253a27cf17f09e1a5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a517f55527e45bcce84f95b06bb6a2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02281daf77a6a66aeafec8c147dc0e78569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19039b4957ae277a0e072d0d589bf6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc48d76ad43ad01d2145e2c444fe4a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370fac761326dba3564ea7e7a298016572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192794cf1ff0335cf7d7a0440418f589573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433aa46a6cdbd856e067b25a4cdfb0a4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b08ba43451d1b3c8918e87597b7f4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275833036ed5521b5cb8dee70927f3fc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f2b320f2b7e35e263ed1ccc4bdd3e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a53bccb412c569d77d3c375a139a99578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03eca71e87b88e2b4d917977f90db26579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a559567091137fa67384ca56a2589d2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3d2c2a9b2993dba33b0fabe78aed3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eaf25a32670f9c4ce2e25adb4bcbf4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59731ccf2f6c6f62148066519d1dcf06583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47103e90c5230f202361a5f4a010a2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5fb758733b378f32ba05dd9096e909585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82d664816697bdcc1675d118a440ad586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9acfa7d7ad22e73a073840730c3de587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41675bbe8646074bfda2e55100421194588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3aba01584244cf5e5932d4643586c2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50610aedfbad66af797d95c5eb65b6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79162a38e72ff63d87e54f98f602c53a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f2455e1efa105b2e9ecb6bff4a6f9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed2803012d17b839d15891f4b2d8c1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad6a59479e6e754b08a8b080442e11594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7024880b674c1be3946f645cc5e43595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fdeff71fcd77fe11e676c7ac4ba4ff596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad862967a6c68fa1acf129c6e0d7959597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09ae231a3e60f6515390af691d27b0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a594b210ddaf0ef4acff6758688354599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1b0b8b9bcd7ce99dac29db3eadc66600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471bc83dd88a72274ee74b2de4118ddd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b77a0a615e9847d0a37e938c767c3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e16b3b2e367f3e0469558a801244dc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488196d6fedeafeeacae867c627ba96604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961fe06a03398abfdd82fafe35200c42605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1b55330a8d57504624b37f0251bb1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dda3fcf9ba511fc44e2075cea7da23607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e907c0ab16d9f8c56981791d1e6c3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237dfc1b27025c49fe54623a390cd7c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e26701cd0fc3787ada2de110147b1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8347e18da0a1959f797bd5993eaf9a9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98013e71bd98471755c001940f2997bd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e1502a2c9bee0d1c1b81a60875d8f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21bcc995769f39a2da4d8f534ad191614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76922daaf95d8f7e5d33354e34c2514c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4da59a486c671ebfe4eae8096a11f9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb7d90ec9a89bbae27d8a528ab6720617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc4d4216d9c60a5e6a351cb1a20801618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5974e73b66bb0962e1cc8d3f94ae3a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a860ba1136eb9826dd026f92b8ae3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010438be60805d4c4258a8a54b660a3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b5677645c09cc4ed5659f9fdfe130622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d18ff5a0038c4fa9000a253753fa03f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f854d606ab0c1de23eb81fe400fc83f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbbb86f3ffaab1a4c7475c3b2b801a7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000abbad534941fed56a320e828e6e1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc08fa563efaf665a5907bc26cb2051627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c7a94aff709c5afb8a047f57af0bd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f9b1fe748e867fca9d3dd5e837ed0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e76be35d47c86f02aadb3d5a1b76bb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298eb18069de0024f84eae26c8e5cf35631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07750c2dd2f1a5f4fa39fefcd589716632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966b89e9d27501666c58244ad53da68633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c636d2318f1c5a4e7dc1eb7404094c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04e0ad322ceddd51064bbfe5a95209635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca128e8244e6809c3c85ff532e1b08a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23cc528a1df8326d85d3cf140fb0d32637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e32289b11dfec0079b35338734767638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a1371d504792dcf2a5e5244be708d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bdccfe4a8c341759fa0cb9779ff732640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff61fe9590770525c5fbc247f961264641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aacee3550fc20becbf803d422cd97e4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc674381e3232755127a564d2d29660643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e1667e5dfda50f28dd0d7d097ff63644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a34f7e7a223e31163b350b3f6c0824645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a4b4e8275cba986dc07148da8056c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8679a0710059888573af85fb69d9be647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44e6b862c909f4580268a6c7437f1c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e8a180c2e571f09654dc6035ac7d9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b21554ea123c6187f297eb4c661d47650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01eafecb93a8e33a117abafdee3680651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f6e50a989eb244dcd95a9cd2c8353652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0cde2fe1348afe05e627cc95d4037653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c61ef0cb344904a31aef13f19342b2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de52fc7ef44f21563e8d3549a29988655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d976a722072a87eebcd00712bcd457a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653e48d2fd3b6bb19bc562bd23ab494657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9dca4d737a80578f58b3320c43b5af658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cef27ef6e0840c5e9868ba07b5cd42659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba084692a5710f68f491169c5669f26660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea769732aa05b87f7af8a0d7d0572c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429f6ce3378e5f1cd6abf2ec7adda85662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d569e04cc2feca420150ad84670dc4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e942116f919eeb595b52a3dbe38a12664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91858719c229e7fa2642391d0d17aab1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6923be53b20593ec28198461a49e46666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7b0e94b7f297077b07356d8b05475667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba89e6235c1d82eb1243d47f555e5d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbff2b60d42a68be45d55519d770776669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c70341764c2f3b7cbf0cab036ad860670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca095447fa3eb7d7e0c7a2af133b10f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcbfa2eff49e535c7859ebf9b89a832672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c0f2f431e393bbca28622e9f650dc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1abf12b88dfac61c3206750dd3b14d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52694d3c6ebe22ce7a87ff40242964675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc832b7f93a86553b1b66774e7fdd1e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb69e86e5d5e45a240f2f86cf202ade677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e618f59f2eaaaeee07007bd7515dc3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311b3de279dbd346a46abafcc18f787679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5d332188c329d42e83c427d78e5c7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f019cffa5df78380203511002b785681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e11197d26220e2028e5d6fc2849600682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab876307779752a00dbbfe6fb97ee774683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeff6c62d4bb3447c259354a8bf60db684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8146d703bd0874d97038883be5fc3ee685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e415f7a038238794ac141405ffac591686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db52880b80a9bb307508db4058031b0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64217f3bfb586bd801574852eb52d1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f83332b6454beda2b437bdd28ee0ae689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0981c848f39bb0537c8335ec2bdf24b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966924c6e8714257a0c10bdc8059805691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708769da4202a263e02fc99751214348692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da886d0e4a2245eba64985f4d6ec66693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c23cf29fa63d0dd54f76e3d736ecb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc795eaf98a87ac504f2c18f17d321695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3505772c59b90ef443cdcdf5b92976e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb3fb69dc9cae7c71210c5fb2fde5d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d706f6a773079b5cd28a467cd5a0de5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1246d569ea486081e1a9bdb67ab9633699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20df7fb4ca654d6e329a71a843b55d4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd085ef6f772a760364f4b29bb1206b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137967e27fcdce25882d1234fdd9bad702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c9b3c7cc96e73ce43a5ae44b651d4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897bf92819bbfdfa3788f60a99cbbb2e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c959974ae38eb0e01efb8d31473d8822705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ea9612c749867b9ad6ddd3e5297ec706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724e96c197912e0bb09bebfcd6c58c4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420234e1cc87282e2c0eca4dddb20c1f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53194219290a352662757979fe6cfb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9e6e66b809bb614c0f78fe66ea9cc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7eac08fc01d142e7f465c672ecf03711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d96ee875c6d667622f99f358c84a62712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34dad199fe327784369bb9ceb301582713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6030227460afafa0d4949d19491a0a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707eb3b6d51730e8db64256d3ce9d3c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43711ccb67f1da95a491215383d521d7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4e4eeb372f0c218bbfdf0ddbb160f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c25b76313a89638a61534cd01e2e8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43959af696a2dde8115d2b6913c7a505719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa012abf549a51df6a24a9befdf526720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eecfc60f62f0c3dd56d67b7cfffea96721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff932b82dcdb829df0a79cd841bfbe4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f484b5924e9b65ca7d669c255ffd5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554b05965938fd080cfe5bb8746537e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a368528faf6f473713d35ffe94785725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57cba94952b7727115c07ad60e68b5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2e3122f5dd0cbca1bfa5b7301e547727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12eb5367e8049e9e362f005bcab15fd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b873a4a4e54259b7b2dda108f6cd1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ea7ece34575e8fd9b0e1cb0dc6403730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30df96bf3b5c578f7d961d42ebc54e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa84d47f5cee8f6629e7f2e6dc47460732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a18ea2817e1982dc36acadb93d5120733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba888e8ce9e9e77f9dde2f84d22dd6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323e1d5ed133ca8385289a46ed0f21e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031174991c0fc0219cb38f488e1630fb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145154dc0fb886187a1cbe948a003708737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030067bf3bdab8aef2448f5d202e0cb4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5776048b6429fcfeabf965486847a38739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46105508c9b78fba6d76a620bf075b58740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350f92cc86a2477368856b14c187d64741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88736deb35c8cc4431a00de2700ef8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1272142a176caa0707fa30473306d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750bc30a77026ad189155f94c426b42744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6a7a2d3087315a5431d6b72439df6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c5b1661d9533346841d9f6a02cf4d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d887b788fd12d7336367cd5d41fe1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992d20c24b50b7f8f3892f7760999bb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1ab9d2d245d733b9d391a4c4102b1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111438c2375668b905009ad915b41d6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b5b0fc6604ee53f8fc3f43223a89d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa40b67d94834f32def75ce2e52b6a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00848aa011ab3d366d1812bfa1b98641753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc065a81c0e98218b058b11dcdd8fa9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51dc1fca086cf1f97bae34dca56289755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774eb1de3a364c4ca45374d5fca086a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8467fe27c0c4d68a2d08456f2e91dd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c38f39e976927c5bb6ba847532c38a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290bd390e80e7bee671937d392de5d09759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32257c5e5c7a0130f7ec45cc10bec6401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99081102b49c3cb4377e129c7137d9cc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ed4ab3d44ba7520ae96d7374f01bd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56017f48d432c8baa758447440caa84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5530e4042bdf3687127edaa60aa195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73423465347b0c80a2ab060db03d08a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c055c03e2d798c513bf0fe0352fd0e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc05fa815ede61628be105d76af07c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b706a6fe73e2093cd893fd75d57bdd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ac096e7692979bc70a16bf126898410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9528cb6f7fb02107abf16b3402ca31911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acce30b3ffeb3b60ac01df935a6ea4f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856affec5c583dfe6e84b70d93d3883e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6032bc2244b096c842d491213fc4a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50548737f19a7c93e4692bb36be6eec915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b088da61fa09659e772d563134c6c816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14d4dbfbf8cdd616ebc5a4b58e82b917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288a8939cc3de8b80edd2ea61af3e1318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d141fb476f6100275a30e8bfa5b91519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f38307b3c16dff02b82f9084889ad20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c5442d58df788b9d53e8ff5e14adf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87ebc3d35b629e5f2b1618ee4a7a9822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fbff101444c6d96a0e8c0f0bad6c0523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151655bb7b0ee83b03ae648c8309cc924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682ade094a0afde5944cfba9aa8179c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5980651616754dc1959d8805a0451e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b35fb2d13869e9d5b67cb8f942417027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3f27f90228c7791e0b97dcb21322528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1abf8d828611f3aed08abdccaedaf7c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22bdaa4198d009b4de25a34ccc64e3c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48efbffad66546bc9c5803b545a818431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da03684322e3352e6cd2ceffb189e6932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012ea893b6267226bd0fda26a3528fa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d1942607a8e8f2f51ac3e5a9e95d834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a397beab2034a1bfd24e6db7a2626b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce2d187cb1dd68cda58cacefe5929d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d44eb5fe12d7c7318fc33abffdfa9b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6e9aa7b6d3c1a6b21e4602918977b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488df5214cc823027e18f4b8b3bc50a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463bcf1c60a3db9ffe749ee66666391040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f36d78cf36a5cd72aa5f858c0ad36341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1741a74b13bccd1aeec5c1e8b57ebff542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70920bb22e412cdf4f190525318bd4a243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff6aec2d39e62dbfd448363ac3a51b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd17eaeb573e98cf2d464a227bf119c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51668fcda5feffef8252cf678abb4f9d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111775ffa3c4679cac338cd32a6ba3e247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0a7e839ffa62f1615f042f9b7389c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf9525250aaf3189e930ed1640f6ea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c97c1eb2c30b7a9e80f2661d8d3a0b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c26fcc709805154aebe89ec57550fd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2cc20c975ffd9f164f1bf8f6da44752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd04c4919b1bf4b87c13cad125a92e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f85794dc882cda6bce73fa35d3841354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce760953e72d5c7ea61c150cab3ef8dc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3644402f3f22b15e629ef5500261356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640cefa40fd3674bcf2f6312e24aa0057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f05445a2a3ae771cad9bd2400b501358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2009a2e6bfb8f163ddb9d7ef8d5b7d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8868291220b6e2ec64dd4dd03e3783d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8369692268c78e349c42e6f1eafef7d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23a6cec8a5b9a1af51cbb62408574762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3ec417803e01b56c9c6e8c5a118a763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8964c58823b9220f402bcd70345f264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa6de687b1d57a3c859a5b41dd91b065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e273ec995fddf632f58aba6ddd8ec066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d41c08a40915f59015e81fb4e895b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ed6fee621fcc36cdeb14b2272ea2568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498970d7d7b299a42562802bd684cd4469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86a3526979b504915a91b22170b33270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f004d8e31df67eefec8d85f3b0f70071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38206a034bf6c7cc81ceaaa6d5a802da72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c3ba8ccd478599386e4f79635156b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0262bed8e85dc8987b9fea460447c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc93f5cb44d8ab455af210394aec6575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335febbf57090b6ada809b54a894afc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642dda6116f8816f6d602fe871c0bf4d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288062ca35fb7c223bcecb1fb1a07a078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ee1c128cb7eb2075f17dfe892d20579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d17c32e7ead144640f240f1ba3f32880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbdb86a4516e17d71f9a61cfa9be44d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eae64c02b1f41d0984efcb6043a5f082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c7772c9bfb577d2c77ebe33cb8a2b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97575a5663cfeeb650a029afd87dfec184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a440a71f2e9d523e3a3579277144b785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c78eb8b44dafca97b9ff8d76340a4a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15836f7faffe776ea7f266b4926680987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b1a23c3fe1d0395809e95b141138888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc0a7169ee2256b0ac3b4826669aaa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777bb9c48e68eb3b45133204b0a8813790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3f33bcd957782193bf9b59f765a7091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b9fe645b3622f57a73717464adf3892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb56fb91a126d54a4fec25d85373b793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc813c7aa82e05832ae8828670703d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a917e57c96ee8c027074c71c7eff395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3e804dff728edba3b98ac61134b6096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7137092266d1d89fe86099ee6f6a77997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cba99bd8425d64ae81f6564aa17d3f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7264d5e97261cc76a57f4fa081a3cad99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1362d56b3d832fd749e7250a431f07c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bacc1b6481ee878ddfd26b2acf5f88101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa996a159fa1c672da74ee837c68cf52102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0791eb08b03fe773d606839a4ec1d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3cf63dcd80197d5b992a727cdb7ca0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bacebe3ce09a96927e133067651804105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b4ba163115343ea5864217c6b56a7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb85f1fd14e8a51274d8359d4ae714107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6268a2bfe0894f9c2fe78f753a9dcc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352c2caa1f3f983d7782230be23c79b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da257fd5d1dc65cfa6e46cae620c54110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf9354ccd3e1de7f596bbaae2182b1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293e1bc9d2f6a652871a0a35354cd0c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45bf589268385d1071a1f1198b1ec8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930c9a6a6b3c55617f378ae9cf87610114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee434e60450681c38395be2854e25348115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43fa8a77fe906960250e74ca2f54c52116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d858448dc0dbb971e39243c630eca4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a8e2f434c4ecbd02c61daa404e7f4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa964ca9d972dcfed16f5e388fdb87ef119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca094ccb24580b9cb0c1486d9eac595120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6bad940b841f0991fc0d3f6b635219121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f458b35b67cf588a58ea0745bc8fb2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafde31854d0863477cb4168f442c314123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52111a90b76c4b6ce0c889ea0eef29124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349731d8331bd6193001ae8a8f3ce25125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58bfe21dac4cb706492a8eccdb3f2a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee30b60ac19c8a68d9a65c6a253196127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eebd6f7421dc00f3abdd17eed7a8633128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4aa39762ba90fedecf12f47e59f4e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e2bd05f03e1b0581dcf3acda6d176130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b39b85e794d138773f3c64c0152d2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367c4526121f3676012601da55edcce132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174fca63cdfd24ff3d30acaa1b33de8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9030a5c92bb4c73ca8db205079613134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644a64bbd9106754a760628c15f47e8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f1cbbe592095d57ae53d1a6c456cc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845128268ac035a9752de7769bce5b88137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374d2d2e1aa847fe00c30608d115008138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee30ae20dba557b4820b24bb854f67139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf13cbfca52c58295bbbda28093e38140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a109fa61665bceee371c0fc966aa9a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5eaa190542beabb7f6c0cb690b0955142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe7987e8e983a2a343c25cfc50fa2b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c837cd28ad0b317fe56d357a312d277144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c751a6f4ab1f071d97df33b4d9ca4b0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080a275edd0abb90bd17fd300fbf961146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2faa8fa5603b6dc072102125303b3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3492596da7306158337de891dfe6c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a698f605aaf0bc11d835a64703c68f9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d34e5511ede758b361432eb6061465150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be0b253544df8b6cb4704f21bbf51d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0d6c4dc7945365382fe4e84bea316152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ed7f70bb4143c2c96c87e381628f3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3fde173306896dc56ba20b8d4dbd9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b252077064a65335c689b72e5fd50155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2eb0a42e78aae7fc247a75b2a33328156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7dcb6d54593b82fcdeb103f7b961c9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87562231e62ccc9e0209ea39074fcc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7383e402dea5d97ec705ef4eb646f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a7567ad84c77cbe3eda07a405a8d0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da27c634aa42dcbb2e378c1299d831161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52b9571f40cd23df65fc8bea5a9112162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b063ac85cba8f15eca5ddce8d2c168b5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d180071c874b2da9b41d926db6888164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aac512c6682fba971becb48f3dfcb1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30b00c9468287bc1475bcceed3e395166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3abb867c7ab28962184f5c9594c3459167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d7c9cb020577104f0c96875c83062168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e525deb733e846d6fdf7b4f3a2434fd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42546b8807a44968c70bf5901f0473d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a0a50570f02d0514906293d2eef0f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da345c7c972f7db4b1c9050451ae8ba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d40d6b4e215878f07699d639793f8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9685f3eb4e15d5e7faa8e9e82383746174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae2043ae61af710b381f43a7ebb8d1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563ddc28a5aa4b720967c0773416e9f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a6a5e774ac78b93d01eb5be1b67a2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60f958cef344aaac5bdddbcda19317178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25e898f8d4fb8684ee22812b1ba16d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b175f9ff852a768a0e2f1b3c0d4bb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae4c661c2ed9bc8324a44936c108ef181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf809ade12ddf21de38a851809bb9a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd82f7019fbb0042a088779f483364183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf70ab7ba9b0aec891b56ee556ac4b9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923243252320ed483bceaac48fd03b86185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ddb39a77df8e0f7c79fbdc3b910f0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e2f4ee22d0dc0ee41eb299beaf8f3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de64c7819b023ece4c419f64f555ee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7bed42fcc48a3a436507bc28ecdd52189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d466ecd1ad13219d7309f55c15048d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dcf2553da72138d7cb6cd7a6896de2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24683c813b72b550358044484556d223192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae28e48c6800b8fc19ecc5f73d8013193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f495a90f31a5dab65793e1c97c83f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6eaa87bd842c49c76a10e46a99afa8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578372be599c54a5c0f494cf906207e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674390b220f7de524e3ab26a5fe62457197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef78f8887dbefb6d26cacb4f43bbc4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6386d7caf153a5ca873aa3c2e0a33199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128207fb938e8a24d08926a8f1dd3c09200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4f0072e33aac7886214c05968f53b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1870850f754d7bcc0c133e5b483839b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0aafa9e59115339e73ddf25b65d5f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af17b7ef580339ab38819b88ebfabaf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea28ea6ac2db9a09c72e684df1c2aae205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a8bcb526a37435930cb1662b2b65d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029c5afb0fa6002b353505c9ef6b531207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c81607830cc7ebc8511d54ba9fbc20208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbedb808b16a063e4a819f3dc68065ff209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2e19c5df5d59da426739a218495ad210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22c73f764feac565ec58410c2f0192211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566bfb5daaa311c8de92faf8ff54fd1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c174327ea3e8ba8f496f3be471509fc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb86782c6af46d2111268786a8a7764214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd71018ad4d2c67c9bbae497165a15c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072fc79970c23b0d35ca7fcf46469381216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16fc0e263b5feb03f51d789ebe178f7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616f0075b573edc964a276ba19fb111218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696130e21a63e3b4457501b5047d7f3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804dc2e655d795fde3239aaf968d595220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b1ef241545d23616847051b3882a4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8cc17e37acb59e64b94939905844b8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27249f019cc70d9af00c01e7da0272de223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03a2e48a90a4c31f31eaba481f046d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a583eff3b687fb295ec58da1825b34225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9de7bdeee20cdf35aa9a7ee64c4d4e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de0f904c89370bbaa1f2b9b5c2217f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc4ffdad287d7523f92a0f773d0f8e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b60f205ca31f43324773e538d17c8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc03d4990b9c9cd0aa9904c51862621230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a93d46a919cd66d6d3c3212a2af33231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04564dd55bfd30a304e6af6c4b8c7122232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8fc02e959f857c46b17e115ae69b8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6882f27bf0a0ea38b7d4fbf584fc6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302bfd40da5193d30342d427a1fbd5d5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad5d9a074f48e10fc390cafa9f52d4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8968d8cdfb7e355046c0803030e39237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d114b57f38cf80d0a943219af17cd7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62557382b205398d51444427657331239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621543ecc647cb7f33dc0c6db4cdf75240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c651e838b821d5ce69912af1e6e11241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66844a14d12f462f802df16dea4edae242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ce54a6c7368bb81c67ffef9a31107243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1e1083adfe364f92cf9e8c93b6fb5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f992046de1d6a88fb54670ba2ac7c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1a488cdf72bc371f1b5cc36003be8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd110251c26fcd4e6bb5ec4d664826a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dfb9f846a27566830625b7d3d3f2ce248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76516d56ca3742f24b63586eea946d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6a76b1abd0582e7fd6463b7cbb58a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331e2eb71323bf3eec2ec754ac465b6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4131714cc9de435f425092b6987fb26252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20857b60befc8a4a4fae545ae8a976dc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e369df9719ef7bf06099d3d34eaf657254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952889a41ca840a399011863fc70fe5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc4dac52d8bdacd6530fa8e9a5f74a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d5c6874c44b2a4c75d7f3c3d4de4b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8467ebf35a99df83b253554fd10544c0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143015c22123820e03462f642d987c9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557b67c3feee5f8be8e1e5ba6274517260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28361fd3c2349f6eff777433a1147fe2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd544d408c0a1622e766e7a36093c08262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4e43d9079e646f55b795a22765cbf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a0ed527c5bcaf25e04694a9d8c085264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e99682f9c00488746dec81944a2a3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ff18e2f8ed2a61c4eda9423ca0c62266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51f61d4a70be2064433adf29aadeb5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266eb5d2793d08c0fe53cc3795fc689268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cada7e5e0628805190c006008554fe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe498db0c5f5c8746eb578ea55de60270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31bbdac7b9312313ce2d970083b3967271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d9fdc2a1fab7d9d63219f9b5d7eca272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2a8606cfcac88d16cee67dd8ee7a7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69763a1046a1cae598d05f1fbe4c7d5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1916db923fb67d73f12bb62347c2b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf93f532a4f4cb09fb2e2f54127f627276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a357783eec098658a168707db35bf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144f0a6c2aa869c18e33501379212d6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c032b5fe757b4fbbb6816b76480b97f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2859b86a754eb6bc96b0a18ff9aacbc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c7d6ed690ef32353a75b2995f5192281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2854dd2fb502ebe50f3592febe2e0f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e380c958e33a7c30ce1dd9fac153ff9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492b5548d8ae5162b0bbe9dcd39f1d7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f93caed28a2c2a686cd18208533ec285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b0dae8575e2a9e4b70676967253f3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca12a80ddf61270aecb0a6c96ba015287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da18a09d41450a491c35aaa0ff9a9dc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81894325443e890e16feb9545d40fab2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c6ee404ce64c073077c19e81da978290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb138b83b761e277adcd3ad86db31e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af007b5ef3ac5ffe73e0b3b3035d7bdc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27519ce3439c252410cd5eebfd6346f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a639bdc87ce15ff49963f682231e2b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968db0e658f8af35eb376251e3e194cb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bbe9c8984dd38966b7d1c4a3684650296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42727dd8e149d594f3ef8785f9821e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66080e5869836688788f1877ebdf1b02298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f3db2bdc1f337c462c8af6979b674299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832141ab3ff7cb31bc25e21098ee374300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa12769e7c1fd9844b695f4f90a4d6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf3a322e746b4afec9a32d241eac60302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c04606c8a98df554faa6f67bd09b8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6651701c3c38f87e1ffbcd9d0d80f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca157c677fdfcfc445f3d6545ba0e1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16b3c9fe0b2c6a4546631d70e0725b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d86a705f2bf333d2f7a5792537e2cc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd229732a6924483ba6e01a5f1db6d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b84fbad1378071eb0d0225be2f86b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ce2fcb6376fd14451065a1f79f6ac310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ad9a510b90d0f427f1bbccdd9b78b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34d093b031e04a59cefe832ef571a1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e56eb385c29a98e1ae0461cb7b0a4a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e5490b977b3875234573b71dff6c0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e087600648926acdd720ba38e2430ad315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f99ef7b03021bc103c18114616860316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ea3d825064c7a8068ff8e7d494b38317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e84801a871bc9f06c84d62f47aa389318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90c89edb9cafae5d5b2922c4fb1281319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b851c7f7bb8a685c544eb3c77e01684320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44b39e6591d95e3d499da601200ab2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd53a50b6c71d743f58e40527c2b70322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d818b299403681dc5cca2f60b66bab2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c12679956fb80d0cb2b07baca9305324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80312b7e82295aaf5dbecbbebb582db325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226f1bdb82a3cd2e0060ca235266cb1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a51aadb5c4874d185122572a81b8ba327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020121480d7afd39485ea48f6aea89e7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad8aa3c0ae4ab9a3b4931fd4e880c4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5aca765797bef7ad323a7fac825178330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee244b433a71e289c0afb2042bbf2f5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56746cbf6898d8fee35cd9d6663386a9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036680d9c28b09b847fedf452b092a2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e50a5509b5dedab2abcc408ea3551334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c126e7bc57311fc49f50567b9f7e3d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b503621a9cc1809b868fe7e95e766336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea03c63ca89a4708b8514d92ed3d772337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717de12835007bb82c2a8b537f8dad3a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b64ed7173f44b520688e9772c4a802339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d42f132dd62770194f7515f4e7479340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d5cd48b7b5a50456f3076b25a7bbf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4557556ae9c0c2c46f54a079da8d1b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824e0d0249be9ee8439bd31e9d51c87343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13318fe22222b2d4817859ff8bed1fc3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb48d1d626ed14760335696809a190345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f48fec43b9fe277bcf161df850a80346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dbdc7ffd6cb8fb00638c4000fe27ef347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a1d44d305986f32f6f6896fb07c84348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b217cf715d3878f192cfce060de98349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479874ee8af14416a35d09f511938f2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7f5e299df2650bae34eb9fdc19006351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a856e4d4a3e88a101dcdb3174a247352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047bc8e097b3954294630a226145abe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1a791f66c59dad832277943b459ed354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff6798433f899f4895354fbd99ad22355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35200424ce6a35cd17ccfb8f5e72dca4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f23368b7ed19ca384c6fb4e2ae1e58357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306eb96c31c0a8386598fbc42075a001358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289bfbb5bdc8984d152ad6675f31b477359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e26f0e5d8141d6a63e137402c8cb4e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5974c91a401e174c0b7642166fbe335361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba48094dcbe761bde33b64a69f8b34362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2190e4396b034518a74390091386f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4f813bdb3ddda8dc8a4e0b16591b0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ceda06290449f221b6fc56fa3d770a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa7d5fd76d319654470a830f9f148e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3dd681b6ffb7ee7e28e54d61929238367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a497883ea8c1ec963eb79b38b07c3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb16587d91c3012b7ff1cfdb5437883369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8958d23dbab6a2cf9baa2558c4666370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72f5543e406ff810171bda31d4afa5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf55be2a70cd60e8b95a8a1fa5aaedf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a812cc2d7ffe85606fadb31ef62ae2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdbe8965e205cc7c9d7650c61ff9450374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de7fe6c7faedd3e3907bdcc8823ac0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b6b3dbc4617798f05e84521909cb82376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4bd3756b28200982f7e833f68d2f5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e75625cb86d59f0d06a6c3ba147a5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc9826a54a4b0091aacda689036e4c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45fcbc1334f9eabcbddc75ad473f87d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0e92e91ed8602b48899f8f2347581381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7b070df48c8778275ff2473538e81382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519e589467b2d6d34ae4544237f956e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee76c38e25c6f93a27202d42eb738de384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98320c70a8b8c100f5b126c7af40e06a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a8d105f2f0c43468d046c96c4c665386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb571612853c93b30ff0157e91b720387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770db6fb5afc95fcdc9b43c5f79cd4a1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587c86e5c1cf139dded41066bafdb72389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae301449b2a999df436922646021a45390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec243b3204b68c2d69d5b78f77da8d2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113d49c262259f477b5c4b379304ee5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba565a0fd8867a6a87cc2a21946bf610393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82182670e317c9ea567bce3ba5caa662394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4ae9dd0013f3ac23ea4612de2e1d1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debc0f230756222f04719e1199c9be4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc4c57eb808488cde6c06f9e705e1b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda48a916c72d8b21c5350fa49cd5ab398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46114f456269bd54db39ed15b335299399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75b517b9a428e048b9d5f1bb8e6a0c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2e595292276cda2a7504222387342401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383c58d71e31354a5f6bfdcf60b6aed402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aebfc2a42aa55210983df269c75d92403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ebcaa885c0ac436700c43b654559b4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53bf7c61dd9a6b73b1d81f802b6a45405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45c08f2c676baa242517b3b4a4445b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c8d7576a2d74322a210a4ebef84ff407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06aa4e64f19b225131c6f80ad1bc382408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7cd0344e10c7bde9a375e8755bca2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55e86f7278c028b34708ef025af19c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb9ce86ec42148c167ac0a5518f115411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a5cee8aee6578ae613fff028b874a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb00971aeb08d639f3910dda12149d5c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65033956c573e0369641828356c51e8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914ab0b561370e997b4a1b167a087ad415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d908f2059faa4c58ae6b77d419c67d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95087e0d4f00904d825b1f2534059d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc34ac3780c7089149dfefcd49318a4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e01688b61efa8d76a7047abb77ec94419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9449fc9804e575ebc6ac55453dca97420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea0f4c14f6445712ab9586ebcfcffa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8071a3f9a7c5e1cb330c9cb6acf4bc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f333cd21e75f2982bf09c953d0018c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286644ddf7dc119e37d181223d77d1a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29fab6c3ef1afcefd71e48c032599a2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753628dd347a1394e1dcb66f509eb147426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5e6a51906b56db302d335519a929a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5c7259986abcf5f8c32c421c28f22428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a1d8a635b043acb469ee31558bf1b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d49e861384ff2e61390551772dd6b4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930b59a791643dfe7dd563ce882b301431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176fe187feba22afa228d524b84da8f1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69eec987ab46643dbf92793c274568433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0a8b1bbdc595fbee22bd89ed7bbcd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9100a94c77d6a2f1c1df27efa25fd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fba4580dd1bb987549704172c08495436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9d698429bab30d82445a2e4de96da437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924b60f085c7c57e6831dab6b8b00cd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623439662e3bab01270d0e64a6b2f59439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825466094e992d203a9f21c532b7a7ad440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405231ce5002796552b0a5116c3b0f45441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68f663d234bce9d27f865fba207a1f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342738c829a4c189ab0e568de2bca76443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4679d525e2c00f1b9396f113f4ac565444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202508cb8c44c57dd699f3c795be7683445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8646473b2eb0d67d4991f85476e1cc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45337a3bf54bc786b664a9828a3d75d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11894986dc28c17226e3334244fdb444448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1dac28cf279d449b3360e4ea2c08d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70429f8aa936302f30954e43ced4f74450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869bba7b303e4e1994b25e30cfe2b24d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b170ea03f031f8b50f1661f1c2cfe97452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0e331884550d0d6624b0748a6b4b3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d66dc595b1e3f6dba47805d1189f39454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f43bc0c33dc3def37f761828ed7243455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd511cb785541b77151e2f6b0253d5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c8dfd0e558f6b6ca16e3d712ffa0a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab2e733a5f24840ab4f03b5acd5e89458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044ecc08b77ac0e66fb020921a96b75459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543d6f5101ca2e7727a08bb0476d957460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc69d66898f9c610df13173b56c47e2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00654a5aa4ed3fdd0ce8cbbb8d6a134462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a3a9c2ca6882169723631a908b381463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb677573d24480e91a1cefc01b9c9b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92cdb840c405caa978e679d25c28ca8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78ae8e6c1a9c834c7f8e7b443c6d1b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f16c7847628ccf5a6e6127ad68df6d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066d3a761a0fded5992f6c04837f354468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3518a1a880e83e27124b88c63937be469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31e5d1836b5c1b64ac5d9c9f4e6e69470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb72f5f29b73b5f662050c7ea3a1d3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964728917e58ad2a9a454f24fd6e4978472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a400db81609be1f9789155363ec0c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e6b11e6c8c7db78a07af557151371474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1537f49e154260b9d53fa01748182475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30d4deba9c1db49ac4631d4a7f9993476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927cc31c30647bdbb94bb3496550ae4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd1752c771e3a3154550a01bea0c10478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990137d959d366ef1bb0d82cd61d78ff479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b2af55b7237675669cd9298fcc699480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be76950b0ce6ad1fa9c9f1f0701f97481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a88932fa1a518a6e7a2c3efdb05d7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff819b15c4bb7d89346d6a4d6eacb16f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04379532199a7eaa4ef22a6434df4489484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2020727469d186f62670a902fe0e5bc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50806d36cbd63e6a8fb29e1ae55552486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa9482b663bbf63cc2ff680da621c1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75764339ddab7dbef1a3f5ca73e9b9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755fce7893341d6ef5507dc887f9172489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8b6fc7ec3129fd712dc5273987ea1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31421464c9f94bf407cda4d14ce2ca22491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413cfd6bbe2efdfc253e5850155b4dcf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313813b1f4cec55511d92f0325a87cf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c0177a60dd41377e13c45add57dac494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe633b9aa481564f18e9a2eb556ca1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6367e6b8008a1997f33d3eb53b911d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b4bd9b00e179b61c3a7a2cb657b86497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ef8298747561d9d39896654322654498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462b24414bce0aebe3d23f19f3e1b2c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f3f7b3c84fd4c2368436117d7163d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80773bc0eb0acb23ff90aee09a07d59501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b8abfa886207325997f09c14523f4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba7f8a2afd3eac4fc44af0a1b26a2a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4742b6d323b1dd8dab32959baf9649c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96225d0c800798c7b81fb38cd36440505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ed37afcc5cdfd39d804b9084c8f59506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d6429e0f858bbb908b6f0e4987a09507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f0725b81c0ea0b91343a41fb01184508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d819626aaba587539838eb4881523509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3f763ec68a0705612087a36458d87510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d6e9724b6cd8342da67d28e634663511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f4f63748aeb3f1379fabefa70e4cd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8bff15acef2c0781e37f68d0c7f76513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f0d71d0920c59de7a5d177acce32f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f299a03d7cf0d2669aa3ed3cbdafafa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2fbb2734692b89a2de57f3ac9145c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea7855afd9a73a8eff2666ec2f45d05517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3eeb8171d9f6ea4826c19e698d452e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792c4011425bdf25ae4cff2ed322a31519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5967c89ade702494ccdb7da9b5dfb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245656fa88339dad704395987e6e0ca7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781002efda6523965ff6c56399f930ea522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eda9acf71d269974353f016b8ec871523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904a8e8a5aabd62250677e24cb0df48524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39481c496485eb008fd714b5dce8601c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29154ca4dad031044cdbff080db7b650526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa395d64bf75f52936c1bb98ffed86b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d73659db00b747042b14c20a48b7a7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359b4962605a703a106398a04af30f9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60908b78981d7c3a378fb95b4a34b932530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b2b02ad3b41dac8fafd6306f16e663531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553f0bb8562d30b37a1e2973b2af0a8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6088f1d08ec8283f9e4fe9045a2bff0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15588d5513f289cb5ddf1e8357a88bef534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe09eff013d5dcd0a0be0006ea930b7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4877949afecb2640c76845709454b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609c6dfaa77dc0c77125caa1103df0f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2fec1f1559ee81f6f649a160cc5f77538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b1005a89fc7be429d1e5ee6467d95539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114f0aa9e3d299a8ba8cba01874fe4a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a897d1535cb069f43286a4c46abd5e0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c83e7f87dc33ff4d6968aff20f6962542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52558687a676030791649ee42d08cf17543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b1874384a421769e56140a3879514544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3326053da5d0768384dacaa926a909545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e342804ccfd28f1b0d327279fe30a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755eb6220055d2cdfa77d7cfb64cde7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43aa3c1517c2da5d32a4657255fbf3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7875f8c94959bdf73c7e9af304259cc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c9ebc97d9d631da3e9297b4d66edc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b74946a4e89856602e91ce3fc0049551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f4a72e580e2798ed580bd1fdfe305552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7aa178b8146a426a9074b1a6b7ac4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170463b19cecec8273cc24b33e2baf80554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e72e0af4654eedbcc4b388c83084c2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f11d839ea177b76c9a698cf2b8615556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd55521912e9b8237c4a82ab3826b16557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162a9449bdc86131e23731b87439a6e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde7ec718e69077b0a79e0c986f60c2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e9e7b8304792b1faca13784fd73797560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c1b409138073ff8f61d80d1c75094561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1f3c86c30f896c0269dcb073bbc35562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ccfb95e2f815fda4d261e8e70b4c83563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca1567b0b3a71123178c0d04640b02564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0c2fd3c675634b803f74e5081afea565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4966d4d9ad855b4d9ece4929ff7dfbe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca32d2c07504939a98cf9ab72d4ff7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc6366625164482f74475dbd43dba2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368811cedae83e1c02534e382cd1e25569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8b1a421f169d6fd0b09d58c6dfa1b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c71c6413b40c7d7026aec928d980f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0493b67f0c4bbae0f512afae8ae3169572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9a2d2ca933a6ccffbc26f505936a0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50529c6a002e565406f1aa7aedd0efd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad8f025b7b0011ef863b313a13421e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b490c7f20e6d3cf05c5167955640ebe576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced629d7c3221ecf177c7ab694aa0ba577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a432a197ddca4fa0a6e881e6aaf3ed578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7ac5636059aa6162def4e9de5bcba579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a821e952380dfc57ea0bd557c4cdd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50a0b61b86d8f0fc01a98ede724a77581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa61aac2b2511cc14b06205e8a0eb2a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac0cf123d637b09c3830ed1c4e6387583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0a3ddeada01de53481d20e77bc239584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025047d6345c09fe79dfbe2c4a3ad3f4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef4d496f77673897a69b2ae840f15f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5507da056d84d9f1294f352e8760482587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aab303497f6c513b68f7405edb132b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fddbab504fe642bf9d2d570707f6a4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6d16cf43aa97e9c73cd7b5a0de441590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd69b71b72955776de8c34c0cf21d27591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d12abfb7dfb0cd04c7a20cf382603592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4354015b2744001902f76463e4d12593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9585a5144504b8eed1ebc40e24cf53594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e258de0a5ef68e90e8c76066a73dc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e1b0fee6dd423c65ce194182924260596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba92fa267e268835e9a30491fddf40c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf635a3ebf407ebfc3a61a2f49a6abaf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e9a988965d951512ecdf4d0f81145599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac996ef1688df98e52d6f75b1e59651a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476bbcb741ffa829193be7c2273cd91601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6b5957610070271e3146604540062602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d4fd38111813896f3fd1f67f875ff603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32aef235fcb2a865368cce4693ccd22604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9d304e05c2fe28deb95dedcce7ff6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4432db43cc71c9425e44c689742f11606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29296507f81f8c84f0710f858302741607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c36c926bbe76b6ba40b66bfdecbd0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51797ac35a64c216e62641d1d2318db9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436a978322e863764f9f2df0df3d1b7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb228c5a163b10bd9f3a8faeaff47a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398c926de4b3064e988dd0cf8110c31612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874c53099fcc11672ca28fc0966248d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47631b712d978d8bd08007fefbb005ce614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc5d53d8eb98ca74b72ec03d5354ae615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01abc115606a6e19bf66f55edcdf791e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc654d29b977865e8fd1b3c4a02c9b2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca71453487ddab17e869a4be9ad6274618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78cc3edbe2ce32c977c50f2cf0339ac619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c1015dc960517e17f2bea55fc0269620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48724ae58fbed3af7f149e7df5158b7e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacfee39aa8ee7fd6c6f2d42fbbcb5a3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8bc47fb61bc1b9363afd4a69225b75623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918b96d649b170cd4e716a510f43340624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ca9544d4cb5c6d9b2331a1bea93c7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d58d2ea80698f0bbffde5ffb92c1e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cba04b399e5cf3e5150c3acbf0edb6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa217c1b67ee26573b96655b55d9e9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe5590ab8d67669d62abcaaeccefce629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc9cb489348d9f147a05850fb266ef630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37dc8c5d83a8326f5a8f19d5c0c486631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6efe381547038e5f6c23e414af83dcb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b809212c18fd3b0f3482bf8704d16c7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb909c452441851aaecdee07e7bf252634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3301e85762ea773cef5da5448d403d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e694efcfe0da2dae010dbaab82556636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055354662cc708775450cb51d0587049637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8eeb45ec0f9df6959142875d908460638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37266b08aa443f987d3b6de21c4a6047639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87509f6b75217c9961af729b517db348640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3192d42c6fed302e1f0d960d2560d6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76243ded237975765d92ba151195109642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907f1859a8d9fd9bf874fe399393d04643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edaba40d725598adf95a5821cedec95644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091a0ce559ee6be9b6a9319b9fbcbbc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09ad0f2db04b0ad05ae69ed60c3cb3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb699f506d43dbdc1340669c9e3d1dc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04981d3c889427220e2db4da0248f3ee648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80c0020961e82d1198d946b1219ef5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e8bf81363acd4906533a93a303536650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e692706fbcab3ff27ab009ac3c82e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a82059562a0b62a94c87ab671d624652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830305e71b7a1260bfb58ea36cea3cf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72734e03423a940e5bfe4361ed1505c6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d903c88b717becd34d192b79c30d84b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06511b8c78b248b8ea1888dceb595a15656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e85eb8cc8cdf736e426b4348ffe03e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e312f41f736cf05bad4cc2fc697b6f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56265b2e1e6a94cd01aa56da105e4c6f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df88db6221b9c42979bd3f471f12fae660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11085a28616a2a881d272324f9a9e4df661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc64ef8f75a3aa20c7f00a2a8dc31e6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5a4e58d49a8c966923125773931ed663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1fa57f92127fc9616e18e28f40efe3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96562558bd73850168146bae07cbe50665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b99d800b0f0e37b56a754be6b1e35666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622695862b77ef60315d25a75153c9e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef218a8c8537760a989bba6ae262b2e9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf8fa5e584573aafd35b2be42a9de6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76217bc2e5e70492be01ea2505498f6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c9616dcaf46f6137fb7e032164be3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f3bd2b82278573e0c3618639a0f15672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298badb0a93c2a38e6452a0e31a938f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ee7bc2c20ad8fb6c89cf7ebc8dff3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932776075cabea7977092de0640fdf4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e057146e8246cf01feb2692244a507676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b83ff6bbe646c38c957bfba6ebafb9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca06a14f445868a62ae9b885e2d3cd1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba678069e6b369cc70e878457cb3135679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b9369805914efc766ad5d3778bde1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2369b396e77073b2f1b7bea70a4a8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd54e795ed161f2cb1d5812f3d574ff682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2edd665749a9521655edb91805f0dd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442999dbe95bb2d4ac76b6fa0e34acc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20942927665a93a5f8ed424e466bff1e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f76c1e75c460bd5ad60549c1d4cbad686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a477b7ab065b129a354afd3bd41a37687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83da9f399adc9eceb03a58f63c35461688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e64903202c54bd87b25238c2d46bd7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061da5eaaf996b1f1b878190fe31046e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811725575b4711f1df7dc4da98aa504691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc2e70a6b94843230cb9ba7ddbc90f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365123c1284f7b1a2fbdd3e4a535eca9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916332d575b0f46198ed92dc2cfc1ccd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1d5e277184f63e0a1d8bad035aeb4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a21c3d3aaa33d84638b0bf0c510e1e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b6a2f9d0faa0e1e304a625d97e4bb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf771c4c3a76011a8289817b9438860a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e93282342688aa186936abe0f9753d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d826c076f348ca0b26999f7b24945700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b0901792e15776069467a863dd663701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3190d1665df96a5c7b86b9e86586b13702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25697dca4f56991f75ec94fab7b2448a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015bb56e7e53ab6421b9aee40b95913b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e517203f2d8832e1b1e211839969ec1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7eda6c8b6ad3383548f10281f1d08b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178da30e86f26cc8cd3916e17c726d8b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48ba24d34c5c03298cee67f74b03a2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308422552eb8415cfea17eed62db313709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c76d852bdea99916819bf41522bc1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32895f2d09072165d415d09397290cce711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2b887993e783151f53ada046aa922712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ed09315f05733cd452547d28282f2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1aad2bbaaebf7c83963d2b108d951714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb999271ffed0f378d11386fc209cb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f5a5cbc9c71607e7af7a927acb24d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715572b6dea3217c0813eb5336dd783717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60431c59ddfbf70ffb869e3c4a889c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde7cbf78ff4d5cbc913efb30054ba6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25589d4171f6375086eea39e7ea060e6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9d4e161ee25df524cf0d3711afa69721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143e09158c402fcc900916487b1707d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82816ea4c9a62cb9964dd1acbaee14723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea12fa6720bf6fdf385c1da0882f394724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72349b3b596570c2d1d5c929f26734ad725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001bf0e459f70eb35f7dd1c0339b3a10726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca8229604ffa4d50eeac3c8905ebc7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9b8aeba2a6fd9e319fd3d558737e0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d47832108e8934aa33687e39308314729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21290e6655ff58cdceb27f31332459730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15620900d11efc6d9d0c116ad392e62b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50848f6d994b8d39943e86a8eb8ae71a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741a17a8b3393a4b5453d9102e593c6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574be7a42e912e97036b4ff72855d81d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10df12144889adaf2a9dce84acce2a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a7d1dfb1532b31784b3640d6d8aee736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488abf5712d0704831454b0ff2ba38c2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e85dd527b6e9173e7d4d5327f45ef738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999058bf97d29e530fd3eb22157643af739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e43c610b7e65b96594268fc983f644740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fdfb34be3ce47b1d286e09fa80d11d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e3d875b3b61ec062efe54c7abc0da5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75c57337c73021e1fd6acbbf5d286a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3ca51620dba91a8eb9e10af89bf3a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c802f1f70a612a503bd593aed46d23745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f417ddfba9a39a9940a47cc428efc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794fc7a83642dab532873c3628299eec747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ecb2246ff35f9d203359a8382f85d7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9805e99b105025c03c2e89470d7f95749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65125f0a9a34323d81168dc2f7a5a20c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d03efe8bb3cf44ecf5ece743109199751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b2dbc8fd29f32bde3828e6edd9ff6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5660b47895e548ac6d312e1a71a0c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6e7a4c6589200963898402ad9d9c4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906324fc9865900434cef5c80331c0b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea53438e4c94e00881d4308d4a53468756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e4752303720d5d1a4e797a0a0fdac757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7d22ffc81432f4bcad4468675e52e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08245665d22a406dd1dda6256318c0759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>