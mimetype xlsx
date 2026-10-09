--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9cafdb4e786162a64e48a22724c1f71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fdc6c5cbaee588bdb467a5b5031e7d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147dad6bd004254e3b26bb93ba01637d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754622ce5f5f89d953b25d30e9a32ade4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5516ba917c79bffa3fc5184efe35cc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd2fa7869796efd74ac3989a342ddc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137857edd585d50f3bcdc23bd5bfc237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db1a4f2990da8a7977b8046a45de438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7661b6e7aa3673f13af16bded80b339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85a8719083ec3e41615fcd6818bc2d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374f57978e2da96c14a007338d6c89411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf99aedb0dcec7be15085997f6f22212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e29abbd91d31db27071bbf2326de0013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08487fdf396e4946e187776ecc63da614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40aa0d9fa05abb4f6ed3fa0372d091015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db63ed3f5855231e5ee3b3c0402b62816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511a0460a1991ee244552fe92693d2417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4c7def054528b390c03d21376335418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de711634be7b8a6968795b52209ee719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deeedbe713283b4e111640b8df3b83820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86a21c53ffb392204efeede1bcdf5421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b2dc37b09ed58366eb019f5be47d722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223f1636a974bc136b72ac68581dc7c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3278fb0ddd4fc8ea7faf093cc617424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c4e5186b7c81ca8e9852de09ecdac25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc13c0245a8761aed0122af8513ec9626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b932276d805621de310a5746766cbde27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19e37934d675db00f096813cbb7ac628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d100c71e62279602bae5dd56c4480a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce5894ceb49ffc9f5b19dc02cefad130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797730158ea21fc23e6f5cd1e3e5c1bb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f456fe8d9a1846dcb724b378482c5432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b60826776e69d98caaa8ecc4340e233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959576738a7b8808769813b3431b52834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76afe272f218e8505f4453d109478cfc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ebbf48302b1d2200f7db2b1c9e82336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e381071cc2b00cd8b09e121d012b237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122e15cf295f2a0acbac9b4924df08838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8e0a6ff8c24bb4dd95e0a14a3848539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e29928b001457e8645f905d3e500040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c05a858b4823e54ff520f142dc8c541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a34b5aeb224d6891bb68ea6dfaf14a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f260b6cb6af7b3d3d53c248869757a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0410c6205b05f68e87cd05971f11f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafffd7c46c9a8a40c8f6add4af73d3745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e911a37e8f76813e6046e0815199bc246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea96622eda9ade4451fd0ccfb0d57d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39e8342c975602591657bb1723046e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c72ec73ea6f4e789a14847d6989fdf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef886b5b892b5e09403584c13f807ac250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c41b53e7897acbb5b5d0a668cf41cf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70e350007ce5b638c138cb3d84b22d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d90b392eea01797f7b86843c054d0853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eaf92fd735628a498ec7cbb8ce964e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd188201fb4de01c73abc89235159b3555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e01d502a43d7bde4b8f1545c459db356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adfab64cad06a4acc86146884a1ea8557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc8859f6b1c875d05b01724ed2eb7558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae10da4f062b60d1e17e805dae93cb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75541f8106ce1955c422f181a7c0f5360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38344299a184796161efa92502e50f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54cbff353cdc7381dd9a7fa37ac7c662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db814cc376d64f47e48e7bc759ddbc763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bbd3cdc3a391247bfd33fe286cb21b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd42c2e670d77d59513d08a3d64a1565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f5a62bfb7b1e8099a78ae5ec9c44766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c23644edc86aced059e4946bf4ee567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a022f6f1ed36cf0cd934326213f3d1c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ff908a7a6f82dfc90820aa4c63ca669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab748f0503d10da1b770fd890a1d9370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb5bd53cc599ab4293c736db02a88971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db0758db0f9d8d00a061eb7d5175c972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ded3071a0f498070c6a46bf55acca273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca5a4b68f79db692183d6cc44006a274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae058b3b3d409590de75049de89715e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972cf20e2a97aa2493c132de2f3f15376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3c72f6e3e61bff4023d58537de98177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589282fdc50e2374c1df7df60b5857c778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c2b611af44bdc2c728b4d7e9a8e2a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de210c481b64debc34903bac36086880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c52a2afbac6a1d3198ba1224033e1d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc4e6fc3d6c3e6682c554d3ce4616d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526627ffc8f4c3e74ad1c067e840983f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619551415b9bc261d2633404f5eff1584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52634dc98ccad06b0bff9fc6626ef285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679162b646b847aca61fa3749e3b5a4786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404c8cadf5b5816a4db791a14ac451f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e55c846d2247f9212baa50a06fa64b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0bdf6e94178774c5922f9ced989a189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e1e1db9f5ae1b7d081c403359c378290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042c3e7a98e21c21ddb12709413840291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7874ad8380b051c770ff1c28385012d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873565b62e368a8a106216765d6685cb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aec5ec83063e93e3a4725eb745712694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c29e7fd28dabde6e07cc4080701e9f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275fea6ee9c1cfd7d842d32112ff88e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c8030c3848e6d6822713cacb77d4297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe820073683de3fcd8f303a46fbab5498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3cc070a3b41295ba7a7fd0b435ddc699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a2d48c17106024f43f1f00fc74cdf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1c5c474b0608ba0fc52e9c02fb4e5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4366fb724c59e5da97e572f055907f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa15c35e251908efef0e70686478d1b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21063dc318caedcf6e17ab3a8bd9c6b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc78dae099c64bb3c44627b27c67c1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00a75edb488c09048b757d4cc67dc8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08a21c3002dc07361643938d8b42bd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52459e9f7eb09f5286a57f82d8e739108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432da9f716a3c786d1f43a9f2686bbac109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d39e8d0c5360cdac6145bfe11ba9a6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871284b34dc0af9d2c660b5628ed919111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c819f189d273ed4a3dcf9f4ed564d1a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f504a6691feb2dfbfd03592470914113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ea9e29e7df54b60ca531bb07c7124114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d8007227efb6ccae7c71411a1ab8c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd80dcff68a3ca8beeebb1d1c523c74116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24512ec0a7b5b7ac4fc9b880f1a53c71117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba84b99f4aca6f5de8faad2d035402c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1a6025c24679faf10b28b6d91ad5b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9dc946dbabc12f8e9e5ed36fd5dded120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce74a6e7662bede96a0f78abf798f13121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a440ef0fdeb68d6f7f7c491398d413122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5535034d94f5b71aa8b1379677f72123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660d54b971858c694a42649ae677000124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6740361853e940681960793405b25b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bef2a4136da450a120e08d139dd51f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8913f6f90f2ca6e894df754da17cf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a7133270b0243a0ad3004300cbf83128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12bafa5c4796ae35adc5d7aa64b5a36129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88230b508ad5c74432a25e644e6a93f1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0e3622f2c51df7dfaf574c999a8e2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512d10ef72c289fd63fc1ae923de3fd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8effecdc0224d066f6289be1349122133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e68cc9fe08f59ac9d517a97af90da1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426869b3d74f903aa9c003410b84ea84135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e83925a419e404861674bd061a11d1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb020872c6bb14208bf1b9b4861d4d6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bbce412d455ec01e08fafb150f1fe4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b401e99723b9a74721df826898529e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac5d6cf9c04cbcc8ea7a84cbce7fad140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744e63779d6d5676d1e51c208dd9c50141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8056074252147c125054458c55c7a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73081eb04e832f2a4936d01bb534a8e2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf710de765d33d870cece9486841827144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda838d0beb923adfc9cff6f748de54145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d96ce781c631f617bfce9760217cb4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e416f5f6577900e5781f57cdbc97fd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dceb87860f7751e8d523b9505d4af7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49bf7e6933b3febbbf71b02f51258b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57334b5babf5b2fa81fc0b796759386150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd995219a5d78bf0d48afe5ebb88a98151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d53377b4eca33a1771fd281aa046a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16365da80c75794ecf84285aa253de153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b7c7ebf2efa157c2aeeccae9b8946154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9e93162c722c6c5baec13e45c8f4e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a2a9101b44034da445a8e7469cf4b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73cbe7996acea30ede074297ad07dde157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d050e1b9fe96c007f77d179c584684158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec48b1d5e5e134c2c04ee08b3649f331159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38924c41b3368aa132b425ca0bbe7ac160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618156d8f50c06132e0700a10b892f9c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd94198692ba2684247138da47eeac9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34baae3dc11617c1a47e61769573c59163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928966080e46f37818576e5f16c9eb30164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f35edf989e1bc89f4f22979e53adf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25d9a65d1aaf2babcd1e2b03a94e44166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8a737acb41bf1fd84d6e0b549e7a2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a73e29095a550973c49edb53285aa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616bc4d8833292535858161d327b25f7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b560ec9e56d0118a637f4fbad1c20b1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74447adb23843b3926b5dae16458bdde171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa14f8de8245382e9464818d894cded172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e714ad020f790fdc209eebe01b14a0d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dcf59f07e8ae6a70c1c119835b92ba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae74c6281818e69061288d52d7e043175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173257b59ae9746130442e2e4f5caa94176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51574036fc6fd8d45f110bd73d2bf53d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328f87754afbde51bf3e46beeb556fc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c83afe594a8b98509f9d3df31154e2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587052a16ef762cc54d0235efba0022180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32c00378f193dc008a987c4e2f44a0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab305211c3eee46c18e89f241ae8ca182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf811f6824af382698ffd53a3a04497183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c755124d2acd5cfa2a52bd2feed96184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563214cd7d62e4a2d23b2894c58b887185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78589cbb002ab5311a3db40778d6c0dd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38486291238dcc5b1d3720cd217d6c53187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd565958d020d44bdc8e2df9b141960e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea62fdf9597298623be958f51af6fa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68762da419e1c703f53fcdad4e70c061190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bfb2140d8bfa6f9d0e9ae4fa01a68e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462b6331d5a0da1d91ae50b0e0cb24e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ae439c2e1e9eeecf85b5446af3c33193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9515bfd4e90ccbb41717bf3e75202194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe816b5da70e72d4785d8605805c455195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd5e944555324880c8ea7ed5c7f3ff196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d369253b2cabfa7f9251c7622f3abee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f36647a9895ba72b885f801236a7e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a3c6a23dab663c796338c3dcf3baa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d7a571da9d1bfbba90609a1e8fbb8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac29498ad9122f962dd5c5b547ec3a7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b544ffb5ab5f4b3d31490e4c30d4b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780bf01e52511e714edf62f49741682203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0af98d5cb5968304614eefe71fb18204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f3f72aac3c16efd0ebfac9817df27205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576194c7ecd79e267d0151e820dee3b7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3825099f9a2a7d6071c7da63f4dfc20207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c459bbca7b117398f1eef53b839ad208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b40d5065fb2ffb23067da8b5e99b19209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bdfc281eea7b34ba053c68f3b2a8d3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8fa4dd978ae97d0e9735f6f7252619211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9826fa6e57e026f47f37fec1e042314212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2d399feabcfcdf1b9105fbc9f2b21213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597bca36648819fbf084da3f34b77920214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003cce10e81ff9db3cab7d9aac76865215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8f87966d25277a1ba542315dc2c7f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedad4c6cc776443124debe51301a00f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d255b96049754b8ccbfff4ebadd588c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f64d75536a4373c1c3a3a8d326e45219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3917e42c8d101b2ca3245c7cdefc919220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e18b0189dc7a870a0c0693bf4ca3a1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1cd2aca1f306c8a31fc3b02e5b5d90222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef012022d0dc03b73c8c73974b0627b7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067de8ad86eb1679ce23696c7c21e0f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9a046e0a89b9b041bcdf3776d9eee225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef582deb95d5e98a80dbba9a09f204c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e4a37a888a9b266e7946979232d3a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545126ec0259f71a91ea5feeae25616228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c06a37dbfe2308ea3f9de3ac149d72229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cee8211833bcff882a4bcd739f95df230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c173f7aadab01b792493e6d24519007231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805432eb5b756fbb3b6ea4fbae297fe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522cd07fe47d283f45eccadb8a88553233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd64062a908e7e13ba2ee2dd61dc4c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8d7208628312cd6abf97be13ae3fa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e857569268b8acdf8d227604cf2020236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8670d74647ef20a1be120c7bc0ee48f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10663712cc358802106ab1e9b931c4fe238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8522301af21d928bc4a60023257a083239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b272dcc7049446a52e370b1459aa5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f06b7c2b3f20fa4efc78f9acdaafbd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68264928ab7de9667a1956785ebac0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528a6743967d153d2f536ec260342c3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80049cf8ac73ea03bdcdda8996839c1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80cbc8324a46f57808aabd34706a146245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4bfd1b7da7c2890357bd0e9799d2e5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3569df6ac671087b19bb3a0bb824ea247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c526a769c966e8e8fbc6128855b266248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c00e7b045fae6cf73f374ee0b91438249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044df22dce657294c1b63bbcab66879250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73668e9454108fabc8438f3ee2957412251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f5d935d97ba5127cc504c84724535252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685839c732dd1eccc10443879d4dedce253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf949ba1cf3a9e20183eba64dff764e0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181d5854a5fb779658ce0605a20ecfb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca35b81189b752d4f4ca5420a25a08256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280cebdc0b6db940d4b006d941a1e1fb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2f06165f4123f7db85834ee143acb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e25a17bf9e3df064a9c875e0fc8cb2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab88a2ec319fb0f3b2afeb0af1ab498260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf195174e7032840ad63cc2b8dbd8a9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5bd63446e4af99ac406f845eda9504262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128af2c4581ad5913c0cdbd7f35faac263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283ed3ece9c5a9e9f9548a11db23b1f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28221fd32c6ae6b26115b2fb11190fe9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076cfea25730b824ead11fec49c8103266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00bbc036a11b94ee7339a3680463278267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67670c429bc30b515ea58a9e395ec9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa169f326cd63a2dd7d14bf94f7628269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aefe6312c157d9c1fa0bb83cb7e4f21270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615e3ebe52b59afb7e0006071e7fe0b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31699548bc852c92cfcf5ad3468fc75e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496579c4b382ce58d7921e524882843273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2326b12c2a46e725f0e0a730ff6ac1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393367039b0beb06dac550a6052267f3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742659cb93fd637da221a30dec4637c2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61668116772bae44927697167da648277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e529d2587da4712e1cbd944a40399278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a77e41940d1d1d245668ac9f15385279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210ba3a9d876cc67bb1fcd40e0aa2d6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefcba451a454060f69a5d2b66bb187e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95a41526d269636875103e1a717b69282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa8aafa8c122ee2001189c2efab0cf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f375157b03e3876c31cac2a5d42a04284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411bb189ec1aaec0b36612b710f23329285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741acd1f1e3bcf5890ad904c1d42d86f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293c736dfae983b7b481838efc13cc7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65804c589887deb2392e1c0b6766a46f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae2bb55f7979c52b5edce1a6ba0d0f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947279228c0d99aa386496c0b554b68290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aeac3525ccc8215aeea4aacc511436291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c556276fc3d74a3edff7d1886fd5236292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca79794a9e7bd79691370b70668a3c0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dad556a432e7d8d3a45ca852bbabc9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c41c8c66725155d8ca865ca220ed5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449489042f0980eb9bef6cb7c13e737296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef18daa13339d65fadf6a61f5151b49297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1b5d7da3f67441476ed0f35df6bc0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fce7aacc69b03f8a799ef35477be7f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9b9deb5e07c8285487d3e00357667300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e635877bd6f643cf5c2fc40b33f1fe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be663d107f752a101acb4a99dbf0e4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be46d0070626c886319279b470a634303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e055c0f21ea2d96577c342286a0fb5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c02e2962b668d0ec28e8ba3587e48305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337c9f6758a44cfaed9a0060ee71542306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d165031cc941cc2e23df467fa56378307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d90370a176e13e2f827c438261fc8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5db9f350912b5757e5ef244d299c1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780290b17d399c4631ca072d6a2b349310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35241351efa3f2f9917cff5394c68edf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82837dfbdc8a32d9c03ada001cd74ef312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb42e666aa2c8eaae7e86e9053716b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8015a8c9eaca54bfe1aeb915ddc40a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018a735929f7db6d266d60b52ce2b07315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b51a2a6989bb18fb183321ad33736b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795a2a65808c3aa17a3ab2fb6ff24ec317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f6829b1862dc42c1a7068752d9884318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013a9c69567bb22c0802e5e1502d4d2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0fdc95944af0cfe54bd67d10e984e1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6077535c38591b7b5c3688751352ccc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec4b9d70c1cc8433d6930d1d201285322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6b4c6267d4739e36dff7a46d96a14323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4be600f71d3f04198513f74bc6f02324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf9fc58f0476c3c92fb12cc86d0988325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c846ef62fc7616a28e11d6470565a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd12fba0b1807fc85dfc3b7cded8d5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048576a2b1d17dd31efe991b1e4ff450328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d8dd4f938f361bb2b8d88f69629eb4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f594a75fd79f4214c4d576fc95c8ec330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2bcb6fe4ab48c1026cfd4feb3f98b8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d1f3da4242d3b4e95d90955ad597d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641148206d34cd5bb5e215a6f5e5777333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9f98ede84d866cf67c2cfa459d5f0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce808496abfc93ee2d2ff59e9dc17895335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd46baef8c2e12a0dd7d626ce969bed336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10075600807b43c5f1749c4d94b4c6ec337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c595c3197255a49709a7aa687dece6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518bb7e81ec7aedb619ce1db9659e9e7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48baaadfe87464fc0f49aa8f1e3d3df5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568028fdaa70a5eb58c535c492ad2bc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18900ed0a70b1579feb3a5a3744925cc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0aab416ce15fae32b0cf966465f50a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e02669d0674ae35491fff668750db2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5286d21ca98a318050fcfa48d7892345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a4d49b299464b7057a1aae8ed5653346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647bd73c5613b6f1cdf81e259ef7f7c1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8715de353a4b846fa55df64bf2c397b5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09fece85eff1cd22644e351b43f0746349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d7c4dfc6cfd1f6850e155b6bf3a8b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d93f183f030fd636cdc7a4da9319a8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b408031d1271cdd3995fa88bfe03b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11d01f4a4d1506ce0d1cb75de8f2cf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07be6c87cbd6d6cf119e36734a37c81354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cfeea1fdadc03d33f9a14ad4f2ba1c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf1c6cb5969c3b86697082558dbafd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fed9bb40e922cb7409d8c8e7c34d3b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe41eaa743bae64ac420be2974715a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21629097ba3700bbeda5ce7073fc942a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ab45395dff5e21b9d1977df8c1562360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096d1152afbd394d6fab8923a743eea361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32027df2aa5e8572963d727120966d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da80bb30278831c1572e535a17b7a3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f076dd9710cedc305923082128bbfe364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea66d50c1b1d1fae3e2f77f3675ed5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e16b36c698bca145753672246d43f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04054f710769adbe45aa71d1eaff89367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a689bffaf105d3061b77b45807dff0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d57b0a2d07474a328af07432442bb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ac98eb0e5c1aac021fcbad67fff48370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50ecb8f7751317cce498f4a206fb93371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af397117f1fba74055769555a78270bc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d838f5109f4b2819b0f60af52819e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46beb730f079a883643d2bdcb7e89c0b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc812f8a6de242510600a3032bf97a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e5dd6bfdcae60a4ed27f8f0311c360376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724cbe8a5dd412ace97ceb8947bd2a9a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325fff337da9ae914a27a83b4e18c8ba378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c4d6a12b42920f70eee65bbe570d8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ad83c8638ab877dd60a42bf87c195380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cad05ffce951009e83860c050674d3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87211620642a11b5eb5e9fbe18240d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91147632502a5008ca693922a5c303f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d56f79570cdd88d83e88fdd7121bfc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333d0b9ed360f3c11d62063f1eb91a3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20263b7e31687e2c54c34cdffcf30635386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b34601e41ff2db1db85f35e1b3de0e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dbf714f7c74e585ed1dec0ac462e2a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da707dc4c902988e9cc7753626cfb7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82fbe2e15e728356d715e7627d22afa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eab560c9d7d90b373a66f81b42abeb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c9276b30440ba21e21fba12ce27b5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512b5d6757f5a5953c2f6a94076ec55393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db709b9b02198ebbdc639c9fc59de6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfae33cc1e5b15885eb7478b2f78bcc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5da9396459e62aa5f35faf9ae49195396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d7525cdcecad9148236093af8ff5b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ecfdddacd7ff67b0562b6848809489398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f93bdc6537b2c279be8392e699aff399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111a8ae132402fa2d04c9aab20ecad5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89d57138393ae2ccd58064d3511275401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9373b397dea9a5fdeed0ca3dc5468402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a52319fcad2076f050c51e57b27cec403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4dc21a02b09113c3d7d139089c0064404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b0229392e24e945072d51ccd71328405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906712a34199d48173d9b3ffa0f3a74c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45d2827cba3788140bc7381b9d321e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e55a057297f3ec8b9a03fe6b34fd0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1dd8a96395548d6de30e715abfb62409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438080a649512cca81aa119bb42071b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a552314592c0105dcda1b73ba1985411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5e73efdd41078241e26d8c7bd4646412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02655f245939651d95d5dd525809dbd0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80bdf5d2407bb95e02732ca0ff90852414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa625fd5ffb35f2baf642dafef3ff1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a92e73a0e069b9c7ce2c7943df5d2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded134da82904f0748b1a4f792aec4f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e0bce8d61bdea126a4a625369df2a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a59646ec78f192ff333914d4dd0e84419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e0911b17ee8d1759d99e0ea8057ff420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7498568fbc7af17dca273be5a60a7ba421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262da9e15f91b7547a8cb1d3a81bb337422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18542e7f42f22596f3df755148151d08423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4c8fe8b03ee752e87324fa8220a75424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0621c9c309b33fd0043a4cd8a9cc3dc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce312eeeb3d9e317739a7efd62684e1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fcead4aed1ef4c635434d03131badd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae2537cbcc0907b59d0ad345fe281d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a8a5291336d327294cdbb661a542f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb44b8803ad9e048bafa3bf318cc039430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef16942ae893f79f25b415c8714ae13431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff455d9d0767ef562d497863ad04624432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ac48dad368db0eb4ae9b111400344433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02ed34720e4a5b3b063b785eb76ec2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f941a4457c89d39816a7df8730522f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc894c86536b677e65f7573c48fde82436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997f6674fcfc7db498c12e7db731823437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6e6a20a6046bd1788d4251ec1d878438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9cb0df9ebe74115b72b82217c3e30439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f72e01c4963a0054e2f15cd92fc79440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78c95f1a6f587268a941d7b7b13680441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb44aff508499d167d9f761f38c1ad442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b030fa335106b8fe36bf8fc74e202443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4d7443f6e0a0be9ba9bb04703f1b7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ece79ab839fba367800a95bee5369d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47aef7ade0c85b3eaba50dc691721c4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e8625a64f46edb5dac5b527ebf8d1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7f3b2334473650025c5f1d741db18448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53e75cadce4f17bd2599fe0fdfc166449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a4a107694d74315ba4f7a8224a920450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2715b12066ca1258970cdf4c48458e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09915397fdb4fc85fa4334c346b47c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c414a8d825cf2a820f4fa7a7a3aaa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c861ddea313d9fd3fa00f7ed58267c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17de10303bd44c1efe281f4975d607b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f669e46d9653356714bb59a0f002c1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae857ba69715a35361ff5501825e976457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d0df1f7bb7406b667c105a3c846c1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32c4d1dc658820fea1361d3f158106459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d111c5ee1a96774503b647d309cac9a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ab22f8194c185962cca0953a20f69461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee622c6275707a60bb22f22102dfcb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0de8642e33d05986fb9bb5e80e411b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57a996efe4ea5cf992adcf15ff0f86464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0efa85caa4f72acf79bbdc52652fe8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7491d7bc1cfd978dbdac19ba351ce466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552858fb5d4f1629c620501aa7dc27a8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a055e6f304d10c784ce8b3e9454f0b7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c958035630e61cda3588a3e1c5191469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b8028c5bb2945746811b28bea857a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997064b8878bfdda34b68ef37fdbe5a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05240ee314962f5ec9df6bc498a7ba2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d6d9221aaafdf67712c5646d32966473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7fd0c6b8f735152e2a1bc7a2ddb269474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a7c69538b7c9ab01ce6ed34e3dddf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7cf78f30d55b2c9440a63a911c5164476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242786cac36810260c5c08c3180d1773477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d09690539ff93a25ca02d7117ea066478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe403efb577da8b947465a7daf23740479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348316343d3dc20b4e7f04a6988d732480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b7ba3fbc31838cb7474616a76c3e7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4ffcee82b40daf3bb1dc612174e39482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670201607f94710d82d7a02627f26f70483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666073fce7f16367dcfd96702d7e631484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29cf9e485279a9df6242040c09f30a0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca5d2b05cdc9a2b6dd588f93ccbe98486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9050b2151257e27784d2b0afd89db16487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14330645466f2ff467d54386dfe0443488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a68d8ec1ac4c5d8bd4855ff5dbd99489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61628b7905fefd0e406bd6bf4b08f6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7cc2d3c6af6c534b8d792f34df06a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555be0d4c1cb731adba8f61d85d6716b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703158dbd09bd6b43b9981a1ea118bd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9526d809975763d694ab145a87f6130494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612a93c02f3f3fac3e85dea2420b228495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742a03abc1e89a1b651f5c7e134573b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d19d3ea1c17b6f5ac78a820448d27497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5efeaf9d79dae2b4cf1421cad2bace6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a109b5d68314f4ec31566828a50af499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf14d207fc2ffceaa28ee61a121a21500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b35d1a226d5bcac7dc67bd6133abba501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64d8b0d360519e7b8eaf12f6d46a4d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2c650c4a9a3b2b1a3db51c739e2ee503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e5574450106a57cf096a703c9a045504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8a3f6f123325185ae4812582de67e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc918987a1a6b4946674cdcee9cbfb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84723851fbaeefe2f83b073d456c0a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a9b78b09254f78227dcbc96cf8953508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac30fb1e8d079ee1a4bc6d66ffb7ef4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f37347f2b71506b85ef39e1f1e656510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6a3d1377be3ad3de6172bb85d53d2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905a3d2dc53c5ca29531673ef24c284512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72acce9a1eb646a4773aa04ee9073cd6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8bd7ab10f2c91fee1d9a944a709b20514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c220b38871359e6ae123da0ac0165515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8566da3b21476bf341f8250bd9012b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546adcda234c6172ebbfbff2d2f4d795517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1177f293b60588cf6b63d45f2d076b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f91392e57caaa2b583bb5922db3b2e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ee37c001772b95087dba718d2adfe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219ad7f17fb433611a7659e72be6a1f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da15605b85bae8b0d356381753db54f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e8abe0c505497719a6f47678b2306523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d634f6647fad5f96d3c5d7ae437b58524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b04393944e0c944f3aa9fb4680345a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d28240c74b168d165dd933b8f312313526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9475bf7aa6232d5d787979ae79a89c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87698cfbd3b6a842eef6a16a733ad0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be9b7df84fea826146a7c4039a3258529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dfaaeb12b0a1119a22d6a208f069a3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531b79913ce6d69e4f1c3a85bc383c0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c31c8a3e95facfde7e280561f2d772532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e603ba9693f3388505455f3d75a28533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a77a93bd16933c71d50915ed8c3af4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1f8cec1d438e06f2be4421dcb98ef535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25214920aa05f070b8ee0882936f36fb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51e3892f1ef8a6f54cec19a28728e1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba5388461830b2e00e4c2ad9ed0340538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8019bbbfed789229c67021dab0c3ad6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82149e8663af112a1167a493256a12bf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ad9cef4a80b503c52cb4a02ec31f3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb432a1031b6083b3d722753154a74e5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb51c570ee1b57f2ef38022c2a7bff5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385bda97828e1e8d1b8a7d640f6df65b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5df208f49ace51ce753c8451455dd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731dba2b0710512a64a745f62bc5bffa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b7884465f471797205f9f153460bc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a09614d85fd7c27ab4d44a427f0d61548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4744b883f0c39477e4800f22076b2bd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02032e3cdb9dfb4a6a66f815d9fd23c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24782d11e846aba2526a2c1fde490912551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e539b5146caa087a0d4b70b75d78d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357c5afd615fa4f277362ec06f59bbb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b461f973b316870a60200cbd2a0de7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09c65476ab3e86e26e1227d4c1631a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d65e64086d67517e335014474674ec556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b94f228b9c6546a06e6846e79c7ce557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec11710a5f84cb6e518034ff001750558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d6b16b78f7f5d96af69353c121dd2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901df2c50fb44f773d833727d1a570f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83911c2c14f936b6b1ecaf53ef256bd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f013d29f707bcdce0fdb8d283c230562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50148390e991b165cc1d45ce585d148563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671fccf7383fee37e6b82bec22dc81d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d7fe608511918b1eb77ef6d753598565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ff43d0b0d13b74eafdfc3adedea35566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ad0b3f43f28750e45747b6b84fd69567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373cfd02530d7de40b7482a112941e3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a85cc63c7c2b9eca3de23352fb78a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dda7228cfc53de42a7eead8862b389570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba196bafcca83f2b2e8ad7bc221638b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453629201d2ed8f187ec5b434609b277572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe76cfb61531d84574cd7b2bd35eae573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e4179621652a9b1bc1fb2c55f171e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc52466aefdbb5dd3c276cb8e88be6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced1c4a50ef9a102e9832c678df0c65576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2f688e4f4eb8de101d2ee368a5e95577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508dedaa9476eb6b360062fe65191f36578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b22bd0e047e6d144baa917cf12c68579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f749bd6bcf2ab5d2d1297accdef9598580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2bee3676407b2b44f8187b85d8ef9b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936948278a67a595d61c9e3a2245688582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e1e6da0d0c25d5680e6c018981af9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dfd1de9db9cf346a4885e9bdc70182584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6229de2bb1ca50874174b92b2731f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42deceb56347e27868665f348f99155e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae35b03c97b868fba1eec89dc3c250f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c6915c629b97bbc2845e6dbefc944588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e09d6d8d3c992268aaf2118c41df2e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c9d43c1e9e8a9a47e8bc8539fb668590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9586f091ac86b628fc55bdb6516882591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8c5942eecc825433f23e367d05006592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa8d620149151724061089a6980f3c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77d68b2a4626a18d2d8adb9f6da346594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a00e8946ce3daa8f90b9d70a1c598595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475acc6b090e1a6d79375b68246e58e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7fc291288a3698f3216c3cc219ba87597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b423898ab6f5d742443c64fb1946718598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0cbe847a66b73c7e29531598325a37599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e091969277e39f5ee1e7b8d859aba4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80834e84b00792d3981616b27d4af0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eca70a158fdb8a4054300f1f3d4bc3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6164dea088380a73319341f006afd7b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0338fdf30ce23dc18ed7de23ff7657604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda167c5a03827ac8d6bcab644e55d2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf24000041566995ec4e280d32e3c8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed776a69616c9f2e14bdd62ab0d3e6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c849662c5f18832e03cf319b449396608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4db6392ff0ece4ff5251d32b09c0f2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8a6418cf6b51edcf2c8cdecf041f0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92631f8ad71059c2b01a90a25c3778611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d17c7073ea38f903508f4f58ecd9a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159edce530b8a9b6bad3a4d653452304613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465e6f9ab59cebdd55051443290c587614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854bac4fd5663bfec50b560371ceccd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb2486b8aa0b1193f465473dc22447616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b963af9d7ffd50f69f7e7b6a22f2e12617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90233ab42e12fdbd19b95823a6c973fb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fba728df34f94c648762b6f294cdba619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501ff950db09216e7618e17d3c2bb79620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d80829df20a8cdaf5f59de88ce9048621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff1927bdd83aeb9a47bb7377061498622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396ce35189d6d20fd2ac83736b1ba32623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ada52c8e5ffd7597f2e782405b7a4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ad13b68ccbc9c0cfca159c40578be625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7094c3007c2a96f4abc206402ce70b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8285aaee3d1dec6759c1d831c9ac1afd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f77ac511f31f46ef629e16c5293b95628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46819ceb7c2a939d4e1f9fe4ca71f58629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995ebc8a7068281160a7b9fdd8c2431630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1901c61944bfada161a348936c674631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22cf0967c0b0b45eb96353a4ad1653632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20453f15557c5e8177db67a0a918aa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936835f78afc592bafa5c39f25559015634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3268ad6dfc70f325a89e5dd0f50965635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c055654322d999b62cef01045cf293636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e378fd5e57735347d6f2d610c4d2a5c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b72f65a946b85c8a881b51f4175e475638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d523b61b94664b3fad92886df2ce49639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1c1f4244c98e8c4e5bd07b65a1b39640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875f71da973aa7d83c33eb9ef32b439641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc1856bb38fe841bd93d6568332a21642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0f14affb99d68d65bd82083615db4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e20ebc7bc8c8a403edb1b098e95571644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee8536010c4169a4c8db2ec6d3faab645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73774de813227813facfeb7c4a96628646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446821d48c41af6e6514cb61462b5383647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d3f9078cdc01b92399b60ae2952bb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc3c91bc8235d7c01470562572046e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f8056d68e9cfbef749c5533c123d4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2129fc41bdf32d723d2be7f767b472651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f6f7e9c95783accaf54666fbb2fe9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7d8de7999273fce3ab5e895f97bd2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35fa732c0f449e6cf3c56e4885c0634654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e814e04b522ad57c771e5351074416655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b81c2c4a93e4985c246ed0f79fce3f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3fd36a1d1abbf93a71b03cd94c269c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b828a775e2068d6e70b600d410761658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7cd7429053c8b4a83e968b34af7125659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd359ad433ed3bf262b4cdeb62253e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f1e8e3462aecb32924cdb2c253382661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1be8453d00680ad4512d0aef6c742662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd8ea74987ea35063cd962c5dc447c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7849df4885b4ca113b534a984ac86db664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1500f2deac8a549e7ce348e5b09a68df665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db955470356a10a9f92cd454c7de87666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6c970fa89d76ba01dc571488542b1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc287d5669bef573353ee078205acd0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5660cadd1eb394295c2a3df3bd2d8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f428385426a57cd202c52e60bfa4857670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142d3376e6b4e3cd374b8f0522843cf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9399d899247330179bde7dc9597b35672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ccfbbb6a2f389fd8d39612db6c7a1b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe3c524e6ffd4d4cc4c9bad91d51bc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f506ce33f0af2e70b83f5c17fb26ec8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4941ea9bc50028717245f88e596e5f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1bc97e9494112fd073a5e206934bc9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e6d8374c63271e965a02e8838f396678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1beeea85f36c94bb9dc33d2c12e7ba679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492576763bf217979da4ad9c06b18593680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f633268c58bc2aeb31f3b7c773220681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a5909424be70e399f8af97db8e0a9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269442d5666e09cbc4897c3543f40d0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81e9c6b64357eeaf1009e81888d5dc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee55165072585734276a5472f6d3a48685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3caa7c9741817c3016a3432b052e802686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900af3b8c70aaf1e621218ac918dceb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc938aaa3a4994cc3aaa5ca1ec06c66688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e94eceb9afc8cd4419987a1de9875689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91276337232cec8781e2acfa24bf142690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0fff6dc22ffa879cfc0da3d02a2bbe691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36995f5b3c831cec7166dac92813dfcf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24214bbfa8d7f778d6ef5709de9a725d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf2cbb1c465f8f3f575a6df938e47b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ce473f274bf6461b5091bf3ecd5a3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe979549164aae4721307c2ba59dda696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d35c91b09655a3fb739d5b0df8ab05697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55688cecd5b9442e51c428c6ef14a6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e57968cc47fec5531ffe40cf31e1e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d79142e41d06cfd578a3250f4ef3d1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872f2378069894b2d91177dbbd9abba701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010b781c66e709ed7711a5012b2985f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e2617c58f5a4cf2f9ec12bd489120703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b971254f35f56d87fe0101993394c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486de785b31809ccb2ac51f22816e93705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f4c0f34b7a722afd9301c39a13533706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98862fddd744df18d4a17db0afd4c86b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa52d135ba772aa653f4aca762cfc2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb181d188b08fed92d6221959cfeb0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a67c73bfbb90b03473fc5345bda851710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f15d6e6f907ff127785c1bfbb02c50c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac760eb306fcab9e77f359dca6a1f60712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ffa4770e7e78e1ec65934d24d5118a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406ed62c31da172c35d7fe83e36ba85714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0a2a1f693f2da0be2f4cf4277e012715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e862e9cbcf71d15fa6dadcc651a26d0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1d04d4bcf312c6803d174dd515f79717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358667a496005d293a87b52d29a0844718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac08d34f0f28d3433d7507a31a5f14f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e0c881332d5067e28d02ad9242ab5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af362e145cf0c45abf237121e02bae721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682a603f5fdfe09953a040b7402d195722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1e27fe2952a859288b2a2063b5aa7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c76824a9c38f9f6a4f049eb7837cf4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d34112156e6db9473c4eacc6ec343725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef7beec675cdaedf3b8e5cd51ee2717726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f63c12cc73fa7186d3215d0854a967727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568315f66530ea07617868387825471728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfdd9fa0c6d0473859cbb929c850d88729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571f8f628a62bbe12b64fc88a0b6586730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf595fd0e1dcfa86190bfd8ef128046731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db389efdb34f9cb934dc76aa7ef859cd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a842b35a95d03a656a89f198ee89c51733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b66d43a06700c8eb3d67d3c03624f4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce70ad62daa69c9790c0b7e52517b9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2abb04d83820e71dce88156edc5fdf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad292d928af2e6819df4ce44c9aaa1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c61fa331a72ba72a2d9081280c5f9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481453b0dc278c31301e0b0451543c2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1278c0da14230ac404cbc7ed53e739740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5300e34c8e9b4f632c16005ba799cf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93096b838c7309ecaf4cee9dba7b0d4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb790c3bfaf44b24ab66493fc4ee188e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784a1a91182413432668ce8258c5471744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d4046d2bb00675acc9467644fe385745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bdff297b91baa3becea009e909132f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfabc9f07cd35fc268b48fe07c954d3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d384abdbfe1c9a0afa15a338f2e5bc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba148569a31bff58e2f8509e3a79707d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609a7693b16f4ce168141ca21d23637750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d3158b27957954d05e3bc0704469c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4d1f30add86671962c8225c83c5e3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0736985bf7ceed59636bb671f321da753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d18858ca9250c0e916a057fa49dec754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ffa132db806c2d2e3b797794fe720755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66c9c593855f7fb5533d133d2f2a80756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359a99594bd9cfb6a7fd1defdea8d0b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38584c588bc971be3e6fc8c9c8649477758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769310484bc10a09d67013592084a25759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a3b582bfd68b012f3f730e04146b41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64732df2566f0f31d0d9f004603e0f042.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654e2085d66f11e73b72e9dd598a0023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062637c00b282bd22fe2a380afaf04ad4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2e9df1739105f306c55a58050d7db5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6a65ac343d5945c07c72a6ae2dbbc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd1c72d483480416d606a8c2754e967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7a61100ee58dc230d11b80e62a5ec8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4122c5de6f06780dec120bcf7a61689.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4785515dee1cf90705d065be21bac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90213840519948db8b8cd9624b0e2511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9dea66d75038f71b2b953bf51175012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082a27d3ee0c31e670f729e5ac211af13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dbe66ff0741417061dc0ffeb27081814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f8ddf9a5c2c4e36ec1fbcfe3d10d515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c73a26bf6a7b5eecbaffa3469ff35b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66514b1e34006cd74fce19b0fd714b0a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb6cdc36fcab7f17eca1f58640a09318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300067c9c311d56a9f2711242616a31419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b521517362039edb1359c360c919a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a27ecb6392e2d6eb97758ac0f99e5721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9899d8ecb74728cb4371ae9e7513c1e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e1dd3328bba02e14c1aacde61190123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685342cce73946f99356362f93160cc724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798eceb11a7f59ab8a31ba36205f376625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0e0cff9290c66e1fb8217dbc88f5b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7306238dc8f0388cc976c86e0c76bd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600319dade258868193d4de33409c0728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370045bf35036a146c7253338f9e38c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407c8c1e562ce308e91817d6bab831f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00ce5680ae95891ad02e864a82bab931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f303b6faea2b3cad324aa4bedbfce832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a32c56b5079319445ded2c7d3a51333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df702064ac46f2c4de7beb21c836ed9334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58923132e4283199f6fe77eff76e4a635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11a3e2e9b539961cea7e6ea0af6b1336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef0b016e5a5d041e010a3a4234584c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39897facdb6a2063ac56cbc84e51462638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b9618851fa232f3d0e25ce2224c6339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5f9793900a92bfb9baf3cc99ed02b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241cdfcf51c6b722164dfc8cbb26d8d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ac109d16e1c935acf25dba85d401c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f34aff1359c84e1556abc40a13bff43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b172b07f7ee169b0b150d9e39880d0744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3fbb6114a35f3c913d6dc03e0a8b545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969daa9044ab698ce34e0ac97c3994d546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7686b8e148cdacc9d94756d8c945847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84374d7957e272e1f5091c9a602f7bc448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f1c831c08d207390d6de73e8eed8149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59ebc0fa3124a7f4a630165b30955050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cceb292c27e649b3ee188916f5759651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b8ecda4fa54f638141755d6125a6d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb289ed814bd69734c6ca5ac042bc9553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17491f190041f8e4ecf140ea0b47b8fe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8af2be139f6316270cf4e56268187755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8ef42ab14b76a2361c9a98de203c656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d928f68594ee2a593ef257185eac257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5ec0523838c7c5e3d83bf882f4dd858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ebb013ea4dd3e878a74f4b7105eb3a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb03e48a44038b8309f2e623b69977860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8a7cad1f378b372031d0f24bf017761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72364a8dd03b6e278014430f7e5ca2a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96370bed5118305731d7983aaf5454ac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09104e01883c939b03fb36514c6acac64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa89015ae1aa7f7afec3dc67b79214965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adfd07e364e79605f5006b7feec03d266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ee034f9635b8fb95a3d17ce96102867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd05bcb36c5f2a4d0a402fbe2bb1d668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a982196c528f0a498521d245bd047f3869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c99a0f9f8a015e12ed6a4165b8fbd670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5d2c59d7739174a2592ffc3d36d1c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa43ef5012b4f844581f42d0697b3472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca3878a257a2bb7bf066ddaa1a6cca73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6694c4a83d6c4e9b6de024a9b3fd674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c648bff70ff447a23477a28a010eb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f691ad58aaa2a0743ef6bbbfc296a7376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e34f225512c4c0abe5462ec1f234077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9489e90aec4bb4f957aef0e43b3bf5178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d69b7c6a3877e337de4e4f593449a379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781ea046c8b782f5f2c95658255cd9180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254946a297f29fd9dcf245a214a3218f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8045ce5d65ddee0c0cc43445247e0d482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a6edc0cd77f8a9e984b93c66f820783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ca7fcc974798e2c53c136e9c8632c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87cb3528827cd07c791bde1120c9b8285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890cd903e2253ffe404817bfb4045b2c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3ccecac6e23d60ab6c3b3270f8e3c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f640a8b707674ffb95a148b5d015a288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b58cd0b703fcf3f7a47efbdf20c65a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d58a3982eea156e45ffc1ac4ac5bfc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0319469afa00d0630608bb56a9d65891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6652f1524c3434c95a9d2899cfdb00e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61d7f15ed9e70667e9c847f2eac50693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1502aecd3ed2e1515b3107262d03d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab272c09b04d5a7c8db845abbda2cf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a29cfc057fe1d8ad563a4a9bc431ee96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8415239db87bc4880d4d8eaefb90a697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb9ab3b94bfbddb5fe58c19f9826d498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053265752da2e4b7f456e6eee366ab499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43a5e6efc9769a2058ad194775741e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716b3cb3b2342f141f8763d4b9fe4e6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce3c44da1ef0da357973669a2f2177102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa2cfa60f234b4cadc381899fb4025103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e5d6799143920171a568f4023de77104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02083473c226272283ab2050ce1db7d9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89835cabae440c510a83d8d4be46542b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a61b3f01c8cf92f9238e62de664a3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e16310c0b96a86e7775f242842f432108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca933654243e8dd6e474093056c1f2d4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff8e2acd1c7ae20f279b9a49747b87110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ec01d6723c38b9d2a929a7d199c47111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a3cca590c4e2f32dc5b29fe3fe64b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e86bd1c929e75330a45222e3dcdc8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ca304897557c01c12d78854c57213114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a64b9617d9e8bac1b28074a381ebb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b755037f9b066642f6021f516e4e90116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6d6c6401a5624956dacc554d3c804117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6fc7e4cff6e3fb9ec2463a922255e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438155a414d79c32cc6fc22139f8a6fb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d543981bcfa86b14ecd0bf4b0d9542120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cefee4b28fb9aece9a8b0c52c9bfa52121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66886444e9b7e84d930510b5df4e295b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d224e401a09ef7cd3c8769d54c9809d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee626acff0288429ce9f33732d3286fb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae147c347509efe73dfbaf37cff0f4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b5ce6a4a23586322fc90e47c26973126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103c218f6cd878c0a2c15a9c4a02981127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b48e6202e99adaabb3c45d2bf34f5c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55d3a41d7c56ce55f40c4ec801ffc6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bdf0e3569f15ddec5bf31f866e9911130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d09a959eaf8c6aa82288827852b7a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea339a4e528eab7c5324e4af06f8a35132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59491f2948495d5aedb2515516f96aef133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539f65677e2cec2edd3bb172770a1c5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b283f6e06c847a3966d01f6edc7c49135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9002f7133b709bd938f0d7108669d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6afa3443784c7a78640b0fd0d545b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92109d289e1b3a16323f9ee00ab53dba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71760dfeeac57cae83a4e11c4eaaab66139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3976920c258a9ed14ba77c6680cfcd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669b947ca5e079bbf3150c725a31e5b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9a7ed99965588440abef3b7e9e3d0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e6183e5f530c1352b6b90f17b83f7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e9d4328b9a2f0d737d8f31022a20d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1af73982c5af3fc28ee792a4ed14a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb4dd81330d6451a73fe85d371c46c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf207e9c4ebcab662c52aee06075f497147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b35033a8ccf09ab95c8b76f69e0fc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911f86b2be658d5d86da3adc597eec4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710fcacfc55403498510399672dad629150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09d4240c73b4e3f9f01fb092fce891151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b64735bb914e44bdaa0a1b25929130152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c49eb915761a684bc18b78745d4276153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e100a47bb03428288847f4b2d9bb7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab905a516ab94821b6d7d819372e7f6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0798d054d6411c0a22d6398ca1f793c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa4a60a2026cdee4e9c27604d43f66157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a009f2cf6146c2fafa514226cc055e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace3b3be185d18810d690abe3d1501f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb22551ded2c887898ab9b60cb843f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb261c918f1ecf4bf2c890ff691098f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59bf0e4c2413bbe9ab1423894cc9a5c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95875cb01d25010a24502f03c15a65163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88714442a3c4fa407b04a7cb9a0ec6d8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0131292e9b6b84b4171864266632dfe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7f6ccedd6f4779103763e2d2d561b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574f57ff844622de015913b27bcd6fe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fef7cd93800f4f7500dcd9c65a5d7a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da76684d4bbc6ac08c9deac5840f34169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4754663dbba9b64c9a9842eaff60821170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01830bfb8f3cc5b33e8a2506c20daa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc615f45399542328cb22f488dd432172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da70f0b6a91e59d7b95d064e0e90ac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe821b30c115681b9e8522aa34c358174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63424cccf34dcf6daef180bd5193166175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7065f619b545a59196abdd55676ee176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf26dc2469ce1ea9cdc0e52fae98b4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0f3c5fb95a3b8b3b1215a3e67fe1e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233ea6ac7133d64108be3946c1e6060179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499eaf571a3d0f36ba94c2f4f822dc6d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df1120aab7ba5f8f769f27ed2fcfce181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a3cb4f0c587dfc518937c72f11882182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283c58bf5c535fa32b5d32b1551b6d6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197af88eed22cce21094f1c229cc594184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0c04898c6722cdf1e73d5d1bfe596185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428be284946b85927ca8c15a9db2071186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714cf658995f83b0ddd9fa3d3673550e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f466718bce4dab8b3eb79b1a25b1d9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba42027933aa8c0504bed0b67b09b4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c74b3d748bd98856330a9f252b2d6e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c859e4fd62b8d50a491abb7adf3510191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7d7002570272379de59280261b2bb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ff250a137f61001689b00b985511e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73a55b10f3428d4de604acccda049f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24a4df742e17e4e652dd374b9af259195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af57b3aaa7c711524f6753907b48bc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0138281955530d84d153f25c7e7ac77197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6afb08d98c993f41eea27afa7edb2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ff94f700461da557b28586aab4407199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8fa0476324ed7442f9959732c41ac200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732d63a9195ce45364eb696769afd4b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd378140ecd118c52956f4fa7f46461202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938112c9bdccb80d35994695921eb71a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be38dde6a28bce242e1f73fd38d140204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc3e0d8644eac9723543b8721f9a38205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cedc2df203285c828097a51149b40e7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4356eb6dc1f3290ae613c4ff7ad41e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3350be5f05c6a5c1e6cfd6efad5c353208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91984e1840ef78889bac35256f75ff3a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42e4ca1473f07fc841fa1778442f11210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c88a1e7911f02b512483819e7daf35211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67958167e222b928e9cd20fb10474a64212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ebc60279ea77dbad5c2d0797758eb5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ade40d7c93fac7f967150af8a680f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ca55e6f98fd0499d91dbc38796034215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22edbf8b1ffe476be344540602808d63216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc448a21be8aeacb4581862b5b561de8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610eaa533e81393a3490458caa5bc004218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de498f44af83661a820790e2d8668daf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d2e33ff5cdb470f9aa6d9ac86c735220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dfdf375927fe1ee730846e99a8bdc0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705ab27e0a8bf3a3d1b2e3a4f02abac222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a715f88d4f128112e957581393201b5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee7f2e52298f9226a35efe6a6c43897224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876e928efeb3dc7f3f24e294e0f0c21225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08befb3d6e7a064364fac49beafbf7c0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b3c280accbf6b7182c5065f259cd5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e592b6f9bbc060cacf749b76624ac228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb86feac9819a0148652b0e2aef0f6c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7318b59e2cc4eafd50d4a696b22800230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9b1288e289e74a6d95e5c2a96cff3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f401fdf5acd1f0510d4de7f3f539324232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890110f979669c5261887f3e0fe8e61233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f4b28bad3f67a1802172ed9737545234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ecea66293bf084c94bae68bd8ae12235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc961789edb65ecd440fad8c7968953c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c4f0f3e1894437249001f6f719f08237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d5a130b3861f562da3c9fca3426da238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ad39b6f690700f110bde998592164239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f153142f5f90c3c16f407fb35f792240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc49f24a338f4355daee0600388df9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f5a657c7b159aa6349a267614f15e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa8b3d81863defac970c648761ec41243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6001d9375c686012026e7d521c497244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6a07a70d9a4e3c0221efb1e20f256245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3fa5b66a3a84226d866dbebb967c26246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4993247ba0a8956699d3a8f84ec3211247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8da2d15e5e0130ec82f793e90fa9cc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06ce2b69eb800b48efb8216b1e1829249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159827eaf104d7cda78e1d979bea3a11250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9652e4d64e5a8671bc67317ca13ee8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b52f75d9cbb625a5548d6dc9b7cf9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db361c041db13707621a6b5531e189253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20381ad75bf5a5b1f6b19e2cdcbb6f33254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe623b661c251acfeda9ce50ed4684255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0c51306ca95e2b89bdadce2a8b75e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03735b30546a35c1573290142f3d7347257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c619db0ba26610a28dab778d8fecba258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2222ad6e5fc1027437e20212fc1f9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ca50da4b43cf45e32627124fc818a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d171f2fdd6fa5f36aed9988465454261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840540c4fc05d2c3f1bfdc4a5e01211262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b152c50d3081c91f29fe3e3219fe82263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c241b933681d24fdd60a1de84beaa04264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf925d388da54edad492f895a1ebcc7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b87b71afecb7b2d67da94d78e613c9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ecf83366ce24d982bfa1c4c947c1dc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602ccc3940445d40cb841f8268bc7ce268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e890e666880612cf422c2f74825452269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b38c75a3124044b8e95bef3dc58328270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81685114edd040dceef099f3ae4726271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036071b617085f91b9a9a81c2e442de272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956fac814d47b41c973c1aa77bab3b7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02339b84403b73c6b5a2b68ad5eb2f90274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13299d8e5be0d744577070b3e94562bc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3cf64749a36d83507759a3c36b9cf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb15f4e7b010369c1b8d00569aed60277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cbd3461b9e2b6c74a8bccee57d29b4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a8ee3b4dc389730a393069d615718279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91b105ac87c1b66ba02e113f5239f8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa5d2df3a30e1041aef03e1262e6cd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec269a16fa44ae80f2a911ec6866dbf4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa08396d609844f5cc13e81f2616cfa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78acb391f83e87782abf3a99610ccebe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023cea0e92c57ffd041f6c675c6e34b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf60fd7e6bb8fbca69d64b984eee08286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828d34c771fe883089d396f4184c2e6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa8c01e8879f5767b5ffd4fc44f79d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cebfd5dc99c5b6ef46d75fde5848a9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ece3f692639acbb3772c010bbc993290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240d2c340d962abde9db61569877b59291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a13df7222a6b226eeef78bf93f89e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8934bb6cfd8a34f4959b504876a7db293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c283efd9e2b559164a122b1a5651b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2780e134e72a450900c7b198cd324027295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c075a22bf469a3e26f4a776a7bd26c9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7487e779c6651c50ff36367752cae9a8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a187255c4bc68d5441466554e7b89e2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a42d8efbc4d44e4f5c223c0842d9d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085deb6fff26e5d7d3e964bd041969cb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f00e1c02bbce684a39ea389c3f04b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c5b0696d42ea2c202f649014c6148302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1f01e01d5cd9a21212b629c1c768f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb354f02f3fdcf730609823dca705d07304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac8f1509eac8c3b0f861d3117546b6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258de83cfc0b7c5d34501367d7a58f5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17de2985840c711e8f80cb737e7f03307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd122171f0e955a33ec9c8e1635d78c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022febf31900e4374c11aeae0cbd7c0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a67ee2aba96c583051e211d6026eb4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44266a0229b644d9ade64371cc8f8cb0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979baf19f2cb3cbabf51aa538e12555312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016eea7c6aa33bd00721ab9069654a92313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11963f2874d74b47e605ba30d8a7d350314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021930578ebd2fe439cede182743bcde315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff39efa00ccc6af67671740163052a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ab5132827692eb170d908fda2240b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a59006276ef8a4219d01faa202f72318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22d4df4dce91c946c18cbd04be4db1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b81acae15d1eea3616bd6148a66765320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa021842e1efc31f3c542e18d8b4bc0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f433fd1509842ac88c16bf399dde2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca4c696f1bac5f397686b3b26280e4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48810f4ad89824ef553f0ddd0fc94f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7bcd2dce55ed61500b91742283bf99325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420949116bd113fd7a45995c27fb232326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd00272de78fc2b003901a8117ea50327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0fbd768701e7282f1c73248af31b65328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562be917cdee29fd9ad00f089a80a3d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03992b8af036b58ee9be14040aaa0c8a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4329475a94333aed29f9531dde58ca331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055e55722679b01a48d3dc0772667f5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924b886d80b7f7407fa9a25bc7b9aa6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb3beec80fdcf0108ef97946339dcc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a36da0b9fb2a91926b7b6a33b70025335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f663209e5d40d92a06e992375ce12ce336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af97a98d4b79f50bee13e3fe34a76a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e3ecfe68895dc3690238cd570885d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f07b8ee58ac6538394aef1f001008339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88cc202ac62aef238bcb9572cade4d9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0408f2dbc194b2ac1971c3a39da678341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b830f0dd146392bceb3466824c7321342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502ba92e2c0a6e4e1f3ee17f1228606343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda7040ae37d051733e60dca2606f0a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7db8c829a58d6521669a7b0ea2166345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd9222863c35dbab09344c88295cf2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbbf3e493003dbe2568a7ecdda891ac347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc8aa690196a5e355723a20273a315348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265d3e90b4c6093c4355d2c7fedd9d6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0dffb9a8d281bf5763ddd4475b09ee350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505fa301ee73ce14f0a0155a7b2f370351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17970bab1623a69fa392fed62e8a8c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69455ae0c05390f68a10cf4a0ce5fbae353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33bdf4c3918723ed810bd2a8828cadb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288881ca4c6d4c2c981fa086ca98477355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146dec9a44ebb350f1635d6569b4832356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2564ac3f7ec55d4e715e93cf1678194357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e0c6fdaa91e0ef554583a7d220531358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550abd1a90ca389cea0090534af29926359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782d988df796918d63e4e17513b7548360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604253309acb6b6429f421bd94796707361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c65d5f812a9f53eca48bf6cace266b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76bf1c8be24cefb075ccac14b16c8f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b87cf0275cb510b2c375bce96ba41364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bdc20eb3119daa408b18b3a96a36a1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e30345888ad9c6a960344c178f20e5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17e699195ee0e7b08732dc100ad51e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81c7fde2726190d7d69ee728e9285d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212de8fbcf8fecc264ebcdab471c8d79369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb89ef8eb715fc52f3d6bcba412029370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5832476eedec9f007ef652852500cf6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcfb5508902f0eb4ea6d19ff90b7c56372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6cd3d66424bbeac1c575c034f12c7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88f91817fd2f4626e305a64d3d9c4a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c934d1f6dfd2f1e8268654742137b93375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8d4496f75164e4cfa01b05fd4cb2c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec0e6fa7179780116ba691456b04f3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c6aaa141c379ab8ce93795f43d507378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188e3f007e3c6bc51c87b8d32a96d28379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e7b70ee97d6f62c8f7ee25bc4abaf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e1e48915701a70804944361a3e4da381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6b247454b23f00422b1348d007c81382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada4eb9c33cb1c209f2378b490d01c2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0364ebef08ad66a1329ffb5a8443add384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8e1c71d04afec6ebeb8141c9287bd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50180158230a9eb072ba02575147cb2e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dbef6c2c41de126d2dd7fdc9fddf41387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7eb2733108ebfe3de7b7e29a1d4481388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfef2ff1f78c00e9415500cc73dedb3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce74fdbb53afdb3d8e0cc0a27c39371390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474c703e7fd8815b4af5ce6bbee232b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33549072d4326e55670cdbc21337d9e5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de3007558d6a70d16fcb5238f75c8f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aeec1970dbf123c52d4d532ef3671c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e2e82c6318173d700be4a876b701b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c12c5f0a1f47990571b161dbd2ce7e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd848c72aaa64b5a6832cb106739fa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274fe0a4338fb5e7e1dbc802e3560158398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3d2d2c002360679dec1829fb491fd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b70fac406d84d62fcc892bc40c3830400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c52c315769860d64a9783a11576e2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07001b577418311486d0b68804cb837402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f0b62190360dc8edbe0af6057094c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798897da89f33722491dc1a487e1f58c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf634579c015e0bf47cdfa47488a57405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4b88a724fb33436e62a5534370337406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4231e8304efe4612f0e34faa9cb5a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4946e1d5c07c9a14737f5ca7f90414a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0a1b27c2c23fe92ee63265508e622409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee5d74db1ca89027efa9fc6e393997410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9209911e156be0d098407d4b24e40411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f97977c26cd2d5b187d5fa3d395ee412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72e6280bd9f41b67bc2a244683b82f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cabc8f42bd071dbd4ac978c730b2e4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee9c0ade975cbee176b293b3ac8e5a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17ca50c05c218f14a93c6e7bb6af6e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8805a94703770bcb50a19a3df257137417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e6c16b8947d5c5848295892edf6fa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a8785f3625af4ebff7ee3eff73856419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba2c6993ced070a7ed0826b1fda260420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd5fcdd75ec16d9ce7113813411169421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94085263679b572b85db54bbb7c8dd06422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36bdb77a6849180010fb74f714a17b0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e29788682fe5cdedfa7e3b0fbb2bdac424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7cec559769b7ebf57895d8506228b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa356d954a468a963fa5c52f7028b35d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38dda371be2e4a6d9bcc78088f12dcc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b618be5327db11fe5a2f753e8c392cb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45fe12b77db5d171a5074824143907429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77598138b24c586c285027cec5ca2f6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8d50946737bf1d77090c781dde414431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977c32f57b5c0157ff2b1fb8d66a797432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b14e14da890bf8871c3c473e791f0a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72accaf0def176fd03a906e98015ad24434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c952e4b235ce39d7d4230305fa422f2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb2ad67efaaea63faf48d070ad094b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52937fc6f8bf77acfc6c0885b569e1b7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35634fb9064c77cc129dc069dff4a3e9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328974058b1d0042d07dc8302dfb51e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73ced2125f7c7dc33d5c4b693c33ca440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0c4cb9ea0fb4eeea40611115a1e4c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dfa3f8cf07a647922bb9c68bd9b545442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2bcb25bbdd06a6c733deb39ebdeca6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7dc2619375f74c05659bc3a5f4017444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1bf86f7e7b66571bcd74ce5b25aef445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d367e6c3ecc50e7f3e7fa96138f877446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b773698f2c378147eb79eef311c66447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3331759274ec5618e13a94e8e371ef0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b701834b59b36d07f6bd2f2fb2aee449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35491bd57cedc6c162b21abff8c2a5d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f689e8255dd09893679f9fa7f713c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f907e6623e59fdcdd151061f6df8af452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9fad7f8e589a66dbf531044927470453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240f0edfc8de4e54be846d17cb52def454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85bf18ee6f4c2fa0f4ad13e1e2d2271455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d4642df7f6c1be908a60e028a060f7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4e7f09418eca368103799956bcac6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b40a92235bf360d526c8a976bf6e2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414867fdacfbcb2da91fd517669b2cf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d05f051d8945a74991487caa36ea7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae97538b2ae13f0e80e61564625647461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4832045f4fa432cbaab222e8d8c2a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88afaddb17bd25fc8994e7409c32f9a2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021560bb139b735992b8a539069c8cd1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5671be8096a3c49e33de543db9373465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda63cf9911686032f17c918a9e1bf6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1cba01824b9181fbc0efcef237266b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e55862da964ba9dcb4fc78c8cae565468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071368bd621aad2019816ea6da65bfb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea314ee5a904f6e57b449f40044c71470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9cc6a5a4338315855a0fa69f300a1a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d33bea556caf7ffd93ae6906ecab85472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd08366ab753a2e5d4bed663ce0edf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ceb9a868080a29870b218cec3a9cd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee901190d8ddcefeb396bfe8e89f83475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aef8560d74a6827bd37826e41863bf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8520785cd7a11ad1b5c58a85725df8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d79a0d6912d24029246401d80406f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85f1d488af78b39ba0df6134328a1d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101c01eef1ddc688ab1186fa1a25c01480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0f5d722fa802197c972eae610c61d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f977e55d1f71949611e03d35d4a44a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c3a7ce938c203c0106bb38e75aeba483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef76259afef665b281e0bfb4761591f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a4cac8a23f75e5b8c3bdf1f4d25ed485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6a0312f19b4c6b74a2f98cb1248ef486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a778861acf2e55acd806343abecc0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4930dc40f4c54703d84d1841be6e6e59488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b7e755dca4285f34ca26a105eb91b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46401957fef21501014e91001609f6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50b8bbd0d026143c4a542c54a4de1c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104b0d8a8d4120cc7184bfccd138109492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6c1fe61a68d9871cf8da2fb08a2ba493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b20e4d4d616e5ffdc5b514015c3600494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766fff682da0e8d643196e19aa9ca35495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8177bf025ef56cd85b0130bb73512496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a438170845a460fc32df06c50b624e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014868cf18ae0f519cafc655ad7eba18498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90033cd6a9d9f885dc53ab80d39cbbd5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc9911b6315c986f3f001f11a57864500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1c97d5772d15bddb3d3fab650cb67501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566dcdd7b838aeafafacfccca167655502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6d32aa9d0061db58ad757692925d7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85721e2b6306842cb1657878be459fc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0952cdc8adfd729b761b69d57bde29505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d2937ce536fec052cc2497c244aea506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95250e094737bc048ee21be45af5e26b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ce1535fa7d954eaf3a5bfa804e3df508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b46a4e6e8a3a29a772159de4ac82fe509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62289a540d9e83eb63fdcb4b74f42ac0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171243f1de3267fc8ca7b06a530f715a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f1decece9ebeabf0e916daad705ba512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f8bb96fd0c2e9940139f528b822c9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e77528d8927ac2f8f849d00f7b0b25514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636996b9605c504be5f1315ad65310e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c498d2f2c94624bf2023f2193efbaaf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d343ff7100ad64d84a99bfbaf76746c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeedd7b2b22679cbe93348f52775b8e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ccf94e1262b97d4a27d8d2dfaa0e5f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45a1522814fc2c38f9746e11dd86f6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356e5e01cee595f0d7509d7456e8d0a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cca9e0f1629e233bf722fba637b878522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55222fc8768cdf12e1c5ec9282293af9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b2e85f607e180162663440f84f747524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb03737b6bd01d3bddc5808d0114224525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d3325a957d17f54209a1590e1d37e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3180800ac16a52c7a3c6b4812178bcf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8cd38906de0f73982afef0484e7003528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559bdcacfd18460401d87b854c62ffe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042c69571aeca4283b2eeffc7169dfa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f57532eade4c6d051524259ce3671e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a515a518d851004030d776c74dff9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730a1e1ffc1e8218673497f4f62409d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c1d0275512fcf7e99a6fe79805fa0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f1cbfd80fa384ff89be8804dcc6a2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238aca79d5013b34887063d892d7760536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ce95d47a831856d72d5a2d78b243a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c934120b7539ea030512a0c9832ff4e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374779392c7dc7447acdf034706b4911539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6777525bf3c752a901466e4e4a03d1e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5ae0ed1eec8120eaab7417c5dea70541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd627ea8f24235b3ab94832c625ca44542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516385730d7b8772262da656a0ae6222543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5877f6967dfa4c2906b4d888b0891fd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367afc10ab407c6a7c7fb7c20f713426545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca249e29000905af30e858a59f2b4e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae895e80e65c93fd1ab5b5fe346b1026547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112fde7fe526828073fd6b698da2334e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b030acc07afe38dad85ef217a8e57e6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace984728bbb3aa4e59f7444bf350df550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ebfa8ecdd7ecc4cabbcd2f9c579d7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af1003ef84d4dddc7d506b8a40230f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a7ac07393f38d030278f6df9a9eac553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26ce434d22b0a3835f4d1b81df20a7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b6310deefbfe5e242d103bd47f07f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3870ba892333b5f48ae71f3ccf3b900556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195415b1d321e5cc4d593ef7f5df3f55557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38893c5799e25f04a26757a054d46e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc08773c09127ccf1b24beb46da73c8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910b5ee1800004a3f15e36cacb9c439560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac936bc2dd539b0bf3adef4f5ab145561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e584ea042863017c744e8b141927cf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170bcd99d5af49eb24c484e86fd6fadd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612c11204dfecd1209a8ed497b7f527564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004c8e83d99a5995f07a74dbcfdab39565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18633dc360a42f522ae43c5ca289a168566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489af62b1f9625ebd02494e9d43fa1b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26c158e4836b932a72d9a474ad0d47568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc8d6ef982ecee4201fe38a459a77d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce89ea47793133c0476242a81e94a0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3952e829587128c22c8926cbcf3a6d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897afb42b8e32f0164e97e53031bc9f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aebce28f06225734c44a6b9888c4773573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329d1833fcfd3980095148202d982c2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca271908bf61ab88ddacfd9fc8a358575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc3f097a8eb6b94d4ba952c004e941576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb950347721fe38decb6ee9a6386c6c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cad41ae1d5a12274b247eb54f6609e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957e2f42c18610d99eeddfe635dab2b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3eaded88c5ef03dc4e6a429f8c37a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365bd7a1d65a29ba06c9f5b7505938f0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464167e99446a4193761968116e14bc2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8681cd987194086206e57a6d13d702583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f200d6ffc85824fde670083c95737f7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468f45c81c476b9994b08145fce5caa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7d40f7a520a7596bc0cc740c6b3b2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de95ec80e8441e77d8c84792d2042c71587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8babf0c071ab7dfa90e171f95194cc22588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c577a6b748b4bddb0d93a61aca614589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7c942306fbbb378ca84f6d0c9bd3a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5bbc2c9a5d770837e92c6d5132b25a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6280825a37d72412dde6e1a4e8fc92592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c33bbefa9283ef6678bc792546ff2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5e61fc95af2ef8d8cb51e92e69212594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f8446c186f3d18529e7f5048eea3a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128287039176e5b9534225400af79b6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b7b5b1b2f568935f3377577a6ede7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ca66b9104a1c7a371f59a6670658f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f8ce01041349a1b07ccf8e9620f69599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c92ff9ed4fe6b21a1497e309c3d3cf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426ca7510a8e1c618f63a7c70f3af21601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99325e2c856f5f7a94c20e45a1a29e4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155b9c87c87bce78c0e7f3cea928341603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca559030b087833b7e9d697b36941189604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b218603be5e182e08bdba7fcbdf1e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1bbf07faea089466a86cce5c096f3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac7e009ac514b6bf9ea5b4c2f0164e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75adfb0021720faa510ff3db4b018b8f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52d2fba4a4983d2737a34979f9e8d8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdfbf0216b22411bf2bcd5cf6bf379c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2539a6ec3cb1d626ed0d2df5cd397c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95984f7342b77998dbc2b28a56362b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0cf38899078d1cde317cf34a5feca8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6ba9b4f40623c95ee56e5e8047619614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99bcc56eba604c24afab23ec391802615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5fa7a89b76fb283073d417e43a726616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2a4870aab2d8f15015c6156c7e8e0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860f0825d57749dabffc52f0548e8a4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3503d3bdf3931fb9bb112b27b9e88d1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786f2efcd8ab663b6b5e61e4a3604e8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f060ddb853cd444d2b0aaf19967da9c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0527845a27cce0ecd142f54ffea251622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0ca7913268a588113cb9f12a110fc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a18fc957cf8e768ab79d65bbe71397624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449b2654882dc2206f8472556009f3a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e2d14097fd8690bab91de51047b69626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae2bf84c4cd765a3f68b81f13a7a1a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245077587884fc9ec72c2cefce62f249628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef26210c47a347cccfd8a20c33cdeb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a8628191d291b0b26b53b99e28591630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd67296fbb7d75b27c467787266a88631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c30f1735921368d5d6977fe9e34ce632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843d4b9b93a61851cde92223bf58f89633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca96f58c903eb51e13f6783e67ec1bc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6369aad8aac4647ac20b080e38d11635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a08a2f59eb6e433be32b15a9a7d9b5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2744fa2a851024fe6c83aa19f7b5220a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c58c3f99f5735963b3174c8b8c97c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e002a8d5fa9c5239e520ad119b27d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16060e85d933873d50fcc022fae5535e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d0c335de8888f7c7c05a20f2a7839641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf329e7818cac99170bcb3e923e5de642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d2964a984d6b40ded7ace7ff698a6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d1ee45656f1d40ed5102829b6b89a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e93c5ecc278358e277ee89cef24b84645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bff58976daeb4cb91613c0807275ee646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547bab4e2e9a90f4545efed793615c2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5cb988153ec3536674abb86628333648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4452e146a06f8c4a3f41e78883b3fd4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610cc4de5c4a01c51b4d8be691eb9b9b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338cb2d9eb20adbb751c5de5b28a03ed651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ceba65699c49213be635b882040e1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde39c6774fa3fc4297ab6f057ab347653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b93b91d56af5062971c87007861d9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02fed3f45b56eac5d98b8071a512ab655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891a8543b0b088e49a5a00062b4cdda656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc959098b9cca80b0524b99619d496f4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575571fb13a89da5384e69c2af20006e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf4d5bc60145599567e369e6f4390b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488521b0a502dbb04c9388f9ec2b6df0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672aef1c19f7a65352edfeaf32a0a43661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df56aaa1f8bd86da6df26ab4646ba9d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922affce2ae3154a2a27d60efe30527663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b7f9b5dba0a6927bbf1370b1bb82e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240b9d95f5e15bc741d27e8e81dfd3e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5284fc4198b3d4cfb729679c70ecf5cd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634bbdda90576ed3347b4f8e6e2a8bb7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb39db9cab84c53455696b47c1cd5a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d821789ecb266a27160f4f5386752669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bab0b8c6c217cb9b74c623847cd1d9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e10ed6a6a2ea7e0b10ae277ae52b93671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603dd6a9f4661cb0806047cfe8745451672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c39460aab2121a522c63a4d667829673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499cbf10cf31dc7b9b69507ad0234dd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135f779f362cf9c385a78d4a2b8e805675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4fca4abff9d8f8dc37b085e52fedc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602af04e894a5c5a3117c6aa3685d162677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520439a0c7c78c89d47f941df38cacd2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5b22ae26d163a93424abb4424621c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806e7af8090feceae998d141c505a28680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e6d246b6b965eae59e669808aaf02681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591ddda34d254ce4812af90adcb9631682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669d410c93798a4f80f0fbdfcd8765a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54973374d6489fa02c2905c3463d1ece684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518275edfa7ad2fbbef8a0209f0bc48685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cbb823985443727ab24aaa94022413686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf9cdf0227bb6e6c7f7520ed1eac70687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b63a7aa8c967d75e7098fb32eb565ac688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc969dba61160f96be159ede88b430689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73abc6d8d37fe10f71b9d33d204657690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b378472d72b9cb77906790f1f0f2f937691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd50dfa38c7e4c63a7e3f9ed9148183692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be603042e0e3851e95b9c4eb4c112f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6244e6587e1498579ff2627052ae3b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31426ac7c41cc7bbfabdc7248abfbb2c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa2fdfebd96679179a959c602cd064696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487d129f0d86c2ac1199c2704d2bda8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a9b71e82cd0c5df2e670cb8e3e7ee698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeff67e74a5388cdaeb8afe5bfa0973699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9affde62889722e109d21e398d3eec9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b8cdb47450f29e8ba08cb37d3d5f2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64b68057e06c89959588d7b65d6f73702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145824eed0ad10724254689ec6ad9a93703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c9a9ad87a717ec02dfb040e9d3e68704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842d6df9ffa7aacd0d5aa3d9bf02eb3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615882e317773279034713d6d259502706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d36d4e74dfc7c0408236a4a2dd66b7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2695bda36762b6c5b4fd50133692e15708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f314d423a68825ff0ca6ddf85a9c4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda808910302f4b64797b214c50c8c5e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3cd73a95e6271506ba26d0117bfae8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea3c8d59dc83325d54d78d60a63a50712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf51431235a2e4d44633a932f4ec3a0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51a65b5363bb7fc2fff6287186c7c2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dac82c58059d2dcb80835f1e4a550f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee9a942f734ce96890d44879bf86de716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8bcb7bf04ce79f63a9b6f35e80be96717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6acd113bb25f34a3961f0704b3b26cc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b09776112428ac9a7c112cabee4cf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9e19789824b8679c5548e2a464642720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c00bb5bfc5fab5b852fc8cf88eed0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16592160d076f80db816c183f28f65722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862739bbf091ca1ced2e07d57b801ce723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd649a3e69a2bab81690990f013957d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a8ab851372c6d1f0a02d97d537742725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b11a797ed4a9d98f6dcbc5a956ed5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd8c89c9bbd35282439b25525d42dd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2d1bf75e451edc59c3ffc97bf7a6e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848aabe93b3f63b69830ff3c259c084729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ad0b4d055631d02ff3a4710a8a7b1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ce7286dc478b7d593c6ce7510b31c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a0c3d86f0a3b117daa108dc6a54ae732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fbecd138b611a4f4e692273fc56b4c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e669546753ce87d87be71e311a31e2a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67972d23ca97d0a31b588a3f943fa66735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda41bad3d9a5a7ab644db5e3c29ac9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0cba892899b8e03c2c39c7e4fc0db737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae307461c10bdde4276e2b29192e183738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65338005b4ea7dbdc66abebc3e27ab739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe776b0d60070c5b148d23b8f36c93f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3f67370ca00140271cb6d6af9a9f4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d914b2bf473980b526e32a67463b52e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb4b5571a508505c0dd2b26b01e7ba743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d8467fd71a673d4696e3148cb83dc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f86652d8ce3ee9053cdfa6698af93745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd23a122bfa66608e8a5659bd68e1d8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aee900f00b4dc64e8a5579d1c1d285747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc1ece649516df56bf76f26171ed00748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52409c91af792fee3059b0385482a36b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d9045076645acf4df3285c1f21fe1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9945b2eeb5d8230e944370d4b2c0e8ed751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4896a2313515b9778c20453ec71fa82752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35ca6a326277e29b47c8804386f0e9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f677cfde42cc8fc3a9fc27e94378d3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f9245506126d500ef0fa25197bb51755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ec9d7ccc2c958fed13d43be7a81d0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d6969ce732c2c7f45665df0581c564757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62f018fe38f17e0b15f7c69f16efcf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17fe75e0796c2125965bd00e3743049759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>