--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b5e13c5333ff9a971a69962e5e21c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e2ab589a9556c15ede38265cacc4822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3384424de542e700d89960efb7866e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018797ff6a8d12232bd0a056454ca6d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e39042359ab6564049faef9f9e49b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6901bff89083933505d380eec47c076.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb28c71ad39f154f7c986e620622af97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da538c5b120444fc32720ea7b5fc9a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44543178a0df2d91530c58e6909372579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459ed53d26bd553453a1a5657e62a6f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1204367def98dbbe8e0967769ee22eb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e915f9a60216c356c71e6518b7990012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f270e4dfc19c7e551fd2d092c1de86c413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d37b0a4d1e3bb18d47eafcaac2d21714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8794acd8837183cfc8e54e819f9aaa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0489a9d6b8da720237f5e60de71c216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45808c881d2c97facbbf10d6266d380217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce29025d35356088834e10b4cf219518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd03d4bd81b4101f4b29d0439387ac19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe81b9890bb73be25e43f74c77c0c820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b637ab23f248402881b110ea601b99121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2225b2f19b671d122577dab7591d622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120daebfad118a0294b9bd18e2ca01623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc204a26395d631a4a80e177bfe11b724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bde5a42fe6fb420338bfec57b48cdf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d6229ca0fe373d295bba44433995226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e363635add4f36a741ab05a05164e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddcebbacfba7b58eed53a324393bda428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d067443f8c41d43834ad78dace045ea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db7e8bf190347e34fa0375c66c087330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73135fc03c2b61cff721d32fa28a1d2c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82bc977b6bf36389b05bd8487f5b1c732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca52fd55fd481f01c2332939428305233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3308ca141caadd3e5d9ebcf5fad1734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3bd0275367aa2c4a7024b75fb840d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4d743d45dc7fdd72c8aa06933ea7e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c6a497aa9f5d4cf34de8aa702ec1d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e7f1bd1c93346eed447d6a7f4011838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7676ede9dfae978507b63fbabaf9ef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a79047dcf9b4bc911acc9b09fdc5e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470caaa9f846045d45d7c22e52541d441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ebf8ecc0d454f770bb0bad718bb5742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8547468f5d19ffe451ca5c9052265b643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802758fcc2c906c5315c23435ce43c7344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4954f9199322e2319011802d24c1a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b2fd5ab5a450c7ab12eae6c4ebb8c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf998cabcd7544e241216997d9bd5e947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ad6dd59f9ee70caaf81b3c9c13aaf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860819d803d7d6eb0bfa87882c47a72449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478abcb736bd9d9a356bed7e355fb0550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eadb169e6ae8b041247c70e7accdf2351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868d02e99bc9e44a8dc7dfd8e9d9c1252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f836855dff01c39efc579a6081db00253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1765a4b6088555033ba5d12e70e0b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7392fddcea6e5eb1ef7380ff36e04b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b719454553d8c6293d5326fab9d262a756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e201ef1eab90e21a38c19132fcc8c757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d602cf6244e63c94fcb64f03595a658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5d051fdbbf644b9cec59d2cf8f14359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538ec327571fe7964f081d6193c7f5d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01150ec23372c0084660214eb160a161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8ff53f909aebb18d7a7dd51a05c3d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e490d93f40e4f520db5a69d418f2c2763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98931d4cb0d4a3fdbb5ef3811564682664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1eb0b4f998626012e326deed8f04265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c601b8750ff9bd97278ab9523d3e7ec66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990c4cd763c8196fe8144b3009722b267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08610c5c27a5d4f8ce9b2a0c2ecc6b6468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627dce1ed3dfa31e62e674449c5c55669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa212d9c2529deb93324435c564a6e6170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1510b1e19da343f0a4f72d41ac3aa6c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54384842ac5bf216b249ddc26506a05f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f1071ed131469a5f1425f2dbbcb2e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddabff2fb82aa8aefa639b46576cd69874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5710f63a5edd5ca04baa39f1eb98e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45afd023a24692451c4db8a468fb2e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ef554089de322f54ddf07d4bfb72e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7411f619a8c4d7fa456c6d36b8c9678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c853e504d2774eef74cf1d84d7463079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5a60eabe3f4673240440c0baeaf6380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221831d30f9009eff0ad5b400d337cb781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d126f568688463eaabb450b7657b082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212b62d637d4e3d1024b18399915af883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd8ce991332103ae3d23627aa58a9184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b868423621df0808fb9c8bb196f858b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae6f03a2beebdfb685a19c58a04b5e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afec0a1aa62161169824c7313489ecc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d34a8b657475157a2fe2d9bd6602988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7de3764a8ddfb7f2f86862f75804689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23152622b33498ccc6e3d09badf1b090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a34d0eb5af35e019e9c4e66f1f73e991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c56698328d047d624c070061e849f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e564453f97e6040a656118ddca042e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a93a539a6ae9e3b5c8fc73821a0ad594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16baf90836bda9b7c6f1698fc2571b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b1a860adbf3c6349c2c72e755496396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3642570c03d659fcf6c690bc62d386c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721721ebe5d3fdd8471a2742038feec98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70abc88a9ebd4edb589618ba4d23f09199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a0b09e87cc12c8cb3b5cd398ad7c3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332d6c7b876597c95e524c07e9fe1b1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3410c502f24512564c8e22ce15c81b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1649953a2de71462cbcb8a8417cfb49103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145db60259dd39eb18c3984dba296145104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c52d434ca398ff6e4b6493c3cd02b0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87aa396f1b0e78d8c087ff3fd86b2a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78ae4aee2314fd0210c014bc07d4fb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98382a48aea518a9da3b544aeef49f6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff1500e24f13f3d8a1d07a081597c3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085842282dc848c42c1718c074be4f6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5853e715a0351a68d115e73eff1155111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848a9c0642c2d49fa6b3cda025454fb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0b7abfe627c19f0db9a23a328494f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae982882b6a544dedb29b349f0eefb6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d2d7237a659ae005e46c993bdbde6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a2e9a5ab4b0dd8d22964f19478e0e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea625601df9007bf09da069d949e649117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb9d81aac0324dfd3d081303a9ba73118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679c2cf7debb131477fe754d5225200119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63577746ee5669c8e8d9a4bd4c00bf94120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bff01f2e7c43de9e703b658b8de734121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4fef1511db6c9ca15d01493f4b1d26122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0f0584fd7d712304e9d1ee7e38021123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb982431dcec5deb5193ffd78dc32b4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f79ac213ec91247d8d9650d32fe434125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a8d05913539e60eb33a127019d234126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734a849f2ad556ff4d0bbe10b4658e9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709157457ddc271aecfa0e88477657d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b95f0b20a54673dc2d979466bb468129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69912fecac8dffd10ce994cbdc2a9375130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9fcbfa7594d8f3f30af02bf63896e2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638c3c71ac5baee60f3004469035804132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76337465cc261a754b632e6497d32e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa792d75123ecd688484906a3769ef4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5277d842fa454e6918ef89d24d2d1f0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5beef28deb1a58d15fb9fe6eccb3e6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad341d7a94640f5c71824b3da92c31137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990507f24a9f0ee5a38b3de81202359138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f80348f8ce0065147f55ca2adfafb1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64bd6ee2c4b78aca48db9fafdaf80bb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0331aa1e436c07ff77b11f92e70f9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb4abda2e5e140f00960c59337927a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e6a591289918390be76750af0182aa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d38b562e1a561788e770558fdef52144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840bd20af87804cf895f401f5cfec8fe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4c45802247050b3276399a4e329cc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c22c7016962ecb62581e0b686cef4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984cec14a7a974c7a2b36505813d6e6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f3692adb6ea994f8352e673260cb3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba32a76222f1c53097cf2e2193e9229150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995d49fd435520bd35c365b291c37b7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a004155cb94070efc877093e82bcda152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba00fde14df6b8be148a4933b094f84153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065bd71dde9b0880e78cd446f5ec19c3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635746e0cf10b1214e17875b72221c5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce26914303094241cbd45abe000689c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c608042681cb10eadd49a5442d906c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a18750c339b45614f2bba7ecef34f8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81f5fe5a30e7863fc6dad560d0ef14159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480f922e219d58222726634ae01cba0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eec278df2d0335cad0d0edf566932a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e393b1751591c8c2a86a0a0dac7f92162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c35090dc4f3b3108f4ad571798d747163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d9ecd2ccbfc6d4f6675a4384759f5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848985b968a05d281eeaae03083dfba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693c1adb160a27c077080b1e32bfbc4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6fb1eee124437e46486717eb117fe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8522fe34f7441aa7b2c88754b92d2c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce48d42d772fd59532c9dbebac3be7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7536472c8d6d1be609229faa1d08e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe3f6f0b1b38b577b1cf74292029113171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad61fc9cb3f3b700adfb52510d961a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a81a466da4d8820685d2fd3ac79593173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f89eb757677dd612b402fca2c87356174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3a07724e58aeac2b166ae07071983175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4c65900d53823a25282c1391ce171176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83438fc83316722d5db34c9e13c5a7c2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d4e3958d412716ad262ef38054e9f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91af556fe15c310180a08a92af184b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c06b8e87edc6c694fe197dec6dd799180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f3ad691bca9f9bc64d756ae2f2924c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664560fdc06146784656a6163fda4e0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a8e3e4faed89fa4378c3e8bc78a0e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4cb0d8ff49819814452ab18719593184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb6ae245e1af65c0716e62e40bcada185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d9edad0cfd1c9d3d6b5baa325eb15186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6f179c4bf565518ce61eb661cb4e0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e363d21a8480d3b407eddb9d65e6f3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f3f489df79edce44acdc17c746479189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d5e9be8c5a21c34cd64b37cccb81f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ed11f1a16cef487ca6218176f2f81191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cafde5b66e5748448f5b4947457673192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf461b840c0b53861acc400b922776193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e336e316750862f88f054c759dc0a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47072d9040fdbe66790ebe77cca13f9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8096818c2a0dc4daed18bdeb4f70b31196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88d715b78822ed36d4adf85b7cf84b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08154f971ef9741d4d15e91b1a6411ab198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42fb263fe97524ca9ad569020804897199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0847aca507b486ff2f383c69bd6eedb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a35a570b685dcce74a0fb4f3bde1b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de9898eac0fdaa0337d6d87e82e47a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051751e361ce7d6ea22d8c21735a8d01203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fadbdd6eeb43eafbf3f89cbb28db07204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94fa6b580d449ee159271d5151192f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f6ee8bd5e3d355b3c4b1e36440ae4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f00b0e2e55723811a44f0a300cc01207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e170571e3d3ab359db8d1fe65716dd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0cfcc90329ee622908e952c4f9dc02209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ead6d17d8064158d709e15fbe61d0e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221c1e0cd8f5ba360135defe7c8785a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f55348f4601c81c08715d2784fcbe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388baf4954718da3031aac99625b95d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867380cedb2e595d71087aecef3faf4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed0579ae47b1c7579ff1116f3eb7e1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721d90c4077f0d4573cffcc4e3bc7dc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e1e25d74ce8f25676565201c2885d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2acba01560d69974f932cd760fead3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12659e05608b70e53d9a5c62672f87dd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7543612cc3e3dfdddc56f871b4843220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438a5a4dbe7274cb269ef143f87b6ba221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009b822838c6205bfebde9f4397bb61222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072bcb779bd23ad8b01f249aaf1a21c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3febc7e586886a4f20491a6e01f02224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9d1453e1b77bd824961375f5c6990225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178512d24119c212cc557eed083a611d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d95d0586ded16d1e156322bcdae56b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544c7d5d15d8c9eeac84e8a8315393b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31c2ea102372fc9922f200f3950554229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc5e35ea326e582043b3d4cdace546230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6350ecfd086e15a8506a75197724f3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5faff929883a24abc172281e8cdf31232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4259ec215599ada5921d1b3a145c040233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac571507006b9a190bce9a9c9355dc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca3588252c3535e33adec0fbefc26d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef00edcdc14b2eba6ae21e8dbdd452236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30217c2d560f21726bdeb958ccf2ee237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c83af471f5d4d29e0791d3f2e120ec238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1cd026fb8935faf05371d6c82c59af239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364123823f7d6b66fde2175e02828929240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9771a5c8e451e2a5073494cfc2cb34e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b465be60cc047ee2c781da00f1e4310242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b565c33aa6b3a3738de507027b6ee61243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196342048a94deaf4f1d8b848526843d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c61eac031e8e1182218716ef84f32245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795dbcac8ba5276432c7211843b80fd9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9912e8e966a8f46fa4e8e7627a67f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220fd2a5bfda7046df498e52f153351248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dafb52b7a70cdda6e82b6c1e30cb6af249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc49796f4a3cb2ea45711ade94d80d8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b434466ffe2874c267ce731c8b2ec5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce74939e9d7c05e937606de6d5f21e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27a3a0cf62266c7eb110dbb29c9992253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315dd6b051f3317ee074794d29f012e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019a7a1539185a31db8fda7aaeb7ac9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e67569eab5b9a3c4e9ae115853587256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61058812aacd2de1e0e5c5b25788a9d2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19fae047df551fc10ba1678f3ad951258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742cc92d2c78f338d1d2b6e07d2803b6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee570a6a9b302998013f5fd4c5510416260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ad6700592d022965711680bdc9d29261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3e948dd4ce98f1a79bfa35cf2fef9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e34db514eae64492382435b7550b0c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c74b0b6abc75ad10051914177aa52b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4591e0583cd555fc2d956ad7a3f133265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8065003a9f0cfe5f548cf285f006e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26315901687755f545eaebb09403cd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177402114d5f7a58b1221d3a9da58679268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab50c62af152b141038a9291153e4c1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65d53bfe7415adde20be6a1227217d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fbac8874a091512a8ed45cedfd82d5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ec43f4a5763b609b7e14137207e11272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc707b1c3c984b6758e166e579aeac3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01613bdf3483352d27569c3e34e83969274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092abc4d20d39c9c92525e9c19342326275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e82fdbec675e50e0fc494523d9249276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e28eec551b513e2997beba390e679277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46029e6e846a2c0e1f687e104c8ad73278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1dddbd2a93a9ccb9f3551f2dc5a9c8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ef1e55f259ed94e9949c4b9f74e53280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48624925188fb1a23a7357e47ec1e8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55edc6315e0666f4c90f55f639f7e37b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e676365304ce6d52684d7f99afedfb6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b69bc337089632eb119e76d67d949284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160bba6e0b516bdd91a9e41090bdd39285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d5f53536414d9285c82e9e614335f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340855cc64cc58b96e192e7e643e60f7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ec8227190861006d3aa095539e1f2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dfcc6890d7e9fef14faee7b65cf9ee289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7e79c7fe117c621d5f28581cd7878290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776bb5c34133a4ef4e30d5d0cb75899291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d06e7000f3183009380cf41d8210b1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28fd5c04f2d7ae764445d0e7986715293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c036ad3ce5f481ba88df72a789b4a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09376e05cfd04b0b7e6b25ac0920f1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ccd33d4f72c023c759422876fed4ab296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665400490c8a15381b54e0153b5d3a87297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a58bec450276b4e6ff7269370872c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c650859f00510141c356918198f3ecb7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183746b6cc9e28dacd141b1a63f25fd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96081cd38bd28e9bf982ef1794666ad2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbc45491ccca01772c70cc83120d01302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa2095bd4b733b5c9e0455a99ef8bc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266416821118027176adb491a1f969ed304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791e099b59ce973aab03c8768728783305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412ebefa178b13908a122f045563380306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377fb7fc0abfb1a97acea7ef24937d30307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c1576b3998464f36e8697f7f1f3a1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ce27fbbb86026e733938376d95cc7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff89567d7c05d2ce2c57c97ceeafe24310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6640665e5e1c31d9a4064c9a8761bd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac19bcf484c3b854f448958441afdb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76934982e1f33f5ca16714f3497e604313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e64c4d9d9a62f1cc189d6b64f566a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526ee7a6004464fc829d0f3821969e4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0eb6c980b0d11c07920bd2a2ea73c4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5aab0c638c72e253cd766c2254c45317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62518e9ee8f0ce1641ff7f8185e8f5a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda1451cf5159cdd5bc9f593636990a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc192567a3eaa9af092c6297922c38b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febadd2b15ffe92af9f07b16a6bf3d0f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf2553e12659aed67a5afa7ebe89b2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80476904c89944da17233f0202971e10323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373338aa0e41e00b01cf9f107d52b4a1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1488f4f6e7f73955bf97c601c48517325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c35e504a464af427e462cb2491117326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921fab6798f12f2f4f67a5c2ad3386fa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2eeaa0456799d3d8047b6f8bb4e14328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d44c72aa38941630f1f8dd2925da3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe492ee4d8c1912b4c07a530c988177330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1cb0512ac925df9ea966811515d02331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90baebb0bda3c41563a5d379fb116c9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262309f66f4f279684175c1476f0016c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291073668eed16bfbd683c6f308cbdd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee72c10b8d052641384fc18ceb3a865335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492455491db9c60f5f226f7a0df16fe336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d12c9b916942ad43c95f651a975a7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa23f5cc77213f7a2e16e687f470cb2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9fd486057c965fe8dee15d82c2739339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db140d416cf5c4a62f78170928378b0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f14731a013ab2b3141c08825a5a666341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c1bc78077290378abe4fd4eb432c6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa5b1a1e68427253f53cf014fbcc67343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3114ba2169c95dafae0819a650a4cc3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847852770ef8ab2ed2109ce3370ba66345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a4af8b324b30019af7a319762a7a0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442c698311995025dd1dfc24baf6b66347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f513804b953632a6078e57039eca67348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5a33d2ee7247682b7021c8763b9c0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3dc174bb3c7fdbf3ab3c4bbdbae855350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e589ba2dd41d84c16f654883071bd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a9f86df8335f1167208ce6d1a6d2b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0cff49fd91cc1dcb165df158ca433353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6a389e5e495ec063573a3a53d810d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99676c498591c2db074117df62a0882355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57483db5dfa30eee85123eae2645043b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6769e43c069e647e100f09a208c7a7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75763bc6dc8ea50d75c107b5003ea126358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5265de3e2d2b3c6b0b285e5cee3bfc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91635719810739e2f8226d08153dc57360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4516fb040b6c54c218933a22cc805361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e13efc3cbff58f19247c23878a719f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ca8713173467a0cf8d8ad0d119aed363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef615df9681dab3fe715f9e53822557e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363527a6a819bf4ba1c8e241d43748ea365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d137ed4b08c03d7c996cfa258e26e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc021fb23cd75996d22bb8e137eeb7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a157ed94f1604aba2b47a1e3660ccc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b93be0f9709d8124e0db34e2d8833369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ecb239629f0d3e42e3d44d97e9f10370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a02c48865a0c8718f8c621bfa07e64371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36309b5221ec0a8aae54eea786d0164372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6516bb74b641d4a83c3955ab452384373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b423e2a92925946bf0f8e564851ea6e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3ff6109e2decfdabd143717e8dc8e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf786ac2eea1ef922bc900d90ed9db6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7efd1b7e788c29c105cbebde15a6e32377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d36073d4527c28be771acaa2cc824378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1dc15a063c0dac2178ecf8e9e0337379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4625dc29f5adaa8ddf1477b06cb7bf5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160cf5e4dd00cc83e84bb860f1b46436381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cffe74e1708716aef53e4356f449cc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9035458d4634f893921609774f9b64383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d819ccbf07bb935684b250eaae5fbd1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe671c0d0a5db2edeea2ac1252ed5e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a95abc1b8b94043a74c0c53c9290d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4563e4e5d00cf72f1b5d1f3c6cecf3b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c532da2f943c7c67d538987f559dd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1e6962a965314a12b3ae04001dce0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0396e490839e161e99119b132b871390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd42281f35dc6423a21f61656f8339c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c327ce95f8afefe98efb0b406e5b07392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96245a52a584ad660fc445fdd28d64c2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d0e8d57ca7af888d73967c6569844394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde1a88d09504f1907e8ea459f2031c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240fe9ad9ce4da1dd4fd45f7b7e62790396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3c2f84417dfe9365613fd6b0e5718397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb26e537eae7429e8106a85f1b116d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cce2fa5e727ccfb1c697c148a4dbad399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953886f7fa668f029211b8dc8a349cb4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759209c62d39050da9eb0342b15a580401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c716464560a1a9dcfe7491593f79b51402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524f355de348a1e248975a22f47288e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5326556b792e2a64e8dfb5a165e82bf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731c750c98af1632f809d53a8f27c1e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e28cbc9fb8d7cf6521e03b3cb559ad406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96098f2fe6eb8b7a2ecc36e693728a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f242d79b2707eaeee05bec00bded0b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d99fc23df7a6ecc262bb83f8b82fb6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab251b765c112b96f5032e3cc57a225410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44248772eda29ecfac3a3ddfa1340e65411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69609205df1119e9ab72ff1e022a4dfd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c4c13bd1f8e6ed2c062cde62c4d21413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54197c625a741bc399cf0b9cac50927f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aabb3dbf490eac8bb928714bfb8c33415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6b2dde16750414bc9ba1e8d5f22a9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128c486ad1ce1d5a8f44776d36bc53e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29011f520319292d073bef9b583107d2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350565f21c10e64c17c5ce26f60c0b27419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fcba9c85019323cd67e02a3734e62e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d00a648b152fb2e01ff818bb759a8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb626994257e03278b22c9ae5acbb5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd420b5f6671422423954f3824706d67423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b080f374ef91e4e8b3870d6c396d2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762938844150cbc0622a5b6cf4e784d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92f0a76cb4d02856f8d4a88bd9d521426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952e41408774aad421fd00d4720572b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773fed19e4e58e8659ebdbd6eaf30066428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d83bf5b02eb2a86ea19a06927527ce429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ef4cf5555ff418782cd59d3d5c05f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74469cb4012af3d2033b53e623df1edd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f496cc3829bfcde1658c5f2f398f2a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d98639aa04bea4e5791826c3fd9a42433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5748dc779a29cf85f87621338fd67434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b1cd9d937adc9b41cd0229d7a5cce435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3618cd554e1d4431c48aa14cf7895e5c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc867665a2b02ffe24069d0dbcd6c23437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2518c42c5abc0169e40bcfb267a39438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7103b9a6e951127675236f3f932e9a4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dbd6cd9b67c4c15bb69c011ded044a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10023f8ec9b2caffacf69a892b7509f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19dc8cd2e89e703bee1293730f3918e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9907fb7cd4c730cca8946de12c51fae443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094bf360deea9be0003e2b9f8eb68a9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08cf6cc112442372ea8a698b0afb60d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a40657295d1b63d2440f4a72f8e3f3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf3580b594f123910931207fed5867447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a0729f5e39af65b3d17eab7f24118448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082bd7a76b63ceff4f525b0d442c39e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254e3af2c62f4e84f90f57ef5b360bd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3848a9adec4c2ee22e5b7f5d672c001451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0fed20f7f90bded8be3a429a809386452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d213f9f2af11e0026acabfb2675694453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20bc8ba836df22c2caacd7073eeeb1b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ebe1c8929d17e09112f03036d2b7c5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21591684fd9b00a6ddb527cd16856bb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac71a893bfc7b055e8a6c53b0d910c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded409997cf62caa3a570e50b1da1a0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a27365dc3738f17d20a4cd0e4ec65459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e390673d2fa49bdd5c825252e96e421460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a142401ef9a96d937c0b036eff40d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2999768ce6e68e5e5f44568d16f0b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb65995e3978286be0d8a31dbe7b0cd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70ca93e351a4b4b83d4dcdd84aba61464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ed54045f49e858934d067e6d188ed465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9dcd949782b7c0618056e38ebdc4e0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7ff1dbe73df1bd2519a5a666e93c7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd933f7c3a2eb9f71b87c87a76f7a64468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1484b403a984ab93b257d7f0009b140469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e61de9ccf751e7f9e0e58c6e713c2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b349eb6f0fd58416d42e737efecc9c0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aadc0aaa43ccc1a4bf8b21bed819c50472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba414df56d7bba312fdde7e2b3a6c87473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8a3a63fe73fc2c23e2e23ae92502e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3a7957fea63f058d5cc5dc6f70b52475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c3de523177336666e5d4e86d1ec9a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9e6ad157515d3863877c4cd64b6ce477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6bfeeabe63f1fee9c40de2df644a2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649aaffb945f4c3a85d6a0d50cfb921479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab47a91955684c178ee5adf6ef88795480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7e71485918755bdd78e2c80796ce2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa46fa89c7553867a0bfec2d5f9bc9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582232e449b09ac38b6299f11e7459a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6988424db29fb90b290ce00b407ee4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fabd0cf02021f2cb570a40fcf4892b1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09966b033fa91966bdb140c2780c7b2b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ab1ee945a3add491c715f957b25fc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9abc8c852c05b066b03f0a3ad81b8e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f86d8bf21929f27c713b10e3e749b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c944a81e93fa87f154b818754c265d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570ee5562226adc405b757fdf2d8665491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de04aa1971684f56681c554c56fc148492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746cd9d50728addfb3790853befefc4a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d96e22666492e1eb38b9d543948f5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79124fb3b082669dc68ddbcd6832f466495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8b7510585cd0fe6d85b14bff1f258496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd9dc72ba158f05257ee26a024ceca497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b5b73e21fac7a0b72aae42afbe5e3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2a707197c8e9ed8403ec6d098e5c0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316fd8240da8c149b2993e36a2f70459500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad948d15517389380d885fe946a596501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4113e1cffb5ff8f4b0a394a5086de2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fec70570cf3717737a582a114cbeab503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc542c9f87a4ab1411ca3eb84f442b0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2f01dcec3afe302a4161f1c258abd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fcda6150966112286e6cf762e3d533506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6645f239c02ef92079396f48ba8d0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9cdc4adba01a2b58df5ea46df84aee508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ba285b5962e2a4165da0ed98328ed509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2954cc40ba11ea762a915ca587ca4b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b28a48cdace4b2bfa36b60ab4d3bfd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605aede679273453443fa6dc56a41d55512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d89f8ade86812bb89013d4398286ed513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345436e133b3e860abf61bd54df21adf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611de138bbd6a4851d4eb5aada9bb23515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519974f413bfe3c7c0a8c4891603257516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94876077fd5959fdf3d834be7ea88cda517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1df7b07483058d3d90172f3f87538518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf8c00281fd157ddc90dd2261b5b96d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402eca232943eef7e6ebfb700956b8a2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6af37b7bfedc1698ba87bfe6748b6a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a788d2b8c32feec35d815d98bd46ff9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b43c3671ad127cbb1d3764cdc9fd1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d3c705e4a19a39017c4da4c58c835524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e370b39d0f081cde6f19c929c3588ec525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097da09492e1752dac1f556602ebdf2a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa42b188d3fc2373e29a43458b99d3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2099cc52955bd3c094a43dc91de2b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e167d9739a2e6fc7ef458c7b59470529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c77a6fa4f39770bacaca369b9bee6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143df7e5e8db37bf00e15d69d5f0260e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0335895f1bf07117340ad76e85ed15532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8fba280e85892d44b6fae577e77ef533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed814396a2870d549f4e115361ac4d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06bc67896159088a28d6410973b44c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835e6a4f5fadf83c4b10249862e9303536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11420b083cc5773cbca908a6d616ee9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c0e515708f9545230837528461e78538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e979f75980e7227283dd3380af42c47539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc908e7d5581811b9877b5e982ba2e0a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40895402db24bd6a5e2503cadb9d6fc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc259a036069c1c86e0d90f21b60026542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2e4fe66f7602f1ce4d12c26e9290b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c61bbbce2c842037d6b3fa11c5edc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209f6253e892586b14f9574af24b446545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119741bc9a75df17f0f22dcc78370c7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718fd3418a5d1e7c076cdee113e1b2b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622c96f817f91ebb1c8ce8032b61fc3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76ec5895af5b03f6908827f7c438a5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c696e5fbba7a1dc97eb5e1e062ddce550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8031be6b6dea1233d23e37ff25aabe551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ba01d3f6af029884ef866c643f282552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28902619932bd00bfc7baabd0c853d7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284dc3c7b3590388e015c2e3b521fb36554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079b1011761b08f88731e5ff7bb00dd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08380b504b159adfbb71c21816a9dc0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f1a4c099dea8355affa085b5df3cd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1535ce4e19719b3d2b236ad6acce1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb098dae6b89afaf7e699d89468629559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c4e467c49b065fa30569630079a39560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f721ebf130a4c9f7820fe379f7db1c61561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f485dbad2c247856aa1a7bc1f7ee4f0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0862c9c0d5851339f99fe10716c06563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd4cc29945ba229c0ea035ece0e614564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf78917ba9b134d82b94d6c7008c7b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5b4acd1dec87eb719fc03a3b5ae62566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e987651b4efd0ca9a63230d8aeceed6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1632273331ac2d729707a2046fe58568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c43b38a5629a226fc8ad5999eb4d03569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c3075383b0916c9931145e2226ffe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6918bb997b70619e2601dde315ac9971571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d8af335b991f21736c818e6bd4e73572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4efe18797835091a82c146e4793102f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97251da797482591dd2b2d941c732d2e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf771dfadfb8a210038ca0494937080575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d98848a89f1829220250c968425dea576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d10f20de67420fc9bf871af3fa0a10577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d9b9c8bff6b5e8c787f7435df2fd4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6091bdcec7fb1b227934535d868ad579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6d0f36ed03446890914bdd4e0a1cf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ec0d92002a662ab4080ee326d370d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc48b9df436cd8fb459653d1596e3f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd02e7e062a2b3044a82e632e282c68583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35210698f241925798703cd15e3b29584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111efaf4739ea90c8a7b1af984c59eb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82601fbde789509556b358544fa6d795586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff2e73a8a92568217f09efcc791b02587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ca73473e5f9dd50abf8def4bd25ba588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094e2d99e2a6a99795135d8e7987db4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4339133c7ba43b342efca1518386af2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94878a15c027325f787a7a23f6ccd5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313fe96c750fcf96c9eece11fc4c584592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085effa572d4c4b2a593ac386f09a326593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550ea29235b6c7ef258dd87813ae789594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c674e9fcbf5a7df48f44a74a2f7fd9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b64135ff7df03aadcefec44d500c3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e09f2ea027f5adca39dc9200c38a3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41f9d1838b854dcd7a72d9d7237a9a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25fd681933a0919a36d4d7d8b8ddac599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3916873260e6525a48e6b8bc597277600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3bab89f3128354c240d048626f14d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569fe4beccafe7c2cbe06debed46bfc6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5a5fa28e362a5c01258e7667f2ae4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a28fb3e784e0adabb767950a64fe56604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9c5a6868a2819eb6add331ee174c3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39acec3687d1a5cbbb9a07e22ab555606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bbca516a10d3c3705325e385ab2341607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db04aef8f22ce7d09f77b9a2bb864b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e7fc7ae67e4144fb6d040b2a0aa63609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07322be7445cb53a708788faefec4ec610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71b7752aead0d50f76d1d2a76ea741611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9226faef04807febf2070bc21ff36fd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b09180bcc107ea11198ce2f67621b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc2176389dbee06462106feea9f9329614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0754eeff26eb9c5226682464607f0d4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18192c44fcd6c92dad8c732da3799a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa666378d994c5c9c414ffc26379f4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770184dab88e8d00eeb8656e8ab41bf0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f629ebe465478842f2c5543039c7d61619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa026d7f436ae1d62f3dbaade8ecb138620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee13607f28532a0eb1a03532fecdd1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc3e131892a566779788a088f6494d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42147360224267677932eae7033159f0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a2c80a10fc39e38490fc3129707d4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c0dc5bacdf1333e5bd334ba206fff625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bed4127f69b61a32e0c6ca7aabe0ad626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f072bc5aa1f8f7eb7923e00c7d9c25c2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ade2efef05171c97ed1e1276cc6f2e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934d4bf4f934b992788938d202c27e3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae54a53857479d413ae97c992d1ef01630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d64e0fc8d29d0520bab6818afda9c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22510de45b639f7e34ceed16c4faffe0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6c2f46ab0f70330842b236b432bd8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afdc703ec8ac8a43ddb71384bca7600634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99640e3feac283351d1bb4bac6747b9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229787018b016a6550f75e8dc7558096636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93b4cd832a1a5b4cf11fc5299d50c7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71415da879a89497fc5e931eeea879638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d9880b0751cd52648e2a607181450639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572d5b70985404aedd34e18fa15c90b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ce008eb0f9ac3eb2713fd8b738bdf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac9d6cfc986a9c0d3a1a75e1692c62642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144d670489fc7569b241feb28f22bbb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0850c8d6ec59cc942b02a47d9998d1a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a20ba4af88ac91c4897920671fbc8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1856ca91b79f4a1901da09baf52f056646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7c4cc652f0ab7b1785b8414400532647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5e64355c472effa26d3d74ec694aa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09fbe51f453b9be69641b7121a0ebf4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3746f848e857153c220051d023c7a6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ffafb29c12e9e3488ceb858141f88651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ef4c0632496c86db21cf4984caa40652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85046d0a41ee48aceb1c2a5c335114ac653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416ca93c83db00595a08a4b220bdcd9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730826de0e77759a3fbd50fca9f0352a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c374d7cb93ea5d1efbb9e67d9e7c65f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815afbc73eef4bc6164447126e789c3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7895684a949fda46ec9b9e28f90112658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4fcfbed996d0e09c2bb5dade7af7f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd7fc23e04a65502468fdbe7a8aeb1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e9c26f722285f36dd729c11a129c2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414e99c12e1086f23c7d65abd049957662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ba9b4164ae61c45058d94e6e77aa3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb22984cb28e0847e93c8a5ec5ce1e9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9561804e532dcee39bf395a9a567090665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86c55d9c258db5381d78b18e0799d4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc603912110833e8d000a9a6f63079d7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22491b6c376f9b0637df2904fb7436eb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95daab675bd6b614e01112b9a2801357669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f4686260a6c4f9a268a0ba6bf2b7e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905d3441014816592d44e6db4dae598671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824011c7b3a5aac3ed87b40f43b3c90672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b8ecc9ff0997e3f74e9e676fdcffb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e585fc5b9bda35a47636f23728bc642674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99410d79a60d59053252ab90df8991e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e36fb72c3488103835e63a5bb8936b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2dbabb9c8a5f805818fd8da185863677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68cfe9576ec792701a603ba52ebda23678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c580923a08b65ed74421c4a28546f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac3a372a9bfc9dc740c8e5d0ff140e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60750c46a1e4c38d8ecd862ed97ae9c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d5a2c3378dc811992faf1f2a2ce9e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6f517e91f5159c0c49326e4b450ed683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482afd087da9b9d4d6244b1389dc26fe684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688e29eacd6a294284fb457b1a43b83685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ba3f4d228686d7de42b9afa5790bb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f571f573eec0988561ca99b066e0d4d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a871b4160c645c24b5d9d0a8dcc8ccf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae91a3b91df23c2b556cc1bc39b79b3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deacab557a27bee9bce3c467b2c657af690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36775350b2a4bc4697cbcd21cd871d0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6cfb071f42336d89ffb51597dcd70692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749dc323dfd5ac40a405a46256df0ef693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d335905eecd6241c0ec571a5653aaf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1cdfe7ede8f58fd23a90654be7ace695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f1bf1ea8b73ab73c771ad33dfe2da696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729fc1988d7b204233a2da441d6de5f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2448b20f4bbb05039b762b354b63c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe73dbe830c0ea17091a6b1ff9ce48699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3f1e9c9abec99ee2e9f0ca4d20b9c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b59f41a29baf0c523877f07fa0c74701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97164c28bc5284f3d7e8bd4b4a1f6d0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7f74183aeb3aec0c169a5be753821703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf644f26692918d7afbfdf10c0439dd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25629fbcc8778bdca22fece6381c280705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421bff0629b7757fb2623bda836b49b6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29205f7a897a6c9596a486b41ed10b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f87b4967ffb81e3b3dc7c71dde0bb6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd39184bbc23cd25a85707dbf0c376d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b18ad1662b9c75b7dd7f81d7594609b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97998b2896814e9a905e6321372bce7b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba970ea555a928455f791aa45f3c64712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479dd8e75b6268404c77fee589f592ab713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1a67b93fcca693c57fdaa7399133c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698405d0fdda541a69ed4d125e8be4ae715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33e5f58df2bd295772296224b3b14d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c13b4464a2a2a618161c20d6df1e1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f431306ce1b39b56e56c5774833249718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eabbf4a003ba46df331fe0965a582b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a768f3db915d23c37367ccb8219fc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499539766c70b1eb341b354ff6ae364f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078038ba779c34f30b0703915261883e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a0c4494586ef7a640f9836ef93d33723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b379809791aa355e06d7e32f2120bd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33582a6e3bf1749f6b15dc04abd56ad725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d1075f9736788d47772a13f22a8a9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c7270f49de0864b0d0ddd4ea3d007727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51916a3a8229a6967465c0b9d4e584f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697076517a06e9401a72bf2e9d77ee3b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626832e75204c0b5ebfea9b05db2a5cf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b33ba2d2a81410dada57a49c48dfc0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1371ec68081e586c41d5c10735ae1a8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8642127d7ef7050d025b571aa9f8d9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5bad7312e9d5a4031ba01d7a1e440c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1092b86bb7a9b4b5d3865db692c92b1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb02ea2182b730c8e2a3a2bb1194f77736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf039bfe5aa2354f78de1350a24465737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679398a1d3ce1ed27037c1809fad269738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa32d27c63059b8ea777ea4b86886f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896f40b16d50e30034360d410c63360740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4e527961c03ea26566f4aec152215741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab48a7ca2cae1a79b27e94cdbe5643742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e54cb72e01818e69780e1fad72a40743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2f29d7185f43c00c336759bfe9e8f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e8c99b3fcf5dd5372b9aabe6378ef745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f698673cd5deec82a8795c57cbf2c32746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0833d86d60682b048939b2714dd2fb6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896ce93540857746645585feb64e7fb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c68a033e8c97e7d96153a0692de3bc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344afcd7fcd8adf600214b0aeb20bb94750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fed9add9bd3534f4ec16e838be08d5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df773c32dc998fa59fbaedada71532752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c57cdc2557b61dc1082497127566f0753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d453c991985823bde2bdff8669fdb21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d54c3c949a1ea12ca20ec33f7b53a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9375b9da3ca57df9bfbc8e22658fbbe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8ae9278c8a45f2672d5c414f918e34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91ec654de933dc1ab30e1e8a9d0ea25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01dd6e3a233c3f0c5b866ad43237666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140ce3db3c43d5bb433f955300ca5747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf4e66d1ee56c0618dc93ea7369b6968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b1fd01f70a3dcd1e08eb1936339209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe86e97f13da7997b28109879df3c610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082615a36bce4a1efc0314278971d78311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85c285273701ecaa21b93efb10131212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d003c499a636d406340030b36751613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874fc05695d20a54109ff7216b89e2414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a74d0a438dbd09317b0abae6ec7e415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ddfa202c8496379c5e4b2fcefa47c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3757525707c34c171553b28429f8b017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133aad09707c5b0c6550d26e39b98a7018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf269f8221ad9571b7c315e234c3dae19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719b36e836fcea0f6394afa5f21a34820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa70e91dc4da74d12d2ea058a43860a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6566979acac9ef80dddc81eac21eeb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2969fb5df36a3b49de97552819b276723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58a8af5dc69e18976d6db7f456009424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b925e8ce8a7c71961b420a2295e03325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b12c437ca1c29963071b375a0494f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684106527b92e6e7ce1693bece9449e627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10b2777de37f515e15cdf571536ecd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e2b5da36e3e6d67a1f2d55beb463f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86f5e728f0b011d9301c3044a5eadf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd3ea918e4757d66ed33fb977328aa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e7ff91be42a22c658eb5e880d0b0e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a54419ab248365246a5fffa5b8f8233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94700e65bd55dfd0059fb7dd44a390aa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15d722754fefe2616ada9f1a52e73935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ccd131ac9b03691a0d2f1049587c136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0ef8909a9936fdd22058c9c8eb98637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e32c88ae2a1a204a250729d75d87238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced8a35ac724d8b15e2f3d80f0148aa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053ab88e73758162c43e56bcb5013e840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0d52a874a94afeecd7649b8cf422b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca86b6c0063459f94c66baf5f3d13ab342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29418ea9e5afc739caee25f825bea30343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7e8aec7cfe73fc2e55cc4e58e9a5844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023816bf00a164b6da6478e1ccfdcc645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d83c631e5942026771c9a6b6273dc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769f72b973b93f16722816e7e059f3b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33480789fb832ec948b81351e7b23d348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56afb4ea8d1954ee2de6f81fab30da49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7f3dfc9ae0c455cd4cf11d33bab3550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a38dd870fbaed842e056eb6d6fee351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd33237ab1caca2d6cb7cb3b45f67b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46929b61fde09839afb1287fcd643fe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332154e425f7d4f39655a59c7d15f1b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85d35a91eb633411140cbc796928dd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92761acddac227248d54e1a8adafc7e156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fadee3749c9cb0feb240d0d7b1eae957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8dc4f6794f49679308ecadbab3d42f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dddeee07de54204e0ed8914ebe532c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2d8198f05d784c4426c4458284adf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789cb740dce9dc8f7603fcf4307d9ac61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3052d4d04a35a7bea0f41e3f692c2462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355ef55a2431f1df73523489ef74b3963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756c02c3865afd5d404982e78567b3164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90741ecf029a994249d7adb89ef50165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea6af99e471bd99fff4e9b7b4a841566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3122dddcaf1c7a1468d3b6ad923a2b567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875675b47078da473e0799ea05a086468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115bd262c230a6ce966105163f067d7069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3e82d88d9921d9225f988be85185d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd30791374dff2456d2b3044ce4c7a471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc78341f68f95213fd3376d56195bc172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed105650fb60dc0161265ec48e49881673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4411960dd21724b344c9a6d50e1e674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b31244ccea04a5f3427221f76ef9775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e224fd89e0eacaf925d215304f193c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05545e15524c776a35d7ed3681678ee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b8cda73ce9438da6922099f85b68b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f2d51760e7e9fc9801a4f7424fe3279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42e3aaf050b70c05458c6861675ca780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc794d2f3ffe5e3e12ed6d285695990681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf967d322c54c86492cade8e46256a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8cf30ec1b5f96a82fb8373668455b483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469aea4c7a2218b42b422b0d1401c4284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33d4a7c2d8e537dbd4ea709b52dcaf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2ea31c996fedd13f8ad9853e3388a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98818db3b67c34cc2666c592874ee8e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375cd2eabff8b311f5eee68a13ee15988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa22336dac3da3bbb5db43db9defdc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b276b4506812a1c04c774761d04bd9090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6ceab9ca564f577ef7f5017c4385091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622dcf24e2422b93070459e0c6071f592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14b307b22193b7265c20381064fe1693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7154af7a2868bdf74100e998513f8d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb7f7fde40f38cbc19cdfd439d51c2795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060360d82cc0ee0cb4b8b63f71c843296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1a2adfd26254561a328d59178b22797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2ee41b7b89e417fb79c59404a97c798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270497a7528ec2f6de56692251d01a899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b499f73ec3859be008509452f22c9a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111e22904b73ead0a2b701c68d5ad91101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba5da84b826fea921ca38dd35269a3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b24c457a418f959dc947940a967d01103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ca21261d6ed607c26e2bc04f5c2f6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374926babff3beef89a46fbe6c40d6e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a9f677921446b3bcde7fe7c8261b0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792fe7e038ba678b4a2d8b241c70e35107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a337d8a8aa096d09fc982c64a47f80108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4c13475735de1605e9c72d3c1446e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d722f356b7e6e99c0621b22b0f4e6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee9c4c6e1b99bdab6175c36e7f4a97111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893238ba18a34e67fdce4955339ec3e9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d0fd1f114893d6dd5894a5daded84113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7133f1ca1d79975142a735df1af8e16a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483b90272d0a023fea17bc36ca64864115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf502b003fba3be58ca2770c575bdcc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718ae96a7f371d24015289ad7492771117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd04499970fc753b817673428c172f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa6b1759373246addc7cfaffe94511119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d4ce93ac778bf09c46bd6668d3679120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1ed6ef398d3a2ad530cbc8fedfcc7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb2341322a8015a56c712de8209071122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2a713c463affacb57970fa93cf612123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a5c8c9b96618f3b6bd5d1b1f8d803124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62010437cf4dfdcef0a9cd84cff3b4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92563a1fa1e3ff577224a10619f5e1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7923834fe2a7bc415508ccdbedab3d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9eb31e5af07c1d55f5e7e8e55cb332128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251890dc8415dd90a11c3517bfaab81a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eddbaab08b21655d9320800b144a10130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd84c82c45bcbb2f2d995d8de15804131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c3a5bbfcd7b78aefee9094b41e47e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92019635dbc26c0fc334181e65fb118f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61701cee6b7084264fcc4a47e30aecfe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa84b86d3e917dde7da1cd70796625135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1e1574307e7504f7d4026fa7b8eef136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed44693b185584ebe9e4c54d384aa0a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6f211f6285c716d9c5127a804cc2d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634709e8802a7a1b0cb6e248d7534d0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a8317a8fde509c12563be86029e1f9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84658c5a2b8ff2d55cbfcef6894f60141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f79efb497ecc2878380638d1e39ab142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4492dd317a9a9a2f857bceee8b54794143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093425be8f63a9d7690949a4ac73ca27144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf4c729f0c817ee374616b49e8a285145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e387c1cf4268a20c6d1458fc32b909146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4a4bf641182d925846d9aa5594546147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356d45ed2dad68e813e50057e6433af148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b82ac060d5ae560c5bd200f8ba4dd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110cea6a51749ea79bcfd137ae451ae0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c9908ecd2f57ce622cb64a68b3525151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b207c7c0009021aa68991576c5df4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31ee04d7d079b00ee6aef0491993a9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa90260ad6ffc6508ed690f4243a18a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43090034892afb45d4e255d1f3baf0c1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa600c3bfc1b8306e13c2c50520533c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0c8ad40745ad857a2751490bac281157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3cd1ac8545a7ce5ac6ab44de0cec5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c8e264ccca32fb0eefed4e2776f29159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db8314c96cca5104acbdcf029f173e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6acc6bcf78266d39bb09e4e0584164161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0840a1d51942c755b216ff7ce1e3c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cda28b319349d2f5dc860a81ac874f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54fce037aca58a1a5d352fc52febcf8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b83ef0c5f96a36eae7e11e1887c720165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc10acfd9af0990c01b936e8aee1e3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ed52e8dddec1f3f67d35316ea44a0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf3f9779739b7c023362920eaf777b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce96729c51f931405a2fac63c6599a5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a282e6068ee448fd850ce30e465db170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc49749e320cccad16985fed621d8de8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbaf7b7a00076e490dfaa908ad19082172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7283b93258be6f01ff2ce84c4627d01173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108b1b89142ad1bb07bba6daab1ad2e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d0c793a96f56d9deffa2bc22addd8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd71daeab1f76064f93a19e5033d577176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c7f489f9b2f3c1fe1464e4b2be83b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9f4b0a652450b9a93048492821e01178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c03aedbd0bd66260804a4deb04598b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2a1f734e9a102bc0f8ed2b7a9ca5a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b60ebccabfbfde2ead213014475775181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9c9504131240e4cbffdd2030edafd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2268507ef708075cc3d17ad30ee62a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e05bbc60985be878bffbed60a74fc3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b5bada63bbf7bdaa0f5ee76735040185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c9af17cb6f6fa9caa4de2c23e749f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3245f4e5d1bb320c038cb23f0843c82187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70eec6df8193fcf2fe64ea08b583a9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc3d60507498e31c443b8dc5328cc0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab27825c1c733171b8c703796db0c8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0a123c530cd582ed3481039b5a09f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdab7f70ac2915baee589f552421548192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de28fddd66320a50c232936b11104a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5afbc43804ff415bf4d3d6f325ff81194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26afa5c250acbd78d2ae843fb7d5a3fd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e7c67e66463d6654242d1c7f3adeb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e83a180b635fff5836fe810740cbb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523240745d88ab8fc5381b65bb654ebf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f10cc3fbf9fe85f43308b72f62d0c3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e067a919ad8733ea8b419a8e7a76a6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0accf3a2f017fea41589aebaedda42e8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfcbb8c50e408f863b8af8f6963e41c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b607188f1b7d5613f88f5bc86cd6ced203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac0ce81f915eadcffe8e550b3e43b5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00764d87f13063d0b50365deeb59a8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334eddf8967a869db9867cf3799a7e6b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133fae61d77a7fb8cdcf8a44b19a7376207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da0f15b99ebb70c38a4e3d15dbe708208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b413a0ad13d16540e4fc96c312061209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4572b7f616d05a8926b391e3f3134e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386d8619525775c104e00afe7be6632211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56564b8efc0063cbc2c79ce8cec313d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008acb47bcdb2807ad0a4c1a26cc36a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92b344b932cd6763addc7c77288e23214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e72bd6fa609c9c3f6994d238112cbe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d0671fbafa387a1a5b1ec30578895216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d3b4ed657a308f237f57354d42b29217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0fc251fa40afb2fe3ab56703a881f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb2d70614bbf7dcb12f2f9d4f20d8c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beaf5fc107b7ca8ca89abd2de5382bb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd9687806a1c4bb2136f2388c38cf2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bddb39d56bfeb9c505b5e271dd5e368222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ac992b05f49041ab0662c84befc0b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c818ae0c66c4c691663566b92a81eb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d8158fe7bea54f7eed8d1c47fccb7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09da6e6a0b5bcdc65a47f9b774098e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921d17971b2de377a265dabe1d2f6ba227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d45321821fc3c0b6e51252ed119bc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8909798522304111e09316c8b8804229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f26d7e676ce1863859316c92d1417230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e58b6c5f221dc2dcb47da28e7c49c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc53630cdcefa198e9d2166f54ac84232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd32aeecb61eb0dc2737e379bc05827233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44be25df2d7c08a533c5cc4e00543b3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ed1d9f10fff7a1822f93f18ef4b27235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f91593bedffb1c5d4c5b01429f1e76236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2e26f4816802dacebd958533200c6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04c6cc4083d978a1793ab9664a22ce238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217376489fe11c8d034d9b189c58d143239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96aa0a239094c977827a60c1fe33a0d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833dc2d4fb9e33c28bd7ccc12b601cf2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e4c33c571e4774e969b693cf8fa1d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc61ee4ddc9bc182ff2d0308f15c16c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d385084cf0a7ab42feff7dc4ab359bb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541cc6ae39ed3e24fa2defd4c94b119245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b0f5ed168df7208c605139e75726e0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21cde454e2dfe4bc14d3a48e0e485b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5e001e948b60018411d67a4bdd297248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f40368c99ff0fd42dfb70f025d186249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671a8a81d4924b0155f764d609f4cf9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747eb0220029c077c288e315eb7c85b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a8637811052315447f99313bd233f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1caac6eda194c18c0d79b44751fcdb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7b19e4fdfb51502f797f99dfde9a8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69a4a8b67138f384eed37d5f695b5c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4274efc1ab40a8c768c5644e5f3053256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35de15d4e8e271471952bdfcf222e2d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7791e08dff981d386ba666b01d534258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2f6f2899f017c5665a90d3e9f6abe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863448ae40e4ef98a080891454fb674260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a098640a1ebc966d8cf07541d4c8c4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ddd0cccfeb6e1530b4f6120340555a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f29dd3d21513b7ca3473d8e2c6f4b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00418e143b89b042337ca7678ced9e6a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150683361e4347b1891562e5775580a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d93d20c95887a078449cec529f1d12266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868bcd0d46e7937277a1a9d185b8f9af267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ce22e67e92a43f29ff75ced4ca2d8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673dd31b6e412bcf70a37c80df0bd3d3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452cf582fcf58a7ac046fcce200e50b8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c96db76531b91f39dbb2f64c58028c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0eb8150d02814817bd87034525ba5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5971f007783eee0add7b0d4a35203273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac164a83383b518882dab77768b1d9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef3ed6a6297050bae1a9d7e619ff55275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85c1f38cdc3500ccaeb269bb565428276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784987ed1f89097fa7b22a612676b69277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe91a78420a3bb1973dad6b46dc835278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a809625e441fe37c27834c285ddf5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71be3b39d115b5257fe9c98842cab0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8168dd54c4bf4a9a2188b68e91d6f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa64b580adc2737231236e91170ffd1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26881693ebe81dc86bc0949f7858466283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908a9666e3c82338c0504680ef57091284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db290b73e2cceebd633517779215671b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0a14085a7e47cabf6c7a9acac336a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3f91e9c243b9caf87edafd842034d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a66749aea79e63b9d407f6d342e7b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191fbfd4b381a01ece318a9ba3a5927289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58fe9837de54449dee36098edef522290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a195e210a04084c5b75cd0cef3b06b0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d8df4db28a7f51dcbe07aa139444ec292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6223f5d665dcd107a54c08155844c99293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0a639e97feaa08c1921217bf88dc9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975acbf077782282ed8c926ccca5995295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7dd88053cd66291c7ae87ae2c9633a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c5d10f328cfcd309d4dc4a8f7457b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1590fe01add4f00fa4c92a424b36d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3d44fff2c0f53cb6351f59ef41159299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b17eb08a4e6755258fe7ef305ee56300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7cc0251ddbc4acfe4238b4560540f0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8fcb49ee92a349265698e022d9dbcc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361042892abf8adf7959ba8ad87452e7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d5b1e87c0970db4ac774c2be0b1e6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaded541dec69c1ae2d7eba7b47b787305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03483ce0327300f33ebed4e3fd38d6be306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c132760d8024ff4671ae0e5abc73b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12828da54fd9b38a108e48e18e92ef07308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d41d9cafad8358c69978d22cb5b5f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba55dfcbc7a4997434dec17defed5e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c069894404de3a195c3d92def7f3774311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5476b2d2a13e57849a7f7738fb5b2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12742aed953b3fcacbe69c003cc7cf3a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa54268ab6fe82a67c6eea5da73329314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19e9af4b071e44c370daefde2c105d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39534d89d918db684171fbfb7cce291316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a581b973bc1b6850c3a7fe11d68871317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c643f769cdf139e39d52b72c320b808318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641505bff6475503b576d8e566470ce319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f83b4dcf9338f2da199f5aa486307320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3c98cc86ebe282af42baca08306d1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24685e898e780b29d9d7f131dacedf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03dd9de745917f6068bc8ec275dfcbe323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961ba03dfc06d019054c1911b4be4d5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe58dab798494d1b7be01648227a67325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1751ef4b46e0bcd4ab3dca72b6ac1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd90f891a5ae13917aa738b1c36b0c9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3054110e77d471cfd1c47f7668fb75f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6f90d11e9a398f51037c8dce805b0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958020b5287bf65ba4a81ed8125d3ba330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc55360a3afa42087beba6100f03109331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475fcca1a785a2203b98031487929a5b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444bbf0b623c7bc2d89d7ee4d27735c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b62c54ce63a2333925c7241d73aa8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7964dbf4d220d25d5ff2450f3bf3fd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523c4a8586efe628fdf3b5deb34291d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1cea73f57da6adbbdfe637d22a6844337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413dd4d2c09591159ac7b86df0c3d41338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db62dfeb716e945a5bdcd4ead61fa4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ee4c892d069249a345632efe0cd7a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728c159e5053b1c3655a8af6ab88274341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e1e5505858c796460297db5fc0d67342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193d68c844cb47a2bad3797923b0428343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532cb12f852c17db1c863eb6d1c309b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54153abcb3e132d8c781aae771705f27345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198eef80a59f8a558be1b2ffe21df648346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324442314ae146732ac280b20461bbad347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97495aff348da1c518d2a65cb5e2a8bb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf863aeb9d685941dfc072c2e745b75349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1fa68094c763cf75131bc80fa2cff6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2f5056f206330537573d3d3152e76351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8397172be5d4e9bb38c94e9e26db4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617bccfd7be10c97a9ee2628aa17806353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22866743bef5dbb188df315853f896354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2efcb89fd44b87df74a7faad90b2a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71395eda18464b3c9f9212371d8a7f2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2951221e509a4b21f6665558477c24e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24af0693e74fc55f089c67b56bfe451358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8cd8ff73daeaad7964822f2b27365359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3c6277fee96fde28aa4f35acdb94d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d8fe14a7778602cfd9f81aaa25909361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318eb70435f14955be10b478cacbd91362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128eca43b9cb0f90003c1d843e71921363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50082a4b08e3eda61792fb4b22db608d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3918597380dafacb4b2eec9187830365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218dc529f04c2235617a7f5a3e48c3e0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c45ceb7f72de324c63ae4d9682900367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b77a8d51724ef71ccf5fa7006f0e5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13009e83d649a94e523d96a37a74f232369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a13c679fca22b7d1d872be7b384ea5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9323e8c469e9244de160a3cfbead65c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d58854e7d000d923c6a7d80268effa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e122507c510433bcbf21c3842faf87373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb557cae2414e8131135663feca7675374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4c87b0c4c2c507713b844ddaa792b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cdd51f1ad5a58eb2d69d2cb0e8c53d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2a253d9605f57f072febbb1f4f978377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2edb37c556cf3a82d9a220387b983378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63344a3315f7deaa198a8bb51e9117b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c8efa7e0b3ada2965973f4b7691fc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876c66bc64b5288b3914e9c18397b0b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf00555c38325f90f2c80858b36f055382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf942f1869ae595b959ae6c010b60e1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c4d95f34e343b8b042d6b9b3e18d8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb5ff0ae3f2bb1ced378a69f086628385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12634a7842fdc22ff573f34b7abd877386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8c0a885408da4797c89936ceff6ec387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ced76018d8b3dceed9a5bc85a598f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc50bcbe119cf2365bab21c0b4eab6c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74462e9f6abf1b660c46bdc8a87df7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9fb5021d1389c10450d830e84e803391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce88fb315ff4459eb5d7bcb006ec0d1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7af8a70a4d5123594416a5b9e301eb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a00f98fc8776f630ab0bebc967c18394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1839038cf54942a4a7d9b91bfe4f38395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b7e39a2125ec197cf9365fd2a0aad396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094be0d07ee5614deadce062ee07cf7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff15e4904722166ac872fe93b3e9bb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ad79b0b706faf300797c13191c585399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f38eaa0068162f21ef2d7cbf59a1ed400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb388e944870f649bd617030b4a2b9a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329d704659a39d40e2921ecd4d60e82402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b95a46e7f2eafe97ba6b3cba0eed58403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c200d8d43bb262e0610ed56906cca404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac618e54ec5a2b8508056e33201450b2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610fe9c2189a996c6c37f266f0b05fdd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17c8a0c20c485ab7bc709d58e1581d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f60dbeb8548475baeab1ef0d170804408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823819d1965ae1a1fd5d6afd2d3fcf6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93cd64a4d33f86e84724e4c12f005fc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520f351592f9c09f3287354c41aa591411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740317fbb9e5ea7da2c90c9be88f83c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdecb646e1876330abcf032fd284dbb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9862fe15f5a8a1788a2babd99457f7a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2becf1127cb9b8ffd9680d918fa08415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718b064e930e40eec45d0481709dc9d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41117b8863fea7d2d4b0e6b52d80c4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919423529b8c1224007ed4da3b9f4b37418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e931202553e150b0bdce0be1cb6f5b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e8996f3d4d45bcb5a814a4b2ca099420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dee1ae9be6e7b52687b07c15547936421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5164642c3c1c05169950c6740a43cf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82b0f88aee1a602a004824b6f14d2b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae0cfdef2488520b56925ea58fc8c3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670bc7098f9a9f8b018381c42df8bb53425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04b9fb4ba7449c9f59e8772065b03a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249648beac90ee1804ad1e4433dca17427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a88106cf6cfd6be1ea1233846aa080428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4898e409c39e447a18433f291be2580429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be16f6f4520c0996eb20297ce8800c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b588849f038878fce4834f9b74b58431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d66f030239ec7be6ddc89f08bc39c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f5ca97c90d93fd0cf5504297f78e4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22158280ba2d3be76277df7dc8e36343434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac38b855d1b6b2cf372ceb182a823a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5a97e738299d582e3f7bbcfef7228436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d567ea55a9fcc18f8d8ebc3ca3713f1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf1c9578bf8d5239d0dc736afd9808438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90fa1b8d042e63a3bfc85506d127e9c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e17f6e1c3e3b695937c7be5ffbe17440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dcb92158c8c4c4d0c5cb7cc4dcdfdd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5494b8043b8df2d87a3e8b5f88f4d0c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec003ed162b21af60d18fb3e52f761443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c84ae10f2ab9f9c50f4e22a2fe1fc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cda1d5ab95bc084b4fb66aab354e2b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39280cf7150bdf12b19ac1fbfa76e37d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729f6b20201d93d1799958d7b56dd48447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309384b105f2d388c5fcb87871b7ba6a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b35e95e4f1935009a6e684c5f826d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88130bcbd4798fa5630403ffbfb972f9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e4d74195f515b449a4160ab388e29451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcfb67c919ac7105f0d3d517053f18a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5f0056257c76af42095aee4c6316e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63318fc48e449d449a1810f31c087d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733e880e953bc9f8b5965946e504eaf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd58711fac7b5eedc506cddc1354690456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e505ce84db47c47e8c820b2306dfaf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947ba495ca840c68bd3a710e5effd98458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1f56485e58ead801a5ba72924be7b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8eeba1941bcd275ef00174ff1cf09460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056848239c2db1017652b8db68df71f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535ed72dc26fc641a079ec491d01111462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7f2b83b2a0eb580f7aea802500e40463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33de1befcfd1a4209819d687c7ad9f2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a320b12abee909708a7bcfcbaa06fff465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cebc6111d62cba73362365a53dddf3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c4243677d51ad156251feb34e4093467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a20de6dc2a37fbe9ca2ab8eb86947f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00598484877f759d69f15fed4a0acd6a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6ddf68652a1d017661ad445b3df60470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e032b7045080bdbc5dfdfe947407f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9276417052d42b8f65011c2ad17d61c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921be7a333a6019e2db46beeeb3629de473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54f41d613ae8cd350cdbd51bf53fc3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39cc6c90360065a96ef959e94be8219475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4f4424e5977157d8d42d7129df3ef476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a778c3eb15d1862ff7b1948100ef54477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2227159f4e6a8dffd3e842829d410fb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717ccd12fc5c7f0e92356b632c6c809479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1aff891e5868efd0c5e9e087edaf4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35f9039d66d15430b1292aa444165e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf6388fb9397232b245b26197e28ab482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a1e4838f852bddcb41e1259a898b8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d8f52769fefeecd309805eb6cdd8d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f829a1dfd883431f4612ef3017b037b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead23eaecbcbdc7be5601e8c637e1562486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ef74514a72b6714efd9717c681708487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5eb0f3ef3cc1173ac900fdd7746a5d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939cf720079614f807d9660fbde2684489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556736bd3dd72ab3532873337a12595490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6517cc4523f3f83d205c2a6c0a4d0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857042986b71901ef128f51a5109e037492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af7728940f4c8ef8e42c7d28815289493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6205d817402603cd80819f166653d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ea21beddcab4876242be32edb4ae5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede32b6c262342a84867f3a7bfb4f17496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7997d1f3e6ce99bee2ff4b9055d8089497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726a4339b2d9ed04406eb250d8c091e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285ac618b488c44cf993d6519d30027499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92741a600b7247aa809d03cd7f60debd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a67d71b9c810d9f3e2e504ff6fe81501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86894c7c52b7c28d90c9eadbf840ed502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c85e934d9afaaf4009f0ddb95b9ba503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f250b1b19a48ac2d38430c97117150504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef681e2727f63321b0fcd8a5131175ee505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00873ac083cfbe12cdba9ee472037df2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48a69554fcb61e31c813953626c567507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01904c8e5265d0d92d086f2d2c421c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0a8058aaad1fbd55db6876bb32900509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c132a5b236e92ff4c1bfc475cdcf1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1aeec15b62e0eca2c26901e837c0e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405513d9e33c25f08c16b3c72c8e0958512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e3b44c17a0b8518d8523d0cf1d243513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3206bd04117b41f50a8fb420e5f75f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aad364a66be5c8d7f19919337805da515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373999458282991a7c0bdb8050a97037516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50535cfc90b5ad2b56a751c1d8faa70c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b263d37f70504f7cd933d6939de83518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ee714e10d6c569719b93ad0e71158519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5818646f5298dbeade199fcd98d00520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a821997e9542287da3ef1b704e77a05521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c5a582e269e29e500e2e432af0dcd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223171241f98c253bc9c303d499f18c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61fc70338ac5176d10cbae121fccafd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca908a3bc4710c5130ed2fc0c51638b8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd5442ab227477d9faf28022d1905f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be4c09387ea349f887dc4b69e32529527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c2d244bf25934bc588c988a0555f0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731a166a356adc6ec3b9a0e56a674e6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80beaca32875f32a691a8514374aec530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7ad19e6ee8882ebb4263e1d95766c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeafd326a56ecebf81828bfd35499a6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f143ae92984a1e3b514d8b4b5c18eaa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a863ccbb70f9f76ba2b01e4caab45e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f237a940ccd20e1852bbc54d7c0163a1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d546988f3ced6bf029bb44826724ac536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d7e72e5da4aa7c5dd1e9164bcfbe9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970ac61b3acea7a0f06835c61fb87e9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7296d34f5b9720c51768ea4fe2caa3c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e07fb1a8960086feb71690b4f34a59540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c739243c08b420e869147445148bdbf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4706353f9f84b162179bca89a2a95542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374da48af9416384a2c3bb4d8f22991543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f44064039e9f55fb4eaa801feea0c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323904764119f0267a8701d6e06626f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca5cc12a248ee87198b3cfa78d72cb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddeb55a056f723ac9bc25c2ddc0bcdd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cbac0ebc6af69f1555a102f3303d6d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e144c05c6c01a18cb90b428a0857d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dacafb7e65f2e6ae7ba98f481866837550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ebe6a460052cfee6743f68ba841e3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6565c96fed92d4a31144f0754e7985552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c70ab6e6b95d69136845fb4f0249a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65e494b8586992b209a17ddc727080554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef557cb96a31606edbb3e636d752f0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf33304bbf6f1a455114071c6263eb7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6c3eb230f45a709d847d9353b39bb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b01a6ba37c0328b7b3721670102cc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb93d5503fbb1c4a962bc6e8f8e060559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04439e12a40e8380f781a5cf2360e3ac560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c95446ef034ba5db1b40abaedba23561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba47257b9f56588119cf6dd1815ba6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd82383753441fa0cb7e6dc10f7dfc6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2b6e421ca91e414ce252f47927ebe564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775cf94592fe825a436569d79c50827565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046edb05c0f6a1fd77ffd7bca700deb2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b19f2f1bb757512b7a3f9bd6fac452567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869cadffd81b8ebd1ab2b0161a3d6e47568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489b1bbca1069da382bbf1a7b69a2a3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fafdda83653c88bb23ff93059d7f168570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbce3f4840abe8bc6cb96a68a919213571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50f968b7d2863a19b9a23e1a089de9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f829e56c6254c14d77ccf43589f76573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d566c09f35aadc4115e358044e552c9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b517b78613e00461ef4039551fc2a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a6f215cb53de9715105af82f9a625576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e411c5eda4a823df1e78da70f94dd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996f7954abd38f03e2d17dadd81f1b7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d9bfc227addc7ece19b6305a3b6b1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a139225550231912b43358f02a75bd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6073766bd43729e5ff0e293de8c1a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64ff56b1694c9245900e7da8dbe9d4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a87ffcb7291fcb6b419987e7b37e9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceceb5e9aaa038da7804fcc8b3ee1880584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c1a8ddc83a98f67140aa4cee1354d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5d4cd76b34360eec5ce40dfb4b894586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d90ccc885f829db74cc0282b9867f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b918bb02a5498cb649dfc66e1db0d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1382c860e5f200f90ac65aca93489589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ef41a319e689db6dfe3b3b6f1048b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc51af9f6ebc7ea0ff2e142c8b6b48591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b7b4305b98bf4d4309ee13d9d45be592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3c9bf37c286cbe4ef46c20081e67c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93c48e75d8d02d46fd991f71d50a7d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f3bc494719797a1c7ca2a1cff74d5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23812b4261fb1631e4578cc9a67b0cf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644a268d1c18cffe04d4fa40309fce4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e77c511ddb53403bf44ce08e75b08598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c140cfbb005c15a9ea02925271bb7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed44b0fe85333db4d2398d045f9137600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37435d14d9e6e4a8ed0e1039366078601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689b7cacd63c1b76bd49a576e79f7ff602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240b75611eefacc629a64ef8b9450cd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d6ffb8997bc5f561146ed90843b50604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cbdfd7a8bca09e2cc828e2244de0b6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2908e86059215a795c42992ab7140606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b68d9cb0055f390020601d77a6838607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93aa92087a2a96967d45a3d003a7395608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f350de17794b08a48b543de400efeb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6c1dc890c63a2278f4e59126e7f9b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8bb8768ff95c9cba52e05a39e08566611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62516683913b34b1c9b65a97ed9438b6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12489ecf337d8aa0bc064568eef1ea613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6df4df262e450c5a95dd90f15ed645614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f49e25accd50f06b3e97fc75699a2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9665cbc6c6fd9382b1eca79cf8af1aa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c080f83ab50d0bb99fd1cfebec70b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706fae959e586bd4c7f1119178975c7c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774591ba92d3f7466aa8f7304bb8531619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571dbd326b5f29745918a6a5abadbad620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef3edadd210cdd61626de62171d7ac621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a49436b624e4c086729fbbf7af699a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0672b2d6d3ba07288c752a3be4c19623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f85ee184cafba4871f5e747ded1ea624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31c3d18e20a768cb70d11b4366efd6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c650699058be1a4b4fe95153b85795e2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df2b40ea3c8d61677b697c7103b7a6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1ab0008534db48769803c2795a571628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ebad77b42a2e8b788b1b1cb6f99b25629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318a734228cd4da963d3dc7e8a987bb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cfab504b5e8abd6d8bd62b385083f4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a04023ceb6ae4749be3880a1a44e12632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199aa788d39831863fd5cf9325ffc953633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e409c935af9b638904384c4b3f96c26634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d16b951e9d88d33506e16861880705635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5c9be221ee94d33c9341069213752636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa5777d9a5fc3d2d5c972ad4d096e3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a67effaa461dbf9614725e5e3e40e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd1c698cde90a05b97df48605e1af7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9e4d255885e5b3f556f424627b30d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3ddb8c61f140601e0347dae681f0e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fee8c8747bca0e10fb06b91131e15a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d104bcfa880775de3def1ac3ff19324643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db154a6c0479da05b8983227ca0f4ce2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c67121dafce3b94de90b875c6e796e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6045ae8bebe12244a0ce0719024bea646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e5f92e9e00f233c93a9782cf431d3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445afdd8891b34a11f0e22e34b437a23648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7176dfa02e9ca3f3651cc12751d25a4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5ba2a8cb1f7f664301b4bd72f97a1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040b9261a84606cbd1bd9a5c6c532fb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8654551b2fc0c88822990dbbefc299e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742483e22eaf9c1bbfe08aad0e24fa03653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7241fd78056ee05de98f69da7ff587654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a826fef9ab78d5071aeef3427dbbd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c55ba885a6276a5b16d94bbd2e03cd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0c464fc54f09876908024ccbf346b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9f868a54c9dd430367da1b9663be8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e7423bb743ed1ed623e9c00a7e23d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472b2271c8505d43ca796f86d670967660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf86557e57bff864c02a6ccdd0c02dc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8b13554bafad5cf00ecb8be58e2ce662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe961f5ce2e29764500eb0af5d3b5e7f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15634e5f81cde00edf49eb1b924949ad664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a7364628a1dda6dcaf6354d2cf22d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3680249315ea4e4a10a9a34379af7b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86a4a1c509b2add0b804976d11ffbc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14185c5ca08c8f405907ecd455f07ac9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08dcc98658e61fc3feeac5ccf45765a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3da74bb934793c7947410219e27ac670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c23e8bf894446363607b2f0dfeead671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b44eb5f0a58e4dc12128a8f76e44c2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6420202057f0e97f4646024b7689784673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99f648f99bbda547da50bcfd1589c8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c80db23a514dbf826ad8a65a4c000d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf50624aed8fa797adee53fa88d21f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33f6fd736cefb6b3a42879f0c3310c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249e3566cbc3ddf5fe29d59f579cbe3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccda3f3ec74d16db82f59253549776e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475bcc8736f8a0d9776c362e9bee840c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e0b6da565c3742fcfda417b6e13f3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4d82cf3d8c5447694beb88100dea1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11653fac977225bc05e1f2efd3abfeac683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53121b29e5d6824b139baccf95d29d44684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9ba57541bb9152adb51e99f11abc6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bff48321c78282c4ad0a1fa1a7e914686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19bc5feb405471cf738f8985ea9a806687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa64da51e79b144278cfd954637c19688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b07ed12cb64460f0aba67df732d07689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe4995e6f37187bacd4f64e0200c53690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3365abe3e631966bfe1bbb09b26acf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5106403de3116fb8f0790536901e2b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550b5731579c8d4331ff17a9a762a6c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a195c4795e9ddf2d661bdaf760f01694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c703edb73831ab575deec1f4c02081695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa66922959e6c197cdbd5b1375e9b7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b74c703126c97a00f31ac45746d0c3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f37fd35d75ce1e30146d89e6a4b16698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fac4a9aefe3943ff3491521d81fee0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2305cace86669a8f3b9fd029d1d023b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035875fa28781db588b2862a9918d9f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4560d702abd7b4b400533afaaa83d9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c936a1c8d212ceaa8d69ceb22d167b1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2651f941d8254ff31413bd0046ec0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75188d6f0c1a25feb8a9fde8d043f5b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ee7b87554e2bc2c7389272f79b2b4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106280d652d5ff244c9e7ff41bb59ed707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc552cf4ab84439ce4a663956285b29e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b193387b5f1e6046e4b6b6ae2f0851709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08602478c70c3807f18fefe7f5471d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd098e164b9b5b30085f2bc4731f5856711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87818e3e7740847fbe59ec9deeacdc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051d7e4c81d958cca64fb32d4160644713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c5052d5a0c8754dc3b17c0a3b1fd1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0257f7e709f56570e144cce5a50bc43715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493cfc3686a6432828616e031cd68aad716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0e1a6ed2dc2fb0b5b6dc313caed83717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416b268bf5df3b5ae237ee21762c303718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c732bd3347c90d2e2cdaa9683fe63e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04e81a6f985bc3c53da9d337392b45720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03771f173a7b02068e87fb3b273f040c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2161aa163a3e407381b98ecbbed130e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5263967c7ee80567fdcf87ea75f024723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c0b5359fd5fe6118f1746f30f7527724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7bdbe5d93e645e44969cb782c7762725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961dbe9f96829566d768adab129a896e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1265b90e39909a2a4043f1066ed3b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a229241f6a8f61d8d814361aa26f9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347e71fec8a71246fd05ffe9ec007de729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1a924224632ae69ffee042a57522a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5195b6d9395f0db768b13ee4c566b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698e6dd016a7e7fda60c22630414328732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb026ef9b48f2300d324674f740410f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859dfdb0e1bc0ffd048a8aa8c8fc35a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98995de69ebc3541e097c8167b924761735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d39665ee5becc8f106c3838cd1dd0b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e84e3ded613f26a1517899ff81578737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a55f74a045520d38619c297055f3a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f1f57adb47e457e3de8fdd765a06c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749d1a06fb84b2a4f1743c1713edd22740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349d8d3c42b39a585feae62a4551940741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251733d7c6bd9323148288728a056e50742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717c4879c3edd7c8242a5268daa9d76743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e78407a5d942aefecf182b57f52abf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e782c330dd00b3216e40571fa9241745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028a6b39751fd8f85d075a65554c87a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78718b2b7b4ef11179346c8b71340f5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfbd9a3b047e64d6b7f0bd25d268ad0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdfed4051a4d2d3095dc9c4499bc0ab749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72455ea3094d00f66426b1683f6bdd88750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d005c998ce07b3f9ed107bbe853d968751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823fe6bc2b3236a952d203319a0d5af5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913bdc966e80fea41cf20c4e44e26878753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1e1c415dc5e57ce78c220f117bdb3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b28526fdde7bb61a969c90e4963c39755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4728c3c96eabec666447671fc1835f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4ef7a3fa5d3825ead3fab6f5da70d757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>