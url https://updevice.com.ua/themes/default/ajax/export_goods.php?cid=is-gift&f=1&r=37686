--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91084e6d05abdbcf9a3f1fcd4aeccf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db5a2d4b3a37ea7c5809af8698e9b32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7311f89ebd457c6391cf1ea3ad1c5a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb243c4d7b71776260d20ee51ecc7104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7e936d7d7ed2930aec373284418e15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504585d53eacd3281e93a87d8c084a856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7337aab47584cc9414231a6e3a3403c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045f45cb8804b961106ad341738d61b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892045da01d44dcbb797713e97bbd1439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a033953d32d94e262ab952ac4d5f910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b333cfcf7a5b36c96db0133f6b28a0811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5435fc9210a173fbfb72a5c79f2394a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5d12f634ae5fb3a089eb83786b36213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12cf97245a70947f215c3781dbf10514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd426c09c23f04db88a34cdf61bb1e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d255b969db4bcc9088200229189cfb916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8cc40126590b44fbdadbe7c1b6cce17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eebae11aa2dcac73fa993f4c20833618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf45481098ce7527dcc322c87a0b9bd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b3e3c59ec92aa4d79b5f6d1fc7bca20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60ab5aae039aff3cfd32e1727249b521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccfbe164edb48fb80252ee98eda4c7322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f394a5a20bde2ac1461b36deadd96823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5aed18d54753f973be11242f13431824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac713e848fc85cb031556ee496ca091625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae392c6fc77332a8e646b55b5388c726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850ee001f8f45edc6c22600e7d6b08227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ae3fd985365c97931c1bceb7c370728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad816515bde3db2be257a47aeec5a5cc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391ad4b80841b1243061799f8cff35f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c738fb6170d0411a6b08b559ba313e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd360e2fe3310eb0687141665e91566b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17cf287c7b095ae1abdedf000fb14133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f6a4c2229afcb373739f2fe2614a634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80954c1766041ae9ec85d1aab0b26b435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ca8a553e1549e33903fe63188b80e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e850fabafa8d96eba921a9ee5702737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a852c8652f252350f92e0527e54540e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703ed4820e895eee674c2d706d1876b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09a5cff6ff82cf383b24ad68ec6b6740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7fc8bd9b1a2e12e5c0a602c4f1dd741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a22e3a494c9fe4a7fb8f247969bb8942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd686010acc5110a04e7aed315620a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20fcccdb473dacb5f32b7308c856a7944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe277cde20132d18f2aad8b2ecae6145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc85cfd9491f6845a5be28769def51346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc486ad1bb67e84bd961983b7f5168c547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff0515fe54a87f55cbadd2fa7e162248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1c31c81698bcab15bdaa8fdbc380649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4fe27158ecc7f1aeabbdaa75469a4e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3258058a6fdf1093835d774a711fab351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a63d44dd491c07a82a3696a8a912652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f09300f39ea14872075b04482617e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d19a13c6e11e57ffa7c0cfa0d1f5454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accbbe2fc580dbeec76f3a8eecfe5de255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa87845322f5793123da6df0b5371e256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f961b70450b402e8d2d09e0456983057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ea25a2836262bf4a18239bbd1cc5258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ed30227c52a9e192609fb630d982459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7588ced88b6863a91dee693a355ce0360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8cad411eda836c0af8cfb2259aedfb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a18b6a06a8d39a36cf689557e4d1e162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7d5103ce32f2dd70be928ae992d7763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b710320ba7fc8f1818eaee4c86c7f53464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c537ed1a5365a928a7f20dd1363a91b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d66a9eca582eba5cdf8aedb82d2c2466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84e9cd2da0ffe8924a1d4efaef6a0b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b646a404d95c6d8609918a305d1a9d568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6bf401e52527812685769035d6122169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1cea6fbad7b88bf342a102c24e3c8770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da7bb256a26ebbd4c43cb2db26eda471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddcb50d90f764661cdb0f8743e80e0d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ee7ac9e54a99b73c3cd2354eb333673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72218e300b630be347e266d63cd3b1774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8eda581f2b6d2978c0946161dd0f075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e482313480d4a18f03e1de5e4fa9f876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8337965423d5ab3e2e2e577a59d5e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5d849de988617dc0d7512544a313d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7cbb7ab1c5d5a1e467f67f2f1a0c6879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c529104f838f286d7dee4cd31d0a0980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea62b5ef2ac321443f9c6c3ea16bd381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695c1d449e16e4c05a0817d1415476882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371503f4a025cebc6a5eb68b11957ae83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915073797d2c74b1469165748fe45c7f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c606148d225e2e95888c7e686be865e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac699503e932d805eb1cb94bc8b02f7886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f879b5673952d892f1a367da9beb44c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0388c9269d80a7331b6157797c66888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29321c1d34f730ea45503cfaed50e64c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500024369d3fbd40d22d9647417c8b1390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc77d9956f3d67252f5ae58279e967891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edfdac641bd241e8df87ad4ec83776892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85401510bed2801e0f10fbcb119aa093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78502bba5744e006fea3c6e382bc923594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b0babee327c3a22bbbf8838bcaa3395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ce03755c8e5ebbc23bc7d38e50e0296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd963e6a7c9da56962598325b333d7af97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6152bfcfe5f3d3e13b38f5d05377a198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1284930a7b3f423052e842e18379899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624079d47427f4f4453125a8eda2b1f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3cf1e14abd2494f985e62ac7f0c87101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b2300ccbc9235d08a72c436ac3cf2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a550dbd706a91192bf9fdf9ea65382c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a9f9f0da2cad539c5a62ddb477e5a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc1238f359eeeea6d343e67230765d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f064e338ebdf4dc7166d04568fd6f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a22aaef5c5d26f22de99bd3e7d03e1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b55728c89c4e705ff78bf8875316c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bbdd951175fa0f07be73ea415a42a9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997726ec0f3818017b425abb57a1ab5f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ef352aa0911caa2b621b24fea5de0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ca0a900eebec4efb2d6d7900a98f8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c6eb29a38dc17774a880317798638113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca699560d5608e5658bf7d320c0c02b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9161a4d1a92263b24919f6c49ba99115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4e7134659b3f214b222f09e136f21116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97c896b8ac7dbbe39d7d4c562a3165117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce12d97fac4bc78df8c4af795d5a65d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865e466866896b57d7c0e9f308b10c6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353fa233bc7d5b95efa5e462644e287120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d257f6986e098a9fbb3ed4da8c5501121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9730a567cd66ef052a3ae802610556122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141aff04130086695bb40117cdbd016123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f3219342da75e1e081aa8f6025072124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90233fa791c03534221ef8b8e4f2b64d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8a9564435202c5831bdb43d43b2d0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd568ae6b5f1eedbeb72e331838418127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9780aa5d38c1be1040d341236ba765128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8ee6545ad5a5d664b0fbdd7044779129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb966e2fdaf4121afea3d65b958db63130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e418430a2ae4af61adc720130d210e6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836735c44c56e8b62286838497381ea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088eab3e58b452276a1fcda256a18581133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a7bebcba4cb4389eb0f817a6405ece134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a2aa2df2dbd72419b9aa6df9adea6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a89423e22ac63919971a00b216c7bed136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e57aadc60b3b201d0bae40fa991821137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b9d305d07e5642ce7c2c2ce9db35f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a802b5340cd201105439787dccb06139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12f45d6a91ca4241fe3c7c6e89c711140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c4b4c083215858483eaffeb798ca6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd5168e7f292d4daec4aaf140f3a78142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e059791958ccb3bd28c6ad9d57ed7b7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a086a7506e4c2fabb7f3ef757f22609144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b55cb49b794b5457cff50a6fe6018145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505b01582e44580ac57736c2eae9c3b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d49084ccfcd2ca4aa34611a3536b0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8882a44eac3a6206f386783284663148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377503255ba2da8144c08a1847ee8861149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a96b80cf5b48ab98561a15e7d3dee150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811bdb5a3410e1de2d2d7e14533d72c8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b93c3d20fdc1b0dac567b66af0f31152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6535a5ff07a57fa59a251f94de9940153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15b1c0c9f6fb428c173b3802d766c8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499f183783001c360b28b0ce75abb52155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e5b656290b42c6ad633016720f56c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3e7facb6891b639f3f9305d8de06b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e3b314dab5618ad64cc132a0d4e99158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d321afc03c3ed5bf387132489e2083d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1ed4ba989240e4fb12b231c6a10cb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfea7759984dca2affb4273badaeb65161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955279f89bc31af77dc2c45c77c556ce162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967fb4dbd44ecbfc43e55830c43b0439163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f92f83cf7837c915b3cc92427ff5d4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d8d827e593fb2b4cb476f4df5c3eb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f1f930629414de093551ea54b72b5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92da266177d2df9047ee33e8edafb5c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4db46be7625f629c8d081e9cb37b74168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9e56935f34cd6a4c32b5159552170169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18c21f926e01e640ecb30190de8389170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2fd9af706b872447612dd8287d19e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b25daed685366f4fbc6d92a038717172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd34d8f7ae4dfdfc74a3dce2a659e6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6b1f33480cfb679022c22572ef57a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9a0336f400518ed8b2879eb370b05175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53855cff622d297f987b40ccb3471ed176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7cadf4f41d9aa25309e678b8a1bfd3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbacdf0dd9e0d7ad8522a981371d716178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fdb8102ac78b8f2e64e3f50a7d00f7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2162290a09418430f772932bc0eb020180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4affbd038f87f2b0a7d4af204bee25181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5bb174c67b7d8114221de6fed119c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88bef9c9eb5ea18655cf982f2d58cbd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee04acd6a675cfb56910b7f7bd8106e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234505d2779bcbca4c1177f3a7495e3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09fa13a4ce626c4794554ce45d911d5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479749764d5a31b2a3a285e2a3dd3e6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae98b7db67d42f5f0032c829aa8fce188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274c73b9d990c08dc4c3aed9c30e000189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d487d26557f72bb66cb7287b72858190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d76b9a2bfd71697ea74ec9c7e88292191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c05e52d976b9ee16fd7b253ab527d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd930a9abd5bb5a9b81610666cde3c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6423a0de6f053a80a88b28f79e347194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859e1cc32ade9189efc12c75757f9ef195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002513384d58754e19a267009e0f7dbe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5866f0ebe6e9f60f485fb92505628197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1af5227d89ff75178a95abad849b8e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f767fd6fd22150b601db8e88efd1070199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab592fb2556cb919572841453c3274200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f4f122b99e6c3f4c34d499019d1d8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6bf3139fbb35679fd9bcadaeb2de7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541fde46e2509e306a89ac2622ec74c5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04faf09019522ee365b862ab62e62c07204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b8e45fe484025a5ce01597def4ea7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d725bdefca87789becd5dd14856189f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de141727a7281699dcb6b5371dc1f440207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d337f3fb99bc15ff60d1785bd19ac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636afa5ac214da557d88580384a711ca209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75323cba5c968a49992fb5bce383397210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9d172001739c5fd9242412ea9ec1a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f433f58159b2767ebc4cb72a1d21852212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9313ae5a1c87baae95199bdc8e14c7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b943c951b8d036e52ff9d741344c67d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0fc1079db66fc43df690323c7e7a42215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8de9b0572ea5ac46bf42281197a2c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570167c03fe246aaf6c387a2488cbff217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f0393c5731ab03bb21abc62aa2417218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e419a046f31aa341d5d0fac24fe727d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c97372c21de81873b74d574fcfee4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5389a2c75db66b71d5a05deb57ad67221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784c70612e438e2fe1b44cea84295cf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d623da4f54e66e8cf1ac25866cd65223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99401c6b8ce2ac269557b6e30879b4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060742556354482f679f39d46e4f2ae6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c3e598384cebac0e3c005529b4fd2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4a4c4d44caa02f418094e25ec88c7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01f4567e88f47be7cae76649d9e629228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab0053090249347ecf2bc478bb2c90229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be43caac8d2e6ea6adab2b750b5f38230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549bd38953315cf39bfc32a88f8d8eb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad40422fcc1257d033423afffae7483232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce4af6b83296419f40d09185c21fef233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7705faeff52375a46b338c9c5d6918a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33f772cded72d9c9e76cf87cabcd8a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061cecfdbc05682774e13829fbd0e79236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9c5a9e05953d585e27dd138201b03237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138fe8349bb1a6f569f92eade4b8b1bc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0e37f03de81fd989716e2e96d68ef239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3976ded1307563130552bccd926106240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023db202788f27ca13c6a6633c303b6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4263b13ac8034ee0aec52d8fa02ec1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac7367d7890809ebe39199eda56d31243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349d1fd9f5161f43fa6194e2ec3da34244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b8bb14ba66db55eadad52fd2abf35245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff71d879236941f290c58de54a3467246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277a1f29347ddd4c05fb73a95cde271247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af799eb187b5bb94725e5d80e59333d9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744c1805fd00c335be659ab741128af249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81cfceb16e5c956489f84eeed0a0a5f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e2536e73de98e0ad16439701919c1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f4203499f7bd98b2bfa6cd031fc44252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff21105a0e500c78d137a072a34b89253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c025d44f6b169a82c7e1b0b648fc4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd63534f239d3caca648aac8f77d4c9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb209e3d45fa0b05e6b032f860e4c8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970c586a91b0058fc4434da01ab5cf7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142b6277ea156b561c78f64a59ee4fd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3913d8d977c49a04a164a86d1243b8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff485313105296fa99d2a7495688cc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe65f375478b992d057c4908d0b1e2d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077bb0016bfe4cc8da7e9084ac35960262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b06262731e9983f4a3deafcdcb4ac263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7973b975cd937d06c00c06037b04d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824b4cc5fa32308a4fa13266e15ce55265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa9821c648a7f9031666e5450a78f4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef69227206110347c30a92792c6c828267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27dbb59a15000b645c3d588e7fbf9cb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108a92c43f2da0b289fb5f2b670a3e4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261d0a66efdbfb62f29a6d18ba8ccf0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d875194d8e700c7704d179650aba2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b9e3db8aa0fac3a155f3c4fafbff23272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c52195c2486045ad6e7d21de32a68273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093377146d1e56bf7b029cd13de63fe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a681994f5015b0b953a44a933cd8b85275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ca7bd1e311e76ae58a54192b60eb8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94d1492e1ede3c11a331ccff658c7e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980cf6b362788923e33f7e3b9a77956278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a2eb5284ec69fad860f522f11f3a0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e5162a044b35983e1b9b1cef8359e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932f45b4a1f1644c6b24e49cec1dc43281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff64aac5779da998610b8ba1dfa1ed282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72497ae4fe787450e0e491802140dbc7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ca6ef3add2c8fce125122152f7491284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf7e94bfdb8f44dc418cb987fc0372285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dee043cda473cdc86872eeac245012286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef160b767da78e3a4fb4e7fb833d8d13287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f1ff9e1f0d7ff088df2b307519af6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e06077eddff3d73e7bbe12d526c32289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8486162f6f7a599af69296a4b2dc2a4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba14363c8327e7b3a074bdc19b66eb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f908ee67257d8938d5b477433cae2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa176307990cfcee1b7612aa8405e5f8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399c31962376b538eab6ab9512f8aaa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb502e22f37dcb1bbbda2ae47a6231295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36049aed7fea950b8855c60131b0e6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6c555bbb5727309eb21a97bc4f9ab297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc25ea0483d217c65cbb7be51578dfc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4203d8fc88288b4258bbf51f74a55bc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31fcf309c7eebe7fe6f7cbe6e75600300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0cb21ff608e9f7abc4dbe1f7c8e686301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bab63b5d801381fefd8291297c21f5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898a51f6321dde88405afb2177aa264303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445048d48e24705c97f7c73a90d141f1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5d2bf02c98740736d1bed25483d0a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084003bc733ae74785c77e9c4bc94f5b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44a85c35f6498ff14081b681781680307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3addb6e2393a2e9cd1e56024bbdbcf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee9ced577afab06da0216aaf6d45c6b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7c86151f145d5f24a75737f0d0e5d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d934c0869509c74ec8bcb52e1169c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196208d5583b6b55cd99a5879562078312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310014eb309440aa16de60cff10e7fa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3018baffc1369a1980a101ee3de0f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abfe31f2249db986ba2b276a1a005a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edffc6ffaef65fd29b51c4f95a4a8b22316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e192dfc7c7d83a7a8ea8e9bc93b0b52317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4256039dcab390315e031ba74cec9a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab01bb816d7005fabbd75bef717d54319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1a9eff33131a50e809163da3f872a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c797ccbf463dd8537a6de4e97369c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29b1359df984447a168c7ce896471b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17f306644b9ce1f86089e3d6f31302323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8c204b1be726e5e4e26b2b57d6e5a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c00423360643a5bea27db4b2a9e90325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff848ec0195da1ecc6d5826afaf0e08f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5ee467096c14da571b2f7b5057512327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64c2466ba67bfaf4da90091ccd6c33328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51e84ebf1d1f8b7340d9d78df80e2c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010a4f215e77dd70f60607118827e9c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff579cb3a24c475eca42eb3f5e5d25331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ccba622d5a8eb69e0fd7c91860b35332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b83c001ba3a802b51bfb9fce9921b8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0329eb3d3432eced13d72cabb29aff334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4764814c698a0776e957562141025c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e9758e5e7edff1ec18b8752e59e17336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c718be69840a0404c772c1073178d9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb155fe5c7151f3dfc268af2b0812288338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4be9fc94663d44be76a749fef7184339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060f25913baa42bacf05dddb2b1330a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca35a93c2cd1519bba615c5b47a98656341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ae71d77d44176ec61331c860e28bd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cdec77c07940f44bead5cde26b5754343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abf2f35e209e3b85656413aa503466344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b50d6a27faf2969e8a70189bea75a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57518680c9209835fa3abd37e46cf019346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f277d7eaaafb252dbd5aa0310a7a7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01b272a376de239cb60f5e1ff39345348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11c42f0b3347df34746aad46d4311d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0507ae7cd6283e8dbf05c1694959439350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73261d9e83cdb1443c6191afe972f352351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864018926115c1aa24f2b7e9d3341d4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed9d2331ad16d603651416fc83af79353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae7cf051427394577bebbd0484921a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae416a78d6f3d40bb8a4f0d420b363355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acade3ee6b500254baf9806018922aee356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b74fa89dd6eae2a0b85ad517670c4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d574aff88b424c0a788eb254e0c40d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da6fbd12c4d68c06751db35b8cb871359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5f0da798496050c9b6610239110af360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a1fd20117f782564b79534ace9d73361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bff0e29b1b71a9ee86b8f748156037362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671509481d9aaaca79a561b8c175570363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b2aa7beac466d9dec32e7d042f8aa8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7acffec2e3c03737d51e431d9fdf2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb719a0d3081fb8b8d4340f0206e4f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4f5aed54e8895e71479ef98ea50de367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7420f6b2baa05d945ccf7e93a4565368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67805f71efdedbd83d4320eb377414369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0d4e467cb85caf036a5661e33c44c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8439b6a20d8ff922c6d258a35eaad3c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853b0de373a0b176c0063772abab62c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd5488d6f2ac8e9d78f6e9dfb4f430373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a348c9812d03eceeec5b4661e30eb2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8793b4b8bf49c189222b7739e5bc6cd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8726c08e1c45fd4f2516f56aa68c1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f29c4d85afabbdcf4f4b5d594ac836377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dfd4cfcb80e1991ef929f2079531a0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c768ac36c9dce877a55e5b640071f24379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488f46860af539064e070775d1deb3a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5e79b3559a6449868c5dba318fc10381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43e805bbd16fd416c4bffcb9fe50f9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9da3e0a36f6c0f859a20cd21f31fb9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8ce4e6d1c579f3f0ec70a92cbd634384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730d8320b495b926b350fbc3dd723bf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87461934364472aa565fd2f54e3327a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a33b5be87c45164bb9cadb9f83488a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61c2a02e2f3df3a1b39d9cf8aa8fdb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff6d28abe42da8fa8476dae3ea1aea389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b70520113c3cabaf2f4370b7891f77390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adfebd2827273e564541be93d02ba5f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd45384d0c1c062ba70485dd84370e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab9e174d168725143385192513ed23393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42158c7b7cf80816717be261382ce3db394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ee22969cd0b85c90496146c6db2bc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed9f15ae744268e0600f63178ec53b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a3ee3a068520f8e38d0ece898267c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a8dfebbab5b7eaa4a151f7a504bd9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d626ad3f45306c40d90c5ef985f3b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb207b2969b27fca2eafa04b4dde0b51400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92ef22726f0fbc068ad2b194c13435401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f69860d2dab8bbdfa02457de30526402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774cb80374a44f5d5a632d0cef78deb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579677efbc56bc2ca1ce933374c5273404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f44b739265ea933a3dc8bb70bc6d37405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cddb7d6052847935f4c31b1ff223d8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63942ca07df6984471e86d841410d40407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf9a7f1a7c2f9be99049a95d0434aa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764506ae28556c29f8a2c56bc124091409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e49247dab3f38f7fc8208b1306d269410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e7e3b1a9f7137ed421e0e7ea530f8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f1413bf0568330600a937a2a1f14e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588f18c68bbc506182195be6a945f33413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585011d268d7ab4a9c2368583431b9e0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3a47b1429910be9285648d319fd3f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488bb253c4016c78e69fa1af4eff70cb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d9a66148159d7b7038e945a4502da417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194da495d61c8e109c1f30e4e933017418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10d50871e62f1e1719f869a32a5823419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa32e1692f2944c72b68de5dc77e25b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5cec06e06332663193ed0cff348a23421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1afce13f98ad566c66adcf600145d2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c838345b768991a1388d920ebc0d0ea423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a42b7c5c1664b556e3b72b38623c04424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163199c2bd705e1f7c480a4f59c1943425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a0c8aea3ea85be991862e936f12b9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a406310bbcf37c9053d3bd90d47a1e6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3fa26fea7b98a99f220d3e1a586f00428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ebf3c42549958f3d1252a3be8e31f8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c69c0bd7a1a2f683dc614041320980430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451fbd1fbb934ca0ce309c725ed7061f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354488647bf5371dfaaeb474fccf4c8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ae0d42b12473f587c9197f81ac38f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e3c4871bcc4b703679612698103cf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566a20d44407d316784392a6637cc5a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e914f9e27aa840d127d8ea1e14a8c9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4164a6038f4706a73501087f39c6fbac437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb556ec2453799341a257346c42cefd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93626e401fe2ddebf244d7544cf10b1a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eed65a80ce2837fa3887064e7fc0e5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c9d1e133fabfd36c9b6ff66a37f1f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10650ef54e3df49a08fe3d4858482f71442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521dc12593e46c32a1cfb95638ceba2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54877b70c40daa0a7cf4a1690392ee5a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067b24fddd5edeb52740bd288212339445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe4dee25ba29c129471a327868b580446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64df3b77c83b00c11acc5f291ba54d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021330edec044e92dd828037eef52e77448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895336c3860652d27c69a3f5e4208ba449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f061b9e9cd6e94adf82ade0691c00450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a388f5312d01e7f58d69be2a1eecac1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70871cf3070ec76b8b706f891c6fb3d1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee5f4c4f299a594bc3f5ae24ac38f2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155d6d51258f46b14c465e5c83e9e6d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109d3ceb23891607f862e831f6ddff3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f637421a55977e33328bd8e9147cb9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1eb5df5d3cc47d7f439d1daf5fb292457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a4d67ae80555c02dd684042df34b7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f511ee318b60ce3f6a94914cfe543459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd59ea7b09b22d8730eb661344a992460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6701c7666f906f4afec410fc5a0de40461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708a02f544c83241949b0290d1f8c20462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6a9b83eefb0e49a0835c7fe75f70a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8fd9c93fe62b07fd97646de8625069464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca9f258df5cb548586fa16027c45c7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0616625bd4c95a1f8e96bb298f8de466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a688aa0d7bbdcf9d4274effe713cd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1290a9762ae5fe87f32195eff4471d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8adfc0b7be3d7ae85d5116bcab28640469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe65ccfd5f26ea11f698d8a0f572133470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac72934665269ef60ff9c61c0f1610e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86cf0e7efe63f9e7d32bb033a765ed472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478b88623ce11a89a5c64fa36c1e9d1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad8032ac4267eab7260db375f76ece474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6115545865f0a1caf6c3bb2e1224fb1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8975f7d891c02be6e18689ef638a3c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8346c9f3814bdc404323b44f0d046477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ba3805b24142fc7ea8eed42154b26478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f7e4a40035a445c980e10eb7eb26d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0895f637fa510da3a6ef60862f847bd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac375245b2886027645f8e34876af71481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90605786a5f91f677daf38d5e8b1c5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe4445390720291b6583ca11ba12b3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e43bd88dc632566f35ed34688863ff484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3615b95106ac6a917bc96a2b7c9bf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc972b5ec6f4b1008d5cde8edf0df98486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38269d241bf37e04bb52be75bd59abc3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734297a4631e8120d5fbccdafdb114ba488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a7bf6a8627d2f50b332f818fedd85489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20cecdb0354ac5c448a3804197cbd0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4277623409c569cb1022e441d5239a6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd239508642bd69afca127e14a3d3d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe5adf63e52d6cc5c43b915495e8337493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eebdc63ffb8b09f405c2a768449fce494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce8b896ce79bf1e1969fcf09bbaf5d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951fcc6d6a2aa95852f6c528ef3dbd0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92afc2e97c7ca4266f155aa754a9f418497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e07ebd9a5e17c5dcdb211c55c13a7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f910822e6e09ace284aa34ce858e1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc064773ddee3b46006a1b159174dbb3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ee0cd879c04e35b911f806626e8b0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15349f6aa262f412cf8941571413cc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce15d5f6e72bf49f112c826ee21422503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0e622efc8f80520fcde5072efde10504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aced23ba04939d04ca2bb9334017790505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27262f37e90716f21e570580d56eb398506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e542b8980aecb81523962b4105f4d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a05f522bb263c4c088374620efafc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d213eacc52010fb854e86ec14b7434509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a606802dcb31bcb866ddaf5da8fca0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c83b3e91ce6d91170a3b1d4eb88149511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85ec82fc2aa365197c1fe5df80cc1f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50add853a517f8f86104a3007ccc1f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f0997dfbc257f01ef07e0e01371c9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8375887ee53982bae4175d8e92e20515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172993a9b06d72a2c2e9ba222cd5fca516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f20a9f695b2508009adaec8af486e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a7dab59338da3d86f9b93fa402481518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc8cd67e2595f80c4860e83763878a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1bfaa8c33bce12bef6e80f5e001b8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1bb6ec195f6a4b6e2cf15a7bebd008521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a7f07de33ab734fe994a6906fe548522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b99a7da9bd2adbfe2e7b26d3a5f32e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae74da95b2dafe3507d42dd95cf4798524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b151d354e1b1ab6afd9b84ec8e16c34525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ea447595c1b45e430560308c7a1c5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5973d63a44b0854dbbc75cae2d80d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27138ed110d0526272f8d9c54ade3703528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc3c3884e5993cacf6a6a4c13ca069529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d393679fe901a9ae8a57c1da6fcb8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373b65f3c32d8c802228b8bd6d8127b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c58adf9b1730d46e6512a2cc3babf0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebdb2aa4e6ab43cc7f2b3a2619c3f6b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cccaea55903bad5d1403d9c9eb3189534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7e427574eaeaa4d1b4bdd8ad29e29535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85fa111705ace8aa5a108b08e9ee0f5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a15f2d6f6c522b6d84a128bfe3779537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d43bcd707f1eae4549284991f86c6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29aac06a70505d5d106d1dd056eee6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504311b73b970c9fe5edb0dae1a3c1fb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64941e8af01c3e2edbc4a867175384e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b3164e5659e151df5b8b2021421e7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b82e1d3a24677f323f62abe3b7ab16543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967fad139c5fa2f3f1e2872f24da096544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a191958e15a1912caee9f26928afbe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac4ac1a91e57d06acd3214cf0481e5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0a48db9bf1e2752f7defe6a806b7b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406524c68dd0d198ffb95bdeb29ea6a4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766c1c81dec76893d5444bfee860ed5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88579644d92359ff32bd2a025fddd13550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb301294d9a05b35ddc8dd384bd1cb1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4003e705e85e67b6c6bc313922814552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f0d4b9194134cecb5e6122ba8674d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89aceddf38533ec591677567f6d995554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c69ca47d0fba9c88685646268e6f98555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4c8cc63e638a51b284fe4c1e64fde556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0f5bd663c778f1b506c9274627298557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503a130b18814f69a4f0d213adf9e36558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79bf7daa278ae14645c1898f909628559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469bbe7dbedee57ef74ca7f55b6bc4ea560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093379e34696055b042b455285d1548561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9c8238458545d332d7353d3bfe1d0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec52f427f3947daa680efab4b617de563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd1291abd45c9b921c02096d409673564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6830b4eb9356bda04fe942c478cae565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b0cfaf54d6ac548eafc9794da0712566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af2f192430ba3aa14e9ae1c5a16a92567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea16d5eaa0d10875594597895fcbf35568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d97af8108b5ed05f1543d5c9b9c31b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3668c9e43b13f840a1fda53cfe1b924570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18fdc9298f9a7853b0b3855434524e6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d03393cb9f72e83e3a96e4af86004572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716c459eb01665de79a7213a358c15d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cca3c3c2627fb303b429a30a274fe9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590659704440f746bedb89862da8373a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29584611ce194f6e2bd75bd5ca938e15576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7fc970e4de55e00a950ca903608600577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98560657cc51380c4ff4c137196487578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3934f7cc921095a8188c14974dbb05579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9814a93e3aa654e1cc115bd005b222580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7d4fbab87d8e9fb89231660597d11581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86810cf3dfc84a9a4e1792be4888bec582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc52d9ff51a8341e5b1317ec8aa2661583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ae65c638dd1fbcedbd8810a14add5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363c0cf972e7da83394c58e3a19cc7d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5663e9a52a6827a649fadabda2d88586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb72e48f2060160958ed60b868a1e4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80264cec6641747cd0a9f13e44841649588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc046a339de20a20a5244c1bb61feb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f80945988d7ad86a436b4fd8cca83a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246cfb4abe1614739cfeb7f1220679b7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769b976de358a2a7752e9af8ecf25dc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d30a688cd0718e84754ad15a07c79b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d5179c70be41d90981f8cc3a08e44594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943381e9cd3909c0342fd08b2266cb5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a58f03d3ed4c33d1c10efc2048433596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d997b0f836cf624b74edd943bffc7d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a717f942218a36eb65b6e328abc279598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34aaa827e056897f31c4156b50099b0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8727c228b461efe7d15078c8496cbd4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45149c554f016455e7acc5b5463c7b35601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92a63822ae934a41f6c7168d324290602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932c09bf4b154c213db65074a81b7a2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa01f3d5cdcef9fd4ee74cb3a103b69604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d382e8128f830e4b17d0fe314b1a2f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9b3c569317fb157ce7c6129763750606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571017a73a959a62ee74f6e1beb3a73607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576498946910f09df58e68504765d1f1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02acfb90f2cb9031cd2d5a1b61c58de4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d73c98b22107682ae6bb1e3e5dcb3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45839d8c8cdb8f8a9def8ba68f7ceb84611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251e0c3aa3ef5d538cd741e07c42b07612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007f9dd095c8ccb234360c3886fc816613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27b97960841c875f5955306399797d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688ef5f39539bfc39754c5a5ec70f97615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52eea47a0e4faf4038d10d48152e58f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef8081353a2325a0df0a2f4afa63d9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94747ecbad4007a35570bfa1c785456618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd581269efaacd46c3ac44ddf11b6f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89032f4bd16443727ad98d76f35e87d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179903d3f2320863d596434552c0801a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f32f4faf6b76a2a8ded01b3797a055622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c925f6578f2af3c3b9b3d9ee033eee623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc708bc09f88980b78ac522efd0c6fff624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c7b3033b9630d71cf8c398d4613a0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530dd96e910e3a002159e069bb3b6a9a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc250251ca4f7b93fced69e9364ec565627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5dd564e5aa9f14c962deda9483c13628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853426e43bc93a94453bc4e485b5eb47629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc36401ea70ee719753f98ec822009630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6cbeb0e368dbcb413cf1d9f94a22e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daaa705057571e253cfefb57b8680e7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d23a6f68f84c6f81bdf0dbadab4a9c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c428830dd2548f4f6717536de1b74a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91317054d4ab17100bae9706cc8f1b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d913118780a6c27277b5315259650a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc2fada69dd5b36b77e626e2f22977637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4014dfc8d975992b8b4d8caeba1d5064638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8643a51858d3baac57a3853fbd5dfe639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f2ca177a500d093aef99280e66bb1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1cbbeee03012bdecc774cd93d1c522641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c678ce86d1c50452dd57886a04da4e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdecf41ac85bfa7bea9ed4e0d3806b87643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002240c7cd79f7632acdbd43fe316fb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3b00720c0adb69291343afb29689d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29736500bbf05a0d7a951f6414703f2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702d2a04baac252fefecadb7a5cf2ef647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034f1b73cbf83b5fb7696bc4f83541a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f36b8951834ec0bfb2777cc26b1ac649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324746e92e58f1eda28d48ad2f1422a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0253fdcb9308e032e445b0698620430651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59531e0a5b08883b71df65d592ed83d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f76a2e69dfc6137760420a6807bc8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8f8d3c69acca1fe803b4c735c2335654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d956e07fa04a0eb871e6c81217f29f3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532387196bfaaa05800e50fa27ffdc5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064621dba65dfc6f46509f6da6f517a9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af580d53391d8b2f68345eabdc1163fa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e34f4b8bb3c07a8f5d2666a25f341e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dffeaa9dce24d86509cbca92a0c25a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21799331dcdd20abebeffc8e6671a055661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd39ebdb3a6585bbbf29b69f2fbabc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b3af3a773a3bf10e94be34a2f78bb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4fb5fc028ee6bd6375e182d76c7d8e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14625b0f4d8534b4d70e1ebb2edbb681665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398891bdf383eca159aa67f823018b0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882bef27e7cc6f5e1cd617c6ec44260667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee7a2bf5bdc78bcb7c38030b26714d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401d301c3e30eb2eeccd469288bd3bd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6a29ad425181a0e9ed74995e21d6e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b007c3454be575b26eb5ee107d61f8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded77aff416b02c278404cbf70d143cf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1ba14583fc29c282a4ff0ba76bf6d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6560d4f1bf7f7818a1c5749ef141eb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7697b0b1f896564c49a9f85329bae675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589956dd89f5fa640b3ed128c2ff57d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d89c999895b7d7f5aa8d3ec0165c0b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e4436ba88f9836c944d3c751c2d5b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481edb8ffe48cca210348d07a0c4ffc5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594ec0ecd523b6ded20ca86c6ca038d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108146edd414565125bdf80d7c9cccd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95615aee43885c3eccc80fc6fa35a82682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ef2a0a486ed52381deb518a24d703683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55baad10644fc00521256a5f53ce144684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1e7a2be962fe1a8d8be1865dc38e8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2ae75677f36f39ff1cd18b3b7edde686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5c5e9e08589890ccac754261fe019687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573515a50462b33dbab339c6c3ac56d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4716d6ff531848101db4332f81ded689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803eb0a9e157575b707b4a1661e51a4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d349f9e96c2d550347a7e5c7ecacf0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac516b6aa56d601eb77b18f9f5b15885692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab68556c7bb326275799832966786d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b70fc0b62a5992bc4545f08ba74be1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd2c3d2d97cc859343300adbf485d6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d83510ee0fa08d84a3872ec37c5ed696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5e791b3881ba4329e6866c4e7ea7d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220c6fca69c88b0ad401e3a67234669698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3379dabea5382cf3582454f155b6142699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76762a2ee940cf794ff2389c3b20f0f5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b27a5cb1f1e0f824a5a11f6813677701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca851f07340254de5842e1f4d969543a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f74ccef66e097f46baa5e02a7d0f9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f045bd1f83ed95cf5f9670bc3c5418704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66789329c90f69bcd500b56eaf6c3c5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355277b961cea9a1a77a276f4f885e2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875620b108688b90e4f44901ae749c44707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc7edfb17ec2a7961315f412492e99708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee5e05edbd2e286a39697ec48c249b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d833f87bb5db3c2936e1a0861d3b1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7957f0f962aaf5248c0a872df75eb7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170794cae1102b99d03d355774de6ed9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcdb7d63a90fe0b68c772e4dcaa8a89713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca995bf636c54551473cc4fcb03540714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66a24286fbffde34ef9559ae5319c8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896bb0774196c3ba6deb93864bb750d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280bda37bca8b0ae1922ab3fc1da1b0d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3b9e7019eb71b18e50fe86216a76f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69f2ea8357fa29cc78a4de4dd42ea6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fbd03df9cc9a5de3dbf660d87d092c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e869e95ff5912dfcc9d3ba943fac6c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b032b6f42b865c84e71a70a4071aa6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3096cd50636b9119baa6d90e8a13b97723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51ff7cf979f8b7463e8f04caca9538724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15054447065314942162a41b840bcfa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae75758124394b3e580e7e2eceb3fb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0df5852709fd2527c0503a5f15735727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0478d9973f9672957ca3d0cf8c9ca5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89bcdf01db5f1755a3e34e11ee33f1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d7e2cddb10544cfbae06b3d5a15d3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f285e3b4cfb66a12c5e458f46a481b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfcfcc1bfbecfacb278aa6336afc3a5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70583a4ca5ce9e9a23a2524e5cb2ecab733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9648c1d1a7d1de3a05f26a4a0a198734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe855f6738dbdb86ce41becb29035e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86af56a1d7afdbb93243f2bf4b48770736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27721acd3bb352717875f76de639912d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493fe3623fedc40bb478d31dc31f3880738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134de488f069c59c38aafaa2c1959a0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bea0b5f58ee52b09804d95b860e52f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31441310011b49c949af2204f1c9bd55741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946be9263a5b6496f1db02cb3863070742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649fbfccd6f24e82129ebfdf6ec35ed743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00277e4c1f8b0074c3f3568991beb38744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8d463ce08705a2c6014bdb94487d7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4525bc6dadaa23f31323061662554a1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a3134863c181bc35b76473f5ad760747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ea90b462db05dd0e471c654106f5f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01222324ba4d67411f442cd5b9e13c13749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4dc01debd39322b56e9af20691dce750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e563b5c02c534008a38914802fb47751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f7fe2d5a25f5a0a62c0d319862893752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f41049cc40e29fdb3ab559027cd3e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1545408d94ce75c099e755b4ee6b3dc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d2c72a26566faabe6eebcbfb8811f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55194504112d8ad745533a4fd6f2532756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ccfc6debcf2b3c97c8a128272c736757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bfc7471a625722505414ebfd55c065758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd15026d17845f50a9038bad871a29759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d130dc5e3835e07da9e6ba57a57c22e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fcc1b65d776bd4c0c8d29094f6ae9d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be445fcc4f35987377f647658c431d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aea79a69a18c4714d8bcd8eb9995954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c3d8d50a9a36cb65b493075183e945.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28e74e93f58c13eb1b4b0b1d2301566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406509d07de611fe1931df57bbfc6c27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74004d8898bd42989c7fd76ec821a4ce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367bb03c4638b30c989bada7a8e83ad9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a12a8c05a0d3abce56775642abb7310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48140054fa1946673a3f5bfce412b54411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656590f78cc7f188a31661dc7ed682212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c53cae548c2d6f6b6f26bf179bef813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a568d9189b2fe30537185e98f37fc88614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f06671771c1328d602cbff9ba16f3c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c424238d1166aef18c40ba0300e6316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451737206dd24f0dda1ee3f8eee878217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f3dc40df3074542116918a07df68e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d7cd863450a03f6b938f60b480ecd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3645efe31e592f09122e3c579af5b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9771aa4e72d11e6a93ffa912e00ba5f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14aa6dc082167f0ac0a8e27bb7b60022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03f5b489e97edea802cc6a3e04d54b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be55391268e1bdc76e8d43b135467824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480d46ba06d2c9d8882c47ae0936afc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e23a8f8b5524fc74c1e852e6e7147026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20766048b947206d24bfe135f66a3bc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49dd5ac74388cda2597acf9e77811028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e88b9cc0623ddfcadc71471e0408929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a063503b8bdf0c6b832533eacc9f6bd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4345f45e82c0f85de5420c549abcb531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333668d83d1fc1cf17f5f6b2d5501ca132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d7dfb598919d4923e712e633cd98cf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5f437dd2af91135721a8f0bed749d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4379fe447d28b4e591a242dceccc535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb32f2223a5ddf08514bc499bce36836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9255d59a27497f24f12c8e8e6829b937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4927db0b26fbf7b4a45fba500e78cb338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d4ec101a25cbe4f53c86cc946756339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4467eaee210840e3cf933b0eddb225840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb621c0ba9ed681b2ae887faf0f1924941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e6725bcd2b9fe4ddd2b56e79ab84442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37106b138eb22923c645f7c4916f80ee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8337bd922fde6989976d6c8beddb66944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6c684d1979e4861fa9d2c42dcfb8545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1b50a20a092fa4a24c467a06aa62c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3073ea267b69760f41bdf366d971ea47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250251e649a959559e773c48d8c640d048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29938a05e899f1bcd08a6053ffd5e7ee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d7efa4fd9117f2aac593295e3cdb550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e657f42758e1e4827c6717273e6fa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e764b0d206399e01fa6e733ccf7de7b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071d0bb27c73daa712f5510b146ef9753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e33973685410f5ed29941ccbdcaaab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151189620bac3adf63fa0513504ddb555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960ea5114855cd6856c4dc080ed16be56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa039eb919262f1324037b7e9f60d157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba67120bc00bbd0f3278e03cbe3440c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07c9e6c5840a37cb85888d50e6446059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3e9857dc6c655e6708d668aa2dfc260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479bbe8d867bb8cc8936f862f48a3ff761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656a8557b7380e4f53ce8cd24c3433762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cdb8e2de0f0d82b757a6c3a110223163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310571d77e976abc2e9cef54f626ff9b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a77e584b32ead8bf6df407ec97a49365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5445aaeb6d707568bcce95e4fd0bc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d8efb03044eb8e8a370641c1cf88967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24df9c6fa53023b928c8a0a404f87368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f980e50f4762db35153965dbe8999569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b2985f67eff2eefdc77fe7301a7a870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a85a2cf13bc56cb73bc884b63bb7e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330433cf1d53c3ba6d8120517f657a6a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15cf7e11d67e5e6a58591daa1ff134f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5fdcc917752e0f9766acf7a87b93de74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120276c53448aa6ea30ad18dc337e78f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565cce58f47daa012581c81bbb5ff61576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c62aad26532c9c93c6b0409e0a8c3577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d001933553aa0c2afb606385c746106778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c28f85d44fc202434eb25dc10fec079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404a47385cdf69a6227ddba8a42759880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe28766364672e51252ab18f58dba9381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d4751a34475cbff9fccf1275a16d882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15530d6392249b58ddf1422580dfc583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df80bbe0c1942f49414fc15444e3cfb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494956aba3044c03570b89bdfb69103085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a95ea4c1914cb5ee9608362f2d309e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb83a8e1dd20ab1e71e6310fefbda0c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97da39df49572a56ff1d22638e3f5688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216f6d67e3b3a0d9adfd11d1154711989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a83cd59b70439332803fb1114c29290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf5f41b7130febdd8753eb5eb7642491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898543cf9c30e91c73562a40ffbc6ac592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ec4cd74b4c5f47c4f0aa6fa9efe7293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe83196ca1948b69b83f2dcc6a5a4b094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2118bd8f625a926b6981f74cd2025595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa228d8b765895e2cbb31beeee6c8b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99209448c8931f658008e38b7fd5bf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f94522541f11bd8633af35ec6656998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f8955ad798222178adba52903c54f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352aae6f9adb68881a5b341112c671e4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de95144246999e0b431b8bb77905269101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65613e16e074f03bc32ea9a683aa3e6f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10219f3cd909d1da4ead1cfaf4b89bb8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374520093a146c6e26b9f333294baf8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fae7b83e725ea4130f4b7b0f631b27105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732022069d1c9f15c00581db5bbc444106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899fc50b8c7b908ce2d0188fe5a3063107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4679c3407c74a6507a2a19082e76e50108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88a5d49e1d5724375d7832c6b575be109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cbbe1ae1fceb54eca0d3545ab1abed110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdab771618b267535456cb02b2e081d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b453edc16eeef2bd43179f590c83a43112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb70043d4c0a64a5b7874a71f51aea8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2d2e116c44a54ec83900efb271ded114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8efe62ae0b3981f5265dd01d361c2de115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8539e5efb4b7a5b8bd31bf9f437d8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1c00496b701bfab80df8a0f435719117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225346014ea431a259badcfec3750d42118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feabe24186f6c7a3cb3ffe4318a52638119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb63bee0ed03e7bc25068768c2c934120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734c76500a9884c22603857bf6f1110121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ccbf4f8456c94ec6a334a31b397c3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7897868966a9fda7c8a8b8748960244123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f466323fe22eb439e433687528f376124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d246f46368918bb34cf1715f3c8ef125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759df975dacbb19cacb596bcfce8ac36126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3ff3e4c17e7725f11f3252b31735c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761e85beb738b94ab31c86e197fff67128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f60191748c682fba24ff5fa3c8ac13129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980bbeddcd827d2880511205e1f22aa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf528dea4680dc4a876f0ce4b8ee65131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121e8bd96e7792f69346157b8346a3f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997a3dd03e62fe8698e208ab6e9d875133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5eebd37b703ddca126db5ccdd5edc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af037c0d6028a9d53ad20fba8a5847135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50b9b9dd61517cf59cd4ece1205f74136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ff7ca6ef1d8c4934ba9e9d34677bf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95640d10a2ff943e62c6f31ba9ce81138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb3427065b3344c825251da484d98f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4326d1c7c82f624818609e8068da8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f3d0cc7a1f4f6889080ce1612df8a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05922d7efcc7b6527c0535d5a8be6549142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929868d558b873e62f15896e15ae0966143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5149cb4ad08ee7d3e1e81c19247fe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f64432f0c52d77b30266bafa4ddd9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae64d9ccc9a67d747ccf7a11a7cd2e1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e81dae8597bfb857c19af49471ed58147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd765c4e0dd6000731ab41fe0f987520148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282984b66d78c52f28c73383ba24152c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94367f366886a1e30d0532b50f8aba93150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4216c787cd30e67fafd26dffb6b74151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bebb0caf9958aea1149d56dddc923e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b65c3fcefeb36dc25587a29a3d74b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331040dfe2c8f1f1ab2452411f6bc9a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4fd8a6e11b2082442f0d6a1ead3c9f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a0507af154db6a8540612bc30c3f6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a725ac02b746b461f16358cbdf22375157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512cd461089c7be82d31fe20a08e025f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f2e3da41c970f8fb7c8dcaa48b449159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8bbec341c85401ef6d5a77f664a1ac160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c7da41c7efdb00549f0e7fe94834b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710dbc5bfb92e42b383772bf75c7f58162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4367a7249ae8100bc3f96d3cd792e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419c11f1d6be9629a50e95f37b6a2d9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404fa8848d0facd9ab9b52d6c5041d6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71f94bf51f997cae903ecfd65fe36c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14f88678b3bf888fad9a93b11131e9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73116c0c94117a9c99bff2c503c58015168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1e2981691d3b5d123b17caff3cd83169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde3030ee1592b16a911311602a407ec170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42ebb14f16583051eda2f5bbcbe54e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebff4db81e73f2e0dbff6bfd661081f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad30a56b5bfc64c81f989068290282173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6615dc800396d7459fd6c34dd3a6069174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3c50530b3db365bfe3fa5efa25b56175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656c76e3343ead7734905c892fc3283176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557e593d8bbd7396d38073558a747fa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3e347707254ed8825ba6c573f7e47178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4fd97751b10d9d2ef6b59dc5a67ad7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba927d02770e6c31fad7833ed6047507180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c991f209ea11450a2579de33d346ff181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93577e6e323a6419fa81cae7b9a5b00182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f234f4f57d6fc0932b15c1f27c7a77e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c42500bdbe005fe5a75659d8f7970184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f663d664d6ab4b10e3e0e74b87b987185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05fa0ad6db1b50136002e7eeacad44186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da956e6b4ab70866f0e811c3f2ec585187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd632a22d7391b5b00be4b669d67917f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa9d69e698a78c0b7c4b2d354a53c3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726c20590b73af6d999031953d72388190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6985a67419fbae2c197ac95f65b45191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0569985d79a537634b6e2e0541220192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0453d2ab4284bb11ca606391a1fffcf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b74eb90b11ea8e3debbb610d9ca2e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c2a42fc8674a605c39c457198bd43195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b43f81f42ab29d28d6f8135fe316b2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fdf2ddb39c75a0e6f4b4686b2151f2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065955f9d191f31e23eced0f00a10a9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5e1f3ff0754fd4ac21082c4a19277199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47933da48c61fec978ab9d4894a31c2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57995aca17b2752a5c49d8962d7fc6b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad54baac71d8a5bb9a3577f5acbd86202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea8499ddba0d332884dd0cbc3ff65a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d39d61448dd24d76b7cade88e91ec9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d58bfbbce562531e0e9de9f03f989205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d19dbf4988d4a58499275dbb178340206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b19d638e192f468dad17a5d06721dc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d46e90b8289e2862e1a225acb675f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab085f6cc44f80b353919b4863139c3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2b094f6f51f3d6c7e9623d0d620b0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c372d72f86fc4bb8ca5f3275d037a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf74a79f89ff82423e698b97016469212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b6c249f92cf04e29de3a0571f10b0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915ee4eb26490d7859a9932a8aeee8b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf242551db10f3647f1b7a9bd70268f3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eaff887e8376aabc0be4323c63198c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c819ccd1f4fd2081efc22384174f983217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af119fb3758d5582f0407149ad75179218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27dd63515bdd2e90d648330d53da9fd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e4eb6b73ba66e28954dbb62560044220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43db7f903f13bae5b3168b43378447221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb55d99af797e5a01ca0af8dece1f5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f485f566b4b38d2a64c58605d311c2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e3ed2117686ccb5805ae7712eb98d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056479b7f7ccaddd164a93563dcee121225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a1d94721f3db387a2651808e81efc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c3e7dcabd8ae23711fa4c229c106e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21932e23e3b7c1e8f270c27aec22b07228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58933f0d42f4944042104ef3a4ff4538229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34cb97115953e853fd88fdd35955c0b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c878957ce4a7ae27f964ac211a567a2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a82baf59de38ab4ea84113ff84dccd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783448fa9ca42e419bb702ea5849ee7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f65d3ebc4558b22245abf65d8d0b9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248adfd0029a4a024d51c0ee5fe80ce4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63986e4637f69bc1b01ad7436dd52a3c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a014d29d1ca0884387cccd63067cb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab19556e20f5950acbb4e1fb05b0c7e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e110fd8153f3809e3106722cfd30dfb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd14bc816c263076cab03c0bb779ca240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797283f796f7e050873c48e632ad91e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f9acbda42a9e01c50dea391ad6f8d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785d645b142373995b20aa00db261cc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878512bcf5e89baed30be93a1d1b491244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56da01205bcb3129b81ca4e909d1cb2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c113c25428dc9ab9bca3fb417b9fc9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1f25f349b3357bd7d50c57ff0d57a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a4b907f28baf9aa6f00eb94b488f7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b877c2abd309048cfa2be0bb939e43249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e4944421a1930e00659434c6734cc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65bcbdd040450573e1f45ef875386a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5396c41a0cb39f92b33ba9ec827187252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09563d347d40d97a0e1609c693b93f2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603176d0715a8df69ecae94135aee175254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09145380278c148b8bfc4586207c0b55255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2319457de8fba204321c0ec382557256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292b49a27aa9ac934b98cd85ee0b6ab257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32841677d4a6828fc84fe0b21e74a8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f52e17c28d847bf0a19f72c2a9d156259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9af282ac35682de5092bb9aa7226b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a32f78ca5aeeaa4a3368bd5fc4e844261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344a60d4fe665598d95a7af238ce076262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc692eaa597e1f6647bdb95122b81b42263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d51e41f2ac0be44eff736644e3d84264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44dd8ccb3f58c0973d178e0e2ac72a5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9510a8ca4c01fdef3421676b4914bcd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f1cfa0e2a93d29712517cbcacfdc9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5db2ad70e7bb9ec2e90a353dd027d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8349392a795b4e3e09632940cebed269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3416f66887f35e6c99e6380848b1a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0305cc4e659ec0d6b82a18710e41b53271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36e22f344882a3a01a6527e02646c6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026e87cfb22f6037471b4c74118a205273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de729ea264525135ffffe54e4485291274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e874322d6c87d0cbcb45fc84da3ada9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff2ebee4472c525a2d9905bed4ed07276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6ab9092b6ab7c2dc4b731ad3821d1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd31d11b8c479e85f7f8172c7b2fcfe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344bb9be46377ab123ff13feed6f976279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdffdfeecd76793f1b85c5e27608a48280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9620ed0ce5d660bbd8b1c841c6e85281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e6dbef889d5acc751f2e18e84c143282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a307cf5d724af06486406fba42efd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad97a8b1a47af114ab2982f2079e0868284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a364abb6259f578c81886bcb1bf3858285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235d602372ec137693d4ccb8b77948b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f93d746eeb3f59d64fca38b372d363287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994bc8931324c0e2d60e8864fae6f23288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ac7be99f7b3a60efc2c7c571f5c96289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d59bc55c638e5e5facc15fcc083158290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402e74a0053b949aafac5553c851e30291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec6e746861a32441f3f54f26e2980f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e430725a2abf67600235bf9acb8f231293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec35d67bbd70d7e2cfe097d06d84afb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d608dac62366baa702caf23554067295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e7ada502173305f9ba0c4d313c392296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866178a521c8cb4b0d78ae217d46920f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de44d8329c397bddc114a21beaf5264298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e19add89c897606f37ffae90c767cd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162821eb1c5f6e40ed1042384f4e2b8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549742767f5d35d63c73867ed489f96301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4576b2819a4710b5ab84143065c362302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438edd0738797224158982e28720e51a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9249f4c6a86a48708b1a510530659304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ed47af5d64ed1f9721b89aa1357d9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf28d3eb9c8df13d59224d47fdb7637306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188bc69001ae6c6d23b94b786bbd7f9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f205a7a4aa8b2b77f30732c0c6d2344308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0bf3c64dd23b2bd1e0d0a910f157fc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e4a52ba48b1bce95e3f5938a75658310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d21ba3d39516a21eee71e1494235c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a814f908767a042f145e39cf35b8752312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90ce43017b3d7758340c16698a84ac313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b063bac646e34d517733372708910aa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93bee75c95103d2f82516a2baba6cca315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474c4bda1546e5a1f38e74974808c7a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bed40105a49501b09f9b37a28e859e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93323cc52e101b1b8f7d3fe87974f4d5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f015f5f94837b55e1f02166d8b402da319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5018fbbaa42d3464287b337a41788c45320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10752a3062e5a9d3782cc9280f75767e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73386313064b362fc69ec1d2456b5847322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ad32dcabc960fad384e2017642ab6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed627c56e6cff41dddbe7b514ded8db324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e7549b0543b14107737d3df3d3eec325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dac4e3c426cc3767adae6e5767e756326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab914fa2d54ce51ff9ec3e54d99f328c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8522a85665222b3e4b614383ead960328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df239faa18d59e50f2cffd451fe4ee329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10b8f4e67cd09ecdc2617dfb5b8742330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac92762ad1d771d50b5498653a7453331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569344b094f236c016e4bafa3a954732332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e23087c58ea256dab088f4da88175f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c78b74a3c0ae35354d205953d9119334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7e9db34c4c2ae1cfdf7fc971603cc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb751a35375082198af06bc6b3f2b10336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf04bcd58417f1533c25b2368cac9a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d20e3534c38a3532954fa4356325e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57a4b86c314fc8022a81bb4146f5bf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55cf1745e77b1c358cf9bdcadb6f88340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af5306b93fbf9aaa621c64bff0fb27341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94605f4603e4ccfb17500a09ac417586342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1998b405d166bb8e895baa0557f85dd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c585dfde26b1fe6cac3876d4f8183fc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5fb841428f2385e0cdf3f9717749e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324e616ad2157cd461748fc6a6692d0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0cdce10b1dfdbde0fdaeb662f160e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c66f8ca708a236a6e2197a4063ea1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894103b3512f9cf8cc48cc737831f284349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b1c6a7877e0ae586f307f252b9a48350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a071d59884969ed7571d5b594faa248351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62afcd9a9e108613750e05b5e86dc485352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f230c7297a4daa6bddd58875d0ccd6b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f8ccbd907e951173bc0b89a24eebe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b882f2859222a4422e61e7309a06a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143848d4af03b8edacf4021d88d381d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10cebde82a30335751b895963fd7c1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ba8dba0a531459bf60833de0503dd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba311362eb8eac97d8b64ad75c611958359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20288220f07eb5d13fde71346d0dbaa7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4dac15be03d4ca6b877f61ba028b7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6bf4898c18625f6ddf79c0cfd6054c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b647e8243fbf436a7175b90d530f3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842cd60177c01fe2c155aadee0078e4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b7529ef6995af3fd4388719689e5a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508ee80006c3940a0508743783a2e2d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78362d465e4fc489e589eab13803636f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c3626ceb0205eb40ce83253f3598d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b1a5b1b025617072ddceeaa5f0571369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c103275bd2d8eb4c03ac531d0c3e4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775cc0b54686e1848353c444805c284371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9172355ff292790f3d7d0c7a16ecc90372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6cd3479f6cad5a68ecde78137d2b95373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07fc784ab18219f9ba544ba239f47dd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b4bd6ad8f93500c3a931377325062375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8bf0698e62a14ffe5244bf6e1ccb9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a954ece0644e080ec153829fb9aba377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac536d31f07c4466fcbfa52ca1c909c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03ce2c7b03fd095a888766521064c1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a545a0666bf797a94fda8bf729f346380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411dd41554d18c1efae3d174b09b78d7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c3091e00ba3ed4270ca65ebd04cdb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2e76450b47f53974d31a5b2414912383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433a643709bd74f0a5241428f385004384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2cdc42eec7aeb9e4e2a5593afddc3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197dd244245688cdf13461ce2d28f3b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e403b1e9d5d71b03b6a8652c2c2bd6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b565094e1c5a6fbab63e5cc668d55c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb537d178a5e19ee3088422b28fbd9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebbb33fd59dd44275cccae1def94cbe390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ebd333ea3a4748e172afa98195784391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d74c50d93681b9399e4a5b84ead8c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c1371da40619a946e89b1adc1b639393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617145ed554c47151a1ae4d7a261b587394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0fb11f9b379c3e28523ad9caac5f0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf77a56e9ef1a0add572304b6fa5a1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799cda77b7879aaee66f3a37339dc02397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74195c7b11730ae8e2e06bf137c1f604398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ce5ea11d9ae079a39b7434018d2bb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299557a6cdf9a192a382b6dfc4457b9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e863cc3273126139355651d76741a6a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733884cc9e7c401a32d1c40adeaf4e7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae30d2ebffd5ba8041ef3ff9e8ac1a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642e08ba2c894f796057414c9a402c6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d1a4e8e08842a14050094356759d2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a56944fad2922172cc1abe7acb3c4d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec054b9297d386bf79a7d9e44e7a55407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18738330cf3b46b20552c6d20c7a3b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a144082ed401768785aa59eec8c2ac0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54f7a6e1e4f0887c756aa6b8e6a418410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80359907ca8978811bd5013f0e5ef0e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c961a8ade8d7f93d1c69ee59238fa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e7ec0c656d7484e3660a51208c2dc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f785fc56cba779c2805ea97c3ce7c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e37d49f5d9f4647eb7bea40d08a89d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45418bc0383f4dbeadf55a273ecc19f1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a17b6606a72428e94e7bc71fdc4c7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e572e41e2dbcd0d3f9a388078ab5628d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662e7d5f2a0ba2146720f90b2f961d0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb398496dc0c86d3eeed1c746cd920420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284fc5bc9f4350bbe88a8fd56a969e30421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76237a4d85ad5619a86385bf2d77c080422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105f2142dbc727c722383700594368a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa7277adf69653577483b26398732e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026c65d94a302062ded621cde657c98425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52c8da99466c101ee0aa52da024f05426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65865602a0a91ae18adc13848ba00351427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae066934020685608b5d74b685ec497428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b38ababcf449a2e26dd67b5d6a334429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42a70b9e28b5a02c63fd088e1eba3b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b08b49713f6c6ee44fbc311773bbe431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f51bdaa7e004f26b21e284957bba5f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74911b3bf9b4de8cef372d5ffab6bd1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87ddbbe8c0fa68e7086e15eb17d898434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6460ed66f3a04328cee009f63077e19435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc230e9d15f8a039d248b571d2c9fee436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19c8c8413f87301b9db2b62ba42aa0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e433b0a0e8a945f693412dccd35407b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f591b4ae6f84163499d70c3119f809439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029eddc78139b52352a438e4192947c1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88f97fba059698c06d60b7ecd8026f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1362c2aea97b4a5dca30f7d4a0027442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a70b0eba6bb3b9e54b274e9fe026d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03883ce9f8104cbcd1bfbaed50edd3c2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3dd37209ab2b8db0dab45c86a5bb9b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899fd51cead04ee17c9275b5c4037ee3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc61debb7b7d855fb8107155807ad8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba475cc1247cf8905fbf58b3940c2c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ae3fbac5b7c92ae0198e7a0626db6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893db8e7a7c737a6e4db5cf06cbebc9b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592e6f17e6883d53423cee6c50fa4a0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8a5dbc8cdf30b53c82f92d81a1a54452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e42aef0a703d1c914327c697434514453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac56dc9274b112aeb65a8b81112f306454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ce919fbbe39a3a03646e7e42fe965455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f742e2f9b5f74e6b9df508e1e69b38456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b7e882ca884c2f1be77ac3732d70c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805da7f8d6cbf844e9ccc1ef6310929458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a7c65cb3771126a21a4c7afa81be8b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb19c22e8bb2dbfa3da85e17302ea7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349b26cf5fcacce116a4a27cf164eb8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48482cd2cbfbd4824b342064a32652f8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9d4774afafb27267dfc7ad16c47c1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d3aaf3fae006e98c896ff7d2d1963464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd25d884ca84230808671cd70705892465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef0b03dce87014688f9f419560145d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ee9845d997dbf360973ab2c5c8884467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd4344998cda87da7ba2c89d41db1a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd5388c9fbd70017d7000469d102ee469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132b4a5a618cd48cbf899cefa350a51470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525ef9278b3a601666f476f25f14345471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d096d10ee0d5532f0790cb2d0ddd3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd8bb7f7c62da1ef3f74749275b461473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d51bc453de2d504ebdce676eb1ede474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41fcb905a94140ee35c7343dec2ad3f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcceb5726d6099eba583186aa2de5191476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869860db6e8d2c6432b8d56170964491477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22835db874caf6e4bff4578e094d5df6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c41b81fb8c19472064e0c555a8156479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186d2adf9fd18978dae58abd648eff3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321905fe7c9ad50c51228071a556462d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2505268eff5b3405a554f6dd0a020482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5228f73999ad70effffb8714a18b4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a014eb77bcbcb3e1380e7391be01b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed7417dc855ab6fbeb339d5f28d38c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01be140ed933bb7f462099bd1b136d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838126dd91a4c48626b94bd375bf64e1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f077bf975e3d272889e433411a38a34488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15bccd808a2b86797bb2f2e9fdb23e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416bdde321fd75005b65530daa18886490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733be92ca441f2432b6b437685e17876491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31fc486be98c973a384043574568e0b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658489f174ec85fb2ff3fc9651c8935493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88298336aabe53d6320d7646a5540c87494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67cf92fb0d04064c6f0f0b3c1a01f6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c92fc86646c897bbaf0764490ad2ce496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db65f82d11abd648ea4fa8e88949854497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e40edd40a88797248e1c32e960233498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891472e06edb57bfa068e747f021c69f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c16412fd3e9724696ad9b5307f95de500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185f504840b4d71a13f19fa0d4da70e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b355b0eaab596d128b4fbb10c65f75502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e410a453c77c2af09afd0608ac8edc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b519bd6b5eaaec0b5fb0a54c3e39fa8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b678bbcc4066b92c615fe1268f372a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40954fecf1ad2eb533d31474622c85a5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815550d6a569a396daac6e1bc58e2ff6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59d5b5299f3cedfcd6ecf7d9a34232508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd563fb449d194e4196ff35993570c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e967cc7f2b2f634c0a7f8dc8951a55510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f02d40a9702412444613a56b45bb9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8048e5f74abcb3a377d4c1f93a64c95512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36b7f2c7b3e1654ecc9d00843abd55513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9292d8e2043aef558e0f9df525f2873514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143158d924f8629605dea5884582c09515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783feb214fa2990885e29fff3ca8cb2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac936dff1a323d91aae43e7e065c5cd5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5c644c0fa86f919f2c09a851d3f03518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12bbca858ee037af4f08c54d3f4ced519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cdd2c70a38f6ab4ebc73526bd80bad520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb373985b3dddc8530ca8ceb5d251cc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d4a4f7aa16efa6390d7a21f0b6318522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b93d14ce854d9b631a90fd6b821ec523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bfa22fd481dec4b70c42a656281d0c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b224a19f755bdf122ad5858c110eb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af1d79543d3290fab98b6a200809cf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4475d90e815a4976a600c18a001ac527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89adbb3fa1d471171fe6beba9b1feb7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832ab14fffe6a2aedf6a75662ad322c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63efdfa27c58d6d15dbd1b5643ca866b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b546efd3d7ccf464e12bbf3b70838531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6d0619e7fc74d62a8a00403ac71fa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39795d7f3b055449c48836ba462fb940533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a2e9a734641377bae51f93116bef1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3989b2b756607610a7898b0ea60d7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b874bfb4ddf6b5946e5ce9d6167c4f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44aaf4d2424990f8d2874cc7b01d972537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ca1b120bd56bfa0517e0ed3ba984d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de616940ba5b18f151eb0cc94084dff539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24329fab5e7162f80c75d6c2167699540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54fb4da8efb4df4e33b0fc7d008e111541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793935295d616681a8982c9298594cf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b219737dd69359a92f4ed1faaf08d49543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69e1ffe4ebd1469faaaaac6aef5ff7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02593b1009649714840b9b519f8a0704545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9185feb20c87eb7f8ca3317808fe640546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d36e8658d415365b9bf6cfe105bf1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b9d7873b9c84ce2a68ce8cd5e6789548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2a126ddb290069260a845180ff3f8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc546311985aa4af907ac342870333550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac57b2bc17f1e2b97b03a69e8ffc870551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00978996e047f937a509cb99360758fb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c6a297f841693c4911fc6663cf1f4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db590f01d8d503869afe1bbd431bb49554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6446e84c77a9f79cca99f765a94282555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a039cb4025acf2feb871b70d36c224d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2393a19644710c7fdc77059cb61470d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be89fb71edf7052cfb7a3d850673f3a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206a2434add3b719cc8975b97e8fdda559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c749ba39f0356a50a0a2fd3dd5f40f7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1adf162e485935f215b08c1ca60e9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21472d5fb9dcfa7e9fb32aaa9e7b1d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f6bf4b2866286c938407cc92a6523563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77170ffb9b69a9971b9fbebbdcc4d462564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3c4a1b62d6c60523954fcb3a19156565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54abbcd22f3d770d4f6a51940af74075566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cbc17dd0ba5ab25db1e55480edc748567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4695d11103889c461101963e63160c2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905efc4ca0f81a124eb778098cf75826569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c40d270aa5f0167b597a377ebdb5ec570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bfbb87466ffba01793c0f1c8a01e7b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f35497fb51e0cc5d2012ceaa951655572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cca4b3ab3af513621f761236b7fd16573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324636dfc2ea97403060989f98ce138a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82584a0e2cda27e8885d35e0c89769575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6d740b02a59659e2930da160e191b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758a657e72106ee7e5c199892090743577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a1fdb67787c273b21d91776143b50578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f53215e676c02ec773d78eeab51e2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760494c26088d58e659ae436d0f9a69580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01389575b8eb931cf8f2b4f84294530581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c618488aa34ed64f509858703cf3f55582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32678e9261ea882efa441e97e7b77719583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c39c5e408cd1a2f085df94ce6ec378584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaee6c7971f63da30bc05e4a5222f24585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a30c2f434f37de1331a351cdebeba5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1ac784b232599ab6bcc9cc45a4999587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1423f06015a5a9b1e66d59c2729374588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f766675b35c6667762f0296192ad81589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda12849a5c2e7de75046565495a6cfc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e7a8958dc04c40a014bbd0e0f7cd3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5a8faba6c4ba063ceb6c0f1cead96592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af006c58a5d5301d37973b66a38efd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8a25038b87f051c34f4c182213425594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5859ec73482aa46609e58b4678c48595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2217475bffdf33e1a8f6e7f06fe45596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba276c5937805f35bdadf9446ae65d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5166c3a88d6ebf0b583ef2b65495d0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d3fe52a9ad999b3d1398190a977fa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1f627863b5e3158ccdea60b395b0a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f20a40ac7fe25019e30e25fd4e440601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be38ef30c494f56dbe396441eac3db602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5bba419beb79577266749c07c93e78603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686669edf9494f3aca18bc00e5a807c1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25b5df481a673bf99eb36fb9fe6744605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80965a2e57d068588ec00545b241b01d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095df6348a4db5bca162bd398c6f371607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2feadac06b0aabaf2c44ce1656e8cc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec28ad536241f3782e0a2af15cc0d2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af78c2b27063ef813a205fb08d14cad610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6bbdf313a2fa8d73a402d90cae3b7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05173acf6c92972413785f3fd0d81057612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baefa97f2ec6de5b07df16eeec48753a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f69559593ba4556cf749e93bd859c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2e086761a3f7c1d58d1f1fadf731a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d264eb055849da06a0a0915f2c430616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6375c18ea6f9d358a93a9f7f1eaf41617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa2d94bdf5f346e6893baaf0e08ee5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846366bd7de626d06df4a4a2a33b7129619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464bb2b5048e246d35ade2d87c52ca6c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e653488ef11e49035778acfcaaef7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7376806e12638a048c712b29463e0f0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50cedfbd6c6432228e2ca7e80bf0279623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5338fed50972f9f0716173bf662ed0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9044d28e56b773ad92149ea2530aa18625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6f3be6f87c8fe1aef73651bb03006626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee614ce31daada43d41b5775627cd2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30146db01af93d6e35a72c2cfd9f8a74628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eae6c586e2fd2dff633e3e016698d8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f87e6da07b21cb3248a3e92fcf5ad0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912a4c71ac86684cf62ea6ed88a45ea631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063bfe12d5d1005dddedf8e21d0ccb9e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1c7541d2d78953d4c118b12de9f87633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f10706da3600027c45435b5ecbed43634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8d11631936370e0711a85ec14a22e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed67247f934000bc9bc81fe26c7ffb0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422893cc21bd94e9fb14387c04e2e76b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3c50069532d652ee6f761adcd27cc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e59ee0e169f3abfd7271c4b7818888639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a492f78fe22537a5d2372acde7705640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba819101599ec2734f6a6fa8c9950d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115cbc620e94f028b4c173ee14fc810642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce90e8fc5d38b4ed2b7f33e262e2e72643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f290930922ab0296a068d02c25056644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5708c5dc2c28cd286fc678589e908645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea2e7619f8db69d1e60c5d5d92f43e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20dc37d52ea2b9fc46d37b85228af6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb85d531de825525ad73d60f85b2106648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0664c86637badcea7e675f640e5168f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e49b1bd4b00a876cb63625c4d87dd4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f564b4a2ec0e337c22f44552454e15651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4505bb47a63b8567eb89e52f39afcd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d23a261eb3967bc9aa0bb8ef584ee653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6243f7f7a5000bede3c7109f78156e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878e9af14c697f826aef87f71df9947655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e427e26abb9f01200e3cc6ce14a705f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7f7bd73844181232ed078221a0c96657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb524ff3cf1aa0a25b8b2cd3c141185658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36abc28d68c4f55f51de0c331fdefcb2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479923b33b3569241acf3a791b6b9756660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a59904e7276477a63eaf1aeae429b9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3cf51ee4be2a192e5304c9b627e6c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a2434254193d9736935c08fc8667c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c4143a2a04a62607d6469ade883ca664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb95550bb01fe8b0ff8df32416ee9b6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed55c0a71a1ebb22732502f9025b24666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f94d5fd356f3f9b5ebe7c193568e83667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c3ca796e1f15c56685e15d6b6386d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14330d28dca7e69ed391ad906b7cea669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aef06e5378e350224a7f310d34fcc6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0497b80898e0370c5ee522fbca71de671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8772b580fc9a3b0f6b703b063277b2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e12034e96ed163196b43d5ba2ec92673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc3e2f33da56133bd93a265314e182674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e107afe140fcd14f61c92f76d5c5ff675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0025afa79fd228f1854149aa03b87676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6de61b55cde35df27255448243433677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a4befbde0f636cb3a1764de54cfb1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d283fd9ea2fa68d690cbe449b76e824679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1da254810528c1e15bb005c0b3093680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f56f1dc2e0cf0eb6b762de907dad1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c85cf345da451688136151f36639db682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01f292ee5c562fb7b65db2d4db26cb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36861cf8a9885bfbbedb38f92fe843684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7aab97bc8ce4047fc2354756451f7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98227ec825263d377708bae832fd1c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ee7d7beb165e83520eed3cce69cbf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d9d82740c74d3d278700e7a3efe0d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b03a396fdc492d43cdbb0c54945a30689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb081fed59fa029a708c5616ab4a58f2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57fb48eb185f414e0f7ce9093f493c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b857f19b323ee30b744e7a2c56795d3d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6aaab72122eaf5cde33f4dcfd5b51693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8c95756f79f33113b479e2614ae8c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c401e1d911e9342868332cff7a9d76c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907795f63153f7e45f0187b819a51e8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749526c2922ffd9d145c243002cb9e96697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b706760e6eeaa598f559ddf9438a4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c83e43972466ef9c9be8df890862a0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db05d5cc90d84721c73d8e6f87d7022700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5b4d709875b0da9b6eac6922c46c6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c901a328ea0671c0246395ad65ee92a1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e432936fd0cc779472b2b1d59b5a8d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe274e05ec93e262cb17bb3531ec710704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6cb0f9d7eed28e7f2a0b555073188705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971d858d95eaf5a713080fccd6a65e3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942fde64bd0f89992bb2dd8e8615be64707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36440cdeea0fac0b024725b92356a0e9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b465d8d66c5663202afbf22b4966857709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764f57dd5efebc4b4887da4e8e0d7b8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840858a8161a48bbc0a574e8ed61eba1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87af98ff68596bf6560d495b9d21d33712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fbed52b9129449dd988cf5c4fe1fa2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad43242cc613391889944e3487ce39c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80329d80485cba005ccb8986800b8320715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91509acf599ab31d41e8902196ba2989716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5cda9fbd3f8105da15eaaa4278f79717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb484d436f5cbc0aca9c7dff995f51a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df59a56eee98a6a1acbda259085a94c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d960c0f7ff0fac657091475f71254720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e73c5ecdbb398fad55dc113bf817b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1be4cc18dec64059e2d7acaaa1eedf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a53930541f93423b8642781147b313723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd17aab73784ddb0a44645e48d7a5f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df456a3d0f22935a6cec4c749a8d6d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb451a53f9ecc319a30413b1ad8367726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6094295627e54380aa548cba62b29727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186971c586ccd1486d96aae6721ceab2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df097758e843db1470a50a4736ea2168729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9db26c48ebe861a57beb1b358ab84730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f39f446d49d41ca7b8c1b6990fa1f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec64038be859056f8025b3b68590db1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d15b34dd039ea205756e4fc6f24298733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9eba197cea6365cb69aad3098a3e6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd15c734a74709b359f6cb0b9e7ea5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ea015620bfb9261e0abc265950703736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c2c99129b8807a2d709fdf06b8149737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc432323d11f87b4e54ef7d78e845a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3d198a62db4cf126a3cb6d1be3019739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c85315a5498ae1923f5d5e5a1d593740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f444b6c21ffdec07f0a5f1b43169473741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e91d16da87d01fb357615c99177cf3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e992284d546933d7c195a5bed4d30743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c130b55e9fcd4b7158b8dd12d98be744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1cc4f2e2a3ebf692f5026e8fe7e70b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5de2c3294692af5729797c05ce998746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f031b8d89084c5f0e1ace9a7479ccf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091574b5e817307a0a08a1fa05a142c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204cc7a98bc1ad058c8e99058dde3d2a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a858d79375e22894a12c6221bd2c2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c7673e5dd02db5523fe1fcc7744f3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51368e421acf42a410bcbc6ce05348f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e25b0e87e0c0367694626818342295753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493a4d34a8f3c886c0fd30d4ebfcc40754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8859dff4978741a2d98ddec892e95b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a09186514f74c1ed215448b79135c2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a0f0a12875e81ed8b084b85af1bea757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43885d3b490a6def29eceb918498b56758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe001b922f51f4e0e0ce3eae1b23e27759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>