--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3deaf82e628c92f23cda35f4b34791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4dd47641138a60b5cf544f0fc220c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a5a32162220a675193b5b9024525c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf216282f6281352cfa589126742b134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354152c4f2f2bd206e5809cb90a09635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316214a1d0918416b8c9c24684ff96916.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca759cfc51fc1e3435999f260373440b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa725df2cd01ea2e377497398ea4538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7a69590e16c677fa0fab74600c3769.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26077ba2b9c64e98cf81ab3cf83abe210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f33387eeba9b5203fb906697ba4ed11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a666fcfa667210692ca8c496fb1c3512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e36cfffa1b50528aba02d9d9e10c613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d0326b6b95a2f9a6274d35cf47b5514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f5f5f9bc741224b96a4aadbb467e115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397fe517e78eb55a6e506331c10cc56116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b54e35708e739b9b76ba818f87561b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666c68322144825fd68b204b6783e8218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d45b5f2a0bdadf86dfa0cc39bf05019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a9989bab00a57d89650cf88d324d820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09b7008f39b2d72f685eefafce4c6221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e5c747f6fc393170396c3e9ca9b7f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b74198664d44bd79c1104fb19d9c1f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7802b7a55f43b79f01d57ae5941712624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f655c02d659e939a0b16eeb67ae48d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2353d121c14b0ae014eb8ecf56c6f3b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c77be7d42b9b017291e744cd17e6827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171e3f7a37a10e210f09dd492e007b528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d75a7b613e06bb78b92c5beebd6af4c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f9365bac1b0a701e2b5fcac811f4830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb970f9e4982e39259e8cfd42c29e031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb30f2cdad12a35d979f5691fb35f532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aaefa818d9aa09e62ab608b9ec6e0f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658306ae6e415bf76a2936e3dac516d534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69feddbce9abdb404e73dd0a5c4587b135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179af9b9c136380e6966b16e41f1d0736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8017da2e6bedf3b86e590fb0454e5a637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e638ae597ba386d3510c8f63402e80f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d950622cfc605a25f8ef94ba69ffc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf17e3ebf5effc675ef754f541075640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660c281edb204b997ec235455ad4e2541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2f7422ecd51e6e0e106d819f97e5942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f1a0adda2b267fe1cac089f932f7043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2916d325d6d6e04dd7bac139174265444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5c5722b4ce12c6aef74bb9f2b27c345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840c66e650a72d6e816f82ed773fe5446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5e9ef5180157033d2eeb41214606947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b45d4fa4c3e52f11a9f9c207d5f1f548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba4ae0b7da3fae5290cdd28f76ba0149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a02df6ce84831cdd5d4a0e15d4b45f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54367f4a1b2dda8b0bdd822300ff9251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df10d67b7211e40cc5d92769b9a81352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759c5df9b1a9bfd00f695fc406121bd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e512b6b2706f090ccab3563e391b6b754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101fb730a9352f738f9d968258e9fe2755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd383d8079ca68a8d922425abf7fb7756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880a87f87ebbdf63b27231f2bb6805257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d41a6a060cf62a61a1933ba47070e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2663dd1a606642006efaea465856559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af6b55875b832e794481d225faa9f360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb39c2cfd5232da63be3c41f01769461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e07a6164a551f9b8fc56da551322d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a753d52ba45787034e9a351e6185b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc87635d7aa2c75b4fdfe50da042d264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54645dda7cd6822a38ae542e6db43a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2ced7952ce80aea9a55b5ae09bff566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a13ffb0e55e7be221ee4a5726ec1d167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281ed8b67d4d072a4772cb9b43fd0f668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a9fd4b540c08abea413d25eee4efd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3cda3d470a4e8f46cb0707e34975f070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde4913a76389961449078719471d3b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5590aea3e23758e514bc8083b3004f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d5535563860651987f421f1174529473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcfbfafb170e4fb702abf083fe580f374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a54be71f305718a6d68a1f3e01ce875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf7a352010b18191939dae79bf87b876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95de71859b169057d523a7c3ee5e1b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16787091e0d9ec227d9bb4c63ed994b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72594613cfbca6def93df5b30e5c12a379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73aa077d66fe469cecd85efe71baf6a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0978aed85b1c7752a9da5eae264fbf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b646a6cb81b34760d0a004efba38f982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e3f8fd68662c3507986ad9cbf675d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf6d716a602aa0bed0a83430c4642f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094fb7c4553fa98a4932db0ab793253b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b53afd604bb4cc1e575851a3e37ded86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b455a87725f827f7483377d6c3e886d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa71fd1f2a97498829682b723bff1ff88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2a2560e509b7c4ba5714d47c7054b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39920c2da588dc960ad403f2154056f390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab54bf6d5aa61291aaa00ad9deb18591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f58ed9b83506fb31f3034918df88792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a68d5a549aebb4ceac6cda433fe42a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759dd6ff58fc52b02d28a900010434c994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc5cc6e75b18c0ee9bc7ce10cbafc595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e8dc34645025edbbadea0451813da96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62fd9e5c88b3723acaae195762044f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273035db82d89334c278c586fa64dbe998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b980233cd06e4c6ef02fb01facd0699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ae475f4ec3a2ffe13e795c1e3e7b5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7aee8acbf261b919fcdfd7c70da202101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed8d191d3ac3bd01551174ce13966c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de64c85bb0a84e733657b3ec18a0e1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa7bc70fe0f70acb3f9fd167aa6478104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f999c5fee711b112ea654bbbce16ff105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4dd00bbddf87962cdb90792c756a8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d93b31dcc6bfae1a2bb534ffaeb667107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f17e940c2f97cdde533c11367953b7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9b8240517e5ea02407948ea36c513109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035fc12980319ace29ea44aba81fd23a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2479ad3f6179663b71277d2f4c6f3880111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05a45a57a5ea7f42100c1d12b7bd08112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db697b65bc6d024fbd8e3ddc34105d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd8598a0c5f82800589b7f45f7366e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247a291930e54834babe58c675f815e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435f7b858f117ff444625d044c78745116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775748bda19a84ff9d8a94fe9a2857ca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2ec51d7d1bdc063e923372b57f346118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1cb75d3c43c07d4de9a5553533870119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a14de0693767ca932c6ce8bb3cbefd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291071dbf6caecf063634a4718096ab8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ccf8d6f6959a302a3497fc4f34ae83122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ea9aa8ba1ff8bc1ba3cf3d5cf5aff123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c987ac6d940560dec4830d7ce0e075124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9dc47d31a6b7ff6bf6d0de47d4ba50125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89596f5da6a49a60c51b8d7c88c0f2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4983ec9b946b73448d10d098d189c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba006bf6b8ff403c747d4e7085408f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4352fded4909610f220f067fc1452129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d45370cbb0d009de2ed50f2e592da130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a0e6d22c03b9123f3dacb10740c54d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a5bcaccfa0388a33331607061a2ef132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc463f9c6952c8be975ed871294bda7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a386acdfe7b02590ee740d44b764e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca53071de4dde8b102aa3d201c12c25135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adcf20ee32946c4d5066f5b1fa18f55136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc45b163b42131e629daeda78a80fba137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f058cdf37868a9b291e90884e1655138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e477668288b97d060f5dd54fc1143139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21629843178b7b5a1bd5d0f391fea85140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16209ee7774cf889fba930fc0c0b4126141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b236f7a7100bb457cb190b94587f4bb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4cdcba393b54c0821f1a4ca8d244be143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a5b7819595a09035516b6e95cc3d8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d56caa8b37e192f01ba7195ca81e88145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70b8ecd37bdd78bc41fe26fc326ac5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062d3df06fda87d04b22c321a6cc8cc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c19150f85b608f2961446f7936b3d8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0fb11b222ca395e3326269afdce193149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ccba0a2e2718f93fb79adb5b2ac30150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57ebd928284736b26f62118685df34151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca573c0030520976730529c55a67140152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88feff3e126251b1f15f67a15429b64153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c1e9bf4b4a6a5a12d7a109ede198b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd288eb6e84d0c75a41f85fd5fb61e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9c01c95c7d8847390555f28b14696156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928fa4acdac8e088308b77fcabd3af6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6dce09301ce7c7f3541c8ecc558155158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50278a6704f670daa2696e4711d4e05159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33668f6df4c16411ad190db56be16b06160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e81beb9895d5b86a69f88aa99b03c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9d4c2ecaa269c3f831622b50d2f32162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4572d3da6dab061d3118c11e127fe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4b34c6d5aa6d68e6fe748be5ff32d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff522bbccb6646b366ea6ec7d9a7bb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5b45a036bb3155faa169f0734f1ec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95f8ab5b3dc0f2c5ebf74a4f908f8e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c28aaa4404fe967a121fcde8fcfba2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90a114a18188985c6e5aa43da3dc3f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4975804126061050df9be45caea57170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9fe1ada926192947f8cd6ff1bc8194171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea10c3fbb4cde6d5ede88aae7afdf2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d35384752708e813aa039058e33f6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfdc5b0cbbf7468def49cd3e323febf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d929cf7100f227e5fe4514f208140fa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35903529ddc540f17ed46d6f94cb971b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a55f81388ce5d102c895fb9dde83f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c389d3b281e66ff38e0b430fd86ebdb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b935f08d52bd17820cf9e513ac0a6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f986c28532d95f1afb30995e41ba97180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d84f49b31ed8ef33e9689f7f2aaea7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95623ef9d605ba297d5307e07b2be618182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a97cd40e87e2ff5f618c0deb95ea23183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf49970748bae7bc8af7fff84f5367184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add3f215d532a5af16bb90b241fa83e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e346c36d201b546f60e45080f2cec186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bea9bbd3289bb00392ce0ec7752742187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f19b0dca0b9b0a1f724dd2c6a13a37188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2674e2814014d8e5722c854e725e0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8ddb1fc113f6bc2c70838f4053f58190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45f99bdcda97dbe5c754185eacbb84191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a1a8995cf57881dcb08917f282774192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de88df03ff3925f9a589abf952cbdd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651db9e9fd4b3c08754494be899da6c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4bd08851197b718c844d8a4637766b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af80e22bc9152bf9cda8476ff650f3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb68b7f2decd31d07e925b62ea531b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122be6a34130e676e5323cc31090aaba198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7f7e063ed346bde3679bb0beea265199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc324980e685907eab5a9149d1b3c09f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f846f4d6ab1753b7162b51ca48ec6fd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7d3b926e5e56c58f77e14c270730b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e9d9dd5e97e99a78690e15420afed203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d1ca1e63e18f3273692c336f83328204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63f568f973d4c517967ee41cbd2e1e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c295716cb785b44dc7ba7030abf79206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12067f9ce62191a29e48d88f790e7de3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e22fd654bbca69dd2b3c766ee651df208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802a652ffb67476796439b37214ee43209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09493ddba84c5525f4decb5d0ba284210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ab30d2d369239f737a62f1b5cfeb9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a08c5513886203d1f588b7ae6fd6c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb6b065b222e96a44ca17be68c2722213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b8363425a9a9adbe0856b63720150214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49b3b7c845193278691e31f5285f39215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ba57cc38606f0c036511ee6703aa4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924da50bd5f21c8992e285c6308f8ea6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae16c12b05c3b0b0707765a64dac1aa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d4921758f18c9d3557374c2c6053e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343e76c02fb783efb4716db36c6d179220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b54d26d4fe2a8aa933e007a224ff0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a8e6658ba1331b6853c55faceac61222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb46565fd86027aae5a6c3d782fd313223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628252ec39a076df3fe3e9034061285224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1138e6b37a9837967b1fff8b12c6460225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a882a4aa9532b18fb4dd9407c12f27b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a9b70f025a5183d6b9449391016d6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165655643cdb4d998464acb0b081e90228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82e3e7aa9f6bfbbf80b2b8640dcf33229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8b0af53ffebede3e1db4484d1a11c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5e2574fed0d920b2d3465a783ef2a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc326249af09db730aa04c336408e7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65324f993eb2878d0e78a82c0a1411233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc173ddb5f12648862da829035864de234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02638c4ba531244b489c5cd24cb11b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d8be612bc88e101ada95d704f4051236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870685fbe558be14a087b0fef8c2fc6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691b6e0ce80b73e589d4d1ef12657be238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ac20452f99bd9fe34f547b7eb323b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7991186c20d54f31978729106eecde6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad54afdf6be08cfc18f7d2313f7582241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0356ecf9c327c6320391626d6c8ec90242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b50938800be8de32d6b700f6fb6943243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e7ea61cf04489b7fe8062eee1da3f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af872a9660b0725b7afb44b79c5719245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4bd280a47e1223108fdeb028ef6dce246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c804bdcba55ec10022237a90bc2d900247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539fa91b59e09208f7c09cd784a8da3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095c80a32559a5e9851f4279c5eb900249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a95995017640381638e24af686697250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7f75c04c2a8d61a85e0214312a1f2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51ab8edfa38d7fed8c4d96ce962e59252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5447e65f05853a009b69d6418e1fa7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e50b1367ff909f8627101173e869c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f2d0ae9adb18a0e85f71532e4ae45255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd03952e31fdffa5f9344d9887eb86256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0641103d7b85d666017a829bfaa7aa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa051114e7a64f4484717fef5d0fcbc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f6c1a01af788ebad3b9c2c1f2cf19259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30cdd8b0679b0609c26c3374a0c690260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025e3260ea7b40d030e99d191109a65261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69eb0fc874b584b99d426cbe136fa7f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089aff774ee0e3dbafa9fdefb656cad263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d5db5f75b0a2bd283736ccf72017c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49cb9d74d05c540593de99b663a62f6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22adcb42afafb009d86c0fc6eed344c3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4742b03b11e7d71608c9b39eab29d8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1eaa543bddd07e0a865743d1f3bd9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65eefffcd53f72dfca08fc812d61a3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03fa192f56ea7caf2b71d9a32a13e5b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29019bb57a31ab6318ec735d66507f0c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775a638c62efd8deb5672bda955cc15272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16828a22b1fe93ae3bc67f1b9895dec7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ee29a7af8e2b5204a8dabdc988e54274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ec2c84ea6b9df9ec048a2967179b8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8cb9803c9b9e235857b0e60e6e494276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b5d989c194719934e11ce92fa8696277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525584b5b4eaf81792e974163d3620ec278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30f4cfe138f21e6cc4963560da8e75279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375970b40e75fc61caaeeb62a57bea28280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604e26bcc7dae2e02283a2b8bc4af26281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12f78691218f187df70e146866ee5f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e089bea082db239a1be9ac225153cc9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a2a53437b89dda4e9ca0d7e0eea57284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae37397a6acffd230f35dc111ff2021285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627fb1786cb7cb7bc5def0849dcc291a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4aca79a64cfb264b79c8309c90db07287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c9b109bdd2e4abd72719e5573a254288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a9dc73b973a27dbf4ecf0735dc2d7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a0efeeeea538d108e701fce797e9f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662b0772726f558bd70f998c33872ec291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1acc4121fd362daa4e317fd590d29e5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e72c7589c18bf20015ab19a327ad6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06030506b2d4c55663a604581fd2e19294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741725f4b7217acc5fc1223ed7c845a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda366191490c64649a21e13e469a8f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44960e99226058bf7c5786ab0144e4ce297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c1ba5f0e7153f33ee75d25791ffe2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e0b20d1e0fb97894202f06284f648299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ac7f9c3e2eb561e6dc8e832516024300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429c4e8703b6300a8fe2a7e02835a55301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67bb9cb9a54818229974ee038bb26b6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a975d6dd4d70eda851c2b58ee7b5ae303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a623be5967f512090234b4984366c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60022b877a03180511bcf413e593e539305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448518710face0df4ab3c02778a9b644306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044be7d58bcfafadee2fd428c94e97f9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125cb7fc63c865af5d51352a0889e26308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64f45429c18b07104647b5b8ff32c4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2417612b4df94d1d2770465cbfb95310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752918b3954313f8df225e3f280005ec311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c962774247e2bd9f87b606ececfff312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0a9fbed1f1271c333acfd3df0998c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1688b73f4e0cd264e8e0ae16c57ea314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dfd8e6609fe8327e2712002ba094eb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb047325aff470a67a70442cb5c5a443316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2003bf2839d4b68d99bffb61fb6b4b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e81629433fdaa5b83db781e1011174318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41462b9797613679912c06da306d8e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff83341dee13238d9e3d1b3821f266320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9392a6a86317278c0586f6efaeaea07321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011d30fc10eca6fbd4b7c79223c6659322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367c8da35acc918259817199c3073bb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8779d4e807c27759acbde826a3e8a5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9121cb36940485bd169971789d7f118325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e8efa16f3d9ecdd86dae02951c08b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca2d1385e7a192bd420e77ff58a13d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b66146d02f9c7acad65eac346afd07328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d86353b9f9fe19d92859d4638f07be329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778816fd372bdf82e96821e5e305937330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29c1b39726453e0498100c87866168331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ee53bccf8671e64e993788a65dd83332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08cdcf1fd905387efc25828295fc5d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25083fe8aca7cd9fe904adfcb7e95e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7334c86be7b35a3dca11a906b0d1b5d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012b066c8c380796f256c167be616b5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822120c492a76f87f55d08b1c17da50337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1e5399907865eb084186253ab1a19338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac040b5cc4a89db2ca179eed39e792ff339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc4393b0691383c7ef882363362315340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86759e74d43fc9dfb32e3063f8201197341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42cf9600759fcf427b0946ad6fb9da7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f132710c506370f965ec4eb39e179343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba2aa2aac3d9b0e2d51a8d6a0303ff344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d688fc90f5efe2f9c68fe757d5ece631345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8440e88a6de103a395a282c87963a33346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76651dc928ad1ff3d5639b6dbb03bb3c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dde375b1d557300fad0d2fd9763f1f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90ba0bd8a8e21986bdca7d67745e03349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79addc2a89d5198a5f6e9a8df08a34de350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd53e93b04bc968059794a9fff355e9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ab938a45d8ac508834713b0f33678352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b53ca2b0e2ed8ae57e74273e38f9b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8fba0ebf143b5b369799ea512bc51c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c010630d79f3c2d952a7d484a3a1766355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f00c9ba13ab8e5405f3dde52e8c85356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c2c692bb337d5b4d21a103d7c1a70357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62a8b602cb72cfb8444050ba059c1f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f5af85ae3baa26b5e9cd491d0dea3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8217a0ba025e014fc41dd4d27f380d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f1779d7849cd15c8749e702d03dda361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d1520e2f9d76bd99e335cf2e377b6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941431161d6de6c8d2b19d43511a07b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad47655b17fb62d1c06a0d21037976364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d788d700abe3702b6af53fe6b6bb47365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39cefeb0dc87d8bc1c52f1f20209924366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59c5de78168706037f8ec3a7f3036c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f093d332aec4c15dbcc3ac70457fb5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ac1c57beac631b6bfbf05eea17db1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a79497d094c53357e45ad039ba355370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe385b4a51570bf46c4a15cfc22a420371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440f11a46dca1ee8663d0b1fe6991b5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be19ac33868c7f845d20601012840f3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10307f80882e34e2f5f439ef8c82b5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff05eaa9a21d683ef47e8051449bd0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8599aec6b4dbe0ff72b8c1d218f89c9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada77864cf3b510cc67579fdcb368f5d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c93b6f5fc3597db706f78daa24aa2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e98d9fcd436122f4cbce2783acb62379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dcf43c6e5b1588af09d6f5221e02b6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318d4eaef99143bf60c2d99c7de505d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b426cb2ead3591d3798c7272c82d861382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73190351616b30d5ff1fd372eac669c4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca078a5d1639092d23ec83ecd405d19384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6103ea9b73ce72bbfcd3eb34a0cf8a7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5eac85308972afb913eea658764f63386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6e7a8313a9c0fb65fe12fe8714f88387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5c376880edde98fa48aa869c4e9a5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e96f7308271de6d5ab6ad4dfe17ea389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee7a63d7bd75167c9cdde31f7911dc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55bec1916929b9c05996aaec7854c07391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a61d5229d03c3a9f929b92b4372ff7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa93494a80f43023e8df3b7eca731e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5569d3fc5cdc0113871abf2860e7b46394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e7cec6e66026ecb71517f4bd09c98395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb42a99eb441382f61901df4ea2f7be396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214c61d7e7bbfdaaa150e18a701ced1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca216f4162809daf75d532bc3839d0f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873c003c5633f97090a0096fa4a0dcd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c1c3c6d5988c3624abf85fe4927c1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f121360ebe416c9140c5f56a19afe5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774caef0bed9fd77aafb2fb8ad474fe0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75e878c1b9fd6e3568ce3ad47df23f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485a65e97ad506dd63ffc797d78240e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066ba0b95ee6d0e7b2964ab48a2f3ba405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf1075b3bd4619a9f541b0a04e773f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa59743d01a8c33815653df0aeb74ee407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8015a8a22e5bb6b135582a47f41f7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039c1f2ecb07117d3d1a8055389366d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3bb5ed425b9eb15ec0bb72544187b3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf74eb9244f8cfc14d4f3aa75dd39ed411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079be9135d15439a0d691dedaec5398412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34610fb0f155c4de0faf6da7542a178f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103a9ff72bb0b4b0995e8dafeb1dee3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99e5f178da60fa2e5f586186d98707415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15600f7191f6c8e3fca05e3c96e8f9e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4527afb94a34bc5b50057f13948e555c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60970dd2bbc1fc181989c982a7b9d4d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe321f61e7df25ec2ab4123c6056f27419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c813cbad7fca21288c2c528bfdd4ec420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8a8076fe459aeafdd0857a0389046421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979de57fa3055f5f1a8efa8078f85ea2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d35389daa9f8ea929ba9d98d80b44423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13842d573599681fd15683f38306cd74424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c5536e3610f57741074c3d570b335425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd377b58c53a18337f150dcc471dce7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a35d70cd96c827e94bb651f473aa0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91401ba431ace10d215edc6ef8daedb0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb322cd0e2c23407bdb62a74a916b53429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384616e26b0da8bcfadc33e1cf31f1b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaab96bdd0b34faedadb141a9fe914d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103122f8e3e23a36874c47c86815992432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f9a5e163a3132d6d94b05f1e85806433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f1909c9f79338ef2c7e1a3c629847434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75469da04fbb06f692c7ad8478b97718435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e58bb799841b27e3ad024776315b7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae575f526d2ceaad93045178edddb959437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654dcefa4ff66db26676a6ad385fd90438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff341c7284a0bad040352514ebbc8c1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2556a5a646ccc7ff96c4d17686f2c1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57875e4269c0040a87aac2dd7c796f55441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c85b0d572512fea391084fef6d06c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f527b338983c3bfdf39f4eff66f97a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7042b9418d24ffb026eb0d9536c43444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43137ca2216216a664ff86ac95748be6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f7754d4223b2052ce9278ebd2a341446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb590f9b7ced8fa02400c136da34f8d5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109026af2e1083e9d807f9f05d230b4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90505a9df4fff26fe7cef78376f82e6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd9873cf5a797b6da31e9bf6081f0c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8a8e4b7434ef9e53faa5239e8e284451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8758358b147e321eb0f1fc4b4c483c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143cddf12b933803e6b4a7a56f765b53453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2ce5e7f0858b7b63639570100617a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc378825f6639877addb2f79e1ef63f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb36909bdda47207175f9a4160403e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d899d4f7f9683ba56aeee7b570f08457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab481e8c611c1d902ce9a140fd3f11e1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8d94eb0f86b1b3892d32d64a8cfaf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2f090a7da6c8a6eb1d1d6f3caa1be460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e03202248cbf6d1db957b85b32b21461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c78d8b4671096b2f8335174b6512ea462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a42b769e4fa8477efd4b5628528c46463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4fd139ccd6feb8aeaa639e2ae93e8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4930139b08ae7a5dd70ccdc47ed40e7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e69112e1848292622a70d91e5e2c75466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b0ef5919efd8beaf15c579bd0f59c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972509010464b434aa75a5f6fca2608468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f03b22ede43916c19820f15c855987469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1058f79088764e6dae7f6769add19470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d69d528abeeabbbd5b12aeede66c5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b42388711cea6032a48736d3605418472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b2777fac3962f58c7f1cdaf55826f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c6c6fe3e1e38dcb9904f7750a3d95474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1207f8563f1a998a67391ba150cb7319475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ae13cec50eff129b3b5108a97fbe1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5b4a990504ab4357ce7bc91f390b0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5cdc4ec7f609d00056fb14432ac017478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc9b20cde701ab19e230ada7a6c57e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84bde53d3566020b8bc14fa1ee56ef480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78b7ca65e29e3369dc5a67c51b0fb6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d37f732b15e29d59c06fff3571a8d4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd8ebec1ab002e973ec74695843856483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6b65bab34934df8b539a8e5ae0d36484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169e417e9c08d8b092027a0b5cc1627485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4855382e4c0895b1e71a1e0b7f570a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8182aa5889d3b35f24a2ec4f60bb88b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7c6ee384e481cab1d334f53ed9a0e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae80389fd415e28843d03c39abfe00489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298cbcabe2bbd505322373bb02111c5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bca78363bb5e9629255967a3f86c6d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8554815b7d43e65e381c4d5f7e1e8f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a05cd3e8c95a4eb77b201f8659e528493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e6d49c492f1a3dacbcd72f88ce8a0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25826a867a64ef2c91ddac60200673495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785df30f0a042480c89f885af3e0e07e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790cd2a5a94d8975ebdf8a298e71c2c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48fe0344fb776b738a7ba9e1bf50de498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2993aa594523274246ed71f953856d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ad2676e84b1e36c46e7f84081311e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504457c9969ad24749426f95725024d8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd4064cc18277b870f09877f92bed4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d07e1e9e7dd141af598738b7699969503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83cfc58af2c52d847cc5127cfb6645b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb3b3de4f178389cac5ac517a55077505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2457575aae40500f6ae44f987b717506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a39c57279656907634d6e48492180507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d3103844c06ddf6eb790608bd9eab508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4911a0297daf659ebb99e1b7590ebc0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db37ea439dc3f6b46a10e03581dcfb5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758af08c334ceea5fb0ebaeec93a5499511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e587103c193dc1dda611392f782f412512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5ed067c1d8ea56b406236b9ef976c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57faf8c44b4b88856d37bd2a98179cd9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb272fb6f0cd21284229ede4d55f70515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83a1811fb394896f131c3737fc6e5c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b909e1f68edd5d19ef1608dc756524517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d1f9f61c77930cf07b89bf488793c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f64b45305096634e4871fcd9db2ec519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8167854dc2d0b43b732e0b6533bf6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22464ce0bec1ce1ba4595a83d2d953f3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4afba87b08b78ec2895fef35c502ef522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45ebadb75b6221847b580e9540bc06523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea65798fdd05f830d9dc0b08362443524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1d8f065433b4db858dc1a3589adb3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fcd2d4e450fbb4ddefaf77eb2d57fa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bbeb97583ee310afda2b47c4644713527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d7da95098d13fa83dcf22dcb1e45a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c66eb5998fa1d4123b78b4719b939529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dfc54a59a6c5025babb198c9ba4515530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73618200bbd023283dfd6486c8749352531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ae3f3fbb5e8a16fb24bc4e16080fa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8589bc345fbb21b774000b9826eb9d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e397444a00d7d9daa8636c3eae3a4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484e6b66b3f273de08fdebc94213d53535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618894de6568859b8ce227ad2e24d359536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4fef8e560d7c71ed4d3b612fa0c4b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77052f0f938f707ce271d7b4ee472e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3356ac7de01ee2305636e8e9ed7977539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47faf94902a4471a3edafed76dd650a5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21dcedad7afba6b451039fea723f37541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338bdf7ea1b1540edc1de483fccddb4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576b6d9fc900a74c222fda9b7212dd0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4e3d812f32276c879bb31ab7db7a7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb67c33ac1002090192ecdcd828a48e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c1599cd5a518a87869045505ef54b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd1595d2f17938e33945d8a5664248547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d09f9538bed269a88c728106ff278548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da689ebf00787c460c58555a9d092600549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1bcf6e7cbe7a0b60b7f747b480c65550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b2a3d58237effad76f10ab1998bac551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e676d1adfe69036b1d63e806b2abba1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47fa6b87d6c635059c0e3fd6607669e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a773763d5ce5479e85631b29ed1e5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c67a23b28b9f7437ed55a3cf2fc4e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebeee15460ebcd1eb7b17cea1c0e39f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e0e036629c80d1c65dbcfd5cbc111557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf304c84986f00bd23dcd33b4ff464558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69681f65950360446b01d0c7aaac46559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f059fda7ee77ab2e0f41b835545a3c1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b031e5dd6e6ddb315540f3515de6f01561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4eb7893ef63239648bfa6ab4c3b384562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cca7d839e8a743220f14f3a45e67ec563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca896a0443cf9a5534aed831579cca564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ccfd6c593a35890034c38935cdda74565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ce71f41c8d270b032d1356095d717566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d719209a28abeb384c5362f3aead2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6649c93319ef36389238b5f3954864568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37fbc9b712e20e15021072bb4ac9858569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5426ac6650c26fedb214b933836c7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f827efd8db61a6e686db6fb78a40ff571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b6a8cc934ab657e71e6db2cfac1d8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cae47578791573ce64ac6394025cc2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9c2c16b1077a811e7fc5151316144574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912f5b4ff5f4cbd6b086c1d58491383575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b48ab59e2c405e68265a32a96c39c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11d855bb01b0035323d5f36329a5a7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ec50be3f8fe33faa81fb482b7b786578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25bd5d3c3ab9b9c1c8b049eb9c95ea8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15a287425f3e6c3fcd5e498d89e8ee580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340b8a2c0c2b66feacc547780f5dad4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9975c2da211f5df0341cf120f2a1c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507434afc6fe43c69a8c76e839bb6d6e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc16f04ded1c14e59cabefa4def476d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42898cf698e553fe400d92a83414f01a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43074ef902500501dd4fefc0db6edc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a588efd4cf1326d5247b847391b4cb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af758dc321e7666f023a9e9e1b815804588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c6b1f18a296ba054b0db0c17026d4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4ef164c383a0cb9c4007c0c0ca00c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26d01e25f4a86bf8c8bd07e3642a69591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bdf979783a8d74e35880c5a5cb1094592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644dea11e7b3839edc5416768c2c4f98593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251306a877341fc40d3b1c4b9645b918594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f4ead3372e39937fe29e9d7fe4056595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53773e91e12a3df84ad65ea5675dfd95596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9eed49e6c106c482b14fbaeeddc6ab597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658aced18369fbaaa2eb7275b5b39a1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7de9c01bae106d8915f31abc4b2a8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2587ed4c0fb064ef8420221b2c0fb5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd452c47408e83c8b1a198f833653d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9040fbdfcaae837734a9f6cbef4507602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df49a2bc99f71cbfa561b2495c3595603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad9fa79e0091c3f713203fbaba0e14604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc2a1422aa22729a0bd61fbd7b62fd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012fb316542f0ab86ff93f5b4ea862f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d74b24e30c6b18de5ba1da8ac36e90607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5819624757e235b8892c82b87a3c6981608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de75604e6ff6ad9f59528d193cba32609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ff9e08e4b488f55be8fa722070b86610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f9fed7313397a9a6d6ca86259bc49611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a90bf6c7393c59b8d3205393a2c8d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63916d7aeefe03183979e14d4036cae8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19dc2a1aef54f9d5fdbdc48a430faf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb592f422b9d00eae63fd28cff7be1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7808b19e7cc80bd44cf89c9d74b86616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd088b9d0a2d5d46efb61c258a10f590617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa05d89b65905daead7039a25477d9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277308565513e644c822a798df7d62a4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458da9ffc2cc62a45bed3721472f2e1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c592becafec93b7f90f0fc0d569f6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5a47eacc2b8355416fb495755469e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7455dc315ec50d0d0ec4f52b866ad6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b16f4c8b5d5757e29c228cf8e526b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0833a9e968997c26266e3fd372ca96625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064ad00ff4eb2976c766dfc666a05a7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439b7b66ac102d7e41479db3f772d3d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e1edd6eb8ccd5ba6384b98fee41b5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d57f4bb456b8d29e2ef39c23fabe91629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566c0a4b4088592ed8b2b64c936b2bb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c1fa63deaa2ef56341acab7121725631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862311d6a1d10830ada289a9e6ebbc4c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eadd98a3f1d3a74de1e9eeb9d45737633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67c7da6aed1ea74f57d49c4611d412634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1af4bb93c805db7ee5dadfd2c28c0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb2e22d696f7d247ffc889c3e70555636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d514b7894df40d316cbedccbce2318637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb959c5d85d768052e7cce0188477d5f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796941049b15eca5948cfc15120be73639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed598884e3b8081c162721b69105a0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457ac7499d4399be0a33a638498185d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f512c3d6d3b5cf6c19cad267319d1ef642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea3e8673db1ec2a4967ebdde3f82ed643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b986f3ba4a30ade468630d00b93e983644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4fa467c0e70315ad6e87542ad685f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb03fc332e95e27ebee9087844b2b9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b5d2c996d70c8cedcf46aad1f738e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af3dcf2c4250a8ca8026d672cab3b8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21679dc90d4d84535ecea3dbf57b4a2c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc1d25362196499dc5ccd3f8b4784f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd4011246af7532abfd4daf8f10bef651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc481d2dbaf923a086a374c11da09e3f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479c36574cf54db502e2867dbed0538653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1844936ad116c0668bf6638ef0a49b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4b55365c4485936b16ab60e442d7f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074095105a31ffef5154da5070145e7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15156cba91fb5dc1fe400b4106e36f21657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73f464b98ffcfcb418e97332abab4d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f828e0d94f547b1131049d2969cad659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7394f3e1b09757dfff461de376fb219660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19639db61abfed2a7b700835f84c82c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9ee72721ee889210037f4f962db75662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064493405d7532f53b83df3d0eb2173663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8cd37cbea86ef46394a93155f40c07664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05db923798c912051d1278190ea36d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b0538b573a2364a87804bafc30721666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed6271753547b0ffd90b1311a53642667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac00d20de2ee003eeaa6a948bb6e4b8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56424227038b2ed6a8545d6f002f452a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030a93e4b3e3390fe28c7190392702e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498ccdcfaafdc626dcc334215c607ce671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb58f88ba169b25b7dad5f5fc71c098672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ce41729846d152e97e7c07e614bfd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0563f44085503e5b3e3f5aee1cdc470674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ebab4ff99fd9127f6e33d943f3988f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786ce5b9619759249797e1e11a7176d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff2bb1408226362d6d52d92e3cb350677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749882d513ebf0f9d53ce407f9bb1674678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34997b9734fc3673821b26f74fbbec3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f86b56b54d2db21c9e093835d2d75e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6951f12867692f554a822689a14c88681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4bae581258eb197c300756a325120682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b068679bb214c3d8147408a8d5023f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427cd8b647fcb1793b7b79e29dadddf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3529364bcc6725a3e0ed263b14aab685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5475fedb1daac2c49bce6e48644550686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd445c0805b70fc9f05f63c85d11df2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68216b6663119424fe2311a78fc571ad688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9069c2ce1b613bb310acbeddc67ce689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f6a831053c50831ad5e48f94ad5393690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c9832870572cee66f041fa5de935a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647194a34dd7faf9aea17b25b6632b99692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66959b1e37dea881e1cb1f70fd55f369693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a0785fccb8e1e2909aab37b790763694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dea1880cade1dc201ee7068c31d752695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf79f74ac85aebb8ce5be89bba0dda5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677a85f853ed379dc1d8e1f10c39bd2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd62ce1be933950b1dca148aabf600e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a04a16a09accc97f71e4a0c986223699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e35efeed4da12925476e0c5de70c83700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f321d7b6ad77c4b6e6c2b1e7d83614c3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a826d9759c45325893f055164a21e46702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d6cdcaa64b6a5b12329e8b09e8090703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95a84814d3ae5edf94771278925e8b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568488bac4387d8ea2c403fe3c19cb7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae28e9557b5eaf3a782f3634a83d3d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a88a22e056b58fa325988646992d3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9768cca7623447ec1753629f8dc8364708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e089de3573007befdb861d78609bcaef709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d352f765dc25a6c61420274ca12749d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7831422655ff510d090d664a62a3ac711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b90357722b8235c3485c27ad727157712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672bf2ad7b92c8c9f1859992cdf61df713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780af8b7ff554308b8ee25ed04a4f19714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c533f8d9557def6aa9c7a6fa6034e8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b57203048f899ab666c1e124b4bfea716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0948a2342823d4e9621cb4679b66a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96e8c38054287bbba00e400a357eb4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f7a3e1b610bd64f264075a14c8783719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097cfe405effcf595e1c3b085c3b8711720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681f750d7ff985d6b57fef4da4ce073721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bff462c29165ea8b01e51b54467834722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377a6c457dd8852d2c884c8c8491243723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12cce25e9df5aaf351ea1ee075cd1a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657ebe8701571b2a382acb919d5fd8f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6095805b459954415a48e98514bab726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa418ab42262799aaf23d92f2d6938f4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d13a903a4c97158a3bfc2174d91560728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54ee52ca843960a33707fcca06cfba729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53538e7dedb756bdd50c082d00d469a7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e218d33503e1eb09812610418d95361731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0d85e0717ec5511338c4480810863732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380378f299fd2703c8e176b0643060c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9794d70ce6c1606a8e31b255c7ab57b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf8965fb763998ff19b643457b57b8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9d899d569002915b2b201e942ae7a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31644455b0f1a6a5e00435fbfb25fca737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49beb14cabfbd9de97d2c3f615b7f619738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97301884d0cc025e3a15091d024bc0b8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d47db03872719e8eb507a7edec723740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34e57527ebfeb9f8bfe0b2014d22f5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eccfeb0cfc1b7570740cc9dcd0ca18742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d45d9088af6ad279f3d2d8e6fa8c9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd7aed65a4536782980e933907b52a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d8522edf0016a7e7f5e240d306758745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ad49f05ca2d29846bf6eadc4e5460746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc39a526dad37dfbd4ae304f4a5469747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9c8be04cd62fd9796f7e5d1dc09f9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba466d52e5bfcd92737e5ffe2bce62b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc869d498f714863e1512e8a4c2b17750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c1524e51f016fecf12ca3a9111298751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7cefc28537e348541e4db0ca7e852b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd1a6ff3b617b2cd10ef6a4bfcb2e9753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdbbd1dafa2215b93794ff07c080e1e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28122dca3b5a30bb179c5d645f8ad72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d373667d2f356b008edac0f95f7349d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08578d178c7763db39f79d0bb41bae24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3badaa96a043de47208037df777985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47beddd48bd233c39c0abb93fe92ea296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9faea65eea043fba34351965a81e87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3efd994fb21b009fd83fe3637384e7a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05466b2306492d02ee200696d8748329.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae0065ad9d4d690751509dd6132c8210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa938db87ac0d87ed196cee8de5a861811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2760d732a4764a494909528d72cad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109ac1e508dad77d725490cefa6a8dd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070ab0e4ae3516aedded8842ecc3bda14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5fce99b5af2fb11c79628bd40d58715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353eb1959a34fdb1de0724fe96c204f216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b96d3ce830fc8f8822fd90e6effb417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5c33992891289f96befda9abb7e0f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea007bb62a3aacf19df63285129aac3d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e880c1d04f3ba79ca896a9133026d2e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7de9d1bdcf0d0f7d56dfa110a902921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d61c8c0d0253319dbc2bac540b2b4722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b231e6f8e0d955b5d0b9cb6d8bd503723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9ba1bc3c608d83a26c7bf6f27dc7e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0a00bdca860b8b990817866141feb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06086d333c4ec4fa86eaa7910844e226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb83a63f52ea0ac7ed2cabd3dbfc8e327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055b18604cbc45c5d83e913512f276c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce23fa00caf5027d9ff972f749dafb729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde63d06f9342fa9a0cb21029c8277630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53a525da11e94c7f725674f566748431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988f15cc990959b43f67d303129b66f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60e8bb84000f5e0bfac08f247758d233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48c79f8534c0a8588e8b4e4180c32734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5117f280dd42b2e5b91cf0ad727fcfb735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152861ff93cfb60f2cb5f7f25aef8af36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0dc809c72687b9b923e30e40a9b74537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5adb4200252bb777ded2741adf12738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3322e78aeab4c6e7403512c2798d1c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84856c7533940b4259a9023555f225ee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cca5ece2ca0d6a4330d022cf4a982f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd17f609c1ec9054e73f43a7c0de5242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29abebaa7123a49ef61aa12f92a60243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280d6bd232bc3c58537738ee3359c8244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c32914083ac7405df07596405cfbf7845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a71a17beaf1de8d43962b165a59b746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00717b7845e18601cb75f41456b5ee147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271ed4f1dffe804016eac745075fb5c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355176d39c98667d6e2548e5196ba10649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80328111405ef5a12dd4f0ff591b9f3450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446df7cd1bcd50a98d6ac3a195ccfcde51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1cf698f743b355340ff9d7d36a1bd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a41f0de3fb543d2727f12035c0da653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87f8216ea2d3029c5599811d96647954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8030d930b7de146c23b6322756ec0055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef4a12763c8638b640a25191ba3b6656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a8e6a25c808a8e19740724a9749ba57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1408e916d264467e24cc9b89a9a1058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695785e9ca3f96f469ce46bc9405988c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b47afafbc1260571921b513ba838b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ffbf5f35db6c7ecae41b76348781f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a106c0fa11b3f4ea9b0c68241cc5762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad422c8807c12db90a732bf703fc61663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821bd11e5cf2b14f9908d583b1f832a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e58bb6f14e931f71cd74bb3cf5e816065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ec825a9cb29b98ece7d7a275fa7ce66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cdc912267d5f82cce2de909720762b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9344db1d71773e8841ea5a4eb0174fc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44763a7962aac51658e8d433875fc0a169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fcc06f6ecb0342838a9904e193350d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d66329661557254de5f11f2e7df12171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c25650cb1c6480a13e1f1d132fb22c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723894558b96ee36af4bab64a602bfb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bfb1d7d338618d453e450d728ca95d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ffd8e280989a600b029296a142380a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43a7b1f369a15a92cbef5033e14d2276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5bc8875ae6b677826a1f37f0742ca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e586118eae3e1e1d6855f9c4c84c3678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed394d603199f30214d0dcf6f0da76f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cbbfced4edc44860e0176db551b0f780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0dfe0c6b31a6517652ea9a75adae981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0a7b19874a0af9f9d9ceec4f2647b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a6da17948cea78c220ffa43065ea783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd2aa534ffa411ed18363503815ad7684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2ff341bde05dda5b1901d7d1ad1b185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8007bc21e37a6303db7a9e899e7590186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdbce95034e096dc0deeb8799dd928187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb87293e6e77e292333f290e895aed88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e686d6364532d4e01199499df4085c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d4cc4ef36a0c832d208ebbf1d0c74590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba412d90c6cf449183cf4adf3024c7891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c19d99ba94008735d9e55ac3d2272792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ec7122a00237c49a50fe244a341e293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c2d34bd6b3235b33a3d6959a031cf794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d964db634caf78365cee48aa04538d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7021bf9a774832f7591f271d0e0734496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59cb76cffaa65e0e64edc07f0002d5397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851999806b2ab02e60cc051ffe8d1e598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee5af8e30aa205447e1f6268af5cf799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef1e1f27d5a28919870df3fcc3e7e0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221110712a8fab3510a88d5ab4479dca101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf164dc2c2dabc3a87dfd05fc76b67102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c20f9447c65b3cfd563a0bdc9b6fd5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57779c23d3a2999b21f8b82ede0a4353104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0713c9c4ec1ac8609d8b27076c333105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545bc50a5b307e0845cfd8bacf0fab44106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112333f1d641ee14eea1ca5d2278edb8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7133a0c7476a6ba7292ffc010c26a50108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791af36a683de178e68a92e02edd1e6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626122cd00fce2d7fdbd3cc8015c9303110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95a50d8270563cf0e2b18c95fdcaf7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b006ac5479a69f2ccf98424d2d4a0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3616b99f44aa1b1a061a118a158ee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399513b119436593b6629ae2ff2db55114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273fc512030e4fc4c1c03173d5ad3b15115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2933646f4e1a616fab6691554e1ba116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b93e891ae317dc06c4c9c803622e21117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9e4ad4fd33e9b6937b676bbaab34f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e7607bf5167d16b1899459acfec992119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e583c8e900b3c8a3effa14e7aacbc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef530ad07ec939b1ad20add1f3c9c00121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a61f9b8fca76bf5ee03ab7e52d9e9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d7ab1f5d68dd777822169c582b86c2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ceb539a425cd87e012b0e4049a902124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1210e343a1e4815a4128e6b858e3c46b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1a97d4dde52c99f5c1495aa46c97d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346cbfe1ab4feb94067de4cfd6f6f83b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11535d72fe3b30ff4c81bb753b95292e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e369563db5d2844bba0ba86beab00129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435cd7d1dd743ed0a18e87df9f12e38130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a390b0fe4be2a4ea58629f8327470131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c819463b72d067ad4b21399391e76d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84993b247c7c29b61f805c2ca71a2d4d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1378c7a5184530d4e78c9184db8af28d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ca61f64bd2725eb8f333854722f69135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab5fd57c3c1706162824325b44afe4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a08479c88a2513b300b8c1779a809137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec3d2f08abff74e04a767680d54887138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96ec286f8e18b50b02f9a8e3bdec96139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006089bb8e13baabbfcf152e7b3d6ac140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60ab8f04b0bbe17305daf6ccec5cb4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba061b8e1d9a151518af3ec0731d775142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a459769bb003bf63e13ddf9db0754c5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808298f9dd17361943247155d33c29d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e568aa8a31ed8689d82d56a311b30145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8252a8f98596965a9d555627f94c8c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5295fdc95363d59c68b3f75715d610147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce3284ebaad246db7fc58b60f935ea148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b02c19f952f13724bb8d7b8ae1646149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f97b0781d6ace9b60649db848311dc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b00f922f563a7145c83010f68a6eb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8311ecbb6ab21427d9d3bc6c89adc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6ac65499b3d44b74202846022bb1a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8d881d2601a9ccf0ff3572ec79180154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a4c202d5d8cf40a81912115d42d04155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43a33604033e0474e1441757107d6f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24057d4dc2377ac1dc369876fb9253157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d000195a855999767e530c19443af158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412926477849acaf685e1253b3082c7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560ebc44032c5b7ec7d8f4cf48302b0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5d4451d91a3a19303cad805003ef5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614fabc0e96801c46f576ae2e677b4e2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31cbb59a315b8a4f8e091e9ae1bbbf8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b88ff1204ad8619cb383e7f8f7bd0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1907e67b7144678ac7dd76969a1da0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745904752ac1a74834e3daf8ccc337af166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72670957a0ce5ee999684f031216c567167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd9bdb9f37443809bbb14dc47a120f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307690aef2f33067f3f0f973a143906169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9cc899b84bd0cb151929c965c347b2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f72127c4f6adcd035cf964b6fda3b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68428ed8b1f4a8d037ad5e5f6913ab3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c1860eab9eb5e213eeec9dd4467c6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd20257d807075caf70bfdc288142f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc8fecc511b953c1281e21d152b1f5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f40f11f914b11a7e4696357cc85ab0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87f259328cf8051aae3842a896e7d1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d306950e65be172dcc01633a4820cce178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135f214ea070c6b9f914bb69378f9b1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57077c2b5a0356021f2367d4429019c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc5a5d23a91e1ddd63f92f1c91340b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d6574152fe712cd02e09de5750cb0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08822eb5ed0f6700e47b0dd70697cb56183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101335eb564cc09c15a7aa5a2d692392184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb198c4f8e88f17aeb2d3545dbb366c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee795a77c4e56aca993871500603246e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e12cb0d6f1340e6fb75ed24aec196187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6d35ff4b14d2477a21fdd8082651d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a52f8d19cf28046888206b26d7b714189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b7ccfd1f559782273e8c2fa21fc1f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c317a690a5ed89e6872e7447396bde191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f10cb237d3d8e1e7965bacd1457cf9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925beae650d13227ff2234887892e014193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908975a9b54761bf281549821facf88b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78cfd933a49210585790f70b7db34d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee75ea6b0a7da708155288e7f3c6b1d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6e3cd49a64f3b776ddcffeb5f61fe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7a4417a59fe6a79a8e70b8e7744a1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16434c9ad43e83cc20f8a61b89fc18b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1e78d6a3e1558063c61f42a4c10f4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc6102bbf07c5f211afbbe7e641383201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859132d9c15ebebaa534ee7925b530db202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9affc152faf32f726e056b5ec2258b45203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f139f1ba156e4cfa98108d4e0e6fe82204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece3b7e0246a1abf40ec8145fb69111205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5863e38824aef7ec9237759f191382206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5780f7a03675c52d5831effe4a3e864207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b72a26ed7a48a7dffa152b9ab11c2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5770ee0ccee7fe140033090f41636ae209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8eee8d43844ca4ee38e5febf04f74e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8d43c9c83681ccd9854cfc2f724f2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc213f23bf424359ee6e0e963b5432212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bac125cc65d846027aa3d920f625a6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20210b90e9711564c896ec107f15d332214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c290506684e7db11853075408f8279215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81920aa13a31ac2093d7b1d5f16e66216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8370e44e12d799ea2757f0b67f79f63217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652fc28848aceaa589eb96d2fc2c66e7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1443de68911dbd0578cd173f07a95219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a70c9df88a4aed0c514b9f75ea16d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d10983739fcfbf38477a8e1a812c6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf53759d39a8bbf01b284c28f0609b1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715fdb9370e0936701dcf8826508be3a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8588c230aa10f98d57a19f80b55c3d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca46837a03da9940e1c35b90eae5eee225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575a4b14457815a7f7136ad80d2bb1d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4910ed3ba999e7d1b4d131576a6fb3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e8633133e842abe8ef4ac2d18951f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119bd77e2db1cefaad3d0103ba3f52e5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6804cdcc18f75b4aef85167b401ab230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9a7089a7246bb627e915aff657597231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a661f8bb57e6988669b2547faacc3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d922c38de4755b5a2a0d406c48c6b6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2423fce1cdd58d3a4e7a230cddfab7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b73ec7bcaad85c9dc743737fe2154235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2056c6da60e2343e83a6c524b3b99e9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d865c0c8730fcd5e84ef72a360994237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273cae85a1b0fda19be470bfcdb6dd03238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185375ba98085a4da38b227f5a73ce1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3868f9278454102bca9fb0cd989d78240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f197e56a6d7f508a9735104415aac9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10dd24e71089ac7b5df2d5808b0f1c2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca455c6eec1993630454038523118a8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb9d476ea7f78194837ab50f287956244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfcc5f10caaefdf7fa1a78f32ebf531245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199f9a11c912dabda058b394efd5b45246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186795563f83cbeee769eb8250e95c26247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43113656a4faf51902bda4e9e8f149248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28ff086d590ddb5c76c123a8f176c5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be499013f0cbe11d20b8c3a484c19abc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766cd0920004c368848d175a6a8f9c3f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435db1e1f9f6c60658ea3fe58571335b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c2dfe6f31f82463a0b02153793466253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666a9398815f24856bd7847c1e25d24254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ceef9cc612cfeaf28114e6a2d917af255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514ea7f43d0fbcf76cd20dfd025c3ec256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c33fd2c4843acf0d312cf430e1540257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db4450615d305e656179ac64f41ccd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f87afaa2abfe49dfcaee2e7eed48d9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9cb921561ee36d5a0ed29e3d00690260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f988c1ec9e0a128e23f61318bf009f0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74405d6e4b3be2764b4a1b64eaa0cfbe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de6415a87aeed6d0c9b899b6a95522263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea9748fe3f7fc7af7d6cf71c7f0415264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8fbd5a8ea6bc28a2da8cf05d27607c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d961b7a6d4de8af4d049c3394e1cc7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654bab704078a89827251672ed822ee267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b85338324cfe5e65aa087258ffc92268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724043255557ce09df0b2adb4e05a771269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7fb126b94b92079a20a9100ed0e209270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae2fa8e1117150b2f5695dd86a6b17271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b90b8e2506a1f195aa3643a9d68817272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23a2a9cc908523e9dd47f8de17e5ba273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f402900d90acbd14801ff35382e8ac274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8194d8cf532bda6c2610c0d607dabb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e30788bdaf18e390c2f8d59386879276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb89f2a7f5c3f38e2db012fdd7948b7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57c000253fd7eed2644324d80025d8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789acb41b9914b32143e4a58966bacf4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7fe14f647465ba89a4ce9aba2e745280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f3652f50c03a80eca18684069f78b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747916192eaef8b68d4e9339818a3e3a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f192f98df1541fb08172e391cab3c4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb2d9f58f0e08ccacf01329d47360e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3d9d895587956feb3f62014326b7e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0f6c76a25a4a2e367a0a971a2a529286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09fce2207f2bf5d62d3deea9711bb8a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db084a148e4d8daf5ac0e9c0162ce397288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75697d4ac6649f40182066188cffaac2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b83c82e9cf56fc45319133692255ea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1a787523c21f2cdb637f67bf4c7da291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2d63f8215bf2265ccb0ed8b808223292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d9d399bdfdcd772928b0d11436536293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24874926263a0f4218f0ac20b0d1c2f9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64917c32c79713cf1edf5e68e2c990a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45084052b285724d748183293fa49af296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4fa56af52a9ff9e0d90afc93a7cfbe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeda8f5222dafb253efeefc57640af7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7d740bb8346783d6890c2dda72b48299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1331e5af46f138e12043e40b63c6bc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a8b84d3d94ca6a570658e8bd35798301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f99749aa31e7eccfb69da207e6277302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febac96fd31fbf25b650677946ba212b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9706f71d8eaa1cd750304d19de0478304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cef00d766fb4575ece9228356d610f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a199691a227dfafe9e66e530c9a1e7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc84b59df40e01137489884745f4ff307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a09083a129fd73400b5aa91a2f97d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b999a31d3ed7753fdcb4a31b2be62309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19008e1a7a18dbefe70790d554b9c88f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168cafc9ac582781f10ecbba3d415183311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d95c0b39e6880169d0edcefaf3cce7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3cc0291f5cdfd912e8f856ec55370c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b237fea293be97f558228c5d2e3551f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c8bbd8b5867b17ea3d2687528a21e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e059356a6e6eb13d516886ec07997316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacac3d0d34266e222f59efe29f78466317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c1ee94eba033aa6b01bc064ae1bef318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7d5e8a24a5a241b2cdcd4cc3af086319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d318444821f7371ba14d21344116c1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b89638fa59a973dd86de1b7a400dd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15025c10a7429f4505039a150dba86ce322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2980f9f802198ac262ca83303526d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb064bc290b820bbf1a155a10139115324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea657b05e274f5c9190deb0d3fab41325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56205af9ced332c90fec181b397ef8ff326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58857ed953a0bf23e060326f00014576327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df154c132a1a8d6707794f35f2eee9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e38a09f51cf2af91e8b6b7e060e77f5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797811eb00ef08d55e27e2206ed54a9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463fb24d8d69c4c0c6d505649786373c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6426ac514a50ab39eaf8f31de5d3b7a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9187362b9bb223b15f416cb7af8399e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf233e73f446de3d43fb7f326c1474a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffcbe903ed186910f4dcdcefb978189335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3675bf60d4a5a28a681bffcbfe0210336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2049b865b15871c4e05c072a4427b269337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98fb63a93f98f277a92125a57ddd058338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10edc911f4738d5f9718480d8ccc8b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42ac661c7a4425e579463cd34de8e6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702620ebd22970283b3793bbf633733a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd557362ad92500a96098763ccee6cd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c68cf158bbad131c3cbda2831d573c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82650e12d2ea4c6aa3976406bde47c5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5370d7d44b514111f1cf2b2d76f65345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b23209e6f9e55e3e0b9b7e7a08623346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a74479f103e0ca6d8728358b753c11347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fcc10e40cc82cc2bc0d77663dda7a1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00cf5754d8a3ecb9640009f63305831349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890787e8120f4911c762b038f954079b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084040f284d2a716a782c6da9ca7690351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e855b4643eb025bce358461d08e70352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe2b37a10e56a1174afa2f10c737b4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5bf86bbceed8d1186cd976968932c7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc075cc25685f6ac9e9d1244c78b9757355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1a34c431d04bd0f35912e5ca21062356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc218cc23dd3ea7705f4348953fcc4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51becd8119bcfbe38523d2fb901fe1b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf65245d37f10b395e0193fa0c5642359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15b3339a816eaac71f4468fd742e9e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8d91df1f78d32af9e30755bc50093361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbfca950b1dece51a85b7ce12705dc5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f4946ca1dc0a69971c19527117cdd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8884745f0e13cbb0b3809e3e68c7f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085cedc18ce1f7a22d64c0b51580421e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253b147e14fc0c1808115aee3f21582366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb67e90a2ac8fa6c46ab6460ea0f276367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a12a0bdfca15ddb2816fea5ed4b7e7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c540366a7a2529616432f7859bd29b6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb189d9aa43d6c126f2c5c56d88727370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02b50c6235a0ef0f5238b49d84b3f8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46cd410f405c9a4eb2809b6a8f4d1e2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560eaf82123bcc7159d0a6085997043373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1da48ad2aa70c22ea34817f410d5f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8031e8f55768cb948b3891d8ecbf8d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c66f17511a02fb6cf8190e547f3531376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e46eb5531491ffcc521e46d9b6d5bb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6179ea1f31c4a200b507d26df51437378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaae7a995a8f0a3d3808bdcfec6dba4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2eb4f3d3d5b428a8aaca41e404a19380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a423c5f1d1b0e5c58576b8494c807381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c74d84796a7f24094cb15bb0679a73382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67c7c41e6fdd44f61cb9c6beeaaa05383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320256774ba7886963f2f22b33380a3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20597fe45d54084b33f7eb68e9f36fe1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4afc7c5d21f2932906677d6bf1205ce386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12468e9662b5e7e152594f3cadd6342387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fea5eb229be6823f49d87601dc44fb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db94aeb88de21731135ffa0e87f787c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20623f3f26464498875094e88f4c4d05390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b58152a0bdbc8f0468968cbf974d0f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cfb08c4b653e0ed67d605c564d0a24392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fcbf7190ac79238c19622767a91bad393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1a0e456485baa6b16ab5e02cc4315394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa921c29426278fc6e60672ae04f41a8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0981def3771bd712f23b0fa05790f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8b0225f211d4fe9667412a38eb66c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5def1f7930dc896566e7204025598f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e0fce1fe644d580724c407c54f253399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f3406b163b1669fbd6ae06bece5a8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b6d321852677b34f7548ef1916e39401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad6bd9c54162bdafdcb490cfe52ec4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e7d5bcc2a259acfb5ee619cf2f3c2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f7f1324f97f35978e4f66abfda50d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835b6137b265df3030745581f617191405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc981c1fc546ff8feaa91b5e674caacb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3545e6057caa81feefb14b5c784ec407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635f90b0ee9489250ae374ed0ec098a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3382db22e887a370c0a572cfc3811f3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8232a169d71154426253f3077493a34410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b126ee9077c38bbfa344cd7190687411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50c85b5231d83a724fa09b851fdde1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5247f18ad3ca8c3859ce23e9271fe73413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13ad96f4c500df31465250ae0618e6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba60fa35f6c000d2ba0a572163de0e1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80b9389cb38d2d0b0d8f5263a40289416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ed7b4d8b2f9eb631139b816d741d1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a24cb1abd1f9d7f3fa1a25283e6f4b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151928db57938a9c7dd7ae4c01d8c62419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7765fe6ac3121485d8ce5757f00a7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95a693eb628bf66023bd7a39cca525421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9ea0d2333da29df102867778a6e73422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a2b04da3b6b2b686438113c66e17d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b0b62de0b02e1ba76be55369d780f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54455c7ecb7fecdd1c11573e536bc6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964d825f17e038a3b46ea69af8dfe80426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8dfb24a3a0de8242bfbb1e6a02d7c5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4f16830186a2d68a36cb5a62ab774428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13d21592985d0fbb9f84c9724004d8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00c0ea3fa33025e7f0e899c0e1e842430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db96b5a60aef5c99bd3430e9e16371f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a14a10f47ebe22885e3848f57ec13a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386de8a87dc467ea44bb7b4b12499f58433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584838d1dda2631d8c2649822a61bea434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4d0db6181671b8a715d63ca4edf7b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955b53efc2c2a5d42dd66ab61a0ba3d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec237549f8e6fa1c1e1a8ad744eee4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03bf36cc4301d90e0ec96d9f02446b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6849f53eb2faffda108bd8f63e36058439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f65205188c26be50c76b4e8346fee440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02359a6d94f9b7658687fada472fef441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da53f641dd0d0f16d90d72f3e619e14442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e14a3d90ef5d10d1392f25e62a84e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d382c94a5b72ff73abacd0f3919be444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447271b9f4544c8b85dc8ae9789b3e42445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17fd870a14c184d0da1b99a28f835b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ff489ee4fdb4ad94794f5a11d2483447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23c81b5a0b275e6fa4c1f99435d2ca448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247b9703740aad1c03ae4c10d855120449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e4d2859903060028793cffe893959450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8620bb870f4d87302d41c23979e6d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55910acebdf744d75d6381d1593370452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad3512573b4256215736a7c833cb9b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088214ae9f8cd8c4802b4b82d7c354ca454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a43f701dbc7fec11400327a5fbee0b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf847c452fcd1dd98526cd0cf3bb597c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ee844d8f6239ea7dceb326fc20fad457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622018cfc44f56b34d3b194b40b1965458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7bb8e7993b725ae754289ba3079ae459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc43493cf708ebec5bca0c928f3b1b1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73118a16f61fbecf9ce584f71e9593be461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ebd46ed32e718b0ad3b25f16087ca462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85700d4c592f08dd5909897ebbaf7a3f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5be9ad064ff0a1f15e6c396e53cd77464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e407deff02432ebe678344aa5debf67465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a3d014fae620c66e13879678e94aa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5427569895f2614a5702ee1bc0e53467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae632ff646c5af8a2edf7c286b8e78468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016c01f883f3fa30ab16cf4a762e86c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097d1a8f02b34a534e32ee7778947b6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7b4771bae87799537b2b07a38c5c2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329a65a0692f747816f1bc982d8e1e8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda87f0d448d39e711ad7afa414792db473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3905344775b5cba61cebe4680cb92c71474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13718233a7c46feb3c6b23a54167fe22475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039d0751625b77ec375783d0857eb79476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3365993b31743b86b7be5e1e5f5fd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c754d623323143bf84c78bb968f4f14d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1621810135e25b839d8c7b2a525317479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c037a9cb10e9e6d111df9f3471988480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1741b2406b54b4d868cfdea61808327d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0c420a823afaa829ef0b266b5fd43482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f54d031b74167b7feb1651a33e4ac483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97180f7666bb1c6b8268a9227b323475484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c1f9b126e55d7373b364e17a91626485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89bde560b06cb62041d577caa76e12486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ad496798232ba15e968be2379d964487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c8f1e93da7e60dc939cde0f9faa49488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926cd8b3408f1de6e841b1af8de61be489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42f9abaff8215ccc749eecf0313c9e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8c7898d893029ceef0d4be8210760491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be02a3109dfeadb7906f04cec0e05c2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb7d1fed1b15f54435aa79b361ce50493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04857b7b93a00be7335d443faf3899e4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba16bdadf9c03020a9c3d5babe10f28495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd878c10319b0895d04102df88c3d797496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8f56946a970d7d21f2975d61a4a06497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b63ee1d7626e8da2f334195b194433498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4fd55e631ff0708c1217c9ccf8dd6b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d08c4057517effb2862d9ced7f5ea2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7da26a35dbb65c355877a69909f83501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46b6f03e1e33bdb75263a52a4fba35502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d76a819ae4d70ffcaef693316c3450503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af287b963fee25e721f2df36ad54c8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269bd67e017b2efb7794e95dd1456dbb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67977cd6dd7fb7ca234eecc622b941f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8b7fbd11aea0158ae463166c791fc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac646d927362cf27005b95945f2503508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba75fc0f252acf22e655259e35d06af509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2ff6beba8a2c631e28d3b89f78e29510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbcb4a12915edf6c6f6e2d30738a13d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad35a2b451f88ab45edf4dfc6916346512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c497b77f6eb10cf41d8b964f00a05513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f6dd0c841033a242d33f728ccccf6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08261813c07b9d6988a9bd70ff380d56515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1105789de0bdf02ddfe893ac82ec23516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ac61cc4da595be75359e8a5daf8ee517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a00075a5c92df06058ccff8302c148518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490639d131f895597b3ded3eabda987519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c66ddc9605552173b6e855e2db9571520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814203b5343e98f7be5377ec92bd0fd2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0f2b648960aec8a3ae07676cee07c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa46eb53a35ea9f0793542eea48b9be523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f59cc6307d488b27403386505fd41524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a570ba2de6f068d3099f63173bfbc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575443f325d0cb9841ca51bc4840187526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db101f71c9ee84161ead9b38f8de3e0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6785b600cdb3d832db6c46bb917d59528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d084a5de0870546d6cc0bf64b7560f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b192e729b95d8796ad6996769b0b22530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11ba878bf613ab2fb6506b242a73a6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f211932c5fce02f418a69e7f2eacee532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7d8005e7c08ce058f9d66cb0eb3bc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66009422405f7ae40e438ceb2fe09cdf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18245d3dfe8304a146b039d80c3b428f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca57735dd5b8a370089e9ad607e98c3e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589741ff8f861504950fa7cb75ebdec2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384f8e7ea21a674f92ab52e97530ffd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e22e5851d8df5d67120dfb79e80cb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ccd98ae670c46a2aef3a50f20da2e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322626907ec93cf9d4df498fb5a7f0f3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a962a85e6ab9ff3104eb6dfbbacd6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd82c0c69f0a8921967203f836b7f808543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca53e83a0f50822db03f22b097ea69544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45237d66b04050f2dce96bacf9a12be545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22276650fd8e9be467fee181f9fa46d1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88920411fa1a7aa114653164c1d2b8a0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83db8fb01242a69f80579397487cf0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bacc9885e47d76f7735663bf607e15549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9bfb5bbad78fac4696aa3404a41ff550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f6d395f975dff23e6ca355805b4f4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96db948fad11645364a00c396f1db3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77b81774d8ad5995d47af5d2a28f9d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4ae4c643b192b2fe1e2be561c5334554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bed90982380675671545953340a98d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc804cf78ec01e36d4acd9055778b8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9650de13add4f45359b0bf18f782a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c90857421114cd24e029872b1ce735558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41492640f3a0b398b936d2be15324a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2219979702a1b3f9d95582ee3ec0336560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a28f02f10b4811076ae970e1faf6de561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702bad8c2192c625e20662babb8455ca562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2fb6c06599d2971ad532c44cf0ee3c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc0be8ac1773e5e851039ef904f749564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5849fa1219e02f05dd9506c02bb2a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7567c6f13d4c8cc67c83968ddbd54566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60c33171084cc1fc1d05568e2b1334567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71621862de92d68ecf49859bdb52547e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a8d1dea4fdf5b1251425fa851b535569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56ba0d86d04db6ae4bf0f124d313d6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22365ff3153a14ee6baec817e55d165571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a95e8fd647bc363222b84d1397583572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d0dc07a4c38e654bb2cc858a07ee4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25c5421734f4819d1802709db858af574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123757089f5a6b086609469d505959cc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33238b6e94174c05121212d8158bc184576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a068402799f3d7704194d05fedcdf84577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c02047710ef0c235e91480332ac726578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087be9c7d8fed44ff152bb65d3bd3d7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a75ef146d68bb65e8e3164eae309a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f25e7208aff9456e2865def54e45a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286f762d5e11fb41905900f2547abad582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e66620b4c84b9af8aa7be3fe12803583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3f60aa0f3d3d0fb2b4d55365bcbc6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908782c7577c3b9b09362d1c37b16feb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b801496e63e55255801fab9df94b8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed7c4942bebe7debec954308a9452a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3084530c4859bfa3afcce456294ae588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ff49857595da43cf850d52aad9f4f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc60638b81a1b106cdbee062581667590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e327c1b35c3a8e89cb667ab64eb69591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce58d549673a7d28362d565e8b0e159592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d3c854b238b79b14df3b55fd3c2429593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38fe4ec5ad5bbffb93fe22667fffe7f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5c5285b3671bbbe8ad4a95d78385b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d62a0962b75ca5e2613d4e3ac768f0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921540331404ea201d8ade4e94fdd4b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd7f6846224c2f8bb1650e283174d9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306b1661afa2a9699b0158b0f1a690d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666fe0ec9ae46249833c4a95880d75f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2fe318436892c14acbe60bfd4434b9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096b54c19dbeadaf8aea6fd30324f85602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8adae98f8ecf6a529367fdd0f5854603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feaef25e0ff5ec9f07657cd124c926a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97a57a07490a85ebe8d3fe3d163be5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034579a36c4978950ec5ec1ddb0ac47f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b936faa25d4dec5a11110ee422ad5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e045b724754cb33db53de92e321109608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afbf68c245c50f11d7e95e495dccbd1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92595810fcea06206456c4c55d46de7c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0581757712967ce8203163c8104ad6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c91e6fe5bada2809325df94273fda5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2707fb81f891a5a14ed201dbb203fb8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7072f2723fad0f94372bb3179dd1ff3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c946b3e142d601234854685b36431615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e381d53dd361288dfa149e94a1c3a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578d89f0e9f5b23c4448ac19a74eaad617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31669f6298c7c5b2683bba788acb8e2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197f9232263316a99e52916534b2409619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480158a87ab9e561c4bbb73246e636d7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c962260b1c6dbcdbc17c5b3f5087376621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b181e4fcc2e1adcbaf4e5da9ea9d0b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4aae3160bb315182f7a781f4a5ee9c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fbf90413df88ff9dcb170db18ddea624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2ea5937831db3b1cdf27913b13692625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5c064c6b3af63ac8729f6ae805e01626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e83c288bc3735d84ef0bb7613768e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8030ca89bba9097c3ab03cab617ad56628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3697f4d0a475199b5ecb18bbfbf304629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc450531cde07f20d44659ecfe50deae630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15ce1c3beb62c7de6f6fe8a1440d32631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716d9026dbce031c03e53b998694355632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dddcd12b36a37f5ee8039683f8c0a1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779e9057e0d58021973159c47fcb580634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ec20cf3fb4a2ba6ae5baac5d70321635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b108d6ffcd5839db23171db245c822636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49904963cac508c3120a5a00d7a5d9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6dffda90d38c6a14f24dc9865979e6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b768a1163ff85fec7c622273e1d2e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed2a879dfac2522b5999fa950ba0c5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a5d23256e5e45f21b95249640adc5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdda18f78648b805a380cf7fdbe1fb1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5241285f00e5d66afc577c41703c2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1653641b5e43692cab9ea8eb07e43bf5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9bebfb167297d9282bf951516b8c1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ef2f1c963edea60d0ed85fc8f7f09646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8a1c3098173da165640e21c8d0da7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029431588a324ecf2a94b6503c18753648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9e6451f10201d5d9783f5329d0d42649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7cd8ee07e83923fa9208a8df1897ad650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a4d56f3a5d9c31c7e7bb6d91654fa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25766c727b370aca6a3fd0c4cdd264d0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7bdd6f8419f52bfcf818d88cbb6be653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5081ac468c5e60788110b9b5ed60b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312aa5c5a6be4259da9fc7d7965f510b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80cf72ccc8ece03a8b218c3718213e2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465232d111833eae17cd68dddfc4382e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3def07263ed29796d328df4b372d3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573b4ce04e96b67216256330ced5f35659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1212f0a3b0a25beba69c1ef5b685863660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1bff5661951b261eb436cfc87264c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e148cd474f00e7dd5fac17acd9c97de662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e87ae044d5839e297978e8a030fa5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61086f1cc73a5951ca6ac6f3f758e43a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46e0fc8ff24d18ef8d22ccb62ffb1b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52593d4c0a122ac729d6e647be2fa8d3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840c9b2e238f24a2be38110184e924d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62f2b8d01949cbf5660b013cff8a80668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f21df4f0fc05d3bd44b4911bb608c4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f04b322ffff483f5d6920036968ab0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910805297dc17f4497a5a5e63178a6a9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98aa23cfcaab136e0c8729465c9c2f4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926cec6365bc822e8b8b3e6d97a4237673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245147baa19119767859aaa9a5bfae0a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1922228b79aa11db06b25e482e165675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd7722d76f4ccac62744c7478bd89c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa1104a3c11b9255b67e4c76c797ab677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca04fef78e4eed4c358c4125a43f3a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e57014e7642ca4f6b6df090fc1067679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e5f7e17eca6e5245d066ba226b7d7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749f7463cfa4e294d5fb83c81669e92681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad8de2858fd6da0a09ba0483804407682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb53109a15c123ff3b802404641005683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b659a861436fed1ca7f2568879aef684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bcfdbefd6e3c32ec73e58fc18e7439685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e79a1e3ec0c9ef0e79dab4d875183686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1eeb891475f8ffa9dd83fe6fa7c084687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6487818af6e81016363ad79f88c6bd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e2c6478dd322ca9cbecec805ffbfb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04faeecf04b905b25d61536f1164cbc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de658d1aaf5d0c59c30f35e681a429691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca3da5881d86ff3a8a2d2f18d1ef8f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337001862e846eaf629d6f9d676f875693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59c4beac3decf28a6a20569eaf9273694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504634fdf0fecabcb4d5777752d1558695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0815d316881f611600bb86c8a4dca696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a8fe3f39fd17c414a956e3ecfc1c2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5bcfcd782f3df36a976997de22ea97698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862030ec37e5cbf13affb17869f3837f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d87e77e1aea77feb604c13b1b92333700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df09fa285f1276af7ef1fb50699fc5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1508d8895326aef6ff8fd3c778698cb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40654e842c05545a614a2e91cd27f9d9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928c41f871f0225f0750bac96136f54704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465375fc1298950b292aae9c2e2afbc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0dd30d1286764ba5dbbaa46d21cdd9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e190070d74c824b7d7e7902ba088f9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698d75bb0998d8377baf7ea392a12dc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f161b3a42807d792a569e1335733aed709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6bc4267f3c59a24887d3c390d86cf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fcc780225946484817727888d364d2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18aeaeecb26299c66ae28e6db2e2d0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8613aaed91f2049ceace9beb22ecd2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453d05a3db96bcb1f2f8700969f5b90714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530aa17d997752912ee1d5af945d742715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6746aa25607de011cfa27785550f4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e429a549d60a09c109ba99cf9aed525717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac39d280b6802588651806032e4deb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1da5d2c25c69a6af514c35c8718365719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43879d3f89b8151580cb5d26775b63720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67359f7501448d1f119404d962110a4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44771046786288878043ac23e71b03722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7289fcbee959d50559ff565ffc3444723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e0ec333a549825634f193e31f5894724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00155600e75936eea917d014ee9b6cc0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b50b66b0a4a9c6f32a9558567f5ab726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f344f98f6e9f87ba0dadeb005391f99727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ea22bfaae6c6289dcb170680de692728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5b6352932c801c0d5931925e087b9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6db5daf4788ea64cacccc48895474730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f753be6ad77727c900abc58a7e8ec731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc96943c0fd313f51d121c0c89fda4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2f29c46855cfb3d7957b2c089f98a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e4bd0113bd1609d27e188385aefe2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1310fffe31f3b3506b6e3fbf32841170735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7462de96731713928fe694bd96bdd0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67664d1845ce559d8d442c7d498e3d26737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7bd1c8a031c3ece3589838f253be1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2f777ef60633feb006fe3870d8edb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e31297653bc13b5d5c6b552218f18e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b1935518af0471e8baebc1f57d50ab741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07475b032ab9450f2026ab44a7161af4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d0f72d2708a6d97b1557b80b1d1ae743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8403b00c32b4b04dc458820116997744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23edef49580bafb52d3027d3a2ab39745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa31f5d4eae888d16b9fbfffd704132746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8582841136edd8d2f37dc9a00accfc9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d634a94a166aff1eec2c6dbc248dd07748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db23834d85c643ade7ad65389aaf7a6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6eb24202c20ad410adc658fd886164750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a57bfe44a82bee6b09dcf12bc5fecf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f6f3f3796d8d073fa101b2c6a928e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeeb1b1cdb6c2b7bebcdb1db90a6368753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61006d95004f7b7aaea9be87e335e1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10afdcf90e006168ad99669b64b545755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233d19628c5e35bcadec23387cf1d8d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705b830fd79bdf4b2990969d280f385757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>