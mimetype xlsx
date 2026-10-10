--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a79e9ba3e50c74f6306899fd3a5f8b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d75ef285999ee6f913b822afd2dc572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2136d48cd12a6a3d06c9762e0e5f1113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198683febfcec7e887520d160bdfb6ce4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da072c8b6ed3f800c44a11c6eef4c465.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe74ffb3e164fa04d7c83250768c866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682026740b2b5af80d17d3216a75dc907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289999cb8732bfa393794cc4b530a2c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86729435762aa589d06036385bd9abb59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98264f534e73d1be13f2d88eac8002e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c96740f253edb9dae6f8238aed447111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2319e68b8418126b24afb713a02a2912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede98e9bcf531b0f13beb8a91571a5413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ae4f6343658023902c6c66b230f6514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e8533b5754754c6819f271de88ea415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9ce65da02b1f80191c1eee1fd35db16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091bc0143319ed3a245d35c8afd35cc417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf1f08354f3c3f5b16499c42d5642c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f1ca1830293f4b954a7cc464ad8ab19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8381f244153f902aa8e60f911f747420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ad4858c0fcab3346bb92d9f369fc921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63992c2d1651d81f6e797081a8b632322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab983b718318e99a5a31182368f7827423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c44e36c284882ae91088be06d7b3724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b4b964dd36cc6a8dc295c6e6b1af425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0544ba2d8ed903fbe6ab6e4caaa504026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9651dd57dde1fbc577faa852d2e9a427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8d68b2e20296608562fcb1fbc4ec628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772efc2b604dbc4c1231e064173355fc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3de02a946129cb0fa13f877c3238730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a17f3a34110a186a673419911f9ba831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267217e0dc0c76f2af425794b556fdc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2c83cc83000b6af990c0389e3f07d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724bf8de4dac9730181ac8dbf9d73a1934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba5fe6fed263cca4e339452ec2ba6735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9031de39aefc4e9ed651e7acab15f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5e8351e5f77665b5dd11997275e0c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aaece5eedef3d2e9bdb8cfa2e18a3038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20adbb21d9f9edcd577519459f27c18d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5ecde6e740b777c45171146bb473540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a5354dc4e5221b82f50fc9076f4e841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ddd39860ecbac8599e1fed11ab64ca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6226787f85a8961a62fb353b7efca2943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200539be101818d19ffbe6bbe9aba8144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ac33821bbc21026072a6884c63b5745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af154dc54065ad8d36b197372a69a1846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29be412e26e4c4821f0f58fceef8c1147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579cebc04538edd596ffb7c1a6f863148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe41c1a73d9a1e511acb3a9bcc1b32249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113626463ac4f61507bb47a981ff777850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012a83cb0ffd021370b660477ada2ae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05660cff315a9e803d8d6895211db352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee933d33586f1b3a90a3655e5104b3253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203087bb0ee1b55cc95711b167794ec54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215db98d74a6d4467d96ae070ce077d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b53ba5ad9990e5b4100587fa3b536d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34ea4dd9d2b4fef1630a798e1b942d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9b304d192a2befc6ca6dfa052b41658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c208d1048c4f94cd970ea224b957559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9309a25d79179d91b42937f84351b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea24bffac7493e45e20f1de227addb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5824c10a28790844b3327284c2a9062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119245e7522b427d3bf24ae44e8277e963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec59d247f1bf5c383c44aa259fc07b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785460fe4666b26165a6774873ada5465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e7faa293098cf15b349220da29d1a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b973bb2d2dc42ef95a2b559900fa267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd972f6de690379b64859f5956cae9d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e210e7a151d318daaf0a8db5169d269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f02fe669672e55e6dc8690d035e43970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8630527c394911dabe22115f965f7f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da8f056c267b12ea3aba932b6b848f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dfe194efa2b0335a7ce23738d5990473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f60c98d8dac94ceabfaa92628ff86e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f429abe73ec2a7d26c65b5de60999875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca15ca30014aefafaf534b32b7586eb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32308e8960c1dd1f8cc812ca8f0be33b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a865b5933906db8f05aa23eeda6c7478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab32791ecdfc672ef7a673657ea5aa479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ce0284893b5bd0d77170a282d53fe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ec0c5661d81876af5db0bab05777681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76830703900c0cf9f20a3266db241f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffee58d9ef84e75ce66a9dba64298c883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f93ea7ac30d966f3d47635e4eb57f384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a816cda7c5fd8747ca3df5e19fb28085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4462898fc16a548face3359ac8dce86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40493966ef74ad9a94c293aca132c1f687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5aa290f44b14b542f2d1cfd095cfd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2492e0297539dd74e90afb8bd78ace89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb2f458479540efbf655adb50db50e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48885e3a65533237ad3a8e173a5d445891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056233fc2b741a49bc0eb9271b290ebc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129216c55f942824420c9351e063884b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5bbf0edb3f355b0864260d1cd6e0e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a8a4b08603944880e3dba42107f0395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ddfedb4d39fefc7c2a6d448cbb30096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea779d37351dc59eadb954bb55c011797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7da48c98ed0d09c3492f9c20b394198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944dbaa0259c3d38cd53b812e9d7559299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192995f0ab822c5e6fd70c3861967530100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1db3712ac08440b655d442f1638da101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10ac54b8c2b77b33a1b93a8f2eed40102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b9e2c3104c9550200ee1f745f44a6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80c5212709808aa5c18885f0b5d3ad104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a937da5e119fadefb4469126e993af4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b84dc9f3a08720aae806fcf23001e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54bd26d94057b72f2a717447b553d7c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55092a44bc288a92eb5d94d6b26e6e95108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b19f5d2b1948981de14d8b02c5e746109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875d77a7a1e18773ae3cb84832c0081110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa432e968d8e31614c1fa4cea8f3db111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b103df5d65c64de97535a3f495824112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dbdb50c3117d9a1ae8e92fa75be8c9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49179e38f144330274db0c0bd4cb212114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67f8092458391efb0eda67d03a4f94115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839efc919a5cc9f625c68ddffdf73a5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18726773d32daff9e724b5b0e19caeb4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f13065cca6534e4369c0140347eef118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44225c9e593f2bb6a2eeb594893743a7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6a0b3a65fdc07c0f27f41679297e3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341dfd0cdb9475c40c5408775b686ab7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5081f29ffd5774bf437e53e24f7c3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25864b7b1de9247d6fc95bd2491fba4e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a53c996a53b781fc476f4efa0864a8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f951acba1d0591426d84bba2d036b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4a00ac73160ccc41b6d6ef16178e4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e2788dc5c4f8818abb4c397e4a73f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb94156832052688ab228190e650ec7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d02f91292592fc9ecdfaf80e0957c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8825a463052be1c5f315cc3b2678d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bcbe5081f953841df5638f8a73b57e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c85db64b29e74ab80a2f0966257f7c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43469b0cc3b0515f69fb89a5a4778e93133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80547e9a5d0d50d474cd612d3ad5abee134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6b6bc6edcb346698f0ce84636f056135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82cf00b6e00d75484f0760ac9d15659136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9fb9b3ba9f375eb7e115819920d96137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc413b9d793271f210413ed9ce0c0a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45c837eadb0abfebe59863b240a466139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3453bf012e08345490e14363c1978c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c14392431a4eae4ef921ed347a5215141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34012ae639abf03d26fdf59e454f20142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eee2f54a8ec8fcb23390297cd9e812143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac861184fd16f62cda4c4b6e5edf7a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a56cbbb312cab647e320225d3f96dd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd9605ff1f253a923c7a6a6a48d1d4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e81c39ba05dd2296487129dc2e61c4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890635b0ee78e1e9b3fa6d59d9c287ed148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0708ffa768f303d2ec9bf5c8125b0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0376d1f00dbd23a3353fd62451c09150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ad28469894ceb52dd90fc7b1cc77b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f9b7f8d02eed02143034c33fa5707152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93b7bdfb348d8c57f2b82acbe57822153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d577b5e8304bfde60a6c8ede0a8cb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05199411079ae9a734ca5e89d25375e0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0062a64a7a2269ca71b31ebb39bf7b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716a83023777f1914a189490253c055157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46112d5168111cd9924d90248e727932158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832c674e88ffe27ec9872d8a391af05159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1bb9386c3a706e035fc3f09a718dff160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626aba5f3e239771d7d2599ac803b34161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f0236f11dec13eb16fd8b3fa54c74162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488bfde404cf0a4f5fa250fb4b8eb173163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b52540425fa1d49f477355e315139164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d1b498ddb85a26188e8d768b78a4d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc2408ed4ce4f688979a37ad0e4aad166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5bdc025cebd29dc4ae40d3fb94e0e5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de10de565ef18b252d8501622b080ec168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e85d5e3bdb73beb745e779102db15169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c21916a8c1698f8d19b02489c5f947170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311af02988f22da251ed85fb6d65c8d9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcade1ddcf1f879843ae1899e6bb62f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425b5c2fe237114a77c9c82b94de580173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd3d3495a1258ce86343c4b82c1674174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32566da72dffe860cb71add920f7c859175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b352fa96aa5494cf712c3206ef33601176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178ea8f6ebfaf5f644efe3ab335ed95177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed113873f60b6d956505ebd115c13e1c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347af6d271153500f876743f0d87efe6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5bf0ab49cc9a8884d9174cf1427363180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c89a2c1bff6cd06d7daca0759c0c6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab62e2af5908917440cd1bd4ca071c7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154ed810cd9e1e3c707e661fa2f63f4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74bea777d1d7de72d119c525268cb82184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ff1781a251d74002774aec0df2482185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab84e83cdf2ee30a4a3df35bbdbd54186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e496fb223369895322333ad7d4f489b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0633c8a76ecd72011a5fa940ec37ca188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8787068dada9e1ec71e62f2df4012189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54574ea8c85772971512b8b525f9bf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e87a9c1a78b3ae83899e790311e459191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b171048f2c01aa110b737e322daf5a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9314d1cbb4650feb9f4163fbc8de0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b60468805f98c23d4c6a30067af376194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61a5921f4bf560ba5d387d095788c8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f265e35ecdf78dec0385952dd6b69196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99ba4333706afe017ce90177e5769e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c1d784f77ec7febae939c9a6e6d09198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f01ccc8051146e8fe5e996cd2698ba199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a26c2227396b510e9f27885dd3373200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840f35835193d4cc564ca57455b891c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7858a04787d51f01d893c9eb7157f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0d7b4b65404392d4adb71a7ce263b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26788480c653f93cd41a67e2172a82f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa0d47e1745d9bb17eda8388d98324205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17694d962641a06c627853e1230211206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637008be19ff459f9fa10f28b9eff1e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f510d337c31429413893f5dce94b6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04bdaba940821c185bc04b56f358b3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bcf08335a2564734bc46f749097e83210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af84f3cf62d21d8a1469954af28697211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65805f41ea2c3c22fa1bf4cbe84ac5c7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8594e43a1c5d6bb04cdfb32dc29a60213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eebdec6d13ac6f57def8832c4b684d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a189d3ce9424268e7f8a0abe7247dca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe591c2ea9910a0860d964442d18052216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fbf575316f478b4a57ba304a394e79217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9db2a6c2fc218b480e14d6fdb1fe05218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca7ffa502e4ca6923214adc416785b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76799f47dfe45a8e620545ad8e5a1e29220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c7db1ab90fcb78eef01820054342e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743ce7c10886a01ab49ce7d3f644f56222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993825a668e97c2021572aed07d80b38223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439bc8e0771d07281ab25f25a553873f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2520b7fb803449e2cfad7accd4c07d1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab8db120aeddf223dc8518b8c4fd51226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78763dafdd69483001c1ee1f5a7144d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66df22327d5b60f48a5803e9d5cf0f3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1d6bc0564d2920f4e20aecc6762da229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580ce39540c61333825e3a2bd18a0b0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ee2efa6b396cf9f8a5935d3b11dd0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed3310b6f5cc40cd51527dfe40c80d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375f3e6fa13717ead94c94b03676e04233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e873cf04f8ae75cfff0d0d4bceece2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263574905f3cc0c474732be445da539e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c6dbb45c97fa08e7e464aa58c9011236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef053410870f2dc246ab1c915f63a720237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfba1644286a37dc34b42b37b2ecd2e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712bcc7a5ea9ca73a64f2ab121a4f5a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3d981e0a882967d963694cc56d1af240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568959a92ceb76dd9329a057a175ba6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e76cee7e78b7de4a1dc506f6f87c1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6578bd79692823ca14d7026b4366170243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3f679c05b971ca0afc947934dc238244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9bbc51ea9fb0006cc202963da9e22d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b82c4ff4db7d613d99da98eeb61dd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d892ea3ddd2c47b3b394604dfb7cd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d5a5f51c0fc64adb13cba6b7e5974248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7adb9b9829414bc68f92a8203ff8104249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035891a23e4ffeb7fccc83968d4bd943250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a4748cb4622cf16fd1e5dea50959b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befbc3ba284f0cd63247b142826d8339252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e3ee9cc7d7d345d2295ea8fed04ee253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94f16d350c97f2678f1b3170ad4a88254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2627437e2ca46cea3f3c4e5b42a748d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2601241dd798d16a66dec748ba7e1b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18efb02a27259c53b65c7e40fdfea44257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93fbe9216b81ead5f55efee83a4b3b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514ddfa92e27f73547aa0130d9797b9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d609b88ea83007dd82fd7087c5c39260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c470c2af6895a7157d32a7c428737261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea526a8d387db1cf88b2e5fe9c2c5b91262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034c53c9d30755036f6f42a567d471c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1ed83894ce237d78d877fe6f758a1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c9fdc2d76123c0eca58f0b978d88b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad36590c07e625318fce6606250c8e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf805f9c26f00f9bab35cd473a37ae267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b5412b73b7bd4c4560b176a0b0b91268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e942c178b554543e6403eec824946ed8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996217b8cbc905aa6becf97ebe11e19270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95304efc2901b78f91f4cbd63c12888271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8129921773e48ebec4f7e122c4941272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b51ea87142152c59e810f2d911b8df273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c7aaa70eea96fe6f0f471d455474c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc80617cde843c603d80e273621824275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd7fa34d85fbf22c15252604f50667276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f96eb2884ed3d6f6f1c968cf84187277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983844e1d29034a4aea956fa3ae3acb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1009c7a7513dea585e0ac805dd3a99c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114eeb9c6f83a5fc6891adb52764f88b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c17a307480291dcffe9f265c749d20281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdba3af7bcba0f8b4861e37a395977a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9570ea115d6f9bd63620fd3107fe7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba07e699c46cda38ca7453c3343311284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a2ee3d623d93bdbdcf4a06018929f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4b3dde386cc71d8f2f5c07347528f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a733ef2c17be1ce071ef57ce4fb1b33f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147cbdcc2209c65c89a8d82ab56cbc2f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3174e9b523ecea946fd20d6f381618289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7cec46900b15502406225080c5457f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da9dccfc2e02b8b6d0333306816067291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be43cfc372ba1facb2707d648084dff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62675f0acf2926c930042d0be4087f4d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c00f816f6fc3979ce948cb6cec7021294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f815b278b49963209b10bdda2a69cb3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01882760b87d488c6ec695ec2b561457296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0714146c76102f3dd80de5f680ffa16297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4c8b6128b99744a2b1f5bdaa470b7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369723c124e102f6afcfc944302cccc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698272d8f3bd61a107335b564ab84d6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9473a5cf65c951753cda7d4fd95136301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13307f404c53ff267589bd8e241cc866302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2b5862ce568df93cde6a53cd69511303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a590d90006e820735ba40c6cf023853304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509554862bb7d94003c68b646f34152305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6d25ef368ffcc77ad12a16f0c1fc9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33bd245477adb984ba300ff91ca110a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059cd68ad356b0bcbb6bfbb26ddf176308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6095ffaec988f2de6b0e14d56393a74309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9969436166163538c15e41e87dc60310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3b6d475916dbaae628f46339b2a4e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c316ef3d8a0e9c68a09dc54b257913312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d99bb8c6adb1e2865525500fde84a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61a98776d917cdcd45418e4f24004a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2006e9898427f15e7c69dd54f8c6e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5099e0fc7b1211cb667471768b855316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb93610d0f6844d695e7ac4249f70f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66a76ae30b52ae7f30f22f6709c458318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13fcb4392749ed3d344979045fdf30319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6974769dbb4fb73766831f5fc96831320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e206b71bdc43fa2429a6fbdf15fb2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af33aac04abc07f2d80950d2eaa1f22322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494e4dcfc04327f954e3d8cc2bdc9a9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22fa09bf06fc3cd1d26e5dcb3a7d85d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d66c2c21d9ccc1b4a2d1e0a15c346325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8ba5226dd0f37204b6264c401df64326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32741b5c8fe81ff4218e207553d3eacf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350711164bb0492cc9a8f831e8dee84328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e9179151ecef244b8afb8314c5516329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e95a359067157ef84e12a2c9059d74330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1042f4607b679995027be9e0989f4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa87f3be267e420520cb795092300a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7bff9814b086dc69af9810abd83e5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3383bd5011571834ea428179e201240334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed9c76684eb06c576d6b006eb1f23a4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae078788a789f2a5ecfe647641aa1f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75272ebbb3d14ccfec0e00875bc26c58337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28820b865da96850ef3d8a888f6548338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934db3ee94d2ac6f96c9463bcf7af36b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a08d535cfcbdb591db5e3ad4e4b734340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6878ab37bcc34c6e0e2a045d37e3d1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd859f424cad2b4a882e94d3053accc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c986e47f79f6a92223695770a81be4e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a1a4dccf27665034932a9142e86b2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a6ba7880f3544cf0ab919805b0dd2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5459dae226f5896ecb23c88668c37346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4cfdd94c2bf98a17b2a7d676a3d7b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35762c8a618e60ef41ed3ad44eea7cf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b2e84c0085065afe16042e211ef78349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba415679039133c2415ba23ab3d7a16e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97525f973ceaafff829b7398b20e501d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96644831fe989da7328b0731d91d71de352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e8d5bdde4a35e28b3b01e28257165353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10df7ab84df4a4bf47d1ab52c3224e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57642aa28be975ad76ece6ad040cc9e4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910c7ddd77f5b077be329f97e493bad356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb6591a9d29eef01c2e9b9cbf9860b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8d85b0107876c698e02bb2b715e17358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900240f9c34a7dea0178aa4675a0e69359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737cdf77cf21f278ecd50d7be6a7fb7b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a9bffd4f463a88f247f88c63a6938361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed067000bea2b3ae7522f12ffb8e63362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d2a97b531febd5f0a54c0b14b284d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5282b76f361c023313259d460f8ab364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eef8674ef89f971b3e9006ba6a5e32365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a530983aee86e1de0a6ebcfbfc297d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab7d717b6693dc3db96e939ff30cb4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc019602bba976271be24ac0ca3ebc1d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502e878dfee7c68a0424b18282c3842369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106990d36c60249a7df19d969448d2c8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d33e8c2f514584d2753fe46fda3e5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f6a71826768bff1d0d0fa2c1d3d0c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf250987577a5a2020a9058ff079ea373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1944a019adfba1e9e854c96ae47d2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a072a8d77dc29f9a47e365a38229d9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc451ac11f20b01d6a9b5fec48422a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469dcdd3307e06d8244504bb83e8cf32377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ace3337c7f7961158e6db3bfee7e9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19020b385e697566bfabff6f569251379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515712b47a2b1c7fb3f3d5d7b7cbef47380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e64988caeb5d98da5398749e597d7af381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0439fabf5df588cd77c2015962fd89e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2978bfeffed678912574a098e5e2996383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f19c3f13e875a47adc555a38361ac384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e84193815aef4b3b92ecfdc89c196385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55d355ecc9d359ceac8b3075b1c4ef386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e3106e24bcdca979615c3e7f957bf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462988545e3db4777bb2c7aa4c63110388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cae9a2d5aa95cd1648626ebe6fa33f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87acb0296aacc436282532a8521a68390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a167adca0b7294e0dfa73fc00d85b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca45e5ad9fd74c89790ac6f5f564b4e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c54f1d0120f57e1146c073254ebc42393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ecca26422e0f402793385bc5a8bd8c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd90bb86d5d53634651f413fc37de2d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc78a11bdad3cd5bec23f51d070525396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e5ee638ef5d53412642c58b2a3833397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f887bc66d617f39eeb5c57c4836b3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac932d42e938c1532151ac844a3864f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c36d5ca6a356dabca7f7108ab4df08400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63203b04a358b2d6d3bad0e46e124d50401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454fc6255d204b4e2b31b6e4a69b08f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f3c7310b202d37194b8342ff6d35e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce137efc9dc18771a2b8f8c7e7e81a7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c936e6ed2475af824fbdfef12dd966405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ea852948c25e43f892af1235442b5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8973244c0f5f970f76a6b125338bba8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c17b73fdf55569cd3491f8726c801e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392032ca5358c9894c158980f1b6af1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f24d1ebddffe00b5e1914ae7b7d54c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0baeca39b22badadd319e53b0c63a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc474b64c3d558b9fdb7aa9071cbd1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb95fe299bf464a98b56fff88362049413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa51e3befef00950c7f01ab8fba14d6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15607a6330525c46603604c10454411d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f1203c491f0df6aa638946e57f743416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7dbc561ea24ba6783e5ac6501674f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df78ce2e588e18c93cc86b77b287b49418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58535b614501b42c83cdd54a67b8fa33419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f37eeee5ba7ecfd83a7092d08d4664420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36484f6811e53df884f7e535da8dd916421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd152202b2d6ac981dffc8bd4d6e19e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d32b1ff6e42c6c7cd0ef6dab07a9c9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f894dd314df0cf82347602aa07753d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbcca2216ce4827a3d710f715412b7d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998e8ea42410a9cbdb2069e8337faac426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314b0d7a8f4dfd490906df396d0f01a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140515307c9155c8da67e8af8b715bc1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71db0028641a571274bda9432d91ae7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902be84313e7962aec6de6a5982e200430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1b5504295338a0ef8e2801826e949431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e0cfee1e997a542c8a6f635d64133432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e81fb15fc15ad37e270636a68615d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b273a2b76c9a6a5d7a4205604c35df434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5eca6d6e76df7df6580f153f9e80b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768ac51b26203b6446396ba80b310bc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98f7960a700bfeb8738c278f3fd484437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9cfd5cbb0a7e5b777be01f1305aa4f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacfaf8f68c92f75da61541576dab200439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e3942076f73593a769ff5a3b69719440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30713f4798f7d4278d9e44a3aad938441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e6323d2d32f46c5f6038d6c59faa6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da379157c31f3f1d3a40cd05b1b03e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92262fd770d1409d52d16f289d75088444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c57338f1d9e86f58ffcc5c700cb85a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c3f1dc0e50d6c6bffa4ed108401eb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56ff975b94e6e3ce4975148d30e0d6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ee84d46a1e5ee0dfcd900b358e036448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359752982034cb7b0be7f2efdd81568449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de832920f8419dba707f9e98a22eb8f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc22be665c9b5d5cbf08a14a57ac245451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe5649b11b56f2ea8e7c0e36b0fab4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605cebb782b48d58b6c467ddd372231453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2037b66560a7c9fd4bdd0e9cf2a2f19454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d3ca4d377eb74e4353969b76d5c78455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94466c1a9956e38b45176e7f0e857091456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03ba2e425b12dc513f2291854f3c94457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f53aae571f70c335ee5ee694663fb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eaea6d1b70842b9926952b4601806e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e866edbf01ad1a229d1cec1a4c89d4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d8debff26577ad5ae75503250b32c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7400b7b4a9370e8848570ac569160462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f821722dc212453a60aa504735d85c1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d43fb1128cd5e03691c275004f7a64464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de254982bbf001d0dc4882adc8cef6f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd5db5650e30716652b932635a696a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d45931bbce01f4d77e901e2f7884b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f0634c48ed9023168ed77c0337121468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72570cbb2ba27babc1e13a0db993e7c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b06c55e0453aa3b1199aae3531403470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287bb673e3e20953b1d19ef1fb35be89471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0cbe34fd2ea6601a48e9e999e5ee1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863e25563b5edee9e2880eddc1e2cd1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ad6a922a4c1ba339560a757d35a16474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077e783aad7b2c780b61ea881298116475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b39e5327cfc74572e32a775b0bab70476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ec10935f7e14fa84cae3cd0e199c2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c0a2ec0b985715b81f06460d25b3d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5051b837c77d52461bb6f1186ccad479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea96582a8cf3a3feb9816303d684bc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e699a9165ad760294f18283b292753481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049eda82b9e5e4ef58264b88e1ac2692482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f940dfc7aaa9bf7e74df37cd8a0871483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32b7cacc44f08645d74c5252d7f112484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdebeb477eae6a50e7da5705d328b39485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55115f3e4e34eae8ff9a1efa7e665f30486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1139f660871d5f38c57862b890a1bb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03836ae6e18bd9ba421b4277c8211696488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69cd3e5d20a10bc7095caf4e43a601489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9471e739a927fa35b7b47b7e292aaf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8126a437053e75f5b38f77bd60988ded491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72257aa5a76a0a8f93ff292aa7235d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bec26601876b7dcf999d709a3d42c2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f61beed3090cd3e691b589f6aa7ac7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb673e073bb37a450eaa90f35a3a25495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2902ad08b7b5268a8e7ff66cd5f7f91496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae8ef7a1dcf24e5099cadfe0ea4d9b5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42217d863376fa5e7c9171887daa2b96498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037218a1d52e0d4d927889b7e57a5973499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ee09500fd8e761c148e49c152f127500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183d27990b2c5ce2d93e224753f3d2d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc2b3b3e80b9db0ac1d9ab5630b4b8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac340276a7d54c6bd5a626830c4d69503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439d531dee53fe21005c5ca43c3004d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73b273d23db1d62b5dca2a44db1935505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc57109a568f131094fd403f08643a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdcc091fbbeb0d77192643b1305ebf0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3da0a08a1978cad15c94d08a5c04c9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234d79a7dedf9ac6df7c3767ef9005b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e72713d78ea654eed856d821dc25a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1914fe180dc3b8226f56fa828105c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e7f789927478e3e344d7d21020c48512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a95a1ffc04bb70822ac85cf0efad6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4e3184ef7849b7dcdd64eee6a79af514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251eac2727e2b39a0abd3a6e87168a9b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f509134b072971b0d10a09ba3bd23516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8e9b1f1fbf768e62c94ec14c4754c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d829b389646ed662e81748c390ca4f5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237791480b0f735ab8e5ac7848521ead519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a61849411f3a19896f5359ebaf7c63520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f12920b735337b5848c5a3c1b59f3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1377619450a85b2ebd9448f5608d6d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274497800f809064664895d8fa230425523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f02f18dc24e74620333beacdf07e30524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0dfa77d7a6ebef4faebc395677556f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870aa89b4e75ab625476d922ef672ea4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf933e35674056f291d46d25914138527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee4a07fa39bde12454a10abcfef4af528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510e077d8c1c5822eddc558bd55d116529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442f0c6b32080e7002f519d4396aeb8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752b91adaea7666d1f882d3476fbdd2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b052f8b971c73fd7a889eb698d6f3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad8d52589b5997fa38af440678845d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b11235916c0b32b08fcaa8ed27654534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537e3d5234ef5846d865c47ea3ed96a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f9135f65e2eb248c1e0ca1f1ead79536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7169c96d3539d6f8023fc9b4f9a094e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279dc4c5f67c03b6c3efe3f8bdee76c7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc35314176d9a6ec7749ec4432b927539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2b8e5ea67b82d70ae5f3ac28b1f40540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91644a8a7f77c1212dd10b8ae5e4ad541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a052560a42b39d9963cb02989116e5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46cccc79666a6756a0297c50479a66543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c0f5b72210bff4319e1422ed8591d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3843d01f137174682fac1f888557426545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd759a34e430dd9bbb294b03e8599d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379d6a483591b2ad07b1456459f4aba547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd4168e9555777d2d6817798efdea5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ac2b29781b12df74200ebe82f357d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925da520f58532d2d88ba9d76f0b428550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27da8e5257cc21c0104620122180f4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246570f8e33037a6326b4d10b08aab1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f0f80899a477550c1e0661839f286553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1b574a894fa87a681f96ee344288d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d851b0b3ac37eeef5460add96e3fcd6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8532fe64de15e50764d635693edbe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792936ca1477e2737265bb5a6f1a8882557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7706029754444e2db6b2fbaa00aed558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722bb245f25342ed87c6a13ad715912b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4ce18ce66411d7ddcdecb852c1861560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f9a9011474d95b69f71a3de9aaa5d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6401406cb994189a2f031a5ad07592562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7452a5febf132e5d8dc03bd38ce57b1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa15766fdfd0b681b5eb70ee29099a8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a0845ccb5e49fc3658e0b4213d17d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2c42461b05b6cb2fc1ba22871e00c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e9e733c0bff91d34b1eecd92f97e9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ff1c364d87f2adf5353942cd43c5c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a7bef824262af1d568f60f4ded1d4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a028d74a0430ceb560f07b7f0bfad570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8cd08aea00e5a38c397f528e63646571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de0d154a569e1a6f550f1a4a99f5ae572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cbe657e823e1980040a635ee78c6e5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb633b6234133ed9e2fbb37b1c79f7b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a3fff38a318143875001d111b7767575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b875b1a7aca8a72f8604ebfdbfba6c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572d576da4b262b107cf3fef84c6076577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17833aa65f72383688f66ab9c9f2f805578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728070dad4dd57144434f9f3e2e3837579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2cdf00d90c0bf1a9a587a30242c55a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6ec6110c9607f33b39bbca3d5e924581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b905c0ba2d7565cc6576d3b5f383d0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56afd6ff58124b005c34d4e291b018583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416891697084631dd269c28c75e1d86584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83641e84b228b272295217b40b23b6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6aefea5df3dd8fe49057da18e578a3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5497be4d1ef334c5b1b534ebc490f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4b84ea65b3a97939696e062151ddb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b64478a309c11ef95ff2a0582fbed2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e034f345c5c505767d50d06795a8f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a44e539f736b66d1621f2c595df846591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80930164588856f7571a8857937e155592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6ae2932a7508bb687ff490b6eaf82593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016200476f6646dea1500cd026ebf9b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a29e3eccffed1925c8795c3d131b9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767c7cd0a6cfcabc011c3d535d1571c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd909a21c6aa40fc67f0fd9faf24162597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c982d2ab1b3864ab370e4667dc1e4e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ee12142d1b03824e59dadd2222145599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7e6b5b85b8c8db5cfac1e980b4a89600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36190f983338763b365e716fe1e76820601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e19ec9ca884b97e62fc35361586446602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508a7e055af34118950cd66339d3aab603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ebf6f8f323f4f86e0fd1d04d1b363604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9802a80bea5f963e2c2de21c902ccc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0073e16ea1f74108340b10714ef11606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e389315510deeb02c152e5d47c63bfd4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af9b9d7c4777b96ef85794d0d93fa3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769212c937890158e3d6c1fb0c11ac33609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc97eadcb526ef4e9a98bc50a7adcb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6790c47b3002940678947136a15081611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29d88d7c5405102fd10432f55c74ff612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add2c2fe15426cbdc6b7181244ab443613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded418463a1ac09ea7f1daf8c0820ee614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7400ee71b6660738a7de000339a0cb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93deffeb780b267923640abcff590a30616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029ae60d882847752b7ad5a803acd19617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89226b8828d9a750a84ccb0a9a2b16d6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daaeea701d5fa18126c63eca4f8e78f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8966c246e049222f2dd8a950283ecf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c8e36f02242b7fd4006b09af2238f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6ab4d3e48ac7fc97ce031e6800b71622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c78ffa9b5ff18002d1f4fd29c8a636623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7e7f989d6349655c1a9a0e430ddd9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750258b334845286860964bbb0484e57625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f5fa223e8b47b99c1514bb98f87c0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724252614d668769d0bc7c813b48d8e1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86f4785f950e79cb3c8b33e0834a91628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97cd71fe23a880da4e585907c8675a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881b3620842eabc93f9719bd92bd1d7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e20e8cc21e6f8621a328fa9f1296b7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840eff83e8982fc41e9e1a07d2a05bc6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4026056465ef0471abbcdb57ec3b7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20af5946d7ebe2e08d34e5b7d0dcc5a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55a0518ce3f43d9a0ef5dfca174e2b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339562f694c2233228c1f38f5cf4b7e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96816c83d775de43e66ddc3d154dbb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642fbd150714abcbbab0dc984c3b0250638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6780b6290f737be3d8692c80380e2e6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63309bc838d177313b8b232d7bb840640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49c21bba4ea38e0afc9e7d10726e15641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a84d1e4c208a33852efd51d347572642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608fed2482531e06e5488fbf077d716643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989d9b27b3891673f3aaa15093ec962644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b920189f99413a69c6347956d74f7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe21f6706b61dbbc6b6113f149122a9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eac225f9e11078ae5a69faba8f4b36647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695cb7966ce27159c327fe9772f14193648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac089afa84dcd44b6549cd429e602e93649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841416826543662d0cd11c7e0b0c8ad650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f536426943d43f36223e07a8844c6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7537042b0a1515bafc20676f24a6a3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef19db46c71c1bd4823ccd184787fcd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6adb3d06fda60ddf7cb4bc648e80a31654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb86a8f17041041e9b0ca2e17a803dc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e8136a0a361df1e83c09c57c15fa3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981da9757a8b4c16e7b65ba1344de379657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20061ff50793f30d87ec18f3ad4f7be8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116007c6c4ad92a08de45794025ad085659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b741f3564355157b27d724041814b11660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d077d0044be440c86ad2bdc1d182fef661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bafd446e5e258c11e575c2b770f98a5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cfef522bed220017c96813332a32e4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8852e628fd9d93839d87f5596733996e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb2560723e3ac56d1fcbe61bc45a11665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dec04b871d6375d709a060d8b1bac0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c99c7c57e4d915ef20308f283fecf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8619c3533ad3462f3fa92878c54693668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a073d26e56e4a1dfbb2b3c416c33c1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5a587029f8fe943153e9ee744a23e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f659a1b18711c99dfed1abd0bf0fd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a897f10a6e766b27c7b584f3bb6a1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cda0d9b10c7429ad56e7169d96f135673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e6b12c0de43d01d6a503baac1594a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f118d4934e913ee12ff4c431867bd8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170695838bc8bd8e564236dd79951312676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e3ab1caab049df2a4640f2d243eb2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ab3e354a5656923b5571693450450678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056d3e131e38fbd482ce562c3994495679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727de332dbf04f31423849163786cab680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf5d2d125c305a92766dcdc776ec98681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee7121939c0224cf4ed943a3626f34682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e318dd70b9e9e9545a4d9cdc5ec083683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4d756bf5303cb7c6db75ee4a59332684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e932a8f548f39e089c9f8dc5acc1d35685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ab6436b178249c9ed01f035509a94686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44991387aa5317118542870adc7935687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e46749baa48e82fb8d521e703371d3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d740eb20ef22e555dbacf2a545aa3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37895d771f161308ad5c040ab6a29be690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e5ba45cc1a623bd4d8008018efc12691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a12ce40e9d2b8bfcf7891e771f61f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e36fab1c4fd7669366215714b10b22693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b3431c2768212ffe2d17ea009908d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6f2198015755168da2c5afdd4c512695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af93cd476efaecf61b94198e349cf76696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eea71b75c700fb19106a5582082360697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076cf1a1858cfbb076c7c5e26008049698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c054779216968bb52f80f789f1e7f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18297ea32f763860df36b8c98f1bd309700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a84e2733d57e269efd1b898abf33be701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb53afb93c76aa617539c45b93dab82702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d63e21d76c9407630641f746c7c4f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f11601ad2563febd12132ddcee1a0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138311b9d44343826ceead6fe2e321a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f346d2d6444f86e7d00c94027ce43706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410ae42d9819dfb53c1b55ac8b6eda8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f930906ce66747834022b54637cbba7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec94555a176078622bcf24b08dcaa3b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926447d6e8ea6bca74c83710a6d173f9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7fcd0507874db229f63a28a1afbdec711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d246404f8b4e17c01a276d7c553a9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6794a16a1cc753d09378b70c6ad7c8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bdbba3a58a6dad5d27b0d4a025a4af714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c777255cc4e0c8a5d92be09608330db715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc366ba9fc8339023c0efbb8e9f1a7c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d83580d46f152a960b189270562032717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d883da6a4ead99037f1f4939c3e8a91718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b7aa0221c29e7497f8433dc2b1bbf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ecbe39a8553017ffba7a9dc9cd4c6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077115c554d7512dd9511d639a8886ae721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51834b6a34ecfb952879d3e60fc096dd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61869c29590e0c9a4f1102a077f5e8d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fff0440f1febf0e33f5f83841c5814724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d173cebf9d389eeb53b8222468de6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849e0ee4cbd827dff98219d110c52c8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7841f907a3de5d4c9a2f71ed3e58fbf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf2e7424c988311b4587451a0b4018728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a02f5b7854af8dbed2370cf8f9586729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35236b25a67fe01e4d031aa4a257e84730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6a9f9a9c8c1682f7522b8b7fd5a60731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166fa28c71c8c2878d08687e1fe5879732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e841c1dcd4a7ff494dc57682ae92b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06155bcb66fc2fa0283ffbf0c6d204bb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab070590916d7166adc10cea4d48ee735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f923ba2ca3c9877d6fa72b5817bbf1d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea68e27b4af87bd9dd4db9c01b5c132737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb74b27c89af66e2267b587aa68f492738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315f62489fc5c56bf240841f92100ab739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5745b8e324fe618abf2b0c159b676160740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85574536fe224dcab64d309dff6c6587741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb6492518264a966def295d1254044742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b64545fbe39a56d827711de68c54d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3490cafd24afec5caf4b7b7353c2df744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e136363e2b08804eabc1afe660e95d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b23eb02d637af5c8b391ba1d393999746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a1c29e4c1600bd220ea863f244bb7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becff97542d6a50cb47de0a6224b4e6b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4ca342b5b0a27567567520ba0960d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d5834afe8d2e8ebfce12924ed84b5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e4420cc147ed2a6793fc9e283c503751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f61c2c775e0804ce28f51834ac2e7f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39d3a58bf416e369d56f4828833999753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97956abf16b091e1a4af035fc79731ed754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a95265cebaeac49c1546fb1c7faf7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73a0c6c318c6488cc9268aa4825d6a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbef66d038da134caf2a7f4fa6bdca9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a767b1d094f923072154470d3d5987b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d56da3925fc0a62cc6420a5ad166a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a31a3cb1bdb73498d24815d43ef4e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0d304659d0902fc8ba2aed94341c12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795ddde03d0b9fecb5ee55eec5157553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571336b1bc96d3c66371cce8e05338c54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96d7b847527cd4a851022ee8cd94725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb45b67e38bdfb887530b20458dde296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a443febca88ec58c99abf0726c9b6a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6e60adc8d6fce143a15ad36ea943e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119d0316eee4af2c4b75eb871750bb39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3ad912ffea035c5a2198e91f7c0a610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a671dfa2b0de777b2d3970dbf45607b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080769c08e942c3dd3059808c93b5ce312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41a95296fd7a7bf50b823a06b98c2b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089bcf07a6328d38d59482661e1ac32e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008dfd2a8278b0fe0d8a078d3249b47415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd656c2b4a152621d5575464dce066316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8d96c9ee356fc245adbb68883bd8217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba482c85e06a2642715d8cff3fedbd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42f186f7c3db5c2d681562d19f849719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043141ce314f1988339b9e7d99e1579820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462c7e8a2a1ab2c952d3dfa0dedd76221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da43dfbfbefc0aff0f99d8f9b4abd1922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723b2266cf1a1300b4e85d9ea999d5a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd14882fcb45f71c95878f8cd3e10624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef5dc0f2ef7e7f4e3cdd80c4773ad825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098292b0372954d011de54b22a710e6a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4657bb2fc6376864a562335f9b92fca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5b4f5653e7b204fc36f16fdbbbd7828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0318a2e0e48aa5f33dcfa7e3be0afbdc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076480e8b92aef08bc31a8fc4f873ff430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8476c2548732e18136aecaf9a5a12d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c69ff822ecedd1fec328291156021432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63e8527a139be9e885efbae61b8deb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42f435de413aebe5849c6d8960096634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3d5f303b9fac5c1f89764aee0b79135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e2ce4c22b6708bc4f977d4543d5a9436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd35f591cdedc3ac0a51053d5093e237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30d9b9de7eab3c4fb4e45e10619e2738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd113200f4206a213ffdfeaa6992795639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a189b877cef2c5c83424dc99f4ce69540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84f2dfe2064597000fdcf0a26ed15741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7912d4613812d401cee286521a62dcc842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9676173248c8f131a2073147e4973643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a818585bf9db729242f03cb4a99551b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09798b3b6612e3ad9a776a2d43eb92945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02300319acaaf6e8465ea03e7cdd044646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075cf09261148a0e7419273d7f0c46747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17836f0b32815f7e8e784e18b9b13cc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed91dbb0d5b60fbf0c88c9a411d74ac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3baef31109b6a2f0e852e3219c914250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5678ad16f18104b4d1020f32ffa13b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24177ee4ab469e7332f70b3d8b74679152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d3e2ca9d17ed3abe165a92faf3f5253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe73c72f382334ab778c1d93e9df6ea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd37cd92672d3ef9fa71cdbd8dd48c255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40a0ad1b92e1ace07e2fc67712a85256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dddb0bfa881ccced78d26a406d0c8aa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc7748ee9b589810a24b98266ca9c458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048efcb04e072b35e6ea6e9c0f78a3959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c602a30c45f0fdc528dd56644f29e5760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1ed60d240c60d007eab7052c5caab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074d7aeac46ff985974210f950bfd0662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3f65c26a5a65c2b074f414cf95b8663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50feef6a5d20bb51406a1886f0413afd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca93ef99399ce60f851a05ab9b3f09b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233455aca49d3f674113ab60bb97d16266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e84268adb877efafcc17d529ef7d1367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f86c74ee5d41914d3e33b4291426968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba73dd5e5a408ca35282398360201d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b66f3f27aaa82fe57e1e9ccde328f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d118ac9aef605fe541dbe3d04c2f53f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0912270f7e0c21167ee19a041a6a172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003267274b4dc4c8f46379382ca09aa273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc564077c915a8d9f9c30cdf856ff274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f25d63a358afab723e4587d875eb2a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10e82036f960cef076540143f1107576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109567488dd8457fe7ccdcf33c81af977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e260e53ba464fff927d31478f3bb1178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136748d4c8967334c943b2054514033d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de39400b82fe1a5113ac96d2076a2980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a06bf7982f3a9047accf8c6ba9635b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e075b06619fa55f8e45868d88694982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c058dbf6526c9370b716e69923abd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433430392d4ef6115181c96052570af884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888bae3c541ba9a2829cf353fc80179b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02e5d677018193b4fd1774698be68486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f955bb00fbd362c9ca21c53644a6ebd987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabcd4e37115ed356e22280adb911d0f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dafac1f031a41ff9f0e24898a22207189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a5bc9846dce7e91f6c96965aae063f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867f9da04b000525bfbc13d1144bc7e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca225513469bb8ab67c4de060614e13d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9b5b47a36f2dc17a8d782adfdaefb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a10d0ad0cc00090f3bbca15034442b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0b1170b34240452233bf72375d19a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b95bb14e27b8472e61f89fd41ddad96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c17aad28c77164d337378baddbf6b097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703df27a7907578888113b91a6ec0bdd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e577c4f1f75d56f7ecf46c738ada60e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41663372b746cb16afe55904db29aebc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cddd4a49d9ab25c22b30e9fdec88c96101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42774aa7ee0851c44d5bfc513cdef42e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ecedf0425da8263b21c1973f8d27f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e70b8e3c1c484eee5263cd7e0287f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65207a349d65546cb76a8d07d48e85105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e8b04311b641e9da6f32794d53e5e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7113db72798e3d20306f1b7ab7693107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec0601230d14bdf993728cbb8e5911108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633f8074b81aabc98626fd0dc33320b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336356b3954d97cec39cf98fef097c0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af6e535a7984b0a0426d2bed2c1693111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562c8f644fff5138e358dca8de1dcc4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd982b8b2bfdfb9c9c7fe72a28ca16113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d1ab0258b197cf8353b36541bfab6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27005ab030ec3266f17d84ad02234231115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74ac4b15e686bc0904d4db23cc9581116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840de8738c7cb97085a9e598c0431bbd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c397aa53472c74bac6e5ce7f98ffae118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218910aeaa8f7e4d34882722a8bb8dcb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac401f7863cbab4104d7b6ee64ebd7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8f0049e7d579802f2a44339ed0310121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1054f393fd41e1d8684f78101cf20122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff37b470952a50f0a5bc102b49ba609123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409cd70a5ed377274d5ce7ddb147582124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d89e0fc6a3899f59760a495bcf0593125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc71a90be71feb2790892313971ddf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42dcac2deed28138d306c95dbd84cc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759255b6549781eb5f776289953309f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885bf35bab6d9d678b55b75818d279cc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c5979359ad27e8f9c94beb371817d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e59e69a99682ef74652a878f62cca131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e52e39af0d13aff8267327502027b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6571f398a677b11dbbc119b1d0fc5a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b84ca02655f7fb0a2fc1c40113eb5b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6669dcc76ac6be78b406dae8e3c14f8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b9862277443fbf84169c3a55269afc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09f463a684968a2bf4f50beb3cbb8e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e25261a863c4a8d596fd4fbfe6367d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d5b3edc48cd11a5a8fbdc3e756a7d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0094fcd2de11ca53c4ad72562041c0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427af05053a4cd7ac421abd797ce022141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663af4488c6122b40fbb88e9ec0534cf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdab35b4aabb4f87d36b739d54f25ae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b64849d839ccf9b513b8e14a85040144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027df2f23b95f236d23228aceb39e947145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab37b2167360bed36fd0781c63077cf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9219e18bede317c869a7e00ffc5ce147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610b95f690b5448fa809a37776259b5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b395a7a04ab33a050b6be7887d8f1b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168debab56d1e1415a3e679f29481ca150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b46364f35cc37a11f4b4245235559151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a0bf99a2525f191cb63d9bfdf10fe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4862174555d8906b83e979f8fca07153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e416f0ca20f62b582f192897b8f879154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532008805b5f72de53db9a90dd12570155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930d925db0d80a553d5f2f7f1c78cd9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ccc36badc8eb587ffe7eb388d9cc2b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702207ae5f9c8ca6f17450c5ca85538b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77cf729d2e974755fd53788af49f43159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585455a4ecdbe8c224185ee2c4b9cb99160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95843b62797a56ff895f6ef67ae18fa6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7579f41e901df37a97376b584f0be5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f6426b7e8017ba8ebdf87a7107d57163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073ca840a4e29f9971403a51ec4d3b0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e7269893c4db1bf23004486e8fd15165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9bd3365ca87ddd0c5c8e35eaac29b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085594a4bdfe33ae4684cc4e521d5645167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea998c5e74731a98fc6b0e3b516682c5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346f63fc8c17fb0c499eef6a4e02b38169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e3b155e966d0abecde06eab67aaa0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a2e35115f73678998846aa1e2fbb7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7bcc028f6e422706543dabc8071eac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6738457d8b20ee904be8df7ed225ee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3e4415bf00fc9806562cabd81b8d7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db2a4c2a5af5d0b7a1125319d803d37175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8050c42e79e43c03d9f06979074c9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad13addc188ec9d53158ecf2b74349177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79afc1b26c36559fecc2f1827248c872178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9426682c9ec1001387044108eff93179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c885b6d33ec9ec895b1075480f295180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d8a6ed358a8bd1a2d0c5c7171966b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb44853272b3a6ddaf41ef2863deef1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b768f5f00baa3744d6276258bf346e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0108ed2b78053cbc14e0e5ff4610965184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cec0a08c9108047239befedd5cbc49185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f703e80e791d1496f1b4a12c17af801186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695fe30fca5e2783bc14d7647ae22d3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd68d2743a0ae84b364f7ff5bc6587f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367ddd0e06a7bef74db507839e7dbff189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e4ae7367592968a801373f5982e8a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d6ac324daf167c40b986d11f3bcb8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd99740f34363fc8ca5f919a1b56924192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f2766b44d875dd32c66b81ff4039d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688c785edc21e8d6c1339f57caf7eea194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155cd1af62e9f8bbc2bf0232220be44195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f000205b2ff1f176842ad335af737196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09dacdad4af56f5149d80c7cdc563e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38fa8a3fe7241f242eaf67b8c20c13198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134f2480b20882350e1f54a925aaff9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22d6bd2f1b6363c12b0837e9a86f55200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1d4343ae3db95e82e70f8956763dc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d793068fc004bd4b1a144e537fb4a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5fec5974d8c13a49111e6e2569063e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364e3ee7f0c894f76a10479989092f8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626469e1b1981204477cca85d12956dd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60753cfcc43af4b1622532d000e8b44206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454025a3ffa6901e61d60ad700ccd16c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da15c8045234244a20ca0c4ecebd1cb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482b4a0a8630be768117f0aabf4f064209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d953038b8c4ff9d8bcd0ba53835d16f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72b9321ae585d5872b9a037b61c0d0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88042d3af2f457726aa15d189f86fd1b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7557e4e210ae414816c135bb5da6a2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8f16963233e3bf2366fa5f4dddb10214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e888ec7f744955ad313e8b90157b9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21418a37f7766179a0d8fe57be25408e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68bc4882b5eea683b877eb4eb40c25217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c101da6a21e6cb14f53ab0a9a9b89218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30440df99c0cf83945e3eb94c36993219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f154b4c342b3b9b41a017d993a7160e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a466b3abb88e1a1498d0a338703391221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773304dea55f1821e947dba0ecdae43222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef3d1e0fa1e5b36cfa38d6bb98eb65223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e48b7719e674899e7d0ea0b140cfb4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24735aa2de3f3ef4a10579ab0d6e0dc6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c0e46f1ccbe2ff462b883ab8c14d9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5497beb90f85139417f88d0124f398f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ce680c014479ebdff14be890feb8f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c51625c1ff86056e8fbb3714d62631229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a18010b9385e0229625d799aaf15b6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a87c835f1344ea6cc2366ed7a6a2d5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501998c79879a9f06a422cba04c8376232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e09adeea713d0c46cdfbeae8382a0b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6ee016a41901e72d18dcc63eb2ffa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e314c9544d98cc86a5cb950a533e8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa36616254aca37c31c8b6d2944dbea236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1962805081903796cc3c054339b594237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83032d9ec2f947ed0fdef9e2ba4376238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947c5dc51c0e465899e0f6d7a676d2e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c0d432650da51afe076c930742d41240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780133df4327cf6416e8848dbddbcc6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78135162980cdba392e130c91aa370b0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b769ebdf8bff2fdb32e3dd9c32a78243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf89dbf547c6651e25a6d50fb2ab847244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cec19170f8881d696eac551e97b3e3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c5a8416a9a9cf44bf7df25be0e763246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03accc3fecbb99ae194167db43e263ed247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6659e450e81e2830dde5175e4197a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f96e20889aa4d12d85942f93b7cb8a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496503eb250da0331ad967724a4d356f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824720b63b2ee6deb2979f0ad8592bb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad861c28066261a2089b9c175cc23932252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad4dd1fa61dad93ad6f0fe018b3e57253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651f6ad743be963da9706a0bf65434c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee943adbd375144a9cb1fe9f9e59b8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b87b799acb3991fa7a43d51fe0e1b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778165ae8bb66bc493601f1c70407d26257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b72ecc2cd96052e63646d38c8a09a5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ac5c00e4f22c38e802fe53ccf4bf0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4ab20dcdae3326568fdc820e712a7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a37c76a7173d1a110397b4ed25226c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b7794e150897d2baf1b5488f0f8b9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f742dd70efb7d15eff373cf45a517263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2600192a536188c8159b1a558af2694264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d2a8c788b99583bef1cf6f8caa8a4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978bc66f2d25d6f53b2866375275cdb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61396101af9e5d0908ef4b21813a1dba267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9ac692392e71f0636f835d9789f99268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb204ef97c7a5c3d9b3d248bb32f59bc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f3ec0a1aa675a5fcd39ff29e37e00270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d44f14553450af28ffafa0d1a1f0d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef632da70bdda19c38880ad792a4ba3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b52bcd5206c187b10e2d8b7710d23d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538635e0d53916ed1165f6751af94d9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124feff039cde960614c7d91a18017f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441e9cbd5018a003008c9bd945df327276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b170a3d33fa05fe2817122b270b79c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b68f568484d90b8a6d11c9dde48d79278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a80ef23601dfb91c85d46914cd280279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea723320205582c45b0237e0fac5e8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd912014b1d97bd9a046c7fd30f8107281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0da5151798c0b12ebee925402a6d93282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524f11d714afd297822576304d5259d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ae01cbace8f08496d87f6925326d5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384400be0a88b25e8b394944edb44d3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194e6514739aecaafd546f350adc207286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021e636bee1558ad69db6157590093b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594cc072d9bf3dedc5bb0fefb26a339288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ece75c178c4c84f1e55a1251f7cbba289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f004de855557e9cc132e0bba11ac3d4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78d527182cad70af7b3793f8199e39291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba85ba2720d3eaaf5352c2b9736fa2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab28bad72fbb2316a782082e95b065a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c974f8fe16d76c9c658298bc6ac869b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9458da39977376bff63f41499dcad295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9137321078a6c4f600bece3cec45a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802360f17662b93da9ac4bb23ae202e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b82c1ee58a356936206809d29a6b78298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da6dfb4acfad370185d6da929a6f95299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429474e642c719bea072f260f1f259e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520134483914c9011130c8f301116b4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea43cc7acb527b82e47e6d809ca2592302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ca2d9daa9323781c91ffece0d3328303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2afc65f81d41b238b85dfcf69a593304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c56066e8f1653794e868d065ac2ce305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449f6300c55649deb600dee3620f9d3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32870ce311a602249407fae2b4f3f599307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825198f49989e59e03cfa51a3829933308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac7f6a136a0d70289453984d84ee77309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5ebd06de1607b4bfba8c129d7dc4f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ebc0e594a24e214750680cefbc9b6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997b33601f84985c8a2b5ebbc852454312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8267b4ba19962a9d9ce7cf66e5aecb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c470465a014f7dfe5ff8583267a33e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e4e3dc7dd2f31f56f51ae34efc1cc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2177ab28a51de4ac22e9619dca062316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98911c36af59e11664e52e66441a7328317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726f7ce490b9d035412a7e4e0541ff2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc67a8409f9bebf6ba60da8f056586319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6cb871859acc57b219e9c8866aa64e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb15589900b5cdc020c036d9727e7ce321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e87143817ce7ae8d4778e876c59b4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a738b1df7ba99bbe4cc9b9f5a144a3f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd77b33149bd624f3e05e5d5f587a53324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b615a9f319aded38b1b2f486bfc29325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f4d6d75593431bf4e2d858569e3b71326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3a41de94e574d773c95d731baf5d9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea4500c4a5d85f0b685c3496921d07328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333794cbe67c96495dd89c0a4a50b11a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4467622813eef2a8186afb00c846d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7edb2c3d69a73aa5033daf55de251ec331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018278b78079edb877e567edc9bd284332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad22e4e876d12d384468632ebe164b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1c53b7dee61f7acc5d2ae79240983334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2cfcd4bd396d01468265f7ba522cca335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1db99c4b609f6a26c7ca20a718e2f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9998122c23d54edbe737cef489c235337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6353d05b08436bad5c282b7d8334d2b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8589c134420ed6c47e152356f840e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a9dba4450b581766c07ac00143f3e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33696d1658227babc1e754b8d4ada9cb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88725f10694acbe96f46dcbd70c2ecf3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d065594511e1ac7e7de5faf23092a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260ef7fcd3b944512cd04596f9ef73f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca028a5c2532aa50bd95fa702845e1b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5564512eede8d5feef4bda790c86637346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a38198d237fed554e6b81386e079e3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22e04f7e7d0a81c78a9146d0627580348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272df374c7605aa1f3bb0aaddbbdbba349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b51c4e98ea52a0213c65ef3aea8f8d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded346f4543e8a897ef14f24c9248237351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6691b909213cd1a6d894e8d1e6e262352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20403bdb9e3ff979a6b71f8f11de0ed353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5764e04c6800614fe19289ab624e6b8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd37b36003755c3eec32117ed3e109355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57fcd308f0e152c967f7c0ff92c40d8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ee0297489618551b0193b14ca6728357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec9d19dce19639682b89af25b44e08358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290bd89f593daff5d4384ab809eda65d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c4b0d732e5cc740c5c09cd0813d45360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19a146e3d9c6fd43cb42123c3972af361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ff798068ec3466f7c1710b860a040362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e53df9793d9ec277f25eafa0a7065f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b322d5c0b30e7cd88ae9c63e90bbd9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294a48e9633a4ad7f72401857fa56ea365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6b20bce3051081f22eabfa0a4a4c4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f2ef72d53d126f8ea9c4245124525367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787510460cff643c34b95428c300292368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafae234139e49dcceeb0e65f5f96074369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78b641cd7f2775d39e46ebf4027883370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d4733e1bb16a0a8071600722f333c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ca19b3ccc33a82eb836fd4906e8ca372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14fbce61742d2ca0965c446f3cbd60373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8c0244459d967a56f34ab85291f1c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82777d92ee2a8387f6bbb061592aa6da375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ea0489548f04bef09470eda9cfa20376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b0a1660c31db1d77890188ef65c76377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d540923165160cefbc0739bbd1223d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1ae1981e537a84a891357e4c8046d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adad9909baa05c53b9087daf89260cc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424b1c80cad9b3d0457dd648c664161381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea66fac1a7baed74e2912ee4221899382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d6ec73588bce84de0e1bdf89c7c82383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ee5c45a5d5048c12a3d7dae5e2cd6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3b180e92f9ad32758a6857423bd09385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e93bbcfd542b59b2d55cfcdc0fbe6e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c776963e0bba328f4f70b8447661c34387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c8e1a7a9b10121a148790d943177e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f009e6550a5a24b30aad58d28818777389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5cd42ab839b6f39ef662a482999d46390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102629e4d7e5ba82918e563e2eac637391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7d8cf82cdab31b85de3ea40df8b9a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0f2d66d03b0300183503ad52b1250393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3fd734fcefae9a57d54af91d0e6380394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ca5e47830fdde3a9a2731ccad3df4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cfe6e43be2b3616cec07bdc55971c8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db168f9945ea13c29dc31bdbe476ba397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76292e4698d443536b64561a39e0b71f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a24fb382eb44639a160cc80d14d97399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afed1a91a547b2a5bcec97d2b69eb64400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244bdcc4c7e15d09f44a9906c13ed66a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4169f54f3769db5c86ea38bacb686402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62d27d641e82381f77b75a76976b9c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26ec55eec7bde0445544a1d2770655404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19fd2e21530731195cad0b10fe2897405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfcadae9bd1510ad572a7ef813297d3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e225a2717d7e94c34b1d0e6762009407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60738efd4876dfe05bcfb0b9af4c6319408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3849d620622bb30cf4065db17edd7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7516b1f9d47905e7dfb4c5398d496410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d423d1551594e4e27f54b0fd488f2cc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb3c565c2dc0244ea51a0f71e910ac412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67eebe2d4ed1c162b794c8f8890f94413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563e4fe81ac187c79a8d4c0787b4f27414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9245d5eeb37740a31eaa542414b9b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99402396f11715e9b07eeca9324b1d3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c7d4d8d3699cae97eeb91a3a88e9a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b466e705350a3e6075b51d6a35c8f58418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a27e866a4651f96e62a7d515b38d4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0477f0ef5c041b612e77b99c8804f8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc691e2b8f166cef1e9d797db8e2deb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d66692d58208894a1646d657cc62b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd9db71ef1e1ef139f870aa824c264423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666c53c5ead7392eccf7bf08194a6de424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f0bd8093e6623b8019c8a41da9cd7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad568d0b2f3ee8843d19aa4cb1719ee4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f984f49049492ccfb062186cbb2253427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e9af9dc648d799def77c29a8c32f5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f109e9bd32a22cc49032a5335693d30429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad3acb52ab4bed7c56e5214877b40c1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933dd23e3c69689e196e72447d98600e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf55597ba62bba875281aa26104a1eb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447f1b434d161d7552e0077eedd0a99433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac2003190e5bb5413cd08746582b30434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e2924ed4f52390cbec5214f37de81435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b632d5337ce84f41f21a83a676b17436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e63e4a155d3c33c4258296bef2af6c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4c1e20a6294694c10fb81b662bc84438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350b3ffcaa7e80242334fbd72f3adcf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a387c47f176a7021a3d1c77748575ee440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c628d3e8fa0994854b5a2a4a25f453441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112579ede585888e7d7eccc57605db20442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad119f623893d9c8a8c06dd45b75a825443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5abe1c4339a04c9a743557a19b453f6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95900385f9a68f314af72d56ad18d5e6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c459413c84e710c76949f29232f45a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cfe1ae84cd10c9cd2ad9d33ce5d20e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e47b68782decd02f46e3fad4e0b87448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47a4662f7214ee0e8bca6048f3af98449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8061e8881b42f4d7a83a62aea2f8dbb1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea7c52aab6df3fc32b435eb7416d3f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58645231bbebd12da48449eee5fdcdd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf9e013fa60d34f360a7c22f343f39453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2dcfacbf900d23cb7bce907b315f1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfec50e8f8f6cfd34894e5f3d5fcab6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdbcf2bdda522efe24782c198cdae2d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7393c697e4046d698f7e95803a71c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f993d90a7c61a2b53a8e7604edb7ab85458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30114bb6f9d18d44087badce6d094a46459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7608408d377e9653b5574a19c70699460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63d2012105a34e8838eaea0f0453a4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c1772e46543f26df24ea70a3b1338462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eafaf32b8aa5760eaf156549ad7609463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407e52605af9e541d06b9c3b1c996a3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe0196945bd958b744f04fc18db966465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606f3370bc60e8d9a6c99b9e7c5435e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f17d13e9334c27dc77a70a07c0f85467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026379d99b618aecc5ada683ff4a0b1f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5dcda013df0d45cbca68a32cc80ad469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1fa64064c3df90b21df5365dbcd9f8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30762ba0053745d7ee655d9f8ee822e0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84a1f7781a23402a3582c8160e89bd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb6cf4d224f41bb9abd6099d1e361b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5f357bd77b922c79ad317288d7dde474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426becab6bfd72c2d5d429475b3bc50475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f426c53ed0429dbcf2fcd60159d32d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f4ad8f198b3cc6b6d0d868f9ab3b1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c914cedaeef73cf23435f676c9e4c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99919c7a0fd5f50996bd71c847f8c2ef479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7984d2400b647934daa4ba564c1374480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b049b2746d4afd685fb28b642141c73481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f334e7ffb59f20cae31c19b21feb1e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cdde67deab28578bc2982a568465d1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8bdcf514f3c819a31b64563a550045484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167e127ebf51f4e04d821bfc3a93b38485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa3c98d3b111f9af1c4dc05085ac27486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f08cb49896149e52cb86ddd5b3339a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04237152251b1935040d08b9498ba2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f29c8b48d38f2688f7d74131cf1cc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd066a13914232fdfce127191ad5ae38490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06fb73a013b01343ccf22323e3e6fe491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f290cb55e720505020ef397b023af492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d97cba7ffb23ad6cee0ea94b07945f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b763f4aa182c9b8cca54172c60f87b3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfab339781a945fed99b4a331646082495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e67c9e403382ba5f55141e5882555c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b40205446803a4bbac4405615a747497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa4558f537ecd8bec44159161ed476498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6524694fb02c72bc37252a9a5b203499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7cc3226e22fbacdab5e42a6a34e0a5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc99792ee4e53c50f4d0ae88b5bf9f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e56469ff1661bad6b86735262e7fa2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f9e8d81fdb612afe33535ccdc590f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1cc32f720bb1f63ee51be13d499ee6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd593fb022acacaa3bbd025d666bc13c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6de94295a9e73523598b9788e6d9c6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07791eef9c7eb0307366d9150e429cad507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928db45303be8ea652b54db827d28024508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c082700df4cb27dbe24ed6885559b5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409f3991e5133a9b1074aa674b4e973510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ede7530c5d81e2672f10e740c60ff6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8c5c01625de76a709b44ba81c4615512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4cd5c3d302264e41a284264199fd70513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a69bb0641437698e48f71d7f72b94514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14018f50391b6afca440eb4e88051930515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca01d61c13535e3d1db594a16a27442516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e85ec0c648ba80dea41d87b22d2e8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163a8fe5d3bb34ee090a849e9048170518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cdf2fe9c86fc8853557a42b37a68b9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e330e98f643740b9723b925fe3734520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c43f2a414da12b8815fb96045243d8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b11d430072c8633651ce4232ab9967522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35af762dbe19974e31bc0eba82bb229523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166ccd70666fa2e3b0b8c7a63b5f302524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb986a3b1760d41dee600ce3ff6efd49525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9385ab98f351993d38dfc970fd1859d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2291b6b1ae79e7e1c53e76936be859527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31987dbce57acc31fb2a00af648756b4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34d800a7b005cf840357f796b7c2cb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb7fa8aefe4f93c9d8726ac03c1d68530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ceebcc2a9d2f4a28be2b7e0695338f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f9b3cebf033049be05d4026278779532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d320b33f3c31260d983c0199118be42533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6500fd43000a019ee135cfd1275bbb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9889895c1f857188559366b89dcf5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e7394930756968332dce4b484805a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0689e9d2d9c19b15060b7b82e07996537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8964c096c54ba4767ceac9a91338c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40019f50136b163cce0b2db520f99a35539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628957d9209470103ba31398d1f27b5b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ceb90251c364bfee53daef5764ab4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e44b7e0318e8dc030c3804f8e48ad3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e189659f093b553680b4269cfda7e80543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061cd2c0bc3dba503db28e3880f46cd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c13c73d18e5eedc91e93365f962ba545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76273a90bd1698eec79fe00537f0a44546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84fb16cd0fa0f25337208d9ce0a390547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d7d37c36f96609e406946809b1b15548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3055d5cf45857c15c9e6502e3ec0d4de549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27497632347af5dc55c78884d8619d18550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0de4f2512dd37c83c1a07ebbf03bb6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a34e42af4b44ac28e7ce8a74f7ce3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368fdef9a96f0233ca21734c0e4992c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f494c1e828dca42585939d94d9e9ae6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3265479a73ec1e56022b88990bc14f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bdf61c835aebe9499c91d3ae16ee09556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d717fd5a8b8911797c020f873a1735557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ddd8ba8e86fe1421fcc1e6d7980438558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9ddf907b202c93503b9b8b1930b35559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe92f0b9b907254021bb810c3dc91ff560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5aeceba25445a9b56313ade697e6a7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe706ee29b74b0a5db8116bfd4a201562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537780ca1036d6c7d9a59d44d266178b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed416d51d9cbe9439497c2a01acb3e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263bae15374552beff454f2d4726a90565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee1cf031e2655c6f73f923d29c080d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac76c5115cd7ad71deec99ced96671a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee0c5981ac0237bb44eb93babb3eca568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6fa8525ee766753b0ee90d4c53112d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd74015c18490b0912f9d40f41eccf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656beb107b4140438329f34f961291a8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d374db800cb5629b70c70415a7b0fa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95ca8febc621cbd1f45722ef0ed70c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577822b56df7954ca6774e014a10429e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81051e2e5b2595e882f3580ae11f4eb2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba0173648ca0c65bc7799f757f2747576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9e83f6503412d8a5d80b01afcdbd6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c749581bdf4827393b4f3c2f03ebd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679a2951013f352e20c173949540c05579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0478d61741977f5fde2db9c5a15be34580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35192a895b857111a56f25ee47737a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b8bc921e02cf1dd2b8a427f019a62582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa019c609418ad9fad0dc801e689fcfa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7c55528de784a25385fbfb96537dc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e928766561fcd3ebba37fa18d522e0f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e01c1c5dc7bd527b90a67ccafdafd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2ea677d87b24ffbd1bb7343decd74587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f932813455225e2f2ca641e569a33e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029adad9301ef1c6bb75c113de47be5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ccaafa00e8d0de139add4ae6ae7a0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35d225e6bf90a66f127bcc9f4829ff591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da4aa4709bec1423cdcd739e90bfc5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6649122bd2a08eb9cdd7ebce55edda2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a62d5b2f4365c5bd5fae317bb076b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223fbdb17b0fb352f2e4871f558b2409595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b1b31c8f1ffc2cff5e8794008c341596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c55b9fa3a7dd8b1ac2594c3a3a870e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968897cf384f1788c08edb6c527c94e3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26402ad7d9e2b28a65c600162eab5c71599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17a8df3d63a5430607e19a19ed014b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd841f10cf3fc735f7ae2c4f75b8db601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc5cf29608d0c3590df5ac6d04bc1b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e1bec968b8bd4d8e97876989eb19cb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929ebac7353d294c48acbb510a8b024604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220f0cc22fa2bc541a3b7fbce4356c1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef1f0cb30860301da9a077a26542d3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d53146da4731b26e253e81c25bb25607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16183d05168e86a5b238eaef28ff0b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2510527233d64167d777639e65c3b4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4e819902e591a2eb1d83d4ce86120610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203a433510181ebce6d5ae0e83870be611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa71fc8203a73b7ae464e805c49ce2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63232cc97893893bd2c32aef5b5397613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d17f9e5d2d607f859f820b15b0c92614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4ffcd212aa75c657535c6190ba8b0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2451dd0677c9ccf72e9500a823f79d9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be22d615c2f901ef2440a7af8d0291c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d20b8cc87a330d569ac8c5c86d8ed618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0eeb57852d985f20a8e21cb08ad38619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1256055f29a37825a553ae9f309f2ca620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08f58e7b377cfbbd4f4bc2626fcc7b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18dabfff0b451ec23ceb4efab9dadbf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512fa2ea18e9e9809fcba0e828d02ad623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3de9b1a5abe18aa53d1a6e4d7d2681624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b98f952a7f2250a6eb72e9e8d5bf9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78010c36405896269afff678e42209c1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf67ff0b5848e60c927859c3827e754627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a809e631ee99233161f349aa1d9af2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587c5ebe26c388f8ee2119c168ec6af629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79bdf234fa94cb1345b6c0a83951eb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2287e3379f3a5e9dadc7bf42be1f036631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df382fc1010e5586cb12ab0891f9e4c5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d917939ea5e019e25929e251b694fc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573f58e249d6cb0180e4d9068f125fa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab75c407ea846737466ebfa6b6e0bf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6e56f57e80ae983e9644908cf876c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b82e8f77c80e1e557c368ac548b714637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd979b3aaef5a247d75a682d004f835638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dbef90ce70d8a9a7efe90cf1bd448b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063534d51d5345c9ec177176f070809640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f457e5cbc2017f6d6d737031030e71d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390ee201157d116e587314dcf8a49a1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc815d7701db7be94bb8dfc5632a718643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c646c4f96b05a1007e5011e05635f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f78577b934bb127d63720251118536645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b513ef8700ae9588beb1b0bd911a68646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f246dc433bdbca26013235f01e3a9e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f697d76f5f2ceb16962b0c6599931a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248178567c78c6077a7859b0cd9f87fe649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590be5d856a46b5c05b8232b2065ae16650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00419c3aff556eb4dd9de0a1136132a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc6ae5830ebd8e8a236b84948e927c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b295ddd3c88efa741831d1c871922653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5520fe8621d5cee3fc6353e1140fc2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53905eef37a36a047bd99ca32e3f1315655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0f3dc4e68284e0b00af37dbb0966b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6087cc34363ba5af071a10ac93364d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ae66e19d5b4788970b55119374cb8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ff04f775202f4e8496c86bec9a08a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631b50b905381f1d60bd75143056152660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f9953de3b7124c244ecaae1874c9c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad0256b796e224e35a17ab079f7adc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264d5e6274ec96540c863dd5e1e9645663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb025256bd704a1f2f1220ac44f6b6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3d8d05f09829d2dd8eacb120f9a40665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc623beb3c8e81d1800c3ec97162f37e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84269393d61a6969d59877835c45fe91667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8ae5bb1d04d030ea24a1d83c84408668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30ba7cb53c1ac0f8bf4743cd996c11669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4d0985ab2395e90f4775ddeeda900670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885907694bc7b47519e92e9e030cf0a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c30f69865cb38a52c75ea14a3ec0f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d41fb84d68f1936d374f758086dc0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9212456dfd609183835fb687cb422fe7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037c3e7d38be325138db4957a354127675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ffbeb3eda59a2e68d7670a76c7aac1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97909bc7c05bfb9c5d7182a542e6b111677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818341e44308c3c9799ea1210178a31678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6ef1021d890076bfa37d21f4cc7c1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525475822affd51b747ee4bf7b807948680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051ec422586ccc89f6993245dff1050681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37746e4c94e389fcb54045a54bb6a8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9f9006f503d246d4be6688799b28d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712972918c21d270c04df631283206d7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc874a51aeff940fd8cc4181b1a0751685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391a42e3ffd4d41d714bfcad188a967686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830f089eb8dc27abc9235b89c1283d5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f1db15c7dd7162b4d48c823b5e086688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc17d0b48a0ca84c5287960ac2c8ae689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86efb8b3a5d7425a27116877e80be76c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280ab81d4f08c7a6891f560f7e2add3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de1d0f89a34980506e9b11201e99f4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2883417c540c802c7dbeae8e8eddc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bab064e8f565944982752becfa999c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c28116daaa1c713863de1389ec93b1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36181c748fd64f8adffe8f1c609ced2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59afe1bd914a1ac321e09f86c35d698697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a549ee151c691153c3264d11d4a5220698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012d4145be381be799c856fac7d673b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715418b228781ca0b969e0ebd715a34c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2725a574ecfec71b570cb22e866aa4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26ac92bb3a2f362361dd8016c79f03702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43937d2693b3fa16bf8913c20875a1cc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52723b0287db4b19e6e5766d7d57d9e5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e379cf1274f6223a6b804ee8df16b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244194d7d1916870f544a86141a0828f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0608a7b13517ef2856cdb607c2634707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ad39b40fe563f861288566300bc16708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f055a561c6e88bca8cffadb66a08703709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad832e22992e66c4ac19e9d32a143aa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3991b4151c2dffa3e834733446d9528711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705724877506843f1b9b3cf991dd6013712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7291532d50f1163e976087cd18a717e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366bdf4d1e51397466cefa2267e11a84714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67e938671186cea6ff96557af6bf3b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ff4e004fc47e1dc0de1c646f9441b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aedb15abe0a1608ee302ce34e48b6b5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfab6e87e6f8eb51f6a0b357ac28b5d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b3b842132db75f5e9a76e34ecfc53719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab1b804292bfbd00071b2bf59f040c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1884c1158b671ede5a8d05fc6e6e0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517cd46b66f063273ffaacaa4787723722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1a1dd2f470d1fc7b832df4ede9692723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263e3d15226bb4ce9ce749320966a53724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a9302d1d0c416a34ed1109273c558725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fcebc9b239b399098afa14897f0db6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92bf7cc96c849d48a2500d9c10fbff1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d41228fee93532ce5a3ce76194a57728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12441f881b2457201a2ed41d82f84737729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241818b5528a77a9eefdb4a3093e55e7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e6300ff7f6a5fe927cd3dc58ac4ef731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853155dde27c2c5a42241d41e265d75732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a0a15c8e896516d4625be1ed20ed0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76615350fb18e5a97ef54c3e1d404b7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a4f1c4351ab8b47815a240c64a604735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068dcb06e905647f5a7a0cb33ffa62d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d744312535997c444ec008be0cccd2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbdf7fada91b526672df034dc73cab738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3db016052faa1fc9e2f3cfc1b0fab2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa14fc5ba7c241ea75ff97489f3703740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f7f186f8d0919ee59fd352e55edf7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc812bdad9dce30e38fc20bea7e2cadc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e9521fd51877e1024d7fb0d19fc6b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8bf3153f05a76a00e1ce527313fc03744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f1d2a8c49ad341d01d5ead6f2aea4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f98d461e05add509c19b94903ed6c4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067bc1d2e29dd1af8d7987e521bf97f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e5a2a1c42cbf87a9687da8a2833f8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eef720b5ebdad1a26f774e6044956b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb279f854202c853152256169e1e388750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf411953cdefcf3a128f2157a853d773751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f43651f6e2b7230ceedf7f6e388ee752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8062fc56769a3d9ac96b37b277fb53f753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>