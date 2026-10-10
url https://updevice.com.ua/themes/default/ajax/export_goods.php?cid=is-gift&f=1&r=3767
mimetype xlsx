--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bcdec5c7826e8586c2c0cf25d6d2471.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8795287cbc4612e94e56496332e0602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a751a00ce50efa77a9776014f02be013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401f2016d28c17e42a23c6734e7d4ec4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67074dc1ce58d788af89ae4237d13e8b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680413ae1d004d7e33ad8799c7be7bf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640e439a5d3c9e96f101d39de9c49647.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164fa0365cdcb8436cd7d59dbfe8d3668.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59fc2affd50c4fb02a6ce3f9d1739d09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2958a19edebfc1bd938ed7c5affec2a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61927322b7a893564f9271b78433f01811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97322a6094df33ac831945edb9f29f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f674ed3544aae87778201affd5a9813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430775965e7ed3391be7dd1904c51ce114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed09e694f386cd37070468e8df61d915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5924419446dbe8946b5828879f8996a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feddac90fe0cf8bbd49addee053b27de17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256fff0b65b59b2c11d3139e38343ab18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34034152c1e8388ce0a4abd007fa9f3119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105445f38cbb27086bad2d91599861720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0ebf127b37675f2666a8d974e1d9021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c57990b4bde2ea5471d13f25d0efa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a663c7af79b8233f23a2bbdeb6de9823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064916d5545e9fdf19311a9a1968b5eb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f135857d6fdd0fd208039c8dc2bf525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a943b1d4e162988e585b2306a6ed00426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058c61056d777c72eacd6d8f53ae75d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65313296f6c49e732ecc614a7da074e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309112075493445e8e0556f3fbf57b2529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65cd53fca5ae676b5f7fcb38aa64d6930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f4063ca21291a73f4797d1873981431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1acf5fcf81dfad47ef5598f6aab3b1032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922648693222ebe7e93daa013c98dc7033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fbc9a3471e9371d0f3030b63e1b67c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc02f49a84469133c68be97dd104fc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef79ac6f72fd15591132f12eb376e0536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb93401c3dd0d28a2d09ecfa57b6b7f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fbca723c4aafa4d690383b9ac32dd638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bdd88c30d75754464ba23d413ed14839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e0d315aa49b7642783b1146386a4940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778d034c0c67a349a4a00f149ef40a441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2e57acb40b4cc29759e6bf7477d5642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02dfe5268609a2de2a0e8585aa387843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19723d7dee9876d9ee9185522a82286644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30a94bf96eeef408323d105b38961045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1990499817cbb59195f7f76dcb71246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0bdf01235c21d5cd1ae85c99d557b647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b90d15d3b572a13f79b57240118f6f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450a723a0332dc18b92f3c6cbff51c849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3b574e1deb84c0daf74bd6524536a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6b136f8ce3484a1e2ee1998ccded951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ab53833ba6c5c14cb1ba034e5382952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd420e52eb6ceb6103e029f6bcaaa2553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693d36b2d73a7fd3334f990f4dfedb754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aebc353c1f51e7cafb2ab245d9111c555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65611d2119c82c6a22bc3af7bf1838156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ff411da664df58f8fc5b462b71d2357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59374e1eba7906b009d23354734a4f558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81924adcb53b4b4cb3822102b8372659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300103b0a1615007da7b2657bd691ee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7bfd936cae3103af11cf85cf5e3f561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a99a21da3593e03d87577acf3cab4062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb548fdda2b40de3ae958d5a281e2963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4493e34ae7b25d8e0d73a0e9fdfc2164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dbc7393d4246b2ebf6082cd1a6a5dd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f65b9b3b03709f8297a3909ccc6da66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2eb4cd1bc9b59ea2d31484e69bcb9267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ece937651984cd7e8d0b0727ed76968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8befb4bd9f851ff3dc532ee0abbc2369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f446f2003bca670fa858195045a87370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b9a624b935e5d32bf1c43c83d503871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bddd950f2dc1ec8c0be7bc2990009072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994937442bf32e755cb347b531e48c273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c67a25b01ed9d5fbb2a9251f3d2c674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11fec01bd65606c2b77a62da0157bc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e3d4d6afa001d9c810fe7eeb3768776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0c3a61ac1175a79f335b98586d18c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31abe8650b1d73d2bff46caefbc4284e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36681cc46fdc4e1f7d4bc42dea668779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4fdfba0fd3dc7b0b66f92b75ece66180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd9833c346e791f0780a49638d1f0581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778eccfc62821e820e961e086b7a01a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d37429c0241dbf82bc9dcc31eaaf8b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14c9c6175c9338cd71ba3cd9219e9184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e924eab107dfff1e93f33418eba7fd085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85619ccbbe23732202133ac9b44c9bde86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d1dbf30837f6f6a59b26be3d3394287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9732a8b37075441cd758bb5a6cadd488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae1acdb7caca0149e8107eca52753889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7031b21284ecedf9a9e94cf1a804690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820955bac30cb5bf353cea3395dc697291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94885e2d0a92387927780008bd9d537492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74404a41c3006f414c5105dc789c12d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e8c35bd6bb0dc109a37e430d86f3e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f186d64901d9093af99bce69e1249ac95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8faa655f85e4b836e474374d5b8e1496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7276f4b6df34a27dab09f96478e984e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee361c29802fa1b0f02cc1077c58fb998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178031f47a69929860c487a2f5521f4d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917aa8a359ad1cc438cf2ac1207858d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea16b1afd6ab688517ce8f79b27130101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1734427c0b5c8bc61415980c1a0b6b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf21d6b1463d4bd2a4e1504b254034f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79885a383dab0ecd0be45624eb6f36104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29541881e2d36db2adc8cda2eeca2016105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936955941486e0a4bffac93a66c742f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631bbd0069757f81e25136cad3eb3da107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b72b3b2cfea8d310c302f4b4bdb8d4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8a94e12a7dc7f81043ec34633645c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef13b498d0d09815f92c2f2ce483d61110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b7355dc50eff5446f8b62b85c1548111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79cc277ed8ae65957bf90cbd957cafa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40499ec7bfed4764b6a137cfa0166d27113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841713047e7d76be33260ea7db62488c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762b650b7cc9b02b1d98fe07f8e7cd8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73808832090b93abc2a295c69ad3300116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d7725217915b96403864d9f37738b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b5ec349c676a1633e99d067a45961118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1e11d7191128fa569cb982f5c53af119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89dbd963ba15e4eefdbf98031a1ed11120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d06e60e35185dd441af9d9ef992dc0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0605ca9969e06d3a95a8320d59123122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836a9d3e346dd63523b6e00bbb876c1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e6608f79c6211da69b7e4fbc48aff124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ed9d51cec7bcde2c0bd87c0fdb2af125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5aa42551d46d96a76a6dd8c82cfc4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9a9c21072f1a35a1c9f0959eba820127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72585607553f7501a2a88097d5d2148f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689ad8e656bb81146341998723a6411129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e85fb15eb7ad426ec76f7ab816745a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144fff9bfb92406ca7ba3aed31c60a4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52414ca245e15ee9bf03fce99b7af3d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec19e9bf2ae036151edccfe9e813dd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19a40c9697a1edb95533b143abc97d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bcb8cfec2a9e5cf79099c769ecb7fe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8383d20cedffcd806ffbc56a8b00d80136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a6cfbc3866bdf8190ca31a74badb7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89adbac5709a006b467d5e04befd8cbb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788c246f932921a7b484ae840bc7ce3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58257ce28d3bf163b2d305938e705b3e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6f892028db8ad9e5e00104648e6b9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3acc1994ca782125b4d69fe75ea5f4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20989e016d70c7083be89878f1db6c71143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dacdec5eedbb2ba9f205655977142e9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699162ad7051d24dc71165fa60d65b46145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd345a6b20c893cb465a020837c43b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6dfca71e335b3c40d082e8e907ecb3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59421f4332a1d3273b2e64a80f2f10148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d8ab4211a266cf6b229374ed0fc59149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df3b2e3adadb6a468cc493c3725503150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe91a7cf6509944152bcf1de8186b94151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb11c8fe280e747997d773c76ae39f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22855f946f7bc3021d8e54d274935bfc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e0fe95bae9f3e6b4d40e768cd310c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee115a069611d385ab54aa57c3b963e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919fe95ee9135824f01416b7fb912a5f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee4d5df187de8e35b3e185f4ff6997157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2857bc3a75a94af012f6b9d66a6108158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557e2c0ad2dbc747f211e034255488f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f2b78f882f3be00613dc92ece11f4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1b852309bae4354decebb8434e43c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c530903fb95a790f7dcf96fb7c2f35162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24bf0cee8232827e00ef1edc0178f9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80879df3ff83d09a3c7674f990f4569e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04ad61276bfd58b0c5383cdb214d4d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c599513baf18342bb57137a08886bf7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d879ec0add59fc906aa9da809986aec167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148d3e3efe7255bbdfb5a5add9703a0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664b6e1facc751f92da375cbe4097ef169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22548a9a046a9bcd4d3c0f8cc4542e09170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509835e9043a95c342e89572a263288a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b96fb7a60c88ba3cd1773e6b659cf0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a888bea8e0ad26f25c9f295bdb2ee4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7a36042b2d3985cb08dac5eb31fc1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa7b0c6b4836845a8b7896549c8842175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236be7d6f0fd4f09637eee7818ae890176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060cd7abd0ac155986d55e3a4ce9b26177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649f6f109fe62fd1fbe4b5eecd54251178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a41fc132d5eabfde2358f632c8c03179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339cc8df32cd0ce4f27ab283aa0be0b8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eabaafde85f3e292b6fa0fac811e80181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3261353cd849683bca1fd1e6d73027182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5846b32c512be26830fd7b7e95d3156183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac184c79941b105f5183bc3860919cc8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce190fde7f50d34b0bf534ffea6df6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7809e610d48a74e6657d75422fa14186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188f0df3aa35562d5aad9153505d68b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e68d451ed95b99033b5faedb9c9185188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55604f9c44b85a0901a59bc45d4722a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d7a17fa3528c74ae1c0e4030b2e5b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5e5346ab98f0ec4445da482c6c48c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325a41bcaf0324836666d93ea4489cd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a405ee9c7397c5bdd59bdc9b1d8c3d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156c58d7cd3828a293a82832d07c80c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2ed8373683e5c07e6a8e3afe6f58c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99adee653177932cc236f1293af2ff8b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7441863b5dcd6f299f3cecc2958cf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6356602faff10efa8875c9c1812af198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9327a7f0818f4a44900b0a3508995d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8fb02f239d158d1a0520cb8377221f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7916ae7a9ddb282bc281f27b7a56d0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427ab1532237a9c6245e4797ff8f2a5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895c45050f771f75d5613352fb1a05d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2baf6662f77434d25d625a3b06dcb8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd1b6734174abbabc76feb87fe72a1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2cd2e19eabee149bfb8dd6f8cadae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c135567362f9ad60cebfd15a9e5917207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340fcee970ed33ee737fe005b145135f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392aae8b49f9235588989986591fab8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a7812824da90debc4ceca70410d81210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c2fe5ef0b20c4badcb70834c22df7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f7fc3be1eeda6229ba12552a45849212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4e4bf09e014da205daf9f551726ba213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9a3a96da8bfc477f13a2279c897e0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4edcd17fe5be9db8a9f8dd6b373231215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6da06d607308e29ffd34130e2f01b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca24f0d3b4d48388d9a303ba69c5b81217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b773ea73ff492f399c551814a21a59c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7db681ca23ecf5b11615a5de230180219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513cd92d1bd1fa1f77c5b26a5f60bcc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992f6963579ae5b4301c7047584b6c9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f00d69fbe99f5c536dc0c429b527f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ac4dc038c8acf8b0e98852ddffd11223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd048c22e70e873c4fbee3eec51afa1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610eeedeb4a76da1ff3edf42553398a4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e67e1edfc87d3788ee9b9938674768226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f8631676344fb2a04d49056f1ef2e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86188f9fd9be866d5748e11456304cc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2442ab9ea25781771c7b1a4b2db76229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0c7bde29cb99e60664072749c1468230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18d397ab858fa2c9e48f2f658fec30231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c869d2d7330bbecd8fd43a1a4d7f0b8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d91ec4159652e3ade42dc1fa91241233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93656792f43b0b1e168c8b60f38fb02234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b99bddd60dcc549a1729feac0f58f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6ef91e2e50e4dcdf95aab3a700ef6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a43698aece67ef36e138322d98e593237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e863aebfe82609ac0778a547e62e6d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675acd9282a663dbbbd5bbca6e3c09b4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e811624b677c837760a87efeb964c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7fae139da5a49fb6438f32af94e3b6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e1f25f6d4a9f31aa114ab0233672c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d038afa22ed5423c8f689e04041ce243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b4c4a551a053f4c86c3b01f66a560244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe6620763686617daabbb3c372c282245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38b863a895f630ab040d9c6408464b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707227008b049506985551cb12756f3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e778199629c017a07da21f35c3b41b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a288fa503971d460f4527670fc6dcff249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682db82fccc39a8b5298a108f683925250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5186ee4f5f8fc0dee29801d433ef420251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693dc30186f486ab785862bef96dc0a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f13addf87fd2fbb7271f3a119e711253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff052976f0d46a63f4b52a76af24a4d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825b9bb61eb3ae877a331c38246fdc5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2fbd641366628c0126e28050fe0a9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9287b4e27072ae015a7bb882f2442257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39538a011c1d318fe37f9a1d5665d68d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8b5edb504e83e9bdc6c6b6c083f79259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c65075f288bd7589f92dc834e522e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4a34ff003183115be29aa7fd6afa0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d24b5bc1bd8edde58e4ed718bd5b5e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8a2a68abac1251c001051a4b9af1e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d2b8ae68c6ea3ebb5b3d744262ab5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1664152bae7feb83cbd717c7bc33bd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1687eaac4d4b7952c72b2a51a55ef266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee585b5001b000b818c6a1fce0cdd9d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9b01693a19e5ea567411530217cd6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0be6c938f82c9e6ef74f09e9a33bd9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ac2d40c149ceb8792da51c188dd99270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd3e6138e0bc9409342fd1302597fc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e7b1340bcb72069940008fed0ba39272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2d9009c8372f2df7735ecb7c39d45273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48de7b49768c28ab6d3aeb91e512bf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dea3ab9bd2ed3aee1558ad4f584b7e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1c55578071ef946091a7e38c93e13276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ab57d5903e63542ef57ceca608ad1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09951d857b86243d4aa8a852680b94ee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991581f3dac36a39ecffa2c0a262b46279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7468096e1fa6536ba275567a2f335c1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621771ad1e49995bb123030377b9307281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7d447ca1d0965a423f38723ebac2c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad325fc7fade2353af277e0787f4d8d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c329c265ffddce70cef4735548371284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113435b6cc0e92cccad700611fcbb016285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe4579253758d1f207fef3e6194f61286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e65bb9a46cfdcefd26511fbe179f73287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da2eb173d52e855dbf2040784fba09288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66672bb732c352357c1de3ab974d183e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4383eff3e6becaa379862047aa4d6c8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577aa880d935b08e1b8a3e0332ec071291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84869c5cd73f63e883027e9120ee9f7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f09592032efb938f8dfbc38c808d7f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a27e34508d5f4c006f157c89802b4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0e3fff3d4e258d9eadf9db18cdb51295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c5975946c91bb99b11bfd46e20b5f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d5eca5fb4ae99f1b8374ae4cd5abe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd87929959443cb50224b404492013298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e523ed6e3c34752c717ce4defc5d4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef601cead711e22d42a55d569c0bb509300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973a5e1a83a49383c15aa1654d0bfac301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062935e3a61f4b7a2752661e2d094126302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7a59d3f2e79deda4dd18b443e5ea7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f176909543a08554d59a65d1fc1cea304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29885af4315ba5bd32d5f66ab36e2ac8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47bff4e74e19e789ef5c6630ff2890e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241309488ff31ee3a53dce34dd959d46307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1448f7c7272caaf6041a5d909fe39308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66a7e0ecf726382aa76bda0ae14232309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4dedc1a1b1044f74bb47616625868310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542d258f6187f90993953741454c5e8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c4e881774fc4c3d1a60f99dd31487312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c041cd86e7a2badb4872467b54ec7f2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c0356a9dab982e2aa0c2ef1b7c830314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa934eb2f03c584a4f2cb797f11e5f0f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78402425d1f4a6851f009d6be5240999316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98bd4d1abbc2093c01c65b51819eae3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad06b9447a85018c4e95a5a09889f4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a72025cd72108702ed11f76876c17319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72ef9b58d1808a7f7474f0d19ef2af320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9497034e7d4936287b8b0f978eeb92321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce3ceadb36bf48b81ec03f940d61b5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902afca46968ca61c032c19f0bd2afba323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f0139023780c4c51f4a45fa7e5ecf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd63e5c10da8b99fc4155e31602861325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604e6321be60f4753b73e6e8cd176af326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d676f382f44d0b6c0c13f15823c3cd0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc09f3200416a62a03d0870815d719b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ff534273ce5843f4706e75a35556c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81645c5955453c82939bbaa42fba82330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ed411fc8ff659d797a0d8612e52c5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4bc99249f7f032d5c3880bbcaaaf5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adef498a245d69e6dedcee77b10191d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1461985fd1a4af9f5e7e6b007e5e3b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7025f265b0613a259cce15424525b612335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b042de3875a5f5bc78e6190b03988336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a0a5fa0afb759f30dc0ca0e0f872e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf881d264a24594196963fc5297b7e4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5576c9c818027e80774a6c31ae3c015339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd062ef088f0f3b6b699e8d820c71339340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81766fc9e419163fc10a775b061a8372341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5e9778f2972374cc56ac2c8c20e2b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d075bdff25767752fa9fc496cd435343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649cea8ad04b8a2e0289da41f0c17e7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91aef3e49b15248a187fd641879310345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c86d52707c0267d2442627728dd01346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff745687beba938edb6646bde31981f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db99b5d753aa0f3933c954e06702c9a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf3f475726f84923dbef867a9d6145349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b64ccf48e35e85a545a8e8497b630350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad3096cc5d3020a6c245edfc1ca438351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d95eb47f8d81364915a3d3fca82fe3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7689a78b75aa5a5d409c350245ff8b9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1ddc7301025e41f9a3e4555b78b81354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc8b8ac61347afe1b5abe5256edda0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c941955f886c729d59bdfae871d7c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c7de89bfc3b3cfcf8eceaa2716044357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54753adfa41f6701cd907c77f63bf24d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a362838da0e5bab9e8737ab5b5b8c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c92117a1375e20bb63b132ff2de77360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae051daf0c6609e7ae7476ec5d9744361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b80e7b82cbd24fc5fafb97811877a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b14b04d6511119605bf113d7c5d10363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d77b124923d134b3667c9f3e86afc6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5206c1668ae774a2d8d4840d55d42365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de7ab8400ef15f928fb24797b59fef2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7273e16a5aeef09a38e6434834d39367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3848d43584c634662baeb12f4727c2df368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c47e41754acbde85bb18d37cdf36c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf1341eb83b86741e5c34f15b3811b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d972f88a923b7d61fcfc3f9da83cb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529fd7e4d477083ea455fcff3bfe94aa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b05f9b618284d0f9789e9a0c8d3675373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71503948564cd2906b166f9bc6cb4256374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbfe73e6dc23bf0914414db5d2cc0ba375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df41e35d9c5d0eb359273670eeb3780376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09b7550add922957453cb4b1544fe3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af9981a89f94f65050f4885b0a322a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068eb40a1a6332e73d22a113ff0e01c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d4701642b1dff7a14b942000678b0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45b6ee52c67685d42a173f91805ee8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24faae86b6d022d984a6274d2f279f96382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821032a9f1073960a10e6294d48905f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9321cfb007ae5c9619ec9413c4dc48384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32ede89a35bfa4e1b254bbece04700385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea93f8a0e0aad53bf7d753474063e3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74194389fa6b2504519f78abd0525ff387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25cd897979420a10ac831f132fd7bc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed941ea974a528403395cb98247a9d6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de171e9d2630213500d803a810864dfe390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ed94e7cab2c970f252bfdcac0b722391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0669fb20d52c89b96c2ce65ee7a2b6e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bedb9333708516d5b91cd9dcdb62a8f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0554f9bf059263884f7ed4c59e637f1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b674cea84d58c11c7f8188beecffe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261405e089140799993bbb7b991d0e8e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ba962e27d0728a9143ebfe10a8993397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c502d46467f015f7d72948871c479398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35624c29192d7ca2846fca3431050e63399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e3d8961dbfb9c73d451c56c3dca038400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d70bce44c298e4bcb3f56d015c7bbe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a880ca16c4c4a51f8faf3b85d7eee7d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f37d5b1b0a3b5b0de323d8158aaf5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348fd45437050976c53a4ce55bb4003a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bcd18619c3b3a5dbe13bda78ec7cbb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa3d20be9cc5544005f96af4e880bd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd5b8a26ffacbf68a4937ed46101a1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f164a3d41fb4414c203d0d55938a89408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28e61f69acf1b359879b0a47a19c1c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718fd6a130eb296e7407c21886877e22410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e250a01c71453c726ccda0001f8149c0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e764f907522ba0617449476f037a32412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561db6c7c1965b7b9d114afef4d5ab3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6375c48b52325f687ce856c9542a73414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883aea154ab08bddd4d67d7bb1eae01415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc00889e51742067f81505e60075598416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec93e862fe352d6a9cc8338b79266d5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e2e70e363a7d62d4841c23abc6438418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6b81449c495e2843187bf405a7cf3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2f86154570a2dd31496691d833b63420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46bac2fa6b51dcb971900120e10842421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d672dc3d640925106276bd6770c8f54422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294530e7ed340c641af259410caa5df423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d555572a4ee0527b25e55a766dbaa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65f3213d22f9d80e06f71fef7d3f27425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843f12ff3c75943f412e97b6971d273426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f75b0a0d3e0783d0c3d2bfed2bd932427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f74b712e74c389c84e03a979149492428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523c3f797907437486174111bc1ee31429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626466d74794a496635804fb22038310430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20215a310302bd33a0622c80fdd8b5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e3589c24fbadb366b659c5bfcdc06b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375709e394b2000326b2a17ee42c65c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da6607fd4b519024327506087f7aa5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de831cbd13eca8c9118746efd132911435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9437d7b9a828c7d3555b79f7401d6f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd89351d5ae4338c57e85a89e73235437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb8e0eff79d5909413c1f5e9834cec438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14baadc1a1e0aa6f1e130be0e34ffd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845f623b49e6056589955c6e25a528a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af2059396a2d5dbfe67df3998fd03f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002cc33db655aae6537f975dabd93f3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c3c7e15832bcb7b86cca1eaf02332443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395bba87b9d08612f38f779d493529a1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93fda054b60cdb9dbd92000a4a1989445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3148324acb2a95777d751739d1313446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769cb8ebedc02786262fc7859e81724f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2bbfca83bc44b8e9da0769ca974b8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c326085d93559a65976a20f09e29d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d6c7e0976843baf1fd49225fa35e1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbcbe5a77f4cefca95a2bb8206ad3b2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a81893158b44601bf9a6e4176dfff1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9d331a88cfba51c7a9fa35f240f11453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53f5e204336ec9a500ba9798082a02454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5729481fe9735131239ad0fa1d26b6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b1d1f8badfdcdabd421ed3cc2d16d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e6153504437945faa9461d391b02a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9aeb99bb95b06cb37a82de17c094b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f787cc7476538d9d813317feb63f7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ae014ccd003a5bdb0300d399d5260460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1aea6c02dbe1d48bb869170b76a024461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c3f8f99c5c9e7eff312e1d95748bb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba11fd92835292ebc148c5ed505889d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb55acdb4a474ec395b417d9029eb3d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f8b9741d00afcbf618b64c8710e0e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf2e6baf96b1c3f260a37a5375d67e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe7b1714a3f0c885867b09cd8849a5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ba95df4b2f96f6889e8da87884a72468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d72e23beb2de91e01ecf4a854c4e7c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923686cb207fa57b2a5fc97f73f3b72470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca00530c60d8674d85d9776c46b290471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b7872cd1b4dc7211f291149b2d67f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaafecacdb9a4fc1f2a1950dab127f2e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1454d7c4a36c3347f8d7d1615adcdd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d43eff6a7a3168c2b281630c4ea32d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c76aceda55abd190139366dfdfb0d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372965a3a0e1053b2815611bdaf5ca3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d654967351d92e55365cdd1941bf1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419cd9a152afb37d018c54ceed3c365479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0da2bbf9a7bfbc6024ad54fa4f906480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466840988fd78ae464bb3f8dd5cc93f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95739c1aaaec0573f8fe12292435d692482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feacb024efe57c6ae6a2b292651fc973483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a683a15208e2943cf2eb135fa1f355d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff6459f74c91979fb5b5dd97bd81e5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba6712906550da6fe946af915d0241486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d32a5dd7f9d47b7da4016ab4e31a95487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8dcf2cf1124b9045706b22b876e90d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad50173b02673ccab9e3fef85fc045489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42986584330389111103ec4be08fb147490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2dfacbb56651d4c69a53ba1718a89491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803778419b98b04cab655bc01b976aa1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef3c1e617872abe09ea8e96df086b3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5b84feff9adb85951ef714a6dbcdc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e34fd22249749f0a7c7036d2236cc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837b4c1ad2a11a15d11734db167818d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b08a7b86f8f37160079d0186ac4688497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe4ca2cc61cbf213f2343f4b3f6227498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e55c591ea4e32609a2c111ed7a2ed0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c538234fbd8764c0c53dccf755c97c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cfc9d4a4767e1ffd7a7d8acadc79fa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a875b0440dc38c2e3f7a549935d1bb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2b58b1ccd89f2d2de17c40b492b54503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7074e338889e10c2c75694c1735fc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdccc15c06caa56b399de12a4c6a52e5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08eac412e53617aecca7506c327738506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375479d88e5424c69560da7fb2c76266507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151cc8299a45ee4430f56e555693078508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543f6adb7804aeec81a4b912a2b24a8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a940bbd830babe3d89f0f494360e6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257953481f9a19aac532a060bb41c11511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3209c622cb42a290b03f83880eeaed5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d2a365d9ef73cd22875887d2448ab513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487782c37127668f5b77957f5c811537514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbdfe497c9676d78e9f3e659cf26977515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7de241f2646df4d7343b7e51d3bd36516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218266a472f4c09cbe179a4a4c3e284517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ba561e3e5bcc9a7cdb522667a27f4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da07ae1070626c8240115666cae4bac519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d993f63e0b749e79ad9aa2144a6b7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9dfe294997fcf6638a6281ce7bc91521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77392881e9591db637e0459edb81e23522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78cd119a895707a534bebed00631c7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2528ae6177b3a41cab2c1f4db362f4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9a92f330b898d46120f38152bf7a3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee870665b3bb95499a0338553e6c55f7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f8d780a42927c638063b33c58f887527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a51fac57801724d535befd5b5ecfa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d37ba03e45f2ee67b38508646c2e6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960828eae1a540bbea9810344b88fe3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3fe4881c39aa0eb97494b97afe3d0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93109ae6a34d892f9698afbf8519abf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09f51bf74644d26a5a6ce76069663c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1d44424caf1fc035591c1f6a4f436534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffeb91ea2bc19329e781f73811ae1dc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb7ef4c8eaabd7cf100332e8a2bb99536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec74fda146045445b2704a02ed92553537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7215e25369170a1e0ada0cc8b4405a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e020c10f8087acd38154434a5e900539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8463b39251fe4b16041c9e50e4d8215540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052017fc28a28361fcef1b02aeaacf5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10441031ef8919c8365d7d196172fb5a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd20374f12735a07c972816e7bfb04543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a11e32485c4446cfd2d6897c1dcff544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737b07548d72a984f5174b99b78c085545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e6cacc5cb1c5310ee50aa4f8a3d27546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e358131080c64876a334db48dc424b6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7af4a3217d4491ba21de2a7754dbf3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8befcfbc79186defd9ec6e4d3f07613549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f88cb81303dd246d457d205e243d6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a2c69bda96d1c9006242d0ad7f0ca551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5552f4b9c3c725aa33c4b5137de0cda552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c34866979c91c2ab94a4970143bc5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6197462c66bd3511330329129ed748554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d218b044c8a5dc664ffcfdd998b13555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15057a0dd03b562b24a9760be31d83e1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6871a19cdb09bbbaa64b495d1c08135557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51afc645f5683dd5ceca3ca151cb18c1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66969ecbaff3a7e60b9d22df251136559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533a5fb3218b8cfd5be05e6e97ba13e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b79e276c76349f3eb39dd84c38615561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360e99ed138f24bd2b37fdcb466a186562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40b520aac0fdd7e5aec87f4e42b9db563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146bb2e7d75a3daeb28868749e5d6fbc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75534d034d2b8a22dc192da414c5ea83565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85443b7e00e3ad0b031a75a79f101581566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4dc5b6b452c2fa3883a616baf9f72a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ced122b55571612a29f3c5baafcc0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71241c75336a3d289859d99adb492c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d5d087efbe4edd27819243ecc4354570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805be2b003034f0fd7984d0d99c9cfa2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476de8c4673aa1b8a3fc89d311cd033572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c4ae339908b876ff707b4eced2cff573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c559058dfed813706162a7aa91d9e601574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a204bc44cbd822a668b9bbfb815ea575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51ecb0c211e6f4dbcf47b4ff466a3b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d19697ad6edd2747acda30d0d3345577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84acb003864c7dbc69eee1ba92b1006b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052791965ea4d16e6693f2480003a6ef579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353ee4edc82d58755e6cb0a9896f93e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c04fdd80b4d8a2a65e388a18072f77581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86710bd7ee6cabf6b5d9c171c6c2587e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832bb662e5d0d7112778de26a65d6f00583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287a48229ee10e8190af7e012e6f365584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6c56f779d80cac92e544a0811b9de585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31dfcb4ab1d965427e41b62e3b75945586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab892743ac53c13b3594cd4b92c107587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64bcbf727e7f0ef81448591fef38b85588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75807f98623fc743f5557b30c7e3bd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a4c87b1c29029f4786f144a6b856b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319d92371adf06db085395670c93d89591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3751f21f9e4ba9db695f8bb1f96016592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc15c14a766d9956c5d61fb198cad7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb813a9a430f5e9190519785852a38594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc668cf005b872c5d98c9fa35484bb8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea70fe85214510a9bead44375cc6b8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15f56c6f522390e1ddc078f2200aa9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04c4af7c0282d1b9be998cdf565d2d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72035224395f96adb7f7d166ee7db0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f925978fd758a41c70607cf234944a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272004372fbbf8dcba0c3c17d0dc2b7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c25d3b5987ec9766798f078202b7f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598ed5d765da88e32a0e61cf460cd18603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ebc861075c3564205fd8cb0cdb2b8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7b6c30d83c6e8bde1038743c97262605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077c8e084d3de02b2a3915efc1b3c49606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9939f8bf6e3f33ec5a322cf620e17a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ff4d705fda291467e16d380f75e06608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1905c1fc65ccd088d7245a7b87d49609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc89d44174423f7a430f8984167ffbb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db60a9900b6d0cf59e9fd2d7d624811611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf16279e53d1906ca1e316c5c71cef612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd62c004e2309de3dc3066db3c6474b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f38c10be7967645e40b3f5c5314da7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5655ca063336154346faac50e6543282615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed620f95a2bbb8be40d17a12b4fd84b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9aa0a9a9fa0787dcb27e1262837d2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11acf33588bad3aaedee80a4fbbbc19618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8134c3ef7454bb38efc53e708396382619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320cdef23835ca35954424f672179038620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a880410c9e06c85c7fbf989d2833b3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652ea03f0353a020468dd394b7f8d14622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378962a314334a48d863f6a0f81c8ba0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95fe70fb4e328926af2c302dd4f7af624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876cbd899d28d11f1b0c1a8a50d6b31c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00199b2e5c460a2b078467474f46a11e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71192e118863e34a7e72db42a3ee8a7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49325565ae198c41eb1d0bba3bb4a9bb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0d7fbaccb89196f3b1b96fdbc7bf3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f68aa8c35668f6d99fc444d2a57bc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23340b05638ef4312b6ed24f07035cad631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146eec21eccc1441324b0f4c93828bc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484cb24f043894b42fced06f5489e7fc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83312860055fd50c85224c70624640634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8518974f4e78e9f5642d3b989345bf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1faf5457f67c353e12eac4908b6b94b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb220438178d0bbf6227c20d88c9eb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4fcd713ffb8a61044140ddb9b6893638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37febf6a2df795ff0d828a7b6c781ed2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9061bb6314933a7cfd5ba3ecc1c7b07640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e2bb5865900fe0acdee08e1f520c0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc55294f7c9b790e1b58bf50bc7a2a4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c84ddd105bcb0e58e91d27deb5b2bd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8224d04d95406ed0d888d83ad3a100c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df936acb70fffdebaca84e3ad7298c5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e15f8d23a48c3b627c30b58b05b5eb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d49a99fd5fc42c72d60f769d34c82b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4fc44f2cee324feb80f7dd7a7488c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc44c34dbbfe181cb52fb5dba3b7a6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ab9586350468c98b6e111498e987b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1253b5da3827626b25b218677023393651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b41e9fde6464f6d39a837e7d86474652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ecb279035eff0258056567b3b8a4cf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80575058d71e81fac35d51ff93253c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825330e61dd23eb89ec594de1da2dc5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01d13c5ff93bdbc8f6aaff0e0fa94e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ad7af04f9ab28b6e3a311f87eed0d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9616e73d3c80ccdb750bf633e02400d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe9d9a8394ee2ff93c44c36d5941cb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f208c93e5aea806bc3c6416e61c99660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe18bbb4e851551956e3435aecaf8c1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d2679533f76c2a325d601c4adf302662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8a4ba356902916635ef97ffb69a1e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88743f5ee063e6e3d9332de08e6bbc2b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3072011dd0ad073e63eb366fe47f7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc2e0fa317e2f6655cf79d662ab8d9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca29f40de138ed358bc31e5eb4a02c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67375d98b343a8c6cf531a36d18a26668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014dc4515f8192b1c8106f3345078c70669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6bf459522fb3248653abf57f88f60670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4810d3023582ae3586fe7f3fcd955b06671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee0d8ec02d534056f6a75fb7d4177d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8515b86c6f50a4ca6e75d7ee9193674673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76471653335444838326b0e87181251674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121e587dd8792be93017fb084a47c11675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05187522f2bc067adf413b8a8f745b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838cda9249133e8725d9d09dccd08ce677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de16072ba1523c0e2cf4002f034950678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b130b70951b74cb8f575abc03957d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c512264974b2950fe59b3ac278ed48680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e85b821271250d1e7a1e61773d112681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55df962db317dbe0a263e1b461ab2a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4edc638cbcc21b59bfb77f68c81f9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220e231f4bbd2de248ffa55aa2069d6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ef7222f22c07f32d33d3330607fd3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b79166b7860aa8fe606df90e411b76686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c85f34f924d516017efeebd23d67c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690a2083ffab9aae6785bbefa0f44cc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c02979c863443d5bccc03b7b8a62c3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b75a77ec39ef6e87a961bbb412cb98690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d088d218bf0e8a8804f8a8fa0580a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6dabb8e7c0e39dd62b89b1d65f0b97692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86096a04ddce6ef73379445af23d9dd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8fe6249c1280223b0102ccd18592e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60e11b44e1ddb80688853b9532100d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2fb96c29704b683e5153d3e5993be7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2469ee7b52ec9801e71eda7c1f7373697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275e7658c24ab4e8630fbb282cdee77698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96dab123a7965501cf0f9e2d27f4265699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098746798a80ef46f03f6602f2a5dd9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858841501a95265ec8a0aa8de1eebef701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66621f73e50ecec68402550185744e3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5146b8755cbf62ae048251aa4c731703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876fb829e17b64095cb0a77937cdf0b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8e8a61fbbe40571694ab44071080f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9928269b4982a16f1b5b2ba4267583706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b5d63afd32f083db419d9128b1a66707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290853423f14b84a110664df9332b31708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280920528415172103f5538fa6e48c2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8addb11861af1cf05b73a8db7af3b1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e25e8f26088e424ec721cf51260d5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3082016f2386890cb63d40eb534fd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098dd111526c5c75b10f6c43522b323713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5ec46905e400340a5c41691cf6b3a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4e7daa93b458d6fc2baff0c462e8a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381cf2f82a8503d291f0da5d251325a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c98fdc01971a25eac29e98513b4ad717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba2d1056ef9533c271a0babdda5caa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d59cf66e53310135dc1333bbc23813719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999798000b7014a3e3df39fe46418e3a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5182de4e7f7d7b0ead051582693e2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a6bfe792681e418c1b89e712f0c79722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f76327e43bcf803475487c2ff77bbc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e50cf847a09c57689dd2204f421c5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050a018f28d617eaec6954551225801725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685cf2025a65f952f84cbc89f350ee7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db49d9fb0fdaca0ab0f197b83879ff727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be63347ea858fc1583f7e95e69c46bb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bda5b4934f0759beefbc7a36e361a6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5a6165ba11316dda9073b3084c0aa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0898ae566d8db326520ad8393960c57731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36033c416ab26d02e0af0587b87570de732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916fa7732fc656e2b97cbc08916c407733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3224655b5d4735f076d9137b53aa9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154fc20240ef9e31963134184b1f6dbb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627e2fb5988960cd440a7328a86f872736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db3733d3772840695675e0d4884c39737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d16af5740dd6aae6e2a5c720e04132738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295df20af98e992dfb3bc9aac56b4e40739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd851c836362b9c584c601e3901c64740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190c50bf3fef5bd9a3b001ee93f7348741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7580dcd4ee5fe809473d96262cc7f9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3245171ea67739a0194b9de308d5bb4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df3317fe01330675fa3e5e4c51388f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e833c73ab443760c9f0dade669b06bc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e2b71f4d7333f307fbf157923963d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e491992d29d9400e883aef9c8bf3483747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029cda0ee543a2c2bfd95440edf5baf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7613d1dccf36663fa6e74a25fd9250749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09542fcf5090248bed10649b7cfe06d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd660b13b8f99ef8cb44f7f9f73cffc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56cee1cecef29ee752fca705845d21c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1867f35aa098a225ea75b28e067df7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef0e73213872e2dfe0062b267cd368754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22634aa110d8597c2245e9786dde8556755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a12a5d920b72477bc1344a55a29423756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc092d4ae01c236fa3d0963f73448ee0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401648109f64bc6ed926bcef29abbc14758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e0f8df23b58bc4f20a06f7918a166759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e128bddff4d4f33a904bee9b2a77bc61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9e8913d6eb27b9e858756bcced5872.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c7f8cedeca857a6cab1849cc1fb943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa165f6a97396dbe742720a0ae2f7ccd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eeffe6a409dc87934adfc21fb50b275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6216e9b257b4a2cf9ccc0ebe8736a86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589e559f2420012241d43bb7c5b5a4f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50351b193495c781d4b262cd66ddc0b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571cbae6e3ef85ebbab4110ff072052a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d464c8bca7c448112db74cb60684210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e284856d9bb25659244d7432b406111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468db7b4da9dbb648a0488cc01f0adc412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38753b65ed5c96131df88bbcc6b75f513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad1c5c88a4ae10f008d547d4c0dd3d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc96e8a7b692380cb232237bab7ec315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0a0473932d6d44c11872ac077072c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4fe4a34b7e9115445c067113832cd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5efb2a1a3578f7ad5f0af2b28c39c118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649cb8d4f31e1dc6c2e15bb1e66f89519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c419e949fe1627f397e732c30769be20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799b05bea3f54a3633fd130ad4607cf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee611f11f779346a8c870c0be90f92f222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d5c55d71c092c22410332766a317623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6c6b1f782cbcb4abc082c7a81f7dd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298dade6cfe3169591d7335f44a4aef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073253c9ad428c9fff1e8ffac4b06bc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368a5b32c415f47b3211ef4eb8e3c1227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c9293f6e5e12ecf57106c9002f88128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d43c4be7a7e3d93ee5d6964b69514929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e267822e5ede83725ef3028ae1f6430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507f88a0ca7d539221de379e78be20b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974b6d7638147b1bdd853f168371d1932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ed3561dd524b001b61b5dd8082f6733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27508a6547dd3df75aabef7dfbe05a3734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce2bdf50eaac41936e71999d3b8c5235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72dd310805dc02f0d6a3650ceffbc4836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416c7dba46afc64211c983bb818d0e537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5921dabb227d9d6362135ff53ec69938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9fae1dfb2ee5ede6c6ac8ef42285839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4804d45008869048975731f01bbefe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd31d1e26204a13964ca6c0c175b0b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d0ef585c6e9b471e1c68c93c434fc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2709ff91def49cf29e36704eaae7bb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf76c31432b967a4d3332a981ee82244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2ea4cc4de7afb60b2a4904103127a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145c6a8344905c2202ef9123fded82046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064646842eb08aa28d1f951a9dd5900747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16320b456359843c6e7d41dc6f11000048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e39e23296298a62999c7cf362f41349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff0c1c0797e7c0d5d7ddf3986c173550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be703e23cad15eb4142a4ba5cca4e11551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0cace48021d407827c6724fa0e60bd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c70194957ba35398951353e8bd0b153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa20844042505f5d8919353eb2fb99254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2077941e38b623859fb28cd40f17055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a6ce499c25eec3f3a9aa3b03f249d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db975bdea0ac489adc80bf48929f874357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe165c5820a85b6c576f447cadffb6aa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843614ea853e982f33084936fe504a9a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66428bd19298ee67169783bb031625a160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e389cb123c77a2ac871797d5fb47b8c461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2090fc9b81d179e507fd08c6e3b81462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ca298094b01aa4747d1db87e8a90763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9e0e0e7bc360fda037a80e76f144664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3305e8601a69e746df9e9b2288e163b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00559a9348d79c3d28d296274155055c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69703965fc4b4cccb0266f86397f7267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a532d4ef25c72a617ae14fea29f6568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203cfc116325505b8d08071d8bf745569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dece1a7c7d2f073b6323994296679e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13eec9069a5e64d73b68d9c0c7cf9a671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ecf4d1c00045ff80d6d07c3f44b5f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb47517bd8274c412be85d834d239973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c453e8df7f0a14ab6388a5a3cbc89a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056f0c393a6ba70132ebebbb8d3634875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187c3a158186836c7c4efff139d5cb076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a4604ac3910031036909c82072f9977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff515106676530c028917a551b034c278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a64ca1e2af93c99a20219e0b8e771279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17654f5510ed625fa2ee9ae531b8aa1c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28637ac0a5b595364cd3bbfdb58d5af81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b5d2bc58c4e27a18dfb5fcccd65ef82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453f2687408c5d2d86cb857700854de83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5613d5e7615012022f0328722812bf184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bacdd377b61801e31533e71c7ad88fb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b4bd1b6005a5ad5154cebf9d4e65986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e4aba6e8a9a52e5afede27ed1362b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a49062d0efe96b5d718ac2954a24388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4fb3306c731f5bc7237f6893290d489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d99cb424c4011f77acd3f49ec6033a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77cbed65ae15824cbc1a03d6f0a198791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db3a74f2ed0f12e4ccec1280d3d31692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd14b8e124be2d1d5f728fd1c2f0ce93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab89a164550d67dd4e92bcb73e521594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba639f90cf9fd3b6d83b925ee63c2ce95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578c6900b6a2c9b857d06d9a91e362596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4f3df61abbcca6cd1281916c49f9d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f5935f07172c428853be5e98a9ade98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17c77758da9b5ff114c0972d90f4e199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92d3cd8f3b0becc52b3bc37cfb7ed8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ddd570a50efab9cfe2959277a88ee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694c66ee387fdadd041f442169bdc68102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32485fdf9d2629ad9d227921748709f4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18649cb29433f4a66bd0c10d4042c37e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae20f5e9bd287709a2ea008a759d860105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6821bb16baf9d4829137d575131e5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8328582466197f8f81521563772a4ca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89fb3aef0b855bbf05eb5d21c780e0e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd011735ad18a1d7a11ecd3d9e5ce1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e64f5423a7f870ab6ddd8e0e4206e0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b2c295ac3ecd2ef2d1179cbac58fe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be955f56addd1c87f29baf322f73978f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da08accd02c3b0e395fa16c4ae6c1a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfff2894c78124542fb5da985282a61114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53911cb45bf808d2842640c8ac750e3c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe9a7c09a7880f0ba963002670a0ca116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e293d207778868e996b8d1c46137be6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc40b4c856871124ef4853247dbec88118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841bc3fd463ae851a0c9556a678d6acd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d817a04b606eacbc6a712d316c3f2f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13ec597b772c54c6083767011b49f6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275f759c0f5c656eba1d4f21bfb99d3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845082eed339ea490f9387a51b52a99123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baedb76aaa22ee87f7150eaa3b5c361124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae716c97ff9441205c05b81d969b6f42125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7279380544985356dc09e9e42607b1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80931e7d2cc3f444f8f4dc66a7dde4f0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe109d1b5d422777fa767faec2a6d3e4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908a1b5a1a37a1795cce793d132858d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b1cc4557223e56814820f76654385130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aba8879e04741b7b0e002a2cf4962a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff16dce372827fe09f5c1eec20a766c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60c4260348603a0f312d7a651f9805133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46a775be30f5cc272db1e57745f80f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c42bd46f592487cbd7f1440cf75cd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318ec522ba86185fcab51b7ffd1c972136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd29b0b49dc6a73212afb9089c68029137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f78fbac4615d2a7f62424aa118cfc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2c7d51eb46317433ad51ee25f3d02139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31672db7b221f9df75b8a9b95480da3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed4c146badaa8e51b2d3095767c695141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf1ba809e91c151c4ca54542acab2c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf5dc7bc375a21a8ef6c8adc051ea2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d176f143a1f952b2c79e86dbc0186144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136f981e2bbae84e2f99616fd602a7e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7da3cbe3dafd3e981aec79c3ec72e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b82c615dd4899bffb0caa742d353a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee99e56e53ef50bdf63b2e43a2d68a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c356d886b0c76b48e62f38d32392b8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238809e5021cd98942728a091a5112c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95bd4ef1840192eebfe8523bd2d87a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62f0176139a0a3bac0a565d0314395152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251704153c39bdeeae3a5b0fb63de1e6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd463b19237e2f5dff739ef0e9f6e0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4f81c7a19f35d50d1266101b0f453155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61ac68487f0ffeda3720a05a15b088156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca0472ec7f50c819a79428b8c05977157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1104691e13190de02493a99194eed158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7714907b4a759f55db3e6db2a861261159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4814dbd64ae9e3c2289bd5415ff77160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874df94aad264f49e4708c376231ea6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362479a4fa8124d25d28f999eddf81c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d0b9f75d8c69e424e303580677f1a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f05beac0961341c65756edcee81a6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5510c383b0b98e45f8ae0daf7bd5043165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49e1802d5b9051a3df3295e8d09768166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ab2786729ed0cf652c755986866ab167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901dff1c2abdd7c5fa66e5f30ac37c9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da4ded9430cf87d963f6154d99bac8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50095a1589c2f9ac1b83b2ff5cbf2905170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d31c6910400ba77a6cef52e04d23b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bfcd309cac921e9005032cbd5e5e95172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4fe5638955a8eb08627839c86bd0dd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3800bdc8a900f11e04bb103d63ff190174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e71182d4f397afc6314cf190a2dda6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a7538bf22d7b9b1f6bdc0030be8e51176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0b10b0eb56a66c6d9bafcdbb971b8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922f8d2e0fd953c0586da1842d776f1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb79a727e1bdaa18a68ae691113fcc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344271fb3a82477c50b83d5355a0299180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977f94f1850aeb4a2404e73c7feba8e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb5a40d5b2a40b1b99f325010b9e6c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d95b622694accecbe7b361df728da183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c35a371400609b859fdb61d43a45f0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459d7e1bda766b1e56e39f865a28763185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29085ca5e66ad4e3d1d1e1ffeeec545186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158b58cbeb5d7d11cd5140d34186239187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43c979b1a5a9adb6393e558af838d0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c4344c0b8b6cbb949fb7ba400bdd7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae7c7748221bcbc2ade78ccf32cf87190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2d882699c5e871290f219824e28e1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae1bc7a1428cef8e7d3dc5bdf397ca192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99cb4219d744da9a990ca2cc43ee02193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5334ac8f8fd4130c9f66861dcc87c298194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16741115059927f36a75d7119f6b0866195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1183496dce82d28c429df15990b6b953196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7352f93b4ad34fbeecba607bd81bf48197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b2e9b8a85722bfcea79da087b5bac198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03372314b7c60d44deab211e2c6fa2f2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97425570691bdb89c26b996ee3c91d70200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a85b0122ca911939a6a0eea1fb4102201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9db800d6c22247e6c9db0117aaf75202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ebb5257de4d195f5ad88b4953ffa04203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90564917421081b2dd3598cc7a7c0e5c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981ff722b3cf40717d54ed65af7c057205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461d6438bba4973421cd2d590de793a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16007bac471ed06dc081e654e27b765207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1f9d9553aa45e356674ade2d8ae67208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10dbf7c6737279df2d641366c3244f3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38c10faa3cf5c3ed94782f4c4d8c90210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9737f1db69ca269eb74394e90ef837211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0920f5d5a8e9177ff2d8c4ec5faff3ba212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3aff9db0df3e0d9d137ac2f4dff5f5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7125191e660510688a32501c80e668214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1d08de83374f4e7fba2dd63acf6a7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec96854b88ca9efe83df59512757c47216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83c1cdea6c8d4deffea66d6c0f2acf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32532d1b368683c670862a91eab24680218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae81e98fef7246a2f2d6b3f9d6c3acd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8ff7d66fe539c064066ced159d127220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84ef752f46abd5b590944896722ebb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8e095f43fcb2e2f1910211a832b41222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b30d26aa56180f0bb9366ddb3e10a1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75813d634d6553658e95a89650cdd052224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f5518b21cdb0de70c46b70bc1d2e4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936099281216a028fc05767d15465a0d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3607823fb03a9571a4e778298043702227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199378af974201d91aada7b50ebb642228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9dc8d2eb606b14714e7e9787408eae229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730fbc81cc1f1248bfedacf16b0f533f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e6d02631fc6fa4d296aa489925ff4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d38ea82f362aababc94f9a8899322232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340c4667d39861670bf03d3121252dd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebdff04dd252f67285fef6ac240b6f0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988fe1a486a44c308cae30ceb7f0710235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6df00e947a34d0304290ff8d32698236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35c366c64e803fd8aa7acb0d39bcad237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8f39c7649a626b209eb85ba42c89f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd873e55e05ceb11340353ecb66ee3a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57368633ea3b3d76f4b347938edd44b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588aed9f4685b355f1a0ced3fe31939241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a1bc2d27d26b40743f90ccd734a19242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bfc77cdc760dabe460aa1548696d37243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01519433ce91131c4434c9da3120aa2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849220a1ce34a2a056cd9c65ec4980a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d67b3f8a49d5f01457ef5599283ee246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3307bc3114d6f30d55f389a7510be247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce57d53a04ff20d76cbc67d5b58940248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1cd39f22772468f10258ad726b5ee249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809432b5b7406f836d1161fb4fa416a3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9573938ff362253a519afde477d664d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4424db85d84a9b7f9de321954586d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c330c48c9013ae347fc423fef83a7d9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b93ad26422825d04cbd141a9b60be254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b717fd1e7bf175e3f8d2b2a753cf22e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a093fdd3a6489fa8de02164980ee6a1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21d6193ad6c4c79c835e08d539b08f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a652722b480c2ef8ccc8c437c3cfbf1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fabd9679e953a6c54f6c2a1554fcc6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bfae85cf0f2d0c97b1f2cce9975acf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53120de4849188458ce196d1ed4b720d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7fba09c53dacfb46b68b52c528b44262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394cfd98ac5034c0f53316242d0d008f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58accee5f23cb5d7121dff2bc708751e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1962c54c8756273e26a3f3904ffe5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc01f1f0c401d7048dfe4ac5bcda7e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf5664805a900ab8a1c961c5fc0ec0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb6ca6337d265b012e4942ccee476b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb442c7bd596812818dc6f88c27be43269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc379de1be8b3f47214df937be3c092d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad75ab3f433f65cf9f9b14b177d6d5f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54e4e1fb87292484e6067c40b0f259272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd825fb46305e9404c46e0640fc862a5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197e8f70913ae269513cbb123066161274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe280afa65bbcc7f4231774322797bb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74832c65c264b07a7b42706e0649bf6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a0d8331b1e79623890de753da2c6a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c59ac684b5ea8af01b28cd9ab2695278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550cbd71b6b77aedca8a7d94e3255fc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c6031a30ec90b0dec5109b6a2c4ce280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281ca76933f610af9ef4ba7fd2da55c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0646d312747520cb7ace999e39894b6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90618c14d73c3a117605b23820d817283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ecf2162a00d78df293ffd265186e80284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a317027545a80a08a4f8f299c408f80285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78332730bce24a8c475dd72d160458286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9475746776f79d9ca016e74618ec6f4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc309ec1dde29af0755698837cb795288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c409c9377f22d6c380bb7e628539b2c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdddb839bb322a0fa383b0f1e6a03c6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710f81f9e9a57db148568f302c90815291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797ce62c0fbcde1d9c9eec3f75fd3b2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03b480958e97064697b6073a2e8cde293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2119d81b804273b6be24353f12597294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954a94800282f32a1e51a8e1554c17c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ca551c41db142f88f5f8e297e6696296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140256b97463cb889fbd9615ebd8ad30297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2839824ba9edad699280ff1fb57ed37298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cddfb74dbe3eff001d842ab4d40ba8b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f24c9297f98b2e7449464998282958300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a5df6e90c6ba48a8617ca59c37d3e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a168ca4a37d966c2da95e7edcab18302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34013b561b4825ce3c533d8c24fd2dc1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e23136e0244ab8f5a3fdc7f02fc41304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a3cd5963df37e509bbe47be7904bf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89078dc8104fafd61a54f2a9c5257684306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799d170117450bfb81713ad3389c4e8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d01cf73e7485ff87cbde437d15b372308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a8429e5ee6eb30a4effab66622d89a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae658fa25298c957941522559fa45fa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b396123a2b3352e288447f5cff76f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e07097dbb53c906fdddba0b52cd34312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e957870c83a65473ce9981dd9f950313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7240e60fca26437f5d7d4b228698504314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0629b426604af526bfab8e1e8d601315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634df97430a42fedbb3d6e1c7337919316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6c3a01610cffe8849c09d71ef0757317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aba31982fd650497e6317d59b20035318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f83131d8d3559f24aa2eee3bfe52dc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6d9e3dab68ceaa2ad6a64dfc13f4c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dedc037d68030a8d7cf3a7104d00c55321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace333be3a37682b8bfc78acbc30dd6d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53afa00558f44fb0b05528c5771fda9d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e088f5dff06296b282485563af1d018324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d450c79a87cbed5374de09cf609bfc0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf861475d1e8968bcccd1a591c1c2ea326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb4b382b646472f973b29f17069d24327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce142898db942334604e13a326ebf06328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6992874f53ad2cc891e73d491f628329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b56285c3da59784fc779841221939330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc834cd50088037d35aee4a32c2001d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886efbaea0f612392c67df4db00e9904332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f025defacec8a070df02036c88218333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce756176213631ec9714d3490eeebf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a796a1bebec4f17937ee7c41a334784335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fedeee51916dafc8586133af94225d0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32866ddb07c43afa4827218974833699337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c571ee2336df5361ade0915577bbffa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4cd5695734fdc49394933ae9758716339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728aca8694f5f52dfdd94160d989bf5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86a1c285c9e6721583ee643c045067341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923fb4876e48db98ddd408c5c9c6adf8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f3ba427e54b6adc99fada8bd052c8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dda85c093a6e2911d6df80010584a5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d55662e66bc0ced6bc9bc45e4f9d4de345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cdcb6a9d5f8ac4cb24e537df21de98346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263fd1f5e8ec73e8239e888fb18fa6a5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736c786499dde6d113708f45497b647348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2dc8fc0659743761818bda3137361349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826582df5c293aa57254c017479e082350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736fc1bcb6a0c00d75065a74a396fb6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b04e5454235bf8323b038edde7bc9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0345c3340afc2b5c8b68cd72138bac353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f404530c13af28ddc107b079bc238354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397241d370ff064451777466f91c6887355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530bd2353d40320b1831484a810140e1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708bdc51956cca1bae6dc0d60dffe983357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516beeee1fb12ed8c693a26d2361d85358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c8671c37ac5fceb51884f78979f69359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de445f50aacc67412ef4fa2a07e5d5e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7570ebd6c89066eb5c87e2d162dc796b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e8b9baaf8942da536e49e41deea56362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a387d906a83c4a6943055c0156a8b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f47b5ef0223ac126bdee98afd31a5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786ff5126bbcfb83c24f92e22663f5b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b128347be37fe0b47ffcce277e1a6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffece39c0860ed53be49810e5f33f83367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce14ed4d8e46676ab148aacf96b0f41368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f9a1491eef2bac92540a6c0dca65b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2568f95cf224f0dff5bf4718a7e691370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764a96634aafe32668f4ee03c9dc3a7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4bb565313cd3003096098df25ef2c0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de62b673904442f7f613a503af05b2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb5c68872101b02e586b2060d80669374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2a7b54c1a752879dad30e99e231ae375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb72f9fc1f0b1236a199530fbbc8360376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be7557f02a5a228d9227681872c0082377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c069e65b783d9a0a632227cb1b912378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5efff62fddbd378f1f137ee6f9d3d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f098e989c6785f989b0fd2a331378316380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab64c4ea6b22b47110c95e617b785a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838354a0dfd03adc82881f7d19e5cbd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e7d6cd550853f3c39530f98af1ea16383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3a2923f6bb6cb1de765059fe80a2d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553d09e030c2a61421d8a88db2d7a94385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0fa9b75ca0d3208766c5a582d9276386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d8f71e3d8f00cbbdbb9ab231b3aff387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf20bff404fd707a783e670328ae31f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb9d8543799d6c05a69b3f794887bd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415ed8675034ff3022dc2041669e110390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a22dd971c136582747c88d7efe1f4ef391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb20e540ac68eb1b642f30bb392947392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e72daf2b4a03b46df0e4ab8852f34393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50596a0b86c90147bc89c257d2fc8fd2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d5d483d77812f77ca6210cec8ffd5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db34bbb9892e3ddac882ad72bcd8ae8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae336dab05b8d0f62b140a99de8c418397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c266891cf3d870ab2f6f4b733b27d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a145a040cc52f5fd1d084e88df504b6f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6f3f50253ee1b7e498bfbf9fd8cda400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05120f378ce0d366f97a8f9f0e4c1476401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e992a3feef18d814b2c9401fa99561402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4a57ebddd9dd4efba83321c9e3b51403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451ae6e47289ebe7182478f91ec2a56404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e221f96600d57a0cae7ccd2364eb6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15acac9f9f1fd696c2960dff325db9ff406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d880fe14f9c452de6f727cf18d6600407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd47214d2078f08a1191ba2f73a2a3c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db15cbff12ce58fdb39065aad6285db409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ab15f7de1545593a353da8eb9a7a9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b906c070ff6f190503be5e0ebbf8b6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592bc9282081d76e0fd3e4752aaaf49412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017d9546619a78963ad8e3a9245b41c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765bf2f7d5edcd41a168d9cd11c1111414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878fbc11b2ef32e7dabddb7b3737208d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55822d3175498affdc45de242e96cbf3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16911c54a7b2e576c72f1c61bb9023c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9d4e4cb1b5e92705d66a18fd3b995418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b037efae62b4342008de6b9b4d5a5f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fef8183fe1d5fa3df19c176f20de2a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72c5e8f4a57f8fe51fe8b8652837ff421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc59d31ce778af053e9345c698e28a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f128b696b92240711b880e6dce0241423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf810039b3d8eea7d3548728ab0b86424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d411d07f4407f95a627439887f53f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a37603d1903af828e726f134041893426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4147c935227cd7067ca76d1e090b75427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74681d967c26245289c9d82c89e637a8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3a1d8f956fca985a613baf2f7deeb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588db2c0330b448636049f7fa029f681430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ab48d76f154dd76fdd39e1790f2c0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819796505605167876aad09c8a13dc4f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd17db505bcc9cfc11224b935cc418e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60112902cf0821cdb6619a204b36d25a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b54c9f40c57a0e1b243d1373f3275435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c329136989ff13bc888363379da3b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6cfff735e75329e74358dfbe511c2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aac6c8859dc1b877148d2b1a9a3b2c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da829d97f10982a956f2cdfbcfa36923439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798bf2f04bf540cf105978e1a0da1a0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca3286b4fb1231bed5478b075538b6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320394e2d703aaeafabed3320906ad8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4065137d52d3cbc4ef771092a17dd5b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e7a45af2d0a9f22564660724be2c1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35fa51a6680d04e5e24fc3530c3b2d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ec89610a0bb40f120bd3ede4338c5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b9129c24c25c54699113dbd6fdda0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad4f069fac8dc4293912943f055c38448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0fdafd26b32551dd819b34b57cab69449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748240c855a4e26c4b0181150583834c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913d53eec534a50403e2bee7d4e9405451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f451adc3103d393233e9d98d5d886db452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f0a883abce8346901ea14260c73cd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cfb979edfe3748e065260d0179b9f4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf6fe013d82b00f432a07c4cc37365c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52bdd6235aa0622c3dba04a6a41810456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b5745ba18130114650069ea968d19457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf992e1c66a17df9d3dfc6587bec2ae7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5537de44754aaf4ba88c530dba13d0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b6b04f374a5dcf806b7d5b446d33b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18298b27065a8826c2c8b86decf6b5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68273dd1f92275573c84cc379bccdaf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d198ea15bd0d49121d0a22c4ea8896d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d7c8595e9afb8b10ac841edc0e7a2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe2a692bc31d2d13cfe3cdab947696465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70b1e44f9c6f7d03b17a3793a8201a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6d3495eb0d5ae8ac7433da3da30e3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a4b55de4373b95dd0d3aaa87f12ff468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa29185c39abb4b245cf711302a06f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76c9a7a8b4dd328250e388ed549d2b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0db07ecc99a143ab2e40c106715e49471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa41aa4ac5ad6fcb98218f80ddd606472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca4e6b750345cf1b1552bb0d9366fd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43987dc4c8355d97d6949a53a7eae7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15faa3711fdae41a2574deb395a8c8f9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22028c38807101240f1359f17449489476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61daa40c6180c39964ef53307c260cdf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00328c895e8202e86d01b11898c1e1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213383ee26394ccbd811f04a08de170479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae2cbd2646752f21917d2f9cb0864b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab844142fa6f8d2e049b7e774753387481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e425c97faad62fbc8a7a6415964e2d0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c971d55acf5a6889c87fcfccc1292e8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61bf9e004c6172a528d7ded69289b45484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01573fb8ba9cd762d5bc9b0a7198124485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f95ed2d74d1c509be26fea428ffb52486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0f0b339f9fa8abaeb669fa4b1129b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4b3fc47f45f5f227a974c0bae9e0b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687d551b1ee25390a5b908ee0cbfaf3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517eac3b3e15696e56c5d38b3baa1954490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cdaff0d0534a90f7d82da6ab725af2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37193204912b084c2a9dffb64700c342492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bafff5b1646d9db6349a61345fc9f3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea83863a37584180f53d9e0c1913de9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef04829c695e86d553e5b26b61ee707495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6b86cb022ead8f5583315fdbb4c58496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44203fd897f0e712efef0935f55ce28b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f05cfd7c43e558279c336d8f3fad9e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49150b0dca3c0b3949bd484412e3519e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f6ed0c5bee6a526f1d71cc3aec19b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5b0a03856be22f115fb7e3d84527c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b220d36b9d198c03c1a7b20b6f8556502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38269924ff9b9a53a773e15a6c112b25503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4ce05f967725cd9b6f833e4f3b093504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49bd8211c2e954442da6561d9f163d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d080079cbcdf5b71af7d943f7942a98506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3bdb16a7fe22fb750e407399d88113507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61303cc9a3bbe41af6828ac22063a4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad60290adb8620f7eaaaeb654bd3c17509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279be3462f821c3ed7233f491bbcd542510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4783cc16d64e8eef07855ef12c043511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f23ec3c7e27f304b2bd0d93f1a4a1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9365b322cb70230833079702060c1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44917a5c66ea39ecf075ca6aa1da4dda514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e191b024635c2c67c0ba6853e8387e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42aaecb029998770061ad6a79e9562f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e21c97e893386d9a2d1676d260e17517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80b0b6b37c1a7247dc129762a035ce518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f3192f83f49a0eda39e339be68413519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eca4819e2969652f1546795b42ac90520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98222918ddf20f6a77aac42bc2239309521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c6c4d9ef8e43f39f33ccdf947a54b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8a3c750cae4127a710512bb4544aa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559eb3469cc06051df42bd9e964d3093524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ece44974894dc5c223944ad63a633525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a39e793e4963040e7b688ebcc1848526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d8f0f832075d27394a213a2afa472527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9aefdadb2d7479034b4a82bca8eabe528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73262ac0bd62818313f5a393222d0f00529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92245ca70452581dbee5d659f53f85e5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f0fd9dd99b184f5ace98178133ebc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1356b65f24c6bcf07c208d283f88db532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b1c9c4c14797726aacad9a2ead6f5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed920ace5636f7d2760b4d5f23f0c59534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda0525f00ea1447224fadff69e797d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacdc9951b1d4b563fb1693a4f41c861536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a2544686c17a77c4a7a8f887d5c0e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7edd28af61427d6e3f48e891c0d0bba538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61267c011290b4939c68d955680634a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97ca8898d125849608d3c36606d1c4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454232544ee1e0b8d5c70d971c379909541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021e3293bc112c06613b1085707f3e6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce677806f88c46e967adce9eaa04a4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260149f526135f4b6c0210dfbdb5a9af544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47b801bfb6292d7caad30b32dc616e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46310bf314e99a706bd41f51b67effc6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4a97af7959642f5fc4e20b8d8f665547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8044969de34a32bd21874b9a47bb1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ded2276c89e69d8941c5e977b0ee4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce5130db38b701844df4c3fb82ec55550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038931ef2350787ff9e526f48f25ea05551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f1b5b8a6d542062f4a345003213ba552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba8eaaa9fd3d8b1d31bdbe8e5d0460553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828d0284c86a3cbdf5c0aaef6ab394d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ca7f7233865cd7a5340fca6d5dc85555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324d450344c852837ec4675366dffed556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210945dbdb41e53f832c2f6b32f6532557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a110323659dcfb8903dac5affe73a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645cdfff0bcb3b5d7c9354a6bb264b4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288acd470753567d42a1a6836dddf2c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fca96d0f77daf1f8f6c42b492fce3c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad16a286c989a262c3d947719d3c2d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac284644b6cde509698fee19b070952563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e441f14f498d9ac105db041f9d72dfd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adbb1bf8d71e089a70d1a8cc962fbbc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17bbc26935485e35cc64ff996bdb4e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c94809d86525f657a08fed9fb14bbd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382fa0f01da08f693519013c5b8cf5f7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421beb64b7120c62c9aef8b22921526569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89106d91488bde86226a66f62469aa26570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad691f93a3e6768f94bf3e89939871571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f5cd499c133517457f3336c6f6986572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49ade3b076945b04fe517f8f404782573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33767125841bfb29de1209e1c557184574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a38d2352836be28ddbb13957d3d2f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5cd04edcb526e7073662df9ca37476576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a736ca09b4548c81edc868dfac715f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94700cd2be736953b35363eb1b524406578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489aa845c4f5d89fbabfeff209975d54579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba732cde327ee2e3d1c5cd018e0a09580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2a0891d192b50e4f642c17641dcf9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f624599b9ced6362264303300e08f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6149e674e14da905dc710ef7fc1196583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea4804d42fbf392f03b7a8531fd2f8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1c22db69e9699dd30379dd1a0cc07585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c418a7fb1542f4468629601ff1e3f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156872ffa7d2086457750d96833d604587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67ef8f2de2d3ff99edf845ddf89531588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b8e073fc21be0f0668bbeb82319507589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4b4c0a749bdf0c011478dd626206e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c443778748f8fd8987a1f58100575591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d938167b70d0bd179669e48bc7df22a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565db5a139e02a00c5db9d90c82b1ee7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70ef071b22ed6ed87ebc56ecc2fa20594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed8bb082aa8e447b062a2557f52272595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb589934666660d884e2cda6a822813b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0267e2c4cc8c345d099f763e32fbd08597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f69f41df42b971a2e72dcd0f4a243598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f144a8670a53091e1d1f16471c70e6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f54b69b743b91df6c4b92ec190b651600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864628515464282962f12163184eca6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6ea329766f7604882f020ca1af390602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603221b42dee731095ce88b92580411603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26435d2d3d192caaa54fbe9fb59ad11604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2c1f5c28e9b1087d3047a23b8a9ed605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90038bb339f1c3e23d442410f87fb7c4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c43f45d10ec4c1f660749c64d5933607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be237806638e9130d21c5ef4882609608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84a01d10456e621b9eb0195b051dd8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c76170d1e930db099151932d22b70610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d190f23b3b4ea81c53bf59cb7972373611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20938926ff2d3a4d13f13dfb38446aee612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d17c82de2e0e77ca074b46db928666613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180e4af67850597047507b74357018d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a5a015ba7d4c46fb4cf3514bd98be615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c852acedaa058daccce33df6644ce1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a8e394e297cb0b492df978e3a01d5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e58fb5d368be7bbe10595e3273845a6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ccb6aadb319091acf3cd7fa4e6920f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ecb7f67c6c06150e20cacbfdf85e1f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105331185ca19fdaa199b6c030106bb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0d7b602ac5a487d981e03288a7fe1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80415e14d19c47c72c9eedc5311829623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2daf68694ace83d1a2fbb5c8f8b8c1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2c99c84dcfec351100a40698fbd7e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f788940e9ef63edf083b6fa86200c76626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc647eacb93a07b4cb0cae8ddec78d06627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aaf522eb1c8011cb02e04ace27aa6c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97882d9c07dea0241803cec56ad9a14629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0fce9023e5a3c60c3a4997716d046d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034a4e9e54f46903b47fe2ddb92a901631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854509550a782a2dbf57ed1e393efeee632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ea4a43f019123705d36c284905b5d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69460c827f9c0d7f6c2cc89d71029dc2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb54b70d0121c9848f2cc5c606c761635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc526fce09bf7e368b64a7e982155a8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53232e04ac8d398bb882dec914dea803637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633ab07d9a65619cd185c1f0370bd68638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232397d89b8e5f30c283e1aaeb6a28b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7f93708b1d9dd634b1cb213036080640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04323311ef80c131620a1b970eaa0564641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a84c157ac9f0b76d784c563f97e8ac8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b626c0fb51e0cc25238d391012011f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4277bb06d4835b22771e2d41ce01b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb4e8fbf2541c3e6012d51d76d9a9e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a6cae9ece7ba137e322ddaa41ccee646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a58484a5f74c37d8015a93e3f9991647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b664e24c8b0b3090dd550d88917ee648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1cff2a83c6c67bf727f837982af7da649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4993e684c72a8073ac9827f46280c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a5494d9c510afaa2aaacadbc1f23e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688c7021a25c4010cab42a85244b722652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5427c88130945c37a54e00e94ff4f8b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d421328779115c135fabd897c48551654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead532906898c96a2bf24e2bab3751c9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fba12a167739cc65dcab48c12e9edc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4829299dd8ae961ac6aec7652397f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518d696691dc20dd80acd1b435a2104658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d674a32b731065b4c537a5a759c4a4f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4931011e11d655a4efd3b4ceca6427660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba1cde147432609be83d0ab97cad1d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d562f93b49d31e40a855a68e344080662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3bb40aed821ea4db7a0940ce2e4d47663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ae7dd5266d03deb068ad3feeca274664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5e73bd83d923bfc8f1db6b67aceac665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64e8062ad1f880ac76ceabba658275666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c823f270a2967cc87e8f2893cafa1ed667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26164cd956eb39c6527a19795665c8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb45177e610d7ee02a813bc22d6deee669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73caa8ba76ebe8382aee5ab1ed441906670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d33750ceeece8059001b5174b9ed48671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55651319d91cc8b0688b9722d96b14a3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d18a903b17777e2013c3ab8bc3d4b87673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1175a45983e32ad1c5a54f1851be30674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac52c7ea38c39c825e155cdbf98f08675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8766dcf3e81ae94f8345b8bd5f4fa30676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68a50903f46d8d27aafe57076c9191677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83ef5a8cd94d5f155f9dc926501256678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1a8d46f66e15dec84b3f791b019fd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dbe10f0c6e4047fdaa3e0d7e398a8f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d62cc55b2173a27a9cc888507a93b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f2d9fc97c4a4610f67726ee4bdeda682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5fcc4f0a62aed155ee9d2cd7c83d68683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62601d3a0ace442958d59b2318592ae684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2348891db7ab2c416565319d1d386c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc96bcdb7c5798a5a7cc56498c8eda686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d5f9ebfd9905f4cac5660c70e8be4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7661b1e40f3802a0a2b10c2b7405cf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220250704f22c1583715566e8a34b6b9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b27595b93e59bb60f1ad44677ca13690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267466383ca78243ebb560e602e5906d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42318e9a991f4246a2e3efe6ca9fa503692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431f3299a7dac3e6c74ca8628aba8c6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d7cceb41299e604ed27b36799a642694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293279744bf0d3ef1f9b04a1ccc48728695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4ac30448926aee77902c9b2a4102d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d1d4f2ba5964467f79eb5f718fd7c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53604da545b71c578862ddf69ec970a2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181b621e1343a32b6ede0b79837cf57699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77d68e63c2bf45a46b33831b5c9d20700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c269ea1585d197dd90a3d8cb9ee1993701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b85ef5b9d27dacd45b58505eea6c1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271227b68ee72b6ff91e9dc9fa26d8c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09e02fc7106b820eb71aa872133035704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8aa066a8290483530604360843681705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed51683a1111c53a19f7be2ff51881706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd187084be2f56b52358b2cd52bf13707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031d1bd4cdc082cf3e9f9a63793fbe5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03333ace4e83edc43a2626ab58a163f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7cac3852837e85087c37ca3594309710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e6d3f723eb62697e94f6ad7818d1f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e14aba59190c2796cb3e6f7871bf1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5ef84a8707401282986f3dc2b004b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9341b9fe76238608f95dc0558f4cb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea31c93109e82df11152cb6d5137e2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241af952fd6f08a04e2342983c8e88d5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2140392db624ac8823e05951f2fd1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873581d13cb2b9d5f070cfe15b2950ae718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234dce4d0c14e0e54a05ddeccb05df0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f28bf233d1b7b270b7d7cb72132488720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937aac862bcc204750dc261e1d1d74e9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a9887c5ee0354c7371786f1127aa7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863a3a3aeeca08c8f892e5890adfab8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cee0498b08238cc2425545cf199d58724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d656025af00e1df7e3ebe9ea03b33fbc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf8315e2542056779e7544566800564726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5bb877f536363db39c4789c67922c3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b032f7a4d897df371c6c21a6b3967728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7644098911fe88262e4151128db125729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89be63397dc840c4288c6380c8c38b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eede6915e47b77ce532e32d4546b956731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ce5263c3e93e13fd35839184c6121732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde0f91f049f5f88540912c30cc2d6e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02133604232234ee2aeca2d685b9a25734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d67cad5e84146ae8fbaafe03e281c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc93e137eeca859c14d3cc4985b52a7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254359bd9e10020b94136772c709db28737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585cd3c7c84352185b177a4e9bbb408738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6040054e8114937aeda399f397a6e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d8f037e0fa2ba9744db0adfd3b6cc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9421308a693626c190d270aaf9056d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7208f33d524c5e3cf6be0e36287b9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98735af7e62bed35f978338ca5ab3ad9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ca966fd8bf2a66252bdc95dab6c03744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0ed6faa59a23fabf98bb812a8deff745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f81bb135e89ff92d934c77e59658d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228278f768fae70f554651e0c5ff593a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343a5a956e176ccb4763fe29065b0bb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b1cc097412c25a1bd8e4ea1923713749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dae29d062fe0df36dab73b8ed5f690750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46969d9aabce2048c598ba1a4ee3cb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b710def82a7bdb4bfcb5df6350117ed6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2342330891ff3f354611c18c3920321753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3132561c191a941965ef5ef4c0cde754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab78db5bc656e12fde5bd87fd226a5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1567ac1c84f83e8894d639278e6ceec756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6fe0eb1e051ab23cd05f5a1ab35f4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ad3ef1876c4201a8cb1370911dad7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e8c8752ff9dec6fcf55c38c571c88759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>