--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1cf09d6eda232010c5125c3a123e21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a178a591730e617aaa6c569c4408b992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26117be91c9bf1028833aca102fffe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84cd04011e6346ec2d5f4a5c4384d44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8526e154259929da56186d98ccf1b75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcffa319937f3f3b36ba6939e087c5cd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baafd206227a35d34e15722dce137da37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32be5366fdd12a753d2e7ae3f0e0148.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85070436c5b611aa08bee4bbd46fcaa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5819e748b2fcee10ef64fa656d93ce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ca9dcc25e1540cf1897c6379343bb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2de44b68745d04aa954d72f163091912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d9235487c9c86e95c74ffa804161013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed468565107fbf2a330cb7a06a8731a514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d900351e9c16c830003a12e13cb08f915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f0a84d68e7daa71909ea0458815aa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc7497617c7d6c48688d301e38f27717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db02202dfbaf4a439b2aa6327c143f918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d7973764894ad965144a120fe51a519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67b2cfb0f54feec13eb1bfa49164c820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb36c5f7b4d6f81793bebc518e3cee621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f546b1fbb0eda71684d7c4138416c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2d25392b0055571197d0512099de623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d11facbc58a0b40550feaed5cdfd224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857faac16ae3ff8fdccff97afd8bc9325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9516ba8d7ec5bde4464e38315bbdc926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a27a80bb575401256fb8cd12a35b827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe0748be7de0cf1e1270edff3da6c328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337fe504f5dd34986227bac4d681f4c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192dab0ada525ee6dbf5577af025c2630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc29a1b79c3f8c1f1209f31784ed6831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a571ce8f03b9b829370a2b71bba4232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9698f6b85adf2157ef322fc91673aa4c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5331e3eb3c817956228d67f1358d634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a81c5023677a465e81dc64cc3272ce35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e93e75cb719562cc748578f4b8854536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5091922e36d48c6477fc40b0e2627837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456044d09798d9b5db05b30d1f633c838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd615236d07842f99b469ccb096e0dfc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a30eb891f43bc4e1447319a2bcf0f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89308c529cdf6f221f6c50edcfb952b341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231eff9ccc2fb2cfff90d15b2693a2b042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa2f867f2f169b37c12b97caaa9ca643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c82827474123c10f0ba16fe7e654d444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a085117126e1eaf34efe2e9d0324645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f4c5aadd949a3e980e6136e940fd746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd892a2719a75eb35daf5222839807247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2034895726e2e44f80ae70c74c3bc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84990e5376f39f01db310e5fe17f49b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb0f6847351659840cb309e140ba3650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d79c12718eca9415ebe896b5cc420e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c62a8653aa39783e392d7e734ab96b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b080b1861e76a6e5a3f1a94a3c87b8253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89588c2da9b65144a440097bebae4454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522fa0d64abfea40ec234e8c5cba1da55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8edb2becfa5ac5c0bc976da6f6dba056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d888a95a1f1e5f2116d15acf5c45157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc02e6551e8ba38d67ce376108028b758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5512d2a15f69aa9bd2310b5e17224eb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902063bc36eceba33a40729f468ed7e060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa546eff9aca900d999c083ff2b136fc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b8a6b988da019bf07c1a30d4c287762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f03d5859823413ad4f7aa00f90e2363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1449a219c35041a1d12aaec217f12464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6a76b82a0693eb831d954d2200d7c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3046739f298080835135778f0334666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042bb5667b976258ad52a63354633fe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876911e87ad72bd202c7acfa4d2819e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c53d081ca66e275eeced9acf56f7069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fdfb3e2ba108c899dd714c47e9f0c670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf921bcc499a7ae9924d75fc828c18b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b98aed0c6b0a62c6cc316268f0416c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65813ded9e69171549e672bb026023973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ac534ccab88b354a3cb1e8db4b7ff74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc6789f24c3bf5820cef66d6bdc59c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc1701f99261ab75f076bf8a8738bb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ab0095bd96f1caedfb1a47fabfc6477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7e2f268e53a12e1a926b8b54b039578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61abaa315d1cf2e4f1eec028486ab18879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e384a9c7c11632daa7b493d2ba1c7e380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc92788145718175f5f33db0a4fc6b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d36a2bff448c4fe49b8537d89135482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1ccc4c09e53d20c0bc90883b8a0b283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408fb325cb26d74ce09330946939ed184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832c8fa4e5a8309707b127b501c68f585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5405597938f7982e6196105f852b286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3a5cc1ccac770eb74c689953b6e5787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05cb101b76fa8653de83d0fafdf630c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94ec13e123e227b9a6b5e91d49e12789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86692dc549b76ba119ff0c3e489aad6290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94601f13c17054fc98dc06946a8e0491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13914c450663d9dc507818510f940f992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b77ca88a66130e6863de7d91da996693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ccce3c22d3298a7159dbc9828d959994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446acee40519d19269daf8bb3c2812695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15badffa8e3ace0a67750ac275b0d52896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a1e79217499dfc17fb4530310a57c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6368483a5c956a56beccec0b422a8298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788788c9620f730181ecd7b22ad20bd299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0035c69d282078bd410ce4599122a12100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1400c4155627218626993961efd6a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103ec87736972b2995d2bf3ed423a2b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bcfef0444226d1ef989b0cf0762006103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c75b235a96b829c73e2e0d407cd7ea104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f8bf4927292337c092ed9e6f271f1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568e3341ed8d4e1c0bffb2168eaae28106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96323be0f3a3de57d1da38bfbffa1e84107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d42b3b38fd346138d873cb34a2e36108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27092af2edfdd6a3fe902ce6fd685fea109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f01edd21dfbe51a5a0ae2d2f82805110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8d4ed000731268d9ca1bc37fd56c4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb231ec203c1ae9d68a84b89811d93112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d88265c71ff043d7374d4c7303ee1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f19430ac2c5688080fca3e35fb644c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cfca9796c097e6513376fb389150a1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0586d4a33a78083beb9c83e251491fe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa80e1f6e374644e4adf03fce52f27a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07ab8328d7a972285de3da096bffd3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d672bf3d6232447c0f8a11006932e8d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735fe2b99a4479bdc9fe9000538de682120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be0c83663494d8799ac7536cea3f7d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd8a6aca7e16bf8689fb82caddbe2a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703634b17bac32c6973a917d987f6107123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621907bdfb504110b6f298ca7f2842dd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61acf1cd57eb55ba4053a11ff510a752125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f6fd397998429ac8f142069fcd099126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45948cf1670cccf5f237c65f431acef9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7a3c5d20fa87a97f08602b744cf7c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed0dfc68f6f6baa3f2874f1fb9cc8a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb0cb6b0928dac1dac49dd8556780b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e007a6ba3bf57ff4f6a4091379b53131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58d1c2ff0fdaa89be152c012f6e298132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0994e091151cebdc77b3d5a1bb77e46133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664f548148a6c274985af9e17da51d9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e16fb129378ff8640d18dd1d2bf69f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a39d5d469ff914c1452478a2fd7d6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfdf08ddf2fa24e6d02987b51a8c707137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8fe70ff3d9d766294232b5157239f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18a47d648d49b4766e3509de368d4b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35adb1765371f209fd025820d6ebf562140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad301cbc42e7bc3c7ae60a9634ecaea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd449a94d541fcf2407343414513b13142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab37c5ab81cf74d49a69d87346fa86143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d0d378826b769e38b2a8dfcf58fb0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e796d770b1950c14176236f76466d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558bffadc155438729dd54251bd7e3f0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53acff2be35ca3a5dac75e514c9d080147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685725d08e35827f880af4d936a0b7b3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b46479aa23becb79a0e020b309f49149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da58d8ba877b4d83342ba093cd7ad0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e58e19a84ce98d384413a51f63ab10151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063df7845072b5f27b64b7f21b1834de152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610451fd71eec5fdf9a6f4bf8b6a5091153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bafb667ce2d8d534ea8349d5b95684b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8a4660e75e1edd89a79ef245ce60f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c078dbef0aa933ecea1ce29114ea83c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10011d2d9083967f48b52b2baa7630d9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84d53b53f1b44bc75d7587fafbf34a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b90e21edc2570cfa6b61a5c26c7fec159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8730c1ab0682ee481b9848630aaff160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9dbe753ff2581d75c8fe777c601f3f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3223e5873795c42dd598f9f67b5842162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60495b40dbdbc2d67c6f8994d479c07163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2eece34275dc1ec32888634906a610164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117e90e938e1cb2e7bb0a511f329a62165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc220e562b640b5c578d289bbc9cb0be166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70114173105beaf0b60e58f1c74636c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee67fd7c6ada09ab01a47a6cb5c7616168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d429193044138ed19885f549f82a09169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a166d5345d4eabc25facaba4e5837e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444670b96907db999d63e0996989539171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b007225b1d944aa3d21ecbdd7bca1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f50106bf4179c846945b2cebbcc12173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe4b3edd23a59311cabcb4d1d2ae1c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0889def63d058541f42a849605ba89b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee5753d565d6d230aef060260e5af5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb84fbfbd3adebbd58c262df393c7a1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5caf5d5116b6738c01af60e0373ea4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724d0f6dde8ef21fd066a59fe0a4353179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ad7ba81599da2848f44c3053dfca5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3bb3716ecb9a94554f6dabdf29a26181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686f4a999a96d99baa75ddf1ec3ddee182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987f2c78aa9a2fc3ae49c58f816f80a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766469e691e4750588db222e2ffce2e4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5356d0ca1facecb1f441eb42ad47379185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c68bb73dcebb7c481138ec3f79947186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd28c244b179c3eb1df71bbf17eb77f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb72ab8681cfc031159bb02ce09014188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fa22fe1fb762e3b22ed1facf636b0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2a182acde7c8a47e6730a92c85b63190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0b2533a7020380d048151f5bc2a41191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53e58a44a83acf350f1c34190d3f53192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0bf2f25310049b1269ca6301595c8e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91bc62bd854898bc30322e707c9a11194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe461fe63577b8b441d96a65db12eac2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55194fe95e6bb26e454b11861e0fab7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3694366278f89bd3a14f18805347aca197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f791d43f0095315316268c462b222198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1dcaaad0a27d8c75f09c13d18737e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7850f56de25943b99deb2368a26cef1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f815996c79a23ba42a46528e9a7f77201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596bb0e7c5dae2ca951b4e9abdf6ed71202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633be3fc28147a4430059a257ce369a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b477e9db4e9130a9412d113fad4f2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7db62acf514006917361dfe738a20205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca822a245bb3e3cb355e6b6ac779d7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63429898b001032544d231d16927ca50207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d30cb32d6cb69bf4e7d1ebb26f91f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6fe5a938b6747db857428da6205f27209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c979f430b361de85f90e7130df88d9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30fb53f67b526af5393568d6077875f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67876183208ed82c7b58f89df5b23d4e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73300ecf458c170406d38b3956c1e94213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5b59ca8f8f2cb064b684d444ac25f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25686b447ded32ac7b4c7bf5a4d7caf7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50dfa8a4b46b9ca61b77fae19803edb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c0f3b884535cfc13dacdae262d8fd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138c243a1c20a7fe728a13999ef4388218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a94fdd1f1031b40a6144594dfb0a8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f462210307548527d76fdbc5531979a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21697c73d91311e25ab8fe5968fff669221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933cbe941b49c7f93e6740f75aa2922222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb04f988c30973cb36b8e3df0b5b5da223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08fc06216839df5734f20794fb0a05224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7acbe5caa366fee1b9c51009c743065225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096de6a9f41b0ad0a83f292fa58c86e1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db525b4c4dad4cf468469ec6921496227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e37fe333a5fa6f63536067643c92f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669637e87dc174cf5201ef8a8e7a7e1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2923520b61fa1d561dd805e916ec011230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f0411676912cec83ec832f7990c6e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98282cdc091a3c42e851b478636c139232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae02ebab7c6eb79aef718070f73506a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442adc91e6bf674d004865061e41e5d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32916e6dfb57a7ab0a413f968d14e327235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc714b375807eadccccac0b0c579760236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd35e52a4b54f8f6bb53460a6757e8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317fa2df5d338df61b421047c7bff8eb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5933a6d11e278f1ad1b61dcc8bf588b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e37ebd18f828befa96ce754d8cb557240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3cb20696c873a3c8e4f9538260d05241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caece9bab15a2b600566e188c1c0729f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353fdab8dc2b5fb604868a71aa3a6df2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec6347642aa2f94436765414eee475244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98138819775c4b19cb198f5c8ad99703245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ab832fc51be9f6fe9507f24e34d93246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a4f46cc19c3517eec63f097532b48247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1f6dc57be84f71667459087ac87ae248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a4c5331a9d3d9bfd8a7f60868cf82249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b9b0f80bafe39f91cbb29bbb41ce5d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797758f4031f57e7a27497aeafb014d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed53460e59fc0c11d7eab43db69061252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513fda4f0190e72ae2b47844d28f762a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c28eba1a706ed9f14ffb13584996b1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19aab84d751be25db8cc151da4a0f58255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f72ea1f2a7295ddad506923ad4ff3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196e76d531d8bd60e87a7b4786ddc85257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26be5647c63b021a8b3a28741f39560258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644abeb5a09e5c5ea4fa7eef8042f4cb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5fdd53cc724e134f8fc07857db29a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db77d417c9d7aba09f4193653c21f3d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb066ff0cd78d154887f0cd69432be7a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7407acaca1ff469bae5bde89124a16263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7913c1fd8e217806ca7c2b5c23986264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625729ef25541f6f4687f8389a40d64265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcee3758539410500b39bd1eb238eab266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c221d7164f5325eb9fafcfb43e0d4a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b8450f495d9bdddd853d8592ea015268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d7022c129705a5d416759647a20ea269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f3746524931c457f3f04b9d842f43270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c931af0cd6e51afc3e50cf438fa719a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151eb590a7ad4c6a8c677bba0e6ac3c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172d50e26e3b4171790bf25c32c1e70273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bdfa2f8a788d1e00c58e6f5091798a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59854da28d6645ea3a37351838e618d9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3206e4c580cbe7d8c257c738586a3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccdc141ffd0677b14f2754dd4d92fb8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84be931af71991e34e76add095079a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80fa92cfdbbdc6c4b1e42ba6c23e16279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a1c4df7dede0f7c5da5cd8bdc06c2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28193ca5086fd45d51e910998699f5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701f410d0bda4b7b0e6f776069a07c6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f2d774f6eb7938a9c21bb806a0965283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133126fd50b6f2a179fc38ea0a2d4c7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb646535696c8740f40c2c8a41d153ff285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe268bd139a141b5e277eba540b054b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee84f5b49324854f3eedc6aa55ade8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709827074be504cc86dc95a0f992df5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff563ecf13e8c71d72847b8c8e172daa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d800e015f7a7e3c74a6ef6b151fb264290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0845225ec09c5520cdde49c0501c76291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc86cd58ed5e70c6cf8f1f791ffaa73292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81903582a53198ab0ba5a36411f6be5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41806ab3d6097acfd0b197f69ef31dff294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ca1f881abdf5494e6d82b546ba0bc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c2c500d4f33af39bc1833f119c66f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b70652028bfe1761a972b2ad8678b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41569c66928efcd73ae40596fb4823298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e709b0edbe38c1f3125ac253b5263299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee871e4f92da09e88abf2fa890b53b64300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e1e3ddcd80c3d690650356275e54d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde1474ef9adb766cc17b885418e1fe302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddaf23402ddfc68061525004594183d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1517637689472cc804a0f2c391b911f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd749c65dc1e737ce252f5300ece11305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7fd1cd6d701f43f0984ddc416b4bd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2bc3b00b81e8ec2888fa272bfc9376307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd6d55448692cd8ab59dfe081ab588308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94829d6ee7bb16b6cf72a48c9e261373309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59aeebed1d49f1419f7c9e308860d2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82fa217715f601143ff1776f558b414311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca3de30d30b4ba7be5b1b700aeab1d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7344a5eebb83a7238112eabcc9c09313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6dbedfb9bb3cb059538f1fd3754255314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea16f98dad8a53ae7bf62aec29a408315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65383448b510441aa44825add33534316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db17fdfd0fa9e850528be52a58f58c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696c09adaeee3905522d5ddafaad67c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb50d55b7fdbbde6880bb274daab28b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edde4ae793a902e9c6d39589e2dadcf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00e04f9b1d3bf33d0a3680024d81cf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2613a078d28c170d31686a287d1dc52322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55302bb25fd656923e6763cc781f0bd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e018908c9c6227f637885343c0a17324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864bd518096b410ecd28c84af8719707325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918c0fdc0dfd5c0a7acd3f90298821e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b864eb823f623a1ca2bcac1cba1ce327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd732281f6ea13bfd88b1dca101caa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39034a5e759e11e7fee7d04a3ca110c6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2fa82d78ce9b1cd4b6e3b78fe547a1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90286207e20f128a7f9ab132ae7faf87331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75938aa6d3dcf9057d3cf78cf3d62db332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9fd9159cbe3e60aadffd6e51646ba333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5584d8c233c860bfbea75ed0dfaea57334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49981f1c7ff4f543ec8617453dd728a3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90262ce202bbee0b07e5828f72a1a0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d3d9dcc1d573f863a90932832a0ab337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e17292a3f66b7ba04245491e8b87b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15336f92fa488158a1a3eea6a6b71b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db5607f9e0a5c622cfa1b20975fa84340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b8feeb4dc41fbf5b7cc8e584f629c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304ee78727e930ede0b9f1f9a11e72b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691350dc21f4daa03670ec6f9a169543343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef43f63b167def19fc0bcc07f8206c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e143b16a9cef4cb40b8d1c9b68dc39345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55067bb978bafc5459c8657b83a1f3e2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd999d9901c75a6ba130c78fd6297a5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0df62d39d07a50d7a7be6c46c82ce0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2216127354244ab622ba0bfccdb2f16349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dce02c0e44bc400f013321d2861703350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862d777167d4aa20fb79db3c3de432e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42abcb97d8d9458bcf6bf420d16615a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b1de7012a18dac3f170b1ac2904db353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb556c00e4e0b619de56a7d9a59341a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7da606054a84f15235a4f76396287355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1696b9b80cc2f655d862b627f5d769356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864b27fee8e2784bf39f192787105d5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63041d7204b433895e0365473698105358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9033666ef87c4cb042d4e1f751b6f9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5512e0c9737a316098258e88ab1956360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d07c510df672e07f30553f5dc2e181361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b7649af6f6dbc6df7c8e6ddf82085362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe877d94326e2a1f34532b6f775c6d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217344d9e331534c9f524cdbc7acf361364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ddf1cd7a80a1c0d7a93fee962afdc2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2017767ca9bcbb2db33de9723067c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0213e67a07a9f605b79f1684676eb6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba25dd50c8e7c7664815dc2260655ec4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653918c9615227bdc43437cae528c4f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af830e45641a23746b2181c3f2c2e5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851f930a0067b138b7e7a37d3d0d4be371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b6bef97e5c8a6b063f2736d8c6e8f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0356cac71051976ebc328735eac9f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d2834f224ebc2cb4a49fe13eed9ec374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6312ea196bec32275df95043e6e6ce5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de785c87533acc87e10b4ef88ace142376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906027cc4b54417314caf4d9f3ef914f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c41b95213625601ad4c2c6dd639f3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11397d15e628554d405083160cb15eed379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280e06818f3fcf9a57eb6c62d934bbc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5d242d4cbe23507a61e583bf3a9ae381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0a1631e6615083cf9904525da1140382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df32b4763ba7ce87e1a56c24bea6e44383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a30499586ed64ab48134491cb1c075384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430c4a0e54bfeaa0241fe41b9cb8379385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3dc8b96e4bd3d6420ebafe88d7c8f8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89e64025137dc73e29696eedf89c7b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e46a4d52b723559a86297cc086fce4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2180461e2e09f52a64615eef271afe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763af0ef073b3e1791f3b3e2322a1ab6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3951850ff4f3c4589666f6a4a92dd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659640125f9a12033584cc0d4c73aef392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d59673ad2902a9db23d33ef2f84360393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662834128663087377cc6e697dda1e4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb36c6c981bf8464fbef9f87aa8d2ac395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a525ba2bab495673571a63f14ea24396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c1d7696e4ee956b7f41100691aa1b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860935fd9ab69270079a2f7737b5b973398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ea97e96c15bdbd1863186dc20c077399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ff764280fbb6a0b1d8644c7b3105b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff330751549fec84e5062b945b87c4c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0235ee92ed2bbb3a303797bef52fff6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84957f76ba8ecbb4c8a888310b4088e3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee072d7fce4e4e766298d25567a5edc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0214dd0e332ec1e7d8e9cc6c01ed1bce405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8822cfca2ac13418a1b870a5471684406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809738c561ddb9682697aa528b3dc703407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b9ebb5574974c03a10fc33a5e24a7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05f344c07854b2e9c05ec465ab8d85409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68a639813abd9ad1b29377c1e63dbf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9568f51c3cf51f2cb4fd831bab661411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03ef8ef21d06e8bc2531c26457b17a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48a4559dd527661ee3fad9b64dda65413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626f1354f6a4db98fb3429aa98a58cb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35bd062e41ad82ef983c29606a33910415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec3f70d4f80e5e6a9ba828fcac83c7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c11188f6a4a1699f3c555a61f22560417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258d3609ae7961dc4f442caa9952a88418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b261449f73f41eb85739e915b529b68419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8fac9c486947326e7e343d0ef504d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f738c6f6d10b59813d32511697f33421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7acc57148db7d1ebf180b93f40be0b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48ec83fbbd22044c072810ff6a819f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ea651a19333ffc39677695e996c6b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92fc1d21bbb0f5024ce9a2d7f9a3220425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf311ca94d652e88fffad61853b55e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2abdb50fca4c06778fc12ab93e24b64427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43d08300494cb9133c1423519d5e64428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861892768bfe7db7133da21896c28512429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7840d5c50a2dbb04c22090682a41cb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd13fa83cf5ad25bb093c0f428aed99431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c83ebb6c1c9b16181d553fafc03214432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb2689a2650601d41d65f45b3d800d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99512e4779b471bd8aaacb4abd0851d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771143fc1ff478251ab8381d49c887c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a251a2edd4441d75650e857b6bc2d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f4a847a0f5e1fbc24cce555a59ce6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633631809adc5b2dc63460260a7172f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34afb00e986337cb8e8593d8f69a89439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718e367447a6cc65184d4c5789771d1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70b9864d1128158b8ef6bb5fd45c4b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e507bdb3b71915c92e9f151e7b5b7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f6ba0c3b11c027866e86504436b22443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a682479695547d7126b998084d3701a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab403e85728aba3cf394d7997c67d1a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d596ae8e5aec9b3d788504cac849e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676a8aa8d4350860ae49be648f9a3b7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79417f368a938eaef36f143f0d90b6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcde5dc5d5f1cac88e4f308e3867f32449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36af8d7c0eb44d9a509f5785686923450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d69214b75f29846b070d4dfa5b2f74451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b31f5b38618c6ec1d3ace01f75b06452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ca0d8cbae03aa7472318eeee9b1f5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30159788f5ae4bf388afffe835da333454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8868f6b430d6a0986cd0ebd958f3f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d434827fbb8e0a124435125e0f2fa4e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc71fac465221023fc86aae61ec60a2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b59030eac1383e72e0e4d248e94844458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf329bdcfc61ddb39e17771e00f4b9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f25570f82a46c2db5b596a6047d620460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3405a9b5fa1057aeb8fd324dc7ae5f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862fce3479345c413961f969f1cfd9b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d17249bcc0ec3826e321fc6ec66221463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668d8903b6d0f65c60f21e3f685ec62464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab9aca57f97a18f0c1e3fdf4e94e16465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa168e20948a65a81819a985a0fd315466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013bf87d77bd3d2227d8254b65dfb6e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ed9b93f53eaf9a6abd72e608aa774468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1e38b2520fa928f0b6ea668cf7c23469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d685297f7064d879a82d1cd93a538e5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d32f6c108c7d7f6d7fb6913d8d32a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731197096f3e7e33ffa409e56bd9ce6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ef537b185594d8d1affc69b7a20da473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ccf41d32a33a15d5df3f74d3314907474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65527892780dcb45b042f9b34b71786475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85cd898ec146fdf2c268400bd2eb2e0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4233b11325984d8adcca8862b72d436477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6d2b4c1fec26c199f82ae846271a0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d3a9e24871779d5f7311e5051e75b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e1128fec1c1523c78fba9db1e0a99480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d457d65f4d0ed1b3e356aafa0ef6c5e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60f463a35107aa59a4f8d1c5f09fb7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e024336d9110877ebf7d473e8dbb100483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87142e8a3ea5e5a29781b502348143ec484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279e5d83adfa06daea4ba616b78e89d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee3e33f92b744d807d3e6ca49e0e7a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc97bc4fd9704665730495fc2d0c7b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c069e3bcd3df32e2c25e876d8a5b5b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05b8d8e75428b10783dde48c1a5074489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe5fe5b717486f805d69f8821c8651490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0e3d56357a75468d15ded202d58b6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab7a5e8b5fd513a42d2c29580bca99492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b601ea96992ba330aca83814e92f902493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7ac53adf776b678ac1763d0e378e4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04ced31b6f2211846ee7df348b51b1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e4e5f049ed34b12c459481ce831a3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec17b720554133c7e3073540f41a05497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364978451673c48c69dfca6cb9b074e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e4015ea3783143db00a527ac8af2e5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded544b8e030f59c4bd835cdbdce0c5f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ab2c44efe7bdb41688da428e36a76501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1934e7bcc1ba4cdac0e0884a481393502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb0c4f9124a56237c0045134967619503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77091ac4be190dd1f8a7a2eebc075d45504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61202c473977d4a28ed7c1bccb7fb76b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b9ec532166b3df1b1c2ad8026dec1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457b3c2a71e201a91f2af779338d625507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27cc28e8dbdfaf021386b2c6ea95f7d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced028721adcded23c77e0c429fb3fca509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2178023ed6adac962d7e37ed27650510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff67a59f3591c9add4d19d7345f09e7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1eb53912fa6c597f4f24dc46200be512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a1a04cc2d56a936ceec4fb5eae987513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19aaade00116a7aa197bc9702c16c2c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9065992fb7f19495bb73f7b998154515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22731be3d37ee094d9231bd7b3d6cc3c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb5e3f89efaaa35dccc1e8a3ab679d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6b58236638032683ef5cb28662052518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d8bb8dd093ad2ed6ea0fe4c5124e1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f892304daebb78b82a4062c620517520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eedf5083712d0d195aadedea54d103b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc08224ad7ad27323b95adaa0407070522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87b8e01a659a786416b32126dd0973523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8fa7b13b5bd265f7bc346edea1d65524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d76ad2ae76254e1b3034ee3699eafb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e20d39f09bcb97de6c484fe6f866ea526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92ad3ad193f9945ee48bd88e37ac93527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09dbf04c05080c1aea5ca00a99b90f1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc39a206f3e56ae3f988201f649c65529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca659388a45405c75c35bff38ee38a9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195150026a96dc2e17d1003d836b0849531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce23cb2969b2dbce404725cb218d4d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24bbc9140bb82de69e2d0cf7ec751d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672cb7059b839d427077b5ec1b4c86c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12649cf57bc0c59b1b667068ba46c731535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c47b75a344f735a8da69f9de8528ce536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7393c69d08a18f34b9d299d1b9315537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae613aab0dc1f02a14f2197589907eed538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b48ae7334b9c99f0572dd473b9d4a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ec28384d2d180764fb97d1a54f813540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928129b23c35370a5c748230d9adec6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721927d91e1679ae0f9b6ef68de2f36b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92505128b1c3ac593017aeb69bb38d39543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ba9a36da7f6ab71d2d5dfa26754fa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464aa36ffedb55a5641ab5960c7d9a4c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed7467c9f8d7f30f406b2839cd6bc8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85706872d16dfbd3c42a977d23c78f6b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745bf241b4ae44d5c2a161d136a2ce6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101763ef8ca85315c437a13c73f587b0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73252ddecc29e8e338988357d415f34f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe528dc2b5ac1683cbda061eb0263e0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfcbc4a58935bbbd89243726ddb33fd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a9e42fdddc07902fce02fd12d1276c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb08b982d51c81a3dc165a9d4ab075554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1eb1d48b46ce28ede01c4cd64482a9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5f2c2fe683e46fe86ee16072221c6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcabb8b229a0adfeb351f38e231581a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c52d019b08ec2382f509147b4a168b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f6597fa5d5d7bd1b343be21e11617559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ee41c88c8a11845362f05c6bb5e46560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d231e841668330a34cd2676f97725eb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710446edb7cba569be81cdda6bb4f7b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4baad846684d6353ed3039e8fc22a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b569783b781e5c612a9388ee85522d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6f9c7cb5df6b19d6a9a819ea86dc1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28733cbcf071feea73d852aa157130d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621c459115ee2da65ff0e3379b1ccfb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e01e6f5e7e908eed121035af1622a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa777b55879ab1f7466789f477138c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dfb8c8512b23f9d02fd7c027d8496b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1b15c703d5ca7b8b916c3c740644b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738358149ac534210c7e6e3912bf270572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccfa803b8a580aff22b81d4736047e1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b33175a2d59f3831ac70c0dce18406574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c6c46f1ac661205faaf032463e2cfe575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a01587e8487238e6d2a2805caa72b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e15b552d99afcfa6f9df96067ce47d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28f057087dfde72cb941a4dbc22e44578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1549353e537397736309c4a406f1efb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3139b9cc016494cc9f6e3aaec441ca580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a64ddac802540c632711b3e5aad981581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde7573212c6358ccfcb5b044779e47582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ac62ff51f4e5b760945eaf080942b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c39383512e3a147edd6d9f048285d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f00f1432644e6c9ee3b44a53c0edfb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786e97f366dbc491d691b7021e2b62b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc51136e3b4dacbf66108626b8d34a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b8dda42a60931c8f6d8bda44a8705588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf0555870b4f9da2ac2e7f4d13acb7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc8dcdbcb0ab839defdc605b159824590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db3c1a98db08bb91344c8a39e14f00591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a227997c0b9ea842f58bb77e512fdc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911abac0dbe64f72bd03d61b14e3f80593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4d90ccccf2076fbe92d5988b55697594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9faee01763717bbb36e448aebd3ec8d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb7218fe6f026dac4b64aff9807dff596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b058c7235b747982e01353e10cc8de597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d70a215e9772d7e6f89518f17a5fc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b554d484f6cebc1fdf2440545d09ca599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066f3c51816d04d54cd0c946c4f95bf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41ff2cee9eb869a2f382280fa7be32601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9322194e09c6e7ff386ce3989d80e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dfeea8d404ca417de7be62ce8e76dc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb3873e965ffece6b8d2b9010fee0f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdffe45f9657a3fc6d487361998ace8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d25ce20aa6a6171fdd26dc6db37188606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1aa3fb4c9730a8f89919ae40583c2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce1aa58b33fd8bfbc41617fe511835608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b28ea38741e1f45aa36fcb099437b6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc53e36216e7790b14b949402406cc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d0743eacb9e0ef34a5f6dde533f24611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f1b4df34e3554664a562d0e2b3d55612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f0cec0683f00fe398edf30b00f482613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ab6ab5d0a68e43bc1b11f30da577f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecfe4d23041bf885a964fdc82bb3057615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546682684a526b2517ca477bb75dcb3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff212271a76cccb78f8c83b6d2290290617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f828d97a87289d6c958435a6e3da1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b75cda5066c8b33609818efae004c6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a83b9748f20aebfee2fe15ea5cbd2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19adfeb9ffc82ed58fd8f7237b35cd1d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e806329455b4046f0bb5e728b08464622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c2d8ed61e9fc53c6aaad6446dd7226623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b4e4758a6d1c73ac49d3b12795687624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d1f9ab1bbe12924776d1ce211d40e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cbd89bd4f6f6598a311463cb464794626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061cea0b18e1b1e5ca9812e0bfcfdf9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f237a9d92d6ff0949bffb03f052c861628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736643203c884120a019b7585fc31d3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5371e61c1c1c8540bb4e17c801ab393630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac765b295a022d35ffaeee5ccc798d3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08ce06e5e6ad73ab409328c1c3c52a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aaa886de06b787bdea188962a8565f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f97f448305cf6989f8f39de7a08832634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc16a6cda1d573a7a00c4602ed0095d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b162bac0dcefc2862ffca53fd382cdd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192b05f76edfa8475ff5a22b8f4e21a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62f0506c73280776940571d26919b8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29d0852c827c8ff031d64298db697e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ca06eeda3a90b7f4aff9e8b08d65a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c13738d67952ee837f708d563a819641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160319b8b768e61bb339fe7dd467b23642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f44218e7f8471c56b87935e3212d3a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946fe1e7405b218405cad9880697ff71644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644268af1aeea4704948c0990e1d01a5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632cf653c2fb34ed3b849e773765c211646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be01e1f149a3ffb15109ab0daede043647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7f376511ba7651feb9ee32a076523648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a82ce40b61541a121ae197b4281316649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc07d8481c30265e44d5534b0edce45650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ced4340aa6be7fe27eaf992a9e475651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b5c96405c09f2653de509ecaf4a80652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4875295f9ece9f36b8b30b097eef29a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da06db930de3a7a2cb18442b4f61ae94654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102ce02967d336da833a62918e46685655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2e767eec5e2caa3e6d8a0341636ec656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7bf6c31c195bab37d6684132ec4db657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268dc08c323004b3d02a1824ba7b404f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381d8ed7515790be606d879ac5202c2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c757a9ea37362bf68a0b4486803977660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc655a4d362b2383f50e84f6dd33b34661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1694d0877c75faf995229f420d942c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75025f6b4752bd25c3209af8910a29b0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82454d293aa38ae8fc07096ecd26ed664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442c2002612374c340c7fb8894754f6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab2624f1f09bc1450329774bf97a86666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23d8a2b7408b9231cc5b0d1f58d993667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2ebc922da98fe8abf046ddbd5c1c7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ddeae0b6fda6af9140a4b68810650669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a216f9c84090a5f1f964e63092712e2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733d7b9bcac7a5d2e3baf63c05107f9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318ea11b5120a6395dd6df070b602a6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d568b49eeed3c9054ba0c3eaad683673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b65c6c4edfdf82c1fe20a3c4b997ad674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc53b0ffad5ade5f7fca16512a4f44e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937810d935824fff5747990085dbd395676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85085c1feb50be9dc3a7618651d1b5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8934bed131ea84b7395782c3f1f4aa1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256749d80db6176349d74b2c1b9c8bf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7bcbab246be0306c44f5e0b0d1165f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5e9800b933581e7a248ba9478bd49681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6b255640ceb4d45d55476ca99dc46682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235288cef6b431b4fc10c631257c097e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb027243b3de2df55948316e5a516ed684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcdef54960cb1328ef8b45a2d0e5328685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b070a1218ee11ce99cc2d552a69b97686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0cd37235718f7a6d00ccb9f7ef7043687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f682d77c34e5fb85b0c84322ff161dc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde76742fc25f7e0a2fb500d41b56666689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940d4ebe295a8aa73e2e6d674476a81690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47e4aeee91aa2ffaed2caa7d132f3c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff374cf5a27c716f8ebfdcd25b0ba27692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a9bc9e732b68a721162c1c1f71d10693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143deff9f7788f31d89fc4ad3856fed9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b7205814b3e33ea711eba9feb8bd3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2b2ae1c65368a1dcddfcd3d6f3137696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3c1d9e5ce592725644c8304536a0f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898eaa7a9efe5b1e970c72d8cc63a85698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df54167c18e565ba14d1a6ad7676a643699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b226807cf099d61eb4746089776c9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e3082b1453aad416bc75a4df7cd6e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99582b587247312cfadad581b9702d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a4f3487c7945c7ac944261d95fc37703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433afa6d93025418658b72dbff257f5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d08bfdb1719a73fc22c5569271bfc0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14cb45321161da54fad4f19db76b198706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2493ba17a1382a7f4f38d8ad1394f2a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4409eee8109fcc18b125b0eb5b49a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cfe506498eed55c889d1907aff6741709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888bd1d55a5b5a1b87d8ad92d2536d9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b10b68de51d1e356415451658fb13711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce6387517408123f05e8671a33ae96712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43f3e5176d3a53bef13b2bb44c246f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e669b5ae4f1bd200ed5e692704c57714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8887347b05a9e3e8ded74b868d588d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211b4d65d93460b3c49ee46229ef19a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80916416a16db4520d65b65c670e83df717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8134ae539da0893f5258a58d7ac0bf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54b029404ad3d66bf1b984f9b59d11719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551af75d6191312b25348ba001010b3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de18dfd941039c916cd530e8602e4f9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdbd6e3fe8e8194cbf790f9c88612c4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134bc52f01f64c530cc185b6898a8bde723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f184e3fa8998b4eccc96707b4854bb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe9cc4aa7ec5a42ab3627f790a3b65725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845805d2418388ef006bba72140a765b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3a8084837ab3361bd156ee44a209a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b6cdc491faae0203c87bdfa1008e0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908466ad064f1c32052018cd636b3e92729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f7a0f898b3e7238632f72ccabcc5b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61255070b4c291aa965603f3f4f6b17731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b1f289f2b4af2a8fb4d828ed4e63a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c18cd51a5cc4949d5a2831db820bbc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b8e845b80bdb680926f957a0fdc7a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f36d0d3f30dd5e219a2e73c565fdfa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd52f2f6b59f5a30b871adfaf40f7af736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f57f9411e9e8c840346d1ed502635737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8799a45986c66d6320a0f9af83bdce1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a522f0886248196abe21d7ff8d9ee5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a012e7f0aaf604ac0bde4b6d9cc78740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900984918084f662e9363ed15c57e02741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999d2b179343f3d2c6d50a1ad358f92742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554043a6b92feefb3a606d08f7543b87743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06772305372bb99adb6a947509abb905744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39966313ce64a05407a425219f93287e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0246401d78727408d45c689f5b3a8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7289fdab76003fb1d65fbd9c9f1cf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746c611bcd7e0782993209709c69a35748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9ed9f2bda147054951d9de2de6c53749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf97daa183402d5a3cce6cea431b15750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540ae5415e4e54e547ccdb7c0135b02751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391c32503050add5d14e79473322478752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a7936963fb789ada46adc7ba4f193753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d86975daf576e0915ac63388c694de1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39cf5a97a06eaa6440d9ab66f194252.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06581750dda2be0388f9661998b8927a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e868e7dd2272c1f8edd26fba73554954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0226bea69a6387c0dd91e0cacb3c8f145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b9940599e960e48463598025d76d86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb566a4c609111af443674dcc7c2be937.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e4278804af0e8a8b454a2c35ce0648.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978c35054e91950ef833d3b9ddc01d19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7dfdb8a868d7436c65979e607adcc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447939b49dbda3481437bd59bc5440f011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d6054ffca49b6c5f3280b6150f4a012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68968e5db11f781d9fc89322bfb8a6da13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d90e2f8740f05750101ee3b32850dc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40aee5bd19b682bbf8c4f9b46efe0c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55ba38e3955a93399c33e2d9e50d2816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98152b25d84d8b882915b947e0f45617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87416974a3eac17ac762c8a18c35ae0f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ac2a370f434ab9b6d1a1761c010c819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45404f053a333e016242f456afa512b720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b13a2540ec4a62b962bb811b7d73421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648f7e5487ddd0760ed5ee003fec08022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ec7654c2edcbae5ffd84e8830091323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb837212cdca14ee5969051562c014e824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac4c35861422ec0b1bb88ffa42b0b825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b850e4062bacfb3d9178a4731564fb926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5165cee67407dc4d6f1189dfc4321e327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c446018cee3e8c431b6264a17c87e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7393824613c56b1dbced280aa2cd729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652dd638aa8676cfaf390c9af365dc1c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa014ada291f38e535d298373093790d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4786d68e49ab706a1aecb52ca5de71332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc71c916a866dccfa91ab133db229033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59825dcb657cd731e06d249989dfed3134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665d64d57ff64d5c9fbfbd32c88aa6135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297bdc42b7233dcc37912dd91341f05136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72ab912c51010225e74b50602e952237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ea5755f2879899a192a4cafa3b8a338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36928e8219371e37b0634818433cc13239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d232dd2ef5f3a80a87a2c3a97ddf440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab0466d9b129de5e2dfcbb2a95ad6841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb984f0aba05d07ef44b35b9396dfec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751fe41cce61929733778491fb5e8c0343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea5d85851e418242f46de44bc0a7e344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74825771f3af20f863a207a4f040531245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc997c645bd4f97fe0c3492a32f05d7c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9386176437671531bc4306e47f9d0c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b195cb729a21b83e6cfb02033ec16148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d8d9cfe27a3eecce24b13abeaa9fa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc80b919be40556a944702997e0ff650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50c834515460de1dc94e15803902d051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3302e24044fb0287f7c7ffe0078638bd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624666c022e0d694a0c3ecb97f5a992753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d2f91ebed1985eeda8d9cb4f564ad54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50671a9fb5c943593186275ccefcce2c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ec95b492508f94a87a8df760bb0ec56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b8715db183b8a2259b9a6619d695657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb7f2249f96aabd331184bca36054c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51864bde0d4b2c0b196c109db716bb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5009c6ebb80e93233e4ac6e55387b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be9480da2014a3d74ba3aca32b88b861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649facacaaf70ef3e8c85a64bd6834c962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095d80e9681b255a01c7d51bc652bf063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3120ccbd612ee636169d97a4d09804464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd3150382a9a4e519be0e86af7ae2565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b4ee628c3c01d482dfe451338303266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ce091397a5238ece52c4df0f73f1d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d39ad6c0be69086d24514579c2781868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba54be39f9054fb6e7726233635f6269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4fb8c1ffd2774f740dea52b2a8922d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1df4056e560655b696fdf1127fdb171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35bfd629547af774ac42f2eb3e353972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546d93352d4e2705c0630593721cafa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc27a3885ee5c02f433d29bd2aaa6a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74f6eae59ad3077e96f0b54c95642e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60c2dd1a82e43e37f55aa1e16ee81576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747d128181455a1e406f311b02084e077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758780f4b1c85ac75c731c6ce5c2e0ef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472478d48af5d0fb60833007393656479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0900e81d95d539ae65f19f5ac871fc9e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facecd7d3467bae2ca6030e9e7d4d82781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00b3540a1092f01c823e3027613de582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a91d8c1cdcbd5d9c3040c65c58ba7083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a5d562c1152f5b22f561029ca435884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f07ed9a646c89befd8da56a4fc0db85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94994828397217d3e13d675d0a0310bd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b53357e6226f6fca37ac079ad373387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcfee17aeb5563c48577a7b78ceba8988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62d1255cdf5a0ca07e6ac17285852889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6609e4103505dbc2bb229043b7b0a9890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6dd9f93e959484edb46e8997b709291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df5378d9a2dda596dc0f0e2521dfa292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7fe3d9ba2e261878885abb0ab04a993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae2cb18693b6a41abc0e7159b4dc9794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d32484e08bd7cbbda9b992e467ad8e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05e5c6ee60aba16a3d8a95821b29d496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3750ffe06cd2c245f89aa94d0fda8a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087f3b64bc490050400c95927adc9a898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf03edc5d9795fe5e1bb766faaf2a3c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce8bd22c5ddd453dfbba2446f39b3a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216ff7c0047408832b0e9283008409a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36290c817c4ecbb46bea123d8f581d18102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b470331a1a5252395c9613049526a0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05ac43f7f5d985661fd3868bacc71c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a40f9efb17a7f82e80f0035da131da105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9484086dcfdf2a5e9c8968088d0260c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1395793e1e5f06628157942f242a23107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2037e27270c7aea8408848107ea15108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772097a460fa95be697cf85506cae353109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff89e990ba8a506180bd7a25dc0a65110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59391e5946fd98ce4a837e295636a91d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b753718243fac10d6db357e402d787c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f1cd1e646573a9ea067fe0e052dce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a288b67cbbe9d4e2a3384d73f6533114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95550ec51be50b91d7d1388262220a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a51f3bf0a190b860ec4b9747425e08116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ca080d12057c49ef54ca1b69e9ae9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c5ce78b5928d1f1d6fa1b0b4af2268118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54867a7ee75fcaf8236376c184b885e7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb8d77c7078cded13ee1a1fe98b73f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2513779cbcbaa95483e17fbe16e29121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5b611e109667dcad3c0c0a87b8825122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ac1aaab6a53a277d6808f07806b31123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592208606a90dbe301687cdf5995f7e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec76cfb45297aca7e68439ae066dfa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ce995aa1521f86a8991b1939f9d22126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4fe01c026dec3873faf24cd6dad51127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93920e9dc2724e73a8c7e70f8fd5e5f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f06707b631ee4ee11e74c92207da4d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2debba2f88c54564e87df081f28ec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123add618e3da27dca0d297b3cddfc44131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15020935144ee644df9067c86f6d6e1c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13c810049307ca282ac8b95c050e79133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694da3673b22466d12fa7aeca5bd0e8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e025be6edbed3bad02c4b164253541135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fed54760dbde10f5314f351a1548ca136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707dab51e879e331ca235f2876530336137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eee0630fd08686b401f1ec7a351fa7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31a3a89eb49b9ec05684c273fb3704139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a52de5ccb63617b20f0f75fa221691140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783c72dabf0ed123653dde46d80dd75141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874ca40eee3a22fb18f979c0ba6be68142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29011365cdbc8b50029ebb441b0d9ad7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d946442398c36e884f9bbf8ca54be144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd59781aed7100d810313a70779c1e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc14ec013f59eda31acab66a308c58146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e4cd46f72bf616acb3358f08684b5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551b97b83b8f8951e3e9a28d502c21a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bae29bd3c5621cbc5aa2f580a845c5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85dba5ffca3594f4f5949517fb1927150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3100942d9ec2a1115150cc41b9e809151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08094c84de7bdabd097c5fef96e9262d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef00211759d3b83267f87f4ba46bdc4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b007dd2a3b6d615567f5b32456ca425154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f3a177577ab2095a1d60509fcd62b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72742c3979a6a0692733002124cd45f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5144f55b98e4f0ab6ecdb80b2fef01c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320eba522758fc320d3998c6b9e2256a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4aaf13a57fa8f1c7fd082ab31ef0c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc0e8043348452a644812dca37f8d5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c16220ff72f6ddb3f420a450aadb60161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e5ad07936f2f3d5ef940b573aa94a9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d87be146c89cc9c75c4805877536262163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc74e4c6286afea40bdd06f477ccf74164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c952ddf7726edd3410f8c9af3c9694165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa361fd5864f869c363fb43584c914166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17120b6b59c053bc70a4c71659e44fb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0fa57df1a244bba0a1d4489e295e32168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867ef29c71cab66ea391d9553731ba4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a09eee07aabee6ed131540c8d9199c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57ec27cc760c918c08b96c3b74f3eb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869b1dcfe79cd80fef9247a8bd29b99172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e42d95d2d24e80a5635460d237168173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a32040645027be9cf243c3ef67d52174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c346ac31e8ef8452ec19611d8abd1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4bfc29ca490dc3ae2ec10edff1c6a6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae8bf6c934d688cf658dabf1657ac7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02309c7300572e7c0cffeeb977104357178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c73401cf6b5d9213497dadf402b045179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d628476538f33a7e12092e0e9918f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c4665034c3dfd12c6edaec783552f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5508208937657a27351e2ac0bebf26c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763bf12039f276976170262da593ece183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d8c9f1a39afee9573e5b253706d47184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c83e3d24b919c7a24eee72932b0d7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7609bf5883d7f59b9fd314b255897186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27493d2b4bc78de74583d71c6ef0b3da187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd3dbe17442f0d8a553abd43a1bd88188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e316c3a518b08ec3e4734e0be1951189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88631548be77314aae2b0d31e67194190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94eec3b44fbfeb1e8dbb73118bce7ea191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b734daf5a7b861d3a4c64d0b54e7b48192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca037cc45e1e0dcd3f39120d9cb2d97193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc722a53910e4adc9d91598f435c850194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf494bce5216da68f7e98cf52f53335195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb28faac3ff5b59ec659ef003cc4f0d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5198911e9e30b043cd922b71e5972197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175816155fcbbe741563ca3693803601198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c24007598d6eb80b5b04f39bf4c7b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47697181206171391ec2c045056aa29e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e59691450cb70f63f0c986cfb705be201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3490b44ba7ea99af35a15ad4fcf984f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210f5eafcc51efa04411a1596822d87203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44936c0e6aeb53db114f7b3cb22ff7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105089c0f7d0a1248de7bce74cab8115205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907baf89de6e7d14945bd05f9592fd63206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a2471f570855bd711c1743dc2ed47207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714b0e477d0a020c8cd4e2a3f37e5bd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82431c9838e5b206751323613f35a51b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8110449742cdcf248100b6cec6ee2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7d08e6a6a9a1b50a27d1773367470211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb44363e333c6d4cc73d1ed39f9295b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3a5c9ba888c4f20ce0f7088a9b3bc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a362dbde036db1f41e8a9bad8432f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28755f4cff189902e5d02fe8dd12e631215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095299f9f9c1cd5a9b79cd71bd66cb05216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74523ebd56a0854a357b2fe70e9f84f8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ddb78d41cd03b121df0f1aecb5a88218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94b9669d0f81b8b60dd128d41cb133219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db6415f5d22b95ce1251106a5eedad220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf975a27b01c1127b17570617cd5873221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9bd1b9bbdbb41679eb7d2f15d07db222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386fd8f4249a15dc65621acb162008c4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c0a6c311d92b9043752e2d80ff3c4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016acc5d00eada579a0786901bcfc4d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898e146e73530e456aa85f164726aba226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4018f6048806af0e7ed6cdea758bee227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04382f3d718ce7f4e21b6974004199228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe165017f8776c03d468adab1c89798229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef2bf8295062ddf2d60dcca76dcd56230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee856a512955a867c5c2fddce358dd3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803aebf636446c00d25294915e6a5c2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714f5b5b28c3ce4944d6469a0975a1e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54efd22508950d4a27b9fbac9c12de22234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eac60776e425cc53d4fc7b965662d2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df639d1760d24dfc1b29d53399bf9d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2afde5d356c0e60336bd3a73a028e4b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d694275e79fe8a6431e8b25c8ce1cea238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17960d2948f861b345516a7c4bb56d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee7360bffdc30d2503e5f6ab55c0b4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066320a03bdfa696c1812509c90a8d80241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb68824261e0e8f45f4a9a579cd31e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf079a233a83a97c5b668d8837fea4d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1701fff1187022bc1fdcfa6ccece7b78244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055bcc6a6316fd816533ebd8ae012ef245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b706e86309bec98ccbdbd7f2ff229246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8717dcfdd232c539a719ebf0c96126247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4984e367233d5638d540101b32ac61f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84534d80edd6c5f36cdceace6723f3e8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5e1d2692083ec061e5ea4979cf660250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66592cf594210c1b1857f9f463a5411251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ecddc8c5f2d04e5d9ef33d33a72e2b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e74f9ef94e1fcb810b167628853b9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec283a6a86d90813edd32af9e2b41c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9647de6529cb1c64f62e221ebfa6a766255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac172a5a2aabc86fffbee0342e93bbeb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803eaaf38e020effeab5816d5ee6a6f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6fe1b362445be2c928110297243acd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e1e9211da607209ca42bd48568401259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2f8f91cb229c6101a6c9be33987ed260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7091f678b3dcb06b26c50a0ae585231261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf814e9d65f463ab859c626ae0318a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebbb3170b50de05104847c6a87291ff263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488b4807369f64228ef3a3193bbb8a5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da51939e1487f59014d038add9b987265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dfcc9be225f6e702abf65d9d05ae63266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5faa2f8a0b9fa094707078ae038814267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4620c79e338cc8a6c4f001200400a6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239bb042ec136e516d9f13f58075269269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69befd89256ed462b261d3d8822a2fc1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11417d3756b56289df986dff1634f3fc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb7a972b70c3dc6c76931ed7a4ca216272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd98e4c1ba878bdec3a23185b6698c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6360405f5b03cb2d27db801f9c8df274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb4b7617c1fdeb6860992a970400d7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd29d8b6f27d2d04c127cacf47206b7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99283b7379cefe7015bd3928e7fa058d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6327ced06b5e8393592343d26820ab278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb86f0a09d2e5fce4be4a74ba20b4b2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e20b65f34e36447e463d27fcfa218280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116f2ad7157506d2291c71d3dedbbea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e745e95def3e8dc2c008c0df58efe0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5c4f45be7ac868a85619956a37e1f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c7bd7df56bf0210e920c06bc32839284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc97ffd910e255a53502cabe9bc960de285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1c927ddad927fa6dbb1d1727f3917286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c761fda777a00d4a47b245ed3fb668287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10b2709fd5a8f1242fa66ea8b5705a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1c2e82793dabb020f1ee8057a5a8c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0bc9479eac269ad6c827de81a9eb79290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f0d16631101dd17a8d96b5d2c29f0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845026e8de02a451ac9ded88afc6da2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d947acbda80956e2b777ea6531600293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995d0d52090550f696f979fc3b120d9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f0a99ce74f17caa19b35c525eaca6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084af86707cdf41e8a358c7ca0900c70296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2ab2423f06b4e069bf02c8015964b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cebd9c4031b502192b7b4bafd49c11298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e93ee5602676618447660211fb4385299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1eb563c2562407428dd936034ed31300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d2d51f281d19208d3246508b07418301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca9e62be8f9b52ddedcf33b74979a3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15bf2e52fa4c19bd1f8f9eba19da36e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c948ef5ac0694803b02f4519bf4a8d7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ffe9da471bcc4d92e1c290edee99b1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c73c8b09c8f92ce05b495205dfd6a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a21e9ab57055f97178921925ec4a5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af588a417050e0a4ce5b9b03d172ff15308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbfeeea52667279c173832bc0543eb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b82a7468b23ebda2a6aef4a74a52dc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b522d9c8b41988eaa4a7e7a3fc4d01e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1ac39515c6f68db8eeb422bdb794a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49bc673292b9f2e78e434c58beef89313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8728c90c0f5f2d7cdda5883b01c91a6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e040cb13d4094d59eaa30a299781b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0d15cd1566d7c76974e549f385f45316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c5b853b581c23d7fad02bb6bc80c2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ed99f1837d990a65b696f85eb6430318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f9c8b9fd20c13170ca4269ad2177e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147afdaf97feab7a422fef97d7f6336320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ab39c186fa867bd952844a1f83489321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524df74c84add0eb23b8850e34d92ac322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129f2863b8f4a1c2c88bea1d2c54449323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9360865e30ac660f5810f07e8387581324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69700fd308ec0f74476922de4e0e98325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270e4b66b465f10b9617b3c86decef7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3f5331b7654d0bcaef0dc94d80732327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa6cba18bb2d1c0760fe6076c436bc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a52091f967335e34d7bca7aa2835cf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ffae6660c73aa4b15f2197322df80330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf513ee2dd14cbc8101a7814d464ce8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8b7a36479f6ad6227132fa4469f53332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6e2c97e54408d76b8e614485d1372333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2728008bd8aef8be7996e0f3cb7ead9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb86e275da98f85aefafd71731e66c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf25c0d2ca636432fb179e346f52d03336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292b283b38686fa534496ebf62f557c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff194d5bca0e83537efefc87955a838338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782a210bffed3d6c1b4b63891b16b67339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482d21d7c5b5448a63009cb436a5c1e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6cd43c30389846d954336a05aedb78341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f4be108adb35a3c1559637c360624342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeab14837e32caf9ec0aa825a5d0f7b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f9cd32e84ef807152bb2700e365f5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72765f2e09a55efd7c872f5731985939345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03491eee35b2d754264942d3c606df346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8536e83324d4bbe4d2df414c49e63347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edec7877a0815bb7498790cbf3e620b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399efe5428a0924c0d633e8f3050b1c0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a105fa81b94d45758c8ab8b69552310350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837d6d9a707254f26740ee6741da4d0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047e2a732d704e730417e5254ce3394352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a167e5d6a362621bf184f5435c43b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee4085ecd77d611e7e130f21805db7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33022a6856c98e4012ad94d2cfd217f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5f72b3200d7818d6cf0c96c32e8be356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7e142f7ae609d8fbd9862d0c41578357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c328386dca447550312aed8e7ee30cb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4ae75dd57eb0c859b8de8c9f815a7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cdaa40c6dd66d0a557bd088287330a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768879f8b07a93a11fd1379cadb6f48361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69441fbe72c5e8a20c3283917417bace362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08edd83826b59a53834f83d2688a3ef9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f42659391f6b92ecb744ae642df58364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef65fa48c723b6334b761e24f7dd403365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f6e6bdaf4b2d8a7267a0b6bbf34f0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5f9d6516f107df50a0e08cbbe68ef367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326c055967380f29e8241e2c7afc8ea368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcbbec708f455b12f0c4c375103c118369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce443701d53d54ab9c11dd30b9354c5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0219238ef08078c798b7ec84ec887371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee7cfcfd1547e533cc5a57f8e98e11372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9cf33d0b3f65e484336a042f4fd8a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd170ae2b11532c06d399d5a712667374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1523852e1bc433aeaa3d4b3ac402951375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d680b2cc7e10f7860461780c378e911376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55a44b715641370c63b5d2402e4727377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a4fbb2942ea760ecb19c37566c73f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb69be10bad164658ea68111402f3f3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22bdb09db96f2d22ac1141625129a78380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3bd8150eca2ccf721adaa4201853c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc861e569c8700d59c67a0b2c76dd64b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab790d04e4399921e797616e3630f49383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d783f8b89f2ff2ce26c37fba227d757384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563a27d71b82be35a096fda096bd078385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb6eb63cefb875b3764d11fe26db6a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efecdc108e3ef091c27be60211cb8a3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f65a314f081f57ab18862faf18729388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f1a11db3533c374dc10ea2757f954389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9459b5e38c2594923e19522b5f12864390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9e922d03764176e663642955a8700391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157c868d9e18b1b7dc32d14a971499c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452363693194713a17ff974c4f9c8cd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e61f11724a40287434977f04c6a1ae394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a50538b508ab28b2bc59df3efa4fb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eddae8e052a67a01f4b8011ac9f9d4f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ac021bfee5a87f5d573c321c59cc7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578b0c2933e9a03aaa7562ba575f97f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510666975d1d2907c6b99de24253e8e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da5147a1eff23f25d264ee3691e303f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ec759da04517b97fe4a78cdc45d8d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7b7b90f49aff003396bab72699267402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a746485539b2f45dae8e20164291fa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea98d4a422509a577a55e9ae52f338404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061553041a4319c552bb498a6b0ea63e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a84438ad5af0bd9e7cd45f107c670406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21aa5496dc98663619a0b7ce64d312407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841241f52328886a6167353e4e1b4ec408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae2d10d27e9449c3a1513989b032b49409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda262e11372afaaa502dc32eeb3600410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9bb809d4e41da4a551aff295399be411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a40b15a43fc5b7b17a3020377bbaab412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a709fcf145147140cccf8f20c16e51413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd8f97541c4205da456dc289b07c6e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206be8ed7dca6b760afd8677a1315431415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d4a7ee639c7ee789b249fd3e010d4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea27bc976b42888730472e2f20518b3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16b442fdcc4d98a99bca454b8310be418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aed665920631687b42712846dd0707419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27410a3ab43c0c3d289124646f50166c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445aae7a6ee7d39cf4c8f8f76b09328421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79952a84ac87901b94b9c6c52c9a76422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc764e3918fedbb7c41b7fdf88b5d8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e0585d77c97e2a5f580ebbd3580d5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160aad697357eb9e385c7129d0402a2d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28536a943e6e9e8f4aa5f6d6fa7eea3e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779afb2a35e4afa359e12b8e9f44858427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62b22d61d0a4e7278bce025f3e8d56428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b9351e887c3694d9c47b817c23e3e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94154b29bb5cad7dafbae5badf4cd257430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4b8c7bd5c850e1a2f28f165e416db431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5cb7c7b808d642b46c1f30f791d10432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c3f09a6aa2d0976b70328a8a63d8c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d53ceb01fbbdfa8eac470c61fddb4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae1c779d8204e5f5d074fcd380b8ed435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28267dde87e25d59f9e887195a65f094436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9087488a12037d2d3bc437e041c64437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554d9d96a9c392c5af4c3d61e615570438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc559747d11bec306e83c9af2c98d44439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9b99fbc2ed6023a2fd59a9d9744a7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26675dd32b19d258222a2ce6afacb5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f29ea169be2abe0545166edf64460c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9149eb164db2de63bbe62f307608e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47dabc7f947571df1693c07991cf961444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d7940bfff0b555501b05d771f5344445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d206d85266ceff0551721a7aee54788c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a38b2106fa35424063cb6d73894c6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ec64d2912ab97fd178b997ff43ecc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d14f60ae577025e79c23f2f3fde0d6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd6478ee7cc87cbee43b10501b8c65450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361e1a9d6f8390c40e4741a846497c6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f08b156f7e0a71bc45372111929430452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64643e580b2ffb4a7aab2144be8048c7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18845a76dd17f9259140147f1eb2017a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04381187f33052cc0301ddc6397926d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68370a491ec50dc2c391fe3fd0a217456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4775845501fa2a1f9439fc2d1e7493457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9adeec7a8c0655bf1060203bd8d34458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab1e1cd636cab911c3a9a544977f6d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2d4789dd549749d4cc2aea1d163f7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90622e1b3f77b802a04c2748429f2ea1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a7d715878e90f1ee2f12dfdc4680a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655f9a0ada229687c7dd24f6ecad488463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8182230495f15f2b04caea7ac3813b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5218aa68de5d07a11acd0e9c8842267465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b450b054ea21d016fb689a7fa2a750d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45b233f0834a0c1c9e156f627aaa31467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb8f187fc666ac09c30778ef034534468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c287148e3ba51d03ba1534e6587cb2f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d012b9c8f0cae4ae050893cd8dd1a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca988bd0febe3e52658c95c1492221b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d623d3556134ee9362dbcc63b73bd6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3cd1912c732b21464e2c3e39dfe51473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149129c265ea1ab7168d9fcc2005610b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f89eb60941a39bbb8fdc15d0efe86475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b41eb3f96f22f56aacc17c7f29897476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570f59c92f94b9e1a62ce0d096267ad477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4870a2889b405be8c246f853123adf9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ae98ba08d9410741e5f31eefa4898479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d819589d8dcc700ff367c942aae53d2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a334a4e24f8e8a66704000072d8c51481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902da45fb6f3d1015c9d82482f9490d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37206287b317735a2c88d150f508d3de483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a494d0e007f06a022285e502a307b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768589abc34a1c234a8df93ed92a35c7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a00bbf014e7748c9aa262095654481486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92fcd340400b740287a77aeb5d7e31e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09aff1f0479ec7bc2191ea217340bf5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941f3be30fb104a92eaea9bb42855a1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb93f3622c0ffa34c2e89dcb789a36490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557768a011004e9fc5363bf530d349c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72490fad410adee4e85f2690238dd338492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af02edd20ee6c62d1ad5ce3ac03132493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4529c1db6829107334e72a96e10c0d0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5119f720d822e6b0fab1c42da64ce7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d488a899f7de8faa381e4185be3666496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3dead1b6a2043fb1f99091a5c5628497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92875c3758976811c2f0a1188f6d9d2e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6749d1652cdc77c64aa10a0a2d6015499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dff4924aa9f1f4b7b9e0707c4d4c59500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2790315f1ddff1a0ac04f03fffde6a1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31658f171abb2dd5aba231642cb416502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211afc6cefbccf831105f43d3fc9c89503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204dd103efc4bf4737229f488f200175504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e051951d45c1ec1a902211957d8964d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615af3a7d3c98960e7150bb8b52e13c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50ff8ab47c8f6e92f1e73b863ca89b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f442bab7442c0592a3ab866ec7cdb0f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d5230df31751138556ddff5f0db9b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566df31c417cd1b4f966cab1640684c3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ef95c47167f559357f37ad3b48158511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc41043a6406656e80754de9af7f4b0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db427c3111797ec064d438c0dc6fbd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07befdf432b3145ed4fc6ea6162821f2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b310838403474909dd8fdbec7cc1535515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c7da64637f03dd76e89881d4c29a6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96a66262ca47a9f77dd60a14626fd0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18fccf8e99556caa7884edfbc1664b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb289cc0f872338cdd8f1c9a86fb5420519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3141d0e62e6f81831661d4af0754ba520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfba888611ae1c9bc0db306bfe821bb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107f722c47f29d745ddfb6ac9dba5cb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223487431d66b905995b45d0fcd94843523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5af41ae2d6521961b62a4317af523c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789cae5c762e70f4eeb842b7d196a08525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f2b1a70f11cb4491f616a3053b97a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722400b96b5354b53482ab297ffd914527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ade3a1f6080d3a4e6d6c511b6380f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3688e68c71fb834effa5fb1248659529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587153ddbab3eb0680282329b9ac16d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3981ff768b9decef41bf582925dd502b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891a87a49bfb2894a60cc16c46c0172532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd25ff7f4d611cd9593324a9cce50c0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926fe42ddb6ac3eaf24ebe59ca4f479b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c1b99ac37bd9250a23d78a9c3c949535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d99207d8a661b17ba0932e064a9f6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dca95d8852d09e4b0f7c2e0655ab67537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92ab3a80ea0e77f31e370194e3c57f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb533caccc0421654fb3b314628ea4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1167df38dbf3d7c740b19828c321c0f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf55f6f764464b1c2f14eb0111b7cc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad2d680fb0d8908816bd4382fe9cdc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7a32dcb6bbbdc1409c38e00e0f030543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161dd1ddd1f6df1f7695af4ea91d101544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649a9f2563ac103e4c93a6ce6cb5210545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7acf794f6ff4805f07b0d3880fc65546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa2923ea2256a330d48d81b852a267547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172236860378de5f2aa77c943e9a20fc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ce6177eeaf403f54ef2dce13536d4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3776773254b015866f86b9ce16aab11550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd292f3f916218c5ef6e0939a3baeb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392cedb4741faf9a4f1482e36038f192552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15dde42f3a0ebbc7cd355a3e9d8af4b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d291839ab1961ab7d49925a5c2b6ae554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29238263ac7798de410642bc2af866c6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad4a22d19f5a09d97302ed12e0c77d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb4024214342681efdb97a86fa8960557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37760f761f86093a3a5b869ef462afcb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfea00b190a57706a31ff99326f6f05559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb37488ca40f82ce91a000a748d6a9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c00414356222213023514299a9f9b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42641773dbc2aecefb09001ae5d5d5d7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed4928f1bddad79ca16123a0ef9a1e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa273a868878db408a7bb442044c220f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50009837f9d8f598277bfa51c36c3a43565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c28ddb8ea400eda9ce9ea6aaed722d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a22ebf51e945449de56474722d1499567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390d78952cc696a2db6d743aafa74c9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e932c2df2648beac7cd6b0f27b0f1b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f53420797f0798b351938115e6ef9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e2a52e4b0455bba1675d353798871571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73f8ccfc8970634d3617a039deef62572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396687d8cd7753df04ab5312979d6e2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade5b860017111904092185ffd3db10574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686490dedc719b45dd592cbae4ef1623575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8fa512d273eac21c84ec5ff0087437576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e8d613437c86fa47877adacef5f5b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fdf42dac2ff2ed6fe83150c2f0c33f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a6ca7e24e883a0a25c08b5c8cdcf4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0adde8aa5d24c1a5de0d682ed24dcd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667f394850754fa10e883b956bbb9a2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889b3461f118b021fbabf88bb31c907582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b736b25956e62e1824c35222f5dad27583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769c1d9c7e295e5a81454fa7b741ecf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3274fd37ce97da894888044bdabb0f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc07138a9cdbd2cdd696bbaf03e8de586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0dfd91cfff3f82b701db23331d1ed587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3858355ce31cc284289bec358e06773588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19761f9f0d2d904f72574cace3b3326589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26947be85dfdf1dcd935e613fb63c15590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4fa37131d1cdfd38d7854e00cb512591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813959b47ca2fe56f326f82259045c5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025801404c6f180939ca973fcf1c46b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4770ccbbf334c2900c6730360474441594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5fdf5855f36a7281452e1d3ae6f06595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721a0ddb648417d4b1bbecef61e459c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb24196e9737577568f9bfa6a189b42597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9f52edf43b3b5deb6132aa3aadaa3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359ca2970a6360c064f8ced8908061a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf48e754bdf0539f650420f64696273600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c20ab40490864a3b56dd0222a2f9a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7019ed9caefa224922e689dcc9d26bc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f28d6208f0175ba3e99d3ac3446c16603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe13b55c09b105e4793413ea55655a2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b535aff22c756b47afa431160a31e1f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f3ca967a05a75433b9afdff1521dc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ee5b12663fda74ef19d333718c7a9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab69d993272bc98367286c0964bffe608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6415a4d146b61d902266fe6cdbae866609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad01124bdc1d3cfa93b68f98f77efc9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57d2f6522c69ef3fd6237dd481b2ff611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49c2ced94bd6c363923b85c5bac8c2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c526e63bcbcec19ce01ac75cfce4a9a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f411d9a63a8dff4300b5be08d196a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ddc3a989decb4b6cf6e240b966dda615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631031ec703903d82e4823b3897bf147616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400bceae3c0752d1821f6b723c045c69617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44338478eb2be8b8eb282de0ec06e093618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc408ff2f2d6527f105b61ea127178b1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c367b1ea4b19c9a196b23ddac71cb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06170f3e19156c14d8fce01ff68c8007621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c135412e24c9eb88665ca4a8d4ffcd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9611ec826a2c63e7fc75083dcd7039623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3bf9bb46cb1bdbb4527ab3c1de872624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e47bbe609a215b6e02461606c48df0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e339a286ecdba51909bdf9d2db262f2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71efc29551933bc01843f4ccc43e85cd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b8bf4bde468c160da8669df051b1f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4382001330dd0fb061c0ca669b3c90629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f624a5765d1f2e3686203b1703efdd2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707cae9c6412ac6826136985b98a4cf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a479157fae321745429be6a63310fd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ad412df401181fa870fd747cac0ab633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26edfd5f3507ef4923840b64384297634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389c9ef00cc9de9cc6824c25fb0a9a3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8db2713136ae03c167890d13a0ed19636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4660d18c07b61c126fd97cbd2a9ab3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0af011e05b2bd65b93c0eb0ad683c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7902267f7bda7b6ba4ede95e7b9e7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60163e3896c43114b425936e37d78ce2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0d31c412cc8ed2d7e4bcfb3e5bf7e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea19bf1c64d807fcc809a50b191c4f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36419c586d56cb941ec47e320ea6220643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e0f0ddb81ba3899e6b1e67d6232653644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56425a353b1a15880bfd9537dce1f5e1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a1dc713ec3e781ce7609987d1c966646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0eba1bab9b6c2f53dce32eff156df647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207f07b16db64b91fb848ad20754e07648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ba3ae47b1f9c6dddc15e77cee954d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a91f6abe2eb5da41857cb011eedfe650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5d4101b7aa2b44f38ce3ced4bb68d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92fa258c40cbb964111644bf68a3f9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267f1d0dc0b0141ffec61af233f5198653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e9c40942d6a026cb914c107070da7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f2182eb299de2ac3a1b92946b1019655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95912ee421404b783d714b3c2fed906e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f078a6bfb0e0151b1b066428d15d5ad3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23df8263e3db4da176f327c302508d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94cad1a58269efdec60eb4f04e8f3c4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32f59867ac81b31667f96b37fd7d7f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979fd419de8f1a7e74c7521385b6a28661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d75ed4ab8654a470c63f91bc8aedb0c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dbdbdeb52ed085a5414556f886b9a8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d9a13da87d8799335a6a18c16a722664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0a489cfdfa70a7db02f65e7406344665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef7e3e9c94f671510932f3fe3a9e6e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67591f3397c28357d7d1c038293b5c8d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ad4ff64ab1bf7258e17a5b0b75e41668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c05bd038cbc6713d121b61400dadd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd57ea8f68b1076add5e2a738faed0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381ef368be4c3d4aa5422034cbaa980671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c143dc1ec65bbd88db5d6371e12d22e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a218f473c1bd7def8f4916c0f376a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda1c8ed2aad3fdcca74982c4685a20674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f675bed92177c521ebc7c6389a94c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef96d88cecec7085923b653b3b45e6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc9e48166cc2c211561a299db2c9fe677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eefc768b8700213f9f740a1526f23f6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ec1527aabd569ceba93df7649bf48679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff4eb414f644d1029b13b083324241680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d312972f514e39edcf6f6b41907a3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f43c48483780b85764c7a4d50ddf3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38675733640b0fa0c3aa26ddc75915683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dffc7acb648360b49426681aa48951684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2157843a4a08a6ff52a6821ca6f5b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0c6751fda8073f17895d4e720eb0e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2861c0b30d0a0ea1b2a6734be1864687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bafe85f1ba58965afb8d08b6c4a8ab5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e32e4abf7cd6f58046809b754918a6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776bedb71ef1e85b3445d820174572b3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07cb9b8f7e9c1ad8ad029533d7841f3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9e4bfff0062380dcf60fd0bd7734a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74dc185ea381f666935cd66df54c596693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d8e2f165c1b71f927e4236ff46541694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472e3d7cb99dae2944d557de8a216d9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a2ce193935a8e1237418f22592454696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f15286c046e6c4e1729fe3914bc4e7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83aea515471275ffaf3825a0bba686698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc896ba77a7535356a455a8b40950ce699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73341ecbecc5401da1da17725c8b2b57700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8be00ae1a6b905a8c2255b2213f8fa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e509ec2189f8f422416e56e0a154f99702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3db3baecee0d84f20298f90efd680a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045ee4aebfb81f21bc1b39e62964152704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c89a1d1af6e44d60b4b2eddccff196705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de5aeeb9e73895edf6e69abbb111d3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796a39f781ac859a289ec6b99a2af92707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707ed6a3353c44c91cc1beb5f87d1f6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b083f8cc8f5d9dbcbe8ddff49ca99cd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026191282663b9b3a145c7c5e47242e3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8802737dbb23da17410255fbdad7fa3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c49f09182b84829585045c552412ca712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa070003e9c8f00a9e911d838e092a76713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26850e2b869869fafa272aa8e28859714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bcc1aee82b746d6f9e2cb65c010905715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d280ae196fc62e598832cf379e224716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5745044fe1ed6e614c9d250cf265b3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768ae8ac62f7cdd532a07f23ca50f66718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44abb9e482d1b64684b0a4fad8690c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc523dbac29520160955399ae3bc608720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81a8fd0fb83f6148c88ed15955011b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991cdc7d0c98bbf9594eceaf8548150722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c9d7ba1b5e211f5cda41e2aec0471723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020a5fee8b1771726992d8ea9e4604f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1e3e89c1e6e8a1ce50c70e2880be3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb043ac967d59dcece1b8de66fd6c01726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92125463e9cff0874bca6f267ae330f7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8547012f0ee6da78c5e3fe8eced392728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220eb233e68a28106c49eb7ec7a4d6a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d20d5f59c55d18d6ac5a2439f267f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c417daaecef1aa814cd0eec0f804506731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6cdf947a586439d9f58f0c7c13521732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629604736fde03701e7919378b14b282733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023dcb0dcb20eee4d2e4b9299f566f17734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12695943682f6de86fd41c547c16b0c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2059e791174f57f836e32a386821c6a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3d3ac3c0736ce2fe4aae8ba4be6ba737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ed605b1d419a86858d6bdbc4f727d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911ec0110e63f083ee5b7c577346b58739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e80de8d9897748bef18304a1080d73740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee2f179b4636c0d079440aba0cc211741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82305b2d23ee06009f494faece2e2e4e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c326821787303b90f2eb2d7a62d89743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d4cd1ca58163b6c24b77d2abda5ad744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409494127845af142b2fd6acc896d71745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be759e46521cd34d4272f6386f155a8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a79848c42d1891f6f07af39c3c570c6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b07088cdcef8292ed6a2393269333748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6086941b486dd15e73e3692cbeb93f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f739de33c49f4449313175d060632750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce297d305497ee75d8329cdc80698a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36abe818c257f21d8bbb4cf2247d5516752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62cd90e5aff658729ed0f981a1e623753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8e0c2a75a31e28065708982d0d543754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb67351fc7ac4748732922ed804930d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ffd52645ead9da968014e07ea0af2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e68a4f5644e85e365127c48eafbc3c757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>