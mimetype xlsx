--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e77a09d6d705e9dd0b6dce057e166c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd8324998e75d6a3b02cd5758e18b62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdac471cfe556142f1b581f8d33887a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a2dd59db2c6e90af2da623147c0a94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd72bc34225ea27d61851e86670dd35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f26d6ba2d19b52172499ebd56478a06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88707a34ae410321dd401397fbb2b6ba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ef1c71036a3b54b1a7e9dcb79c7878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d60f3b93779df30dc2ffbfe99f6dfb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e576e7565921f33b98517373a8f73f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673255906d4ed662ca9bee6c0cedc3211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ffcd691eb400f37653cdfc682669912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50eccf6dd15a95c764482ea139cd5b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f87944dc22d0b1a095f09a46ae21414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091476f795390599890f7b088706412715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0097b9b12b8274d60783b255dd5d09516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6db6627bc6011e1fea9265cb4f2e217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0a7d3c1d0b38364aef0f9e2287db018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda37324185920c7f29b224f2847a4119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d859630b365c84f6a724e13950713520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5646d88df946e0ccad01e51a0ecce521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd21fbaa7da50d8d0b0ef4446c944f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82647c443511cb06ffdd8aff691f1623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d4af5c79e01a3976dd588c742e44324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234364d95e9e3451674323b427529a6a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1ceba830ab729e7e984225106370026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaaae1b4b390b91d03ed67d0eeeaf1327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161544ff55452520d39f99eb0afa2fb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476a98ffabb812100d0739d702fd74829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1e555b009a1076f10dc104522235230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936ffdafab92816c993b7ded1ddb05231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad74cc0494691cf02a1f1c10fb731532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482a9f595204fc1af7978b32b40437333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a50879f7495741fe25a97a079488f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635527236d96b943dcb76962683bd6635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830f109b5ccf58a2ce2cca13fa4f5ff36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9b1e627ff4532333affc9513c6e3a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7bee4854172a3cec3a0ca0431c4ce38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f566fe5c855d3ffcec77634306fce39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d70bb0fab16e226976d1234ea261d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595436fc2de99ca87e26180308d9ae341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313c4e4a2ca85f0e71a1f00fc54c14342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63da26adfe0c3e6c633179885368df43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766fa222df84f0b47af1e7ec0125c5dc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b45ab8b51c6fc8758076a75807a4f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6da233466199967d3ebb469054b4b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9ab419fb763f01c080d309f34df9747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abccf8ee22950daf285d9d348bc92ab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2599954ab3cbdbe6a152a91f73dee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55988a28876d559ac873fa3b8f39b2b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052739accd3d1fce671b4425a528764151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de16a935b67007e3117b1755fef7e952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea12da1e569fd659ec5d5c67cb64ce53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8cdfab615c2fc44022f514261bd4654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3ac137d01254142de4c2215fafb0d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6462d1ee18437e71fb9f068a2889db156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba92f5d869a7533428ccee9d375d8057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0a571391a2104f0c9749de4cf394658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd292d5b498116e7ab8fec838c731e959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e874115922b333924eb5a84866f01e660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1bc6e09ede6b6320273b827525468861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba2255340b48e8089b56f6bd05ecbe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978a7e4e1be451c4dce8652e863993563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d7b351f328dace6a7101bcddcf2c064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8f1899dbfcea7323966ddb1a5dc4a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ed9455dd7bdb1c51c5b2cfe366e8d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e1880357590033aa86f767d7f133067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb1af68e8e11c03a982f6c2d25c82068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33bf435c0be56daf691b05c2061355e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1823de037710c5e8723c81a23a718670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a09dde778e1fae9a9580b136097a971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43688a7f50c513e4821bdf8c4b48e49472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65acbb15fcdbf64ac13bb290fbe99a8273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521759ab1e27f5d7eb41c8dc941177c774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5bc65725e980aac33af502241ce2c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d6fbf85855b38e309e24c50e7cd2b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84e974098db06fd389612ecd11ce3577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86fd1d4166ee932e3ad71a4a34267378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9fe9c79b985de4fb526b3de5cfbb079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa094bfeb6d5566a673d9994e1957880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122b2d980dbbf9d677e665ce7537a6b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe9a40c5922d81199c63ef6b69004982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9cf019118141fb04f8f20fd2f3391a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03644983ae83ae8524f4fcc3cc4f8a1084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf099fffcd17626419200321382a8bd485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a72ea10601cc2d7c180697fa6a076386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8e4f431704d7c8101f4ed44e584f787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371392104a3a1bd5f914bd9814ae0e6f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be390d9fd219dbd2600e27d5c539f389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79a42fae6901dc682e2ec9916396d590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d3c9d7a2e4cd3b6dfe84e997db49d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb18c5419f74813ff04d52a4d9501b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179640416d88233f4a1156d0781655893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f6566b17c6e18daad1bf2c68b621694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a59b06abf444ae418a32c21f47f25495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0efb86daeff1a2b3919fa3b339456e596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf60bb4f5890589783e818460a501c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45c56c7abb2fb63e34ac711576da6798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b009133a31952246999ae0415812b999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731a01fd1991fe831a47930c21ffc10100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42776ee06ba929e917c89ac3fcc4d5f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fda69c50fae9ebeaf42e1e973db5b0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173165d3926edccc76507b8947fa5bcf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe716a51e6bd9d6bb8d7a10229d1d07104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1579c4a0e7ca25e79b97aeb6bf02d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf497ca824effd695a23c160a5b8dad106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ff8d5f80ee04129a2c70c05007bfc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5ef6c77593b198922e099b96d0f63108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc831b6707d7423b4f7cdc623a06be109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7df6a002800603929477b58863d73e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eafab2805fe8feb20a61c1b5ccba3c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8382d3f8cf23bbac9a653415b22262112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ba6c05c3f029916bef46a1a5887c7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2345e00b5f513913e9eb55f048d7061114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9b3eb051fd988ee088da238a2374a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd763f066264ad86e8b98ad056a5dd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7d8163065c33ff31c5216739790ff117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20722ea77f5b73fa3bcc46857695612118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2650d3f323c21d46c7b7d6fe5b03519119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3670a2e283468b6287cc31ef1f9d6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41d2ff2df53716fb2c6e0b8dd109dd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25faf8df7d358d16f68efd2555ec57f8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4af01e1f35d9df268fc570d19ca9fa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b3aab8f2bcad08cd702014cc3a672124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe041842da2a90e2f132a6d17fd135c1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b571eedddde491ec050ace20d0e99d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6f7b7446d2672ce0d544bb221bc99127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930121e98d22f2d627fddec646671b97128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eea99e6a4707565e479a8346dc8203129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1e5e36f4b3a2c2ff7eb76d7570a67130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9deae807ae9ff2c9dfa0c972879d52f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925e5e159eb6c6654bd894c150eba75132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb31b145548843f749c45bb6c80018133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5d26cf70f58be0ba1f46bc56dd3d8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792dc0ecb13b7103c86e16366dcd0ab7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd74774f1add5bc6ee88d7a9d841f2d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6998010bbd6d0794d5695a493168bf4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5fe22549c78889cfd989d602eecd2b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c30a53352f8dc2d34ab474258e87c6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981396c495aa149e674dfd8d2ee5f9e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613dd1b542530b4f016184d98631a449141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde33444c5f0f1f2d127c3ea0519abac142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c72c3bba76a5519fd43e4fc87228f4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79157652aa2df439e1e60dae71ab4dc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f6026af1072d83501eafc7d1c63e6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d111283e1bc457ee985ead5ed9b64146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23ee1a7ad490679793a4208addeec8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ac6240aaa5442cd83421175b90152148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f9524a2eb85064d0630c02ccb6b07149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937794092c0da7ee8135a3ec148472dd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d956c9a9e5261120dcd0b631da2d5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef46cbfa74da759ddfb3720ed4aaf1a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f28bfe8058f29bd5b5c37c25a6fce153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eac918ac5b79583b6d050953cd3a68154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfdcc4636cc06d2f6f3e60e27f23d2d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ecfd6659eac7002653704de2024e61156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21861f6438091aa5b26ed434decb9e5e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba7265384dc58ba03d2f6db2205783158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec30ee727596ff309ea46b63cc08691159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67212327605873c1cc0a9b7e35d6c634160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1902e7aec4b7b2a879607885916dd3e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2fda0d4f824cbfbfbff9362ddbb4a1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d6281f53cacfa8ca15e589793275e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee3641fa26ed0c53732063f4f46851164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a5830ce1a5b6b7a534da606bc5fcf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9645ce53ff74a69762117bf8d9ad139166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326dd73984948bfd3ea02def6349d83167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539096e168e345a59f49046eab8cd04168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff21cbd62722d88604a98bff07c8744169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8845dc845ae192654a935974b46c9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a907b0a0ef77e74d6fd10d79b299295171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4416648ff7ed5e4e4cca9d503a09b10172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610fc87f8d90bfacd1910ab1dbaeda5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8574f36cfea709d92c5cfef5079e9bd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8788b59d8cc822500034fe0c5c35b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8457652a3e7d4704a4a08123dcaaac5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e5ff7a3f9571e0622dcab84b8df0e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4cefd679ba7c83e886a644746b997178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ad089e611eb753c334fa7e83e85a0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800f2ad09ed92ae3635c64a443ce00b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f52e3143f74930b05e6d21cefba779181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4bfd6682477331e642c6089ba4413c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca6adb78ca0eaedcd45e2341eb5f9c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ac72e3ef29f0e35b3ea06fb9cbedd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8def845d57f9d36065e077a6579f7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54056beb52b08807303b0a8f8feeb4d8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93df674ae6911c77d41178bed357a7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b17493fc302a89f4de5e93113f45b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4db16553a6e3441de8154229b95ee189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3303050c8e292848657a22327c3267d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b216245511e5eea7749e922a97eb7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b5a4c1ce8ee72f728336d0b4753de192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed8627fbe90d2fac80b9d314c1f6f7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2dad7721e5ebb58372dc96f87d36c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92896d2db3dac3b0938778d7c298801d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526ccb2ddf4e7eec1842f76a139d823196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c0935008df40bc1b0fcd29f62271f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0cf9f3980b0613c2b0482416b3cbc0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc874e1b0378cbc3d647226b7edfa8d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd060ff769dfda54fd9bbb14fe1dbe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9570c0b3d145bfad7a3412a07d8f77c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40588b6216bf289cbb6b5b46c72a88a1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00941affc1efbce0426e4b86238ee39b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8617ee086fdf9677834b0e6764b87204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a84cba65d14168823da3af3fbe9b36205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5daf4746f44e52bf55b80f7e67288b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1696eb8bd919efc857d4ce53b619b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28240b9e4f47ad4b53259d9f397c171d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712cecfad049fa88216e0d0ce72b5491209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a013d868d4d94094aac7a4483afdf34210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb59cc32fcbcdb81b937c63156ca6d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1484264adeba32142e280b2b6407333212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3ab695d6ffcb684397f2873993089213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4f8cb432e362a96eadb084884eeaf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07b7265923a1f789f715e67c268553215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85445848661ceacfb79aac119440176216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7efb6d7119551da84441e1e6dab63217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f6c18f10034b304f7813a83138f33218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff2bbd5c4be698d1794da08a17b0f7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dfbec6899e068471d535c653f459b7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa1669d42e8a328e60cfbf5e858695221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868bf2b32eb394bd95a12c689f6779f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7198cbb52e9147c19c8ebc72bef0faa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38ae4d6e78ddb1235bc36846841629224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835ddbbca2f9bac90b648bf52ddd283225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77311fc15d162760176e9d152d5a4c2a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e86b18d90250f05798e36bedc0877f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe212e8374219b5d3cf9d80255ce1cf9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0480b0cf4bbc1207a561572abe81138229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46c2837703e8df27a2ae28ed470ec9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1febc06bbcae23a4d2aeb0dab892c3d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519ba0d3ccc2c713b8acde6badf96b1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5016759507d29923a00bff1a7249d4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465390f485484598d3d2d988924d5eb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb8c903d76690a5d16582bfd3aaf9a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d24a6a0af805fe115656e6b2f58686236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece47299b70a87bf40f93d48640eba7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e639860e03e5a84dcfa4fad92b245a69238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8beb2bb7d0af18cb1847973a1e7fc3e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfede5e9435836e9a2bf1b0fd169c592240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28695c368562dd1bb76953579c62d78241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875bb42b2307a290f985650a0047a791242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23963093e576c94a410c43ebcf08c64243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b1f21fefea63c49e8b01f1c2d25ac244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b042cae727836072024e84a96151e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67175226538ee637af6ffdad1c31167246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32009bdf076880654423758aa5224c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062776d60c1874dafacba9445e8d2a55248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc171329c1d5604e6cb3b3e2174af19249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff407bf41d55c355d18c248110105c29250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d44285a5f08aef6cdc6e61f03217b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23fd585ee7c658a17ed1ed3efe13f48252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13835e8f757f841ed2d4863f8c3c6f53253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a626e874d98cd82dd570e7e9e8a71254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d64285016f70f7431b9857ce954fcc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4fc665a836402c92cf4792c0d0fd8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134469725a89a841c632de74b884801f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd474d14aa324a9a9a7e419cc48a9592258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bada1be7e379a8065a85fb471c88d40259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1956224cc50d59f4adb08599a0b07f6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208aee09be6502203db556608e26de0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7019389dfaf4121fd3c25bf68deec262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31baca53971a50104ecbf2d45ca18032263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99197a4fdfecbe7f6d7ae34424df50264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc01845c824ddd08ecbf7a97918cf53265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f55a0444d5b11559352d81519a3fb2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc92883d6ed4ffa03fe41eb5794b01a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72143d34d4f0d5e12b6fc8ae519d5021268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7fd640d245d925fa276cea222b6c3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2cb44f8acaefeb4d7627e84fc8cd0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc01e9b248f416279f7aafd1e78622e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280a6eec9f05f8258683907f3df39f2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c25312d404e5fbfbd9e4fa17f0bd2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc6729b1dc41923fcba21b98c6af81274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b8970f8939efd4280c9af19982b75275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8521e1844b91bbf627b64d9fa3c6f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287e995463fce0ed4f343f61c70d8b9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af5a497ac3c3899a81ac0cb576d7e4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51fa1cedd7471ead0c49dfa49be535279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002dea880e98ffb1750116e4f82261d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ea770d413176147734034a8149cb8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3bf2314fcc915f3dc85f27ffe9c051282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab746850e963d5f91f6936743d3f760a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a515ffa0f797c3a125a3938db86a45284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108bbac310fde8106bcbeced46006f0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427de97dacd67d3b0598a25c796f2ad286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9ab0329917ec135e0b60b20c6c64d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a2834a398f4affe529415a45ff6c1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ac2eddd66b78a5897e79e10294950289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a4c954ade20d40ef2c56eb0b0d750290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebef01923402c3e65fd298b8c218a25291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e862f8952c8dfd33bbf7ec3ee3eb5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975afd1486dcee2341fff815dc18d448293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f25c58a2e71cec94b56e34072a537294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796d838bc24bd5ca36b9be93ff5b80f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37240041eae683daedead4bb73718a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b927a4e7181cc778aa2a2e6d249d0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f013251b9daff5fadb4396862b537298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8fbb6bc8d108fad3b88a351e1e653299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39746b52bf01ca839e2db970924c6d5d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f100e0c8b4da25663364fb026c995b6e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc86f873e2154e509f2de94c5c8d8e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e20a8b56b0cb444553915dabc039a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db11ef68f840997fa34d4d1eac9db2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663414d1ec060ae0f01261a013d4832f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9358c104153424d037d7521be10d1f0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a87825854119d9be2b2fc5bc9c9b1f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347fb4745d97ef5e9569daa477d7514308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15aaff8bba6ddad3e770b2694eac42309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ca1308fefc7bc9457786de9fcbfe1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49ccbaab4528d673bbfda0440d4edc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc3421e9709bf0d07c01e6de232d07312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a05bc1d328802ae777076e6ddbbda4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ca10a16c6b8123bd4267de65729a6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bbb2418386176c38a2944ca30ea788315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82903136e8ad575085aea7cb3cc6c62316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983437d5109f4dabc031649cebfa9067317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e5f9a497ce83136c515ac9d280b00318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe805b5c70e4787f8471794503670a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e699758c5225e9dcb89abf5f02523320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125547120cb7aeec03f198d1f6dd1fb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6951f3cadbd9133ce9b8077f73cfd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c6b884a3876106f4520c9a5999f85323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95c47350683c838fa79040645e38c1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff2407e53af4f230befa7f9616ff2f6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2104f1a14890ecc67d56ab6174a77326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083bd03997671a30c9879c7e48725502327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b495865c7da82ba5a426a1fabe32b55328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360d363674bac5c51f7d23677247b2c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0415c0f1151373fdabab8ae0f100e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4b24783910dafa10a75ddcecf9363331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926fece4ba7f802dc4cb484fb4043b4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f9494c29f604863ebb62bcb7f9e5a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee616f9084d86cce7774620ea75b0d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071bed38335a6ea3a5f69a5318499204335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc487c14208fe3d8299308e753807f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab78d2e8b1c10ccbab20b6baab0424337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99471bb52ed60374f7531d29365c7d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3ba9e5ac718ba67ac61b1ea996e25339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056bb0a8c145fddd9d13b6166cbc0f0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f05524eee3ea6e0613a9b500d7ea6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc86a56ed32edd3d0c1c85b6bd2105342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8b8889b23cbe8a1cf7bfe07a8581b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6d88c8593c5afcafc50e96c673ad9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e5d161e84b774cdf941fce6da27c4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba3e96844a9710d76dc1fe1899cbbe346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e2bfa0840027969ee0f367fd33aac347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcba258f403e02aa182d24c80582b45348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72c04df40563693e170dd33f71f7ea349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23880dc1516c83a6c9bf60978fc0120350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca78e7fad93c4f59abb303360b1a7b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8c15b9552e1765902806c0f038751352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c11bffdf1526cacb111be030bb5f55353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90cf7341121519474629f0d1592ee6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1911528545e40a8b548be07c497c6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b2fd39b6c3c66a6a70e0fddbcf59fa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53768e50a517a8aea60e3c6f212ce589357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dfc384fadab8bf51361495a8ebd702358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556713044b793cc315cd3f5442dd9422359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202d00a6ed3cc4a062aadb47f41c4f9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ddb071b5e2c056f8d4bc3a557f9e11361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a688039f05384ba6ef0aef4f1d95b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239a755a0a0c1e443f334bf48825360363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56651199742e6895413412e06adf7e53364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ce18a21713f8e93fd36ce8cfd3df1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b752a03b2d6e742e780d2b9203ca3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059035018b80d1b305e39a0ba8e3cb6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c20c5359e4e3dbd85eeb06502af8b9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a8ed6215e88b0e226a041108d0ce0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ffcf05d04f86236b2eb0d1b2b9ded370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa560e51b1854100064ac35177d2b25371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef3b60ba7724b3fcfe7939314e4963372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c0f3b0d6500336df359a3eea763c6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6dff93751e5024243092f7c7b693cc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0e063a1ca88cf4d7c01e178a47b22375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aeb731fe7682518af7420932477dcb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab14fb9362fab8bbf36a26919e7b76377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb54a69c0b9d5c124c7b7b879201bce378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e08fe286cd24ff323884f465ab2d1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3041f4245d3d2b0754c6eaf97a57c5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d4056dce12b3effe3b0ad1f925164381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747728e7ccfd048f1734b058d14364d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957ad0d8c0941befdabf83031ab9619383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef43b47c7ce9f1421fd5443911c2db8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607415f7a854150b6ac1e65059e72638385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2972633b2805fa4d1e6ca104d9d89a5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cccb0d2f8727968515dcf506f289914387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0452f9c8c921ccb5ff8606860d2484388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23e26ade83351673ca3f0e8889fff3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8d1f19a1b4198a005fb26ea862c23390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454565920f8983ab1fc43f83b68f97c0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d525174e580163289fc4f4789a86d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbbb594f557dc555f780885b5974d9f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b8a1200ef3d2032daa2efcdc760bf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c84c7341e8827d09ad1b81e29c9b3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5175b635325104e893a73edb960cc23396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b43f191b7fbdefa80ebd03e2d5f55397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b86824c18533d0e2a7899c0bade85398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760ce02c6d25761c3b4d7e825aece68399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a88b62f8ae214152fa3774d9bd355400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70cc3ed7294f1b5c1859f252e62646a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37da313bfcb1501a6a9aa3614e27ee402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70e77a8341897c0ed060623d8fceed403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4b82b77f55b36491d991e87dce84a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4861e4c2f38b3b86a5a6e880c608b4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0421044bdc8f679e1c8fb56c1d4a4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f171197e98872595eecca2cf41027b7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43656b98fb5ad4e63881288914a92f89408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7097d432975bfe0bccd6df4e7822c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c90c8dab8b76bca3a9a3694e06655410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ec6b09bb894e5eef4e4dcb9e1a2da411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515c71e792b884d6c9aa99cf0c1f86f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5c84de99e7b74002545f55a2402b6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80577ac4ed7f19630316bad5f883fc8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262380f8f2510513f46d404698a9fa1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5fd021d3026174b630094bdda8cc9e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4224877848705077ddecf46b912d9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae93516ec765998c766dac5c431f996418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01a3b286cd94d9f38008408ec81e93419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11783b5677f0516a6a210ec613e40b48420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805dc61a97b8b1cdab17cdd7c26e198421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a65edfe333d42047fe2a827a3b7ac422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19092c76716880f44be77511fdfe6e0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b9d84c0048cd340dfb6a73009605c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7320e1f948897b868b6c77096d5a7a8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77fc6381b367a59ec468622ea4fa63b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5867f411024e676191775f781cba87427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432e22aa884bd745f5ae136e3e2a070428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c5b74ee692da4fc70fecf115ba8d7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d1bc52ebd406bab0fa64b3dff0f17430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ae232721147280348249f11d38557431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c3b5ad3bdc57be22742727087de3a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736daf64660bcc1a06f10fab0b0a1f97433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221064a6144d0c0f8736c984d7a22c85434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6c0bc7c489223b5e13d53ea9733a6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a98ef7b59ad9f4d52c04f410ebfb57436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a16f9e9b7f5f4dbe5eb3d539b698be437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc29f5f85a81b278cf7758f8d1229c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bda4dc629b441616cb9823fd0dd864439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a4b32c6e60a057ca128f030563fe0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34af5f51fb3b15bd8be1f7d0aa12469441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7338eaaf84765ead0f373839baefc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ebb3111843fec587a796904184f8e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7193f36ea5fe669cdcca301c8cb69444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4810dcaedc572fc321f9484f3624b4a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084df71488f75aacd7f76558715fcccf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd42db42f83afba088facc3f38a6cb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86a5b25c43eded42aa75805fd1a2db448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e844c00aca22fffee86d9b2169f9aa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56311568ce650de56da23cf0866207e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742a214e62eafb458a3f9bed9baaf4e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4533a3a1b8f7ddad33348bc3189515452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c836d14f91b33697e3a94baf34655453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497583fde07bd1a1345576f13384a17a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbaabd55782df120410690e502b1455455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad6b0e153361823f2558ef0b5dec70456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7496fd7ad402578f7df420bea7ab334457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4fb448a65bcd69b350cefbc957a0c4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099acb8921ac919b3909a777adebf636459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a7bed0dac6e6aee2e688c8bbb2bd2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d83771ddf272697e5c55a4318e18d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8cf4e62102bc69af8bda50427829a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e3ff4e00d2d65c9dff87ff6f6d2cb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6427a05ae2bd08c68f1dfef0802bd3c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae7692e91305db397ef44170fbd6c6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66baa9ae18d3f0deada7da49b6fd31c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde61ba26aac419033a7b83f0acdd6e4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922edbb91efe71f16a8ec3d0528a037468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11242a7b453c08874b9eddeb75fe3d69469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19782e1e1660745cf9d3a7e24166d46470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d50c0310e46d1a57fb636231356f57471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68085d0463053b985389a0ac0cb15f22472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a516b1863448dee89eeb4639a262e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00068aab3be12da3a29a7512f3b19a8a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c9178c3b76b6fb5d7482e47fa691e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e04474b35f5ce875628618f17fafdf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d638056c60c00ed5de7c412ed905fa5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa58e697bc090d6e277a5e7a060fd1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4a329c1b421bbca313c0f61b066b1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af0e52871bf4edcb5a9bfb41358d21480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e95629c8388267ed807c20d7ba1ec6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4528926d7f290b8fc666898f11427bf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b70787393b12bcd2f753a15497e24483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b13ed2d70ee9ce9d8105ea9ee69044484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e81dd0be50fe95cd8257f373fbb40b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c434236005509ed69673bd44642fd4c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe012b624705b03a5b91fb8c25e8537487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f9eee014b927682af0432cfbac5c4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2bccdf582b63cfcae4c8d5d92f1452489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17732b516263c82e6acce96572ac6bc2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20025611f183b36b4d6d300ddbaa778491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02d4202627a8e06713b51664d3d4cb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5c819d87b31e4789a1a84cd33a5ea493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d013042f56400c8f33057683b1d0fd3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ea31a701569aa1d6d6cb11dad5f89495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee23a1cdde9c9228f204191328bc1f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c86afcafc9d28f6a19bef4ec7a1168497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d74d0349e731dead1e62283b43ac8a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a86c787b893cc5bdd65c5a6caee3a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660290a3479df7b2b6a16e2ee207e726500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ed3be7e33448e079df4d1e70ce1cd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64facb61ddeab5f64867c34c91473854502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261dfe0bbbf62fd15673cb4f8d6e9f60503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d2f02980132136c21f689406bed73504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda2faee6308c6dbcc049f42ff88e98505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b150b1e3b3c62e5c1b191c364c45c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61540d4bcae9bb19a214591acb822c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc4e94546a0bf4c6476851f2962b08508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545dc52d20f9124a273e5abae4fbd65509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef878d581124354dc478abd85742516510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d11f2f178ba3f4cca16ca9704a0237511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1eca39497f02a389b7df3837b348f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93878df8f113b118f73d171ad9fffa7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c9bfad69967d0e9cae2eb0a99b863514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429054e25cf095585069589a93bed27515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fdb7813a3e16e96a188c2c9bc22a60516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ef4f23ae5214902b4803ebf614200517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128326e23cbde294ddf3ebd30c264d02518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc58aede548a0d1947b4e2223513bf4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1e7640754cdd9678be8f040a544e3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21770e4f24d94e87dc078f0238c9bc58521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655ad8d77f04068359e86fc08da9249522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eea560e33a3488c118b7deef719ab0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a1cddf69617d7544e900edaa06f69524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e139fbbb1541091739d0dce755e323f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f873dc6f7735341fe9f376f7bb0699526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eaea3761b7c941b67f37899729e295527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3e60c8a85a7f78a5f39f3cee5afbb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00d56da2b3a48f48b13ce608bc7031529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c9613239c4c853978946efeb5438c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d801d008291e3d212503a0c97d72c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab1cc90bf9ce315016f571960aed0a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ac501e10ed56bebd9674f568d8ee7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3f21f3bef3274492baa5ccc3e5cb0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3251be212f5c8425ef45d79e76ef6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7112c39d95213a63aa96124b0a291cd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84b37b94357e819ecff40b6ea5a6fa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054696515364d72968ed9b407a5b4934538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee041fa90e9b409ff9296f677d182c7b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0214e1d4825cf554b72c15c53a75d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385263312802930d0968e7675784171541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4fa68a1cdd2c434ec8f945bfc840c4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8be72f58dd0dafda49fe09963f473543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e1a28d8c59c16060e78ee9bc62ca0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8fc624607b97e747d3834727dffd1e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00fd4e45ae1563df98e47f65489aaf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06ce95edac2b4810a8134d0738c786547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16814cb36bfdc3002c56b0252a95e8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024aa3273cf7b242c8ad8b88c4696e3b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d998fb923ab2a81502382f88b7a8c63550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6fe0b18e534f3e07c8144ee1cb60b0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7d37474815c7ca4fdcd0206929180552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc3118f14991c06506e7ea62dbb88c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959dc455d05aed09ccd9eb9159c9accf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e989cd1e170ad7927f237d939b9c4b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c3220102524247178937656b82e44556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc6e9b1f8f9dae45e51a66db2da185557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10617f480089fbc87e417738bad68e4b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6baac29a3dfec2ac658a1a51eeacf21559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6fc0a1d91f124b4be6cc33703fb158560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90109e02b730b7533eb115a57f2b8d15561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe280073371329201b7d4900e8ab44a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142d6eec2c4c5ba9f9faf22af3d0337563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4445e22d292c273478f2d0df941e6c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea337096b4f41f8f0a2c4c982d9f0b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36d3d653d5ccaec975e17b5571d29b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a060d6b9c45ddd8edc504f8d3db839c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c641a43271a98607b8f1ad284efd81568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064636a86feaccb445ee2527e740d099569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc964bed12261bf43eacce028f1c85570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a546163fc7607898c01f7af420cc56571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8276de800160adef60c105ddab547572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e420f4d5d31351ab380e17e3c0bc98d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959e2154adcfeb3c8e7898e590c7f13574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcedb358d1d92dbfe9862cb2bb456969575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4c075cb14936afae539ff1fd4af7c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f5fbfdb3a93b05b39ebc9e035e341577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26449a817848de1bb4a16d1f02910bf3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2114934fca5d105d7be6130d60080e3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbce94d14ff34d20053a75f6017d9d3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434fd41b99a86b2deed5e90d2f913db581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24180aba99aad6e24dfba8c62a89b7e1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77064f2036d3d7b33cde6837f8cf21c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028dcdbcbe17828838ccd606a148c75584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399afd796b5cf3e827b685879b75526585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d80437c5688a1002f801efab3cf6e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b0bf405b427897394e54bc2877892587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4fb97aee3c1e95c4adfddb6430f689588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501599ffda3a8e1bd1451ec4b5795f5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7c61e54db889909110480387e6326590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cea8f4217d7efd4270dcb5e75a8988591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6cd8352cd24c971554786d8e11ef25592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e983986f60dc78818efef11c08590e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0bdf4d2587d4fce92d42594bebb3a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a80278c757b5b4cc1b014be422e8e8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d42bee45c7faa7a1e78032ad55b6fd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f6c2e8a50326114196f0e0e96cbee597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4bf56e9653e49be527250bc3a4282598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41237fd5f758444b5576f92757a698599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d2f9c7010d94cbac37d3385196d4b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb396e5820a77f92cd6a5503a3a7f3d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec4eeaf9526e43341ef83269e6b6aa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd11e7c194f0ac6577d7824697050ab603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a051b5e7ab5966771e71e09b85262604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a828c732f46a5586e0375611182e75b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2758ad5456fcb988ae2399e1b3906606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae9038ebcf4e42a330fe524a301f9e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9abc8567c3e91939efce62fe27cf82608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d127294aae5f90549eec33f45446d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad981b7e672080a0327b784777b143f0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d5f6789e6a888358eda7f37c9a8fe611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b122a13e4e1baf361150cf9663e921612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8833ddf72bc74101beea94c5a69ec0b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881292b4d90aba2c48fd06bb12d0b2e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dbab4cb9f60bacce5819b947286f33615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea79d83e8a9e9b05a69c180a212c8b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb2ab5ff75aa30c33f60a0cc1e1c71617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781c133dbe82d631e659bdf79139549618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6a92d79c33ded3b8cbb8e52cca47a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c3870c82b44ae2ef012b40307e33c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73da3bf9cd8690eecafc1a471ddc92e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8358d0c191ba22a6dcff63780e9533622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042eab01e4bab80765a4c998155fed5d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea54dd188cb980ea530155da5904ee3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4dfd4a283c5f5bc2764d4c957dad7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba3ecd63fc06d5b5e9f1254cbfd232a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81578daaf49f6f26bdbfa39ad30eaf6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59303eca620a5bbe84e903db19d8d5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28ac6b8f95ec349724f99c4b5e7e46629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f94c6528161bd2834d5c8646c7180630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419c6ebe224942b889c0aec95407ea8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276f1e18bb1a30acffa0558138f0d3c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6512515de8a6a62ddd77b6fdc603f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358f2363a1dd272be402d68c6c98dd1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee49b18f00e9586204c57eca6690607635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e67cc308cb573c10ddf0755d9635d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447bf8f11a9b6bd8330d5bf0a8de6237637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc11a0f539c2303e77390f6722aa12b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b95b278bb4e559488822a185bd2e32639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2017230b36186e16b1aaef5c61dd2613640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e2164338d50ca56c3d4288fd5ac89641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fadd5bfd1e44663377ade3ef4c621fe642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c657ab080b663f461ad5dd88719a8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada99636022060cad733d7e69328e0e7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56910ff82cbda5cf4de0405d0d973181645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eff07707e9409379eb52993690cca3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92c74fb0269bab37e194115502a3d5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e6451b7d7dd87aa2c0e305b7ca03b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ad3cf5be353cf4eb5150b361e2947649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36679cc7cbfe169480f75a437df06d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7305370a674759d5e6b3ea04cb1789651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61c3d34703f45bf26cce44ed9f7111652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8fae8324c9de575d250b3105eb471653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662dea72e0dc76f9abb8883a7679686654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96107ff90de07bdbe97745d04f36791655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c38adef1447f602b8150c8d11a2e65656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5befe3019f76fe119500b1c7d0ac80f6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e9646df4a357d70918b2e9ea7afb9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781b7b1bab9245821d490c26b0a1196659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2225851dd49fe244091d626d4618429660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be548bb2ce790b4e839753fcef09c695661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b61506d3db02f47a6563cb53d7b204662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f12766df3afde9b7de239a5a34b74663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ca6a1b7b31c5d8bfb21d5c14a2876664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee568f6412895c002c4f99dc224dcc2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ced32ae262639919b2b3ff9ade9533666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587cc8d2e18d5d6fea3f475bb9ad1ab667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87bd61f12f1bd1640f20f3ff3757478668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f6ef2caf7e0b957068f64f2816bf7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0be5e616daca7944d9bbfb84a02693670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f9e3abd390628282cd281d14e6606671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24dcfabb5e43afd4b78f77055ff58f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e64a308b0f0e58118fe8234e378f2b9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f92ca567ce55bf25dc0047d5b1609d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432836d94c9133a3535c3ed3175371b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29917eb0a8ea52ad0d8c1b911f1f65ff676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc9b8c7be13286e88925613f528e3e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46cf64a81839a15b7626cdbea0b6ed2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d51be0691bfed7292c575c7c06007d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61aba11c55bca300f837a30ff869564680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790344b0ccadf474038676904faf32d6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce86c3606957be51675fa66d2e87014682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509e0354e47b853a53d241620c02fa9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e8f1bef888acd39ec4c7607b74ed6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939784d72fea2098bf4330becf1d98f1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada9437234a237a06f5b64d0b31396f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b69fb73253cbbac6d07c1dacac7fe687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b70989b8434c63be8333e6304c170e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e411ec6bd2cd607d5081356ffb22e3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af676081eb56174516eda7238958034690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f637266a135176aaa8d5dee21293bea691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a69d89b23f451dcde09b678e42c7d9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c7db53f72c7510d97c127e8ea9691693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51434b268967615b45c64539ff0d48694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab267a197b86764b2e888ae6e788e8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9965f6a52724b56b03dbbc3599ba6f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3eabc771dc0722a5a15e25220bf49a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86c1aae69075db34b46d4a8814783e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4c96e901276fdc6979a9a6370f0d9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ec2a518baa10b858c8ce56e383123700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38226cc7e259bb38326f963cc23fd434701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46303fcf904864e2646e8e53a571eb89702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302908ad4622fa6eec4b9a4f01f2967a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13aa1067c5d7f7f75c171562b591e7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583ab8453f973175623eb100f7051ab705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1d5285e53aa002a08bbe588fcf4c3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610f2427e14646f02130f6ac0a78f8e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953ae64a092925ef57703ea5579a45b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd984bddb8574c391dbb5dac0a2b5e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1ca17376678777c7b049988b94bd9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c884daa590ffcb50321356d70e180711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d1bae2e278b41659bb0d7284f8a20712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e10de4e12a146232639647eb68b0c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c02d22939ad8e55eab9808b0f0e9d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecedbbd39da6bc32f932ee6abc791504715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7556cdb04ebc140c8c36fcb24594adb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41a59c2f4b7e5a2eb6cbde5cc88298717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda7628e10c7dd4abfc15b4f76f35d5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376684405ff0b6999cee610f11da1463719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c4e2c2473660f81dde1d66233b205720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f04b1460f3825d7e704db11d836ddf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0eb1e0b06e0995634987bb1ee10a69722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9713c9a4f0f472fc109dd9d68b7689723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997122293f4d03286a564d3c3d7ddebf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a3dd2693745e6f94815d55fa3e0e4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc7b014d4fe9afa5159318f9daa7cc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985093fd728be0a5a476bd3ee511cc1f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572522ca4ca18a63e9b29e81ba20613728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcdc968074e581347409e6ab86ef0a8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be0411c2b2dd58ba07afcfc3fba7b5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b921a2f18bdd8d73bdd4867c230ed3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be769d14888df4ffe3ed2a62481da5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866b4b19817793701463f9d0d810a37733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d7933b4bdced684f832cd8f979971734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6feaf48d9c3bc27bbb9b1f4415f546735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1c8143cfae0a52e63d9a58abee6ed736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7d82ca3b0fed60fc35ce1629cd489737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436190bf54e237593cbe998b0d704b20738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c6fb36b12625109a7e0b0c639de97739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc306cbc2e62c172ea6e72140a08f49c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4c84520e430a3bb985429e44e09e9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e057cea448fb05f8f4b311c6f18bf7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a064120f5f5c47edf3e3bd02709ed743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b6fae3598d79a74f390e22dbc1edb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a4788693ac61e894e3250c68c3ca2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f01f82ee11e82a35bef68f642f8a85746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474dd7359a2c095288b43570299a99b6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad8a185b99cdfc077e0553fea2c3dc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2c5a604a2af4d7ff3d580e737f920749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e75969108b013ccb46cde213ea492750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64282470c3f08ca81ab590f62d0800e1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ea58234c7ed8c6e0db16c5a338a4a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d6989bbf902ede4ba8299c1063f44753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c6340f8c0678eaaf22a80c78cea4c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c29f38131a8f0e215c67d31cc9c400755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b2a17861fb8c4512eebffec5d592b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c11e26bf5968363078552b724ace2e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dbeb7b3b2e1eb79965acd5d0630049758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a30d010cfb17220e50f7327b412ed4759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859341e906a6adeaf90eade78b846ae91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1ceae83de47b36dfd9a9bd08728a02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65148f43d0452d43f5ef38cc881bbe63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad50e94e5e7d05a84271c4fd48c9a44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576d002231a4b0ca8b0639e4a67bf0e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513de0c1a8d34c459ffc599c227687e86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b772300f81b8cc689411df17e3c061c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04e88a3a068b75b4761d11e358c4638.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903c10454f79c1e29bf3920f0d424af9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0df851a7c67f2ad93a17bcdb8b69c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719437f94acb455e11a0bae3fe3627911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730636717c9ac3a9791b5421a37c1cd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b24d8e8cde0e2e0b38abeeb08e2a313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f710be67a7a59453fcae168f3b22ed214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c66aa18b2e9c7e521212acab069ac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac0aece8354866da46b5f960e33f2616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded0eb94d1dbfd74ff1afc56728da9017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9913f91a9948b71fbfeb5bb2ff9acd3918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d67734ff976088e71c9e49fab67d6b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db047cc6d0ef4d92756f09a3bad2cc2a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d4f28a9b35b1a9d2dfcf9ee32485c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea727ae3fd2adbc1ebce9d9123253422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651adc57f8505aaaf5a59eae95d0908a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7daae5959b0bad5d982e684ad993bcc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d32d1f0a3837ba341fb7a92d8ff5e125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d35bde01db262b3b49e01e6c4787ab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3983005d5275c334d9e5aaa46d8b3227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1567b58ac0ae9279902438875db4d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d6a67a03609f04a8321f1ba7339f729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86579e8d171649a0a95bb6bc824c3b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1beaedea1020f8d3a1f6763abfd57b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52bad30db67a5da24e0cbf7fc66cbb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e947925c2244a4c0ffb19a41f7fe733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a3475b5b20690e7b3d59f7c0e11d034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3417f2f146a81d2e275070ff98ea235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f0fb786699491506f81faa39eee5f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cdb23fffd192113f50883ae1fb979337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf833899ea3d28d4d0172a219f1714438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55fd03855283e80bda5bbead539a2539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4920434efd49dce14b7f647b0c318e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd8dce04f0f7245513d9dbe5a732b741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889c1852b2425739fc805726328b46b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd260a0d8f17bb439aac37c6aab06b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a977412f159439cf60805899633a244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06222ad1cfd97394dfce2488b859f18e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b4024514740bb1f71d6e285c0bf8046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d239dca5cbc819afd4bd044fc9c1eb847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c46b99620676055c56c47f7be6519448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf917c1f174156aa45a4322e9a9fda849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1f5cffad57666fd1421a6ed476be150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2441bd66e3f98be2a52285b25c77dab051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27abdc0a5aa142cae948ad9faeffec652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06007a8817fc01c52e59b43752b42e653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f311db6519506749ed0d1ee63f9f4454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0c15885823da3d0d6ac22cea6a29855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658553f1cbc126f29be7c7ec5a57b79856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2800901ce5f9e25dc0c722d388c73a5057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0da2a6d31786858e5025a03990af558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b77bcc3c4cd77dc3384603c1a3f2b559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051fafcec139b9bfc8fc381538a4dc460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42395bc746874b2086ef903fcdf28c961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6c6e33bedc80d29062ebd9ab24a8a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa60e0a9e48b5aa35f8d9606e00a8963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb7d79ffe8cc163abacaed1c77fe1864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb36076ab4eef349894daf56d530f4765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a115d7096fbb1a89a95a10e5c6b7cde66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672802de9f901aab018f20988777079d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7b90a84cb65cf8ec0a36393deb21968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7918a3082293d833a0294a2c6f397869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80a863a941547624dd0f9f06e028f270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497907c7022529e006bae8d64a57cc7c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7fa63296745f2577e8ac39b462f03d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9930e5836769e2e74091e8c17dc4e973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538321c23a7b8602680407ceb7f7e0074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52677949f0fbdc15ba136e6e4259eae475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d73fe11f62f36a87e45f377f93eb176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf15f6dc4a9986c5e02d163a67202977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be562cf0810b00342ac3341866930078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2eea63cc3e6b8d461dd35b4d6a4a0579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134048c9e73a54914fbea301133f5d8c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384d67ea92bbe2b37ce23123f7ab6e781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6787ea34dea5f745f8c4a7c8a8d2c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3344261607d406f282778de497f40b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5102783b097d2f688ac7abc68473484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36856a51520c50a14715b27de659363785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2de1aa61101ebe63d98b4475541b0586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c245f5344599f8013ea463f65a5249987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e215574b861a66d2effa874ae36609588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3193289fe8ddb2bf03841855667da789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc6b046858f00323e1c75e5cea051190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc54f030a35ee06a3bc7f67be90ab0b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363b57eb7dd208d23de357d5db87fe592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2e6b0c842f21a411e3abff244a90093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361eed72b6bc15f709e6919abe3421d294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce573f8e2b2a4e8dd88c3c9b80003295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441e7893f0a2d69366237fa515f827c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7865c29cc446c4fbe45bff155a43f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b82bcb2ef9b0cb6f788c6cad5fe97898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af60c77d84d16f7ab154bf370ecc3f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0cccaf5e678093a8abb15ce637fef1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085cf55a4ee1aa7f536bc480d6315cfc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7168ff0c0caca679684a55bc31fb0b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96397210fd41fb8162c775129b19ad6a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97435e4aedfc77aae299cf53054b06f3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988277588c218498afb2553e30c921f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132daff1558be7c93b91845be204b80106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7bb7378ac64d9f9e3b21b980096d2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3375c7e634f3a6f40b30a6857db3409108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ec114df340d35ec01b5fadbc90f68109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a31e6e37384f4003ff6387b7a8364f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314e1f6bc82bba23f9d49feea636501111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06385e7f396dede71595e9330d1b9d03112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e34c2807c69a8f60fbb80150f4938a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998403544a22e5e5a11b98677b2e3a93114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470cf21e46f5a76539a65d37f24d6229115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e31602bd54b0057a4539d41ec55a8f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ccf7f2647c48403e9433473bc9d342117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b75e26a6ba09c39f729bba9517c97118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb792b0a84ef31820ec5391452dc219119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa78f1008769cb7404a2a584f7a1846120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c8fe8d2b108b4e82745d6156e0351121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbaa6fb7a13effbffb2cdeb7c441389122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ca7acc3adbed2952c72168ccfc07f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b0fffabdcc295393deef8e195329b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7392a48131ac29fe0a082d5d24fbeca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b0edbc35429c0cecfc69fba5674f1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e06149c05e0b033661fb39a78d616127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560bc1e4ebca1bdb8d1cd48c0508347128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8d517fc679be6b0734b1930a4071c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c2c179f44c64553c0e0e7e919b686130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53efdfc511ea48bf7a96835ee63f308131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34b47e62e4701bfbf1055e6533b297132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f4ab33eb35b5193be91d458dac8de133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c5296621d7ef67d3895287514ec0c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd0f8510f35112c449a3870971dafd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15e9046f0e7461758623d29ee59785136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5579a567275ed39dc61e9ca13bdf131137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910eb5203766bccc71367e15a60bc388138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6710c240efbae067c61b95e7e3574cf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80177bb167c89c4e314904f2d1c957e4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841685f6e4e897307729939a8fea6b6f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d137ab961d611b86f152e131370bd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1cfdbc9a873b59fe545abfde8a3a32143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b5c095eabfae6135bbd2d9a741fe3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8cd5e087ba0483c6966a3964f7632d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d864d9e304294119a06a2e71cd0b038146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489fb1d77d6e4a76aafd18e12500c71147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d468bb09b968487697f42476264197148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12233b4eb5f6ed5622bb9397b8c12429149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1abef0d700faa7de55b4305cb5299150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c2b8828e526ec4c669521c70c983b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbcef97ea8254ae7ecbb91f5518624d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74247e30c03531fa613c236f080d4b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b4b1c4c850bc9e453522494837294154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dfdca4f0d8fa533cce41d8c37811a8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a10f9e1391b5dc04a095d04ad9889e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedab6fb03568f053af315599490c9b0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4025edcd4ce4ed9c444a090044220cc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac149951f86a805fa44df83063c5e58159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc79f028d7519d6a8a73bcc5472bbb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6debf743662822a52ebfcde9c1f3321161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd70c566eff96930d3b73ee8460926162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd731644f3cde9cb3dc40cc48e787d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4524540519666a931546acb7d78050164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e038724a0d1b74af51212deb45917df165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f36a0b01370bb32e52c96b9255321166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1db8bc32a8a46579b29cb681a122a2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20335834a07d9ba1d57b6adeceee8d2a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b62d576064b4879712bc0c064da5f3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ef85e1ab20a17de287e3b020f3fda170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035fe41e892f03b0a869a3a2ceed94ff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4f494da6f2599c11faeaaee2259ba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1c6e783520650cc1fe6a70ea51a98173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c55804bfe12997dd320bf4c1d248b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5e53ea908038da5f38439bc3f3638175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c954d21dcac8ffe7eaab114a19fd28176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7639a68fc88577810ee15f8de082bf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815437df3e3e630377a3a55692b42100178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a39ad16833ae64319ccee55f90ce4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a60dbe9717ba06159f2cb82b0a3fc2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc59a8a1560fd2a4c05ebc5d1097f7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7cd751eba77e151a7675a54dc5cd22182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c39ab9581d9bec7ed03567cdf29dbb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a87f8b10adfc2e8e35082652554326184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4aa3e29fbf762ce18cb526ce4c01a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2420c34463f10fe0afbc1748c53819c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2885dec1d5bd94c43d987cbe4cd0c0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e200c1c9ee0624865fbe68cab4326188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4405f2089485b68676885faab83f0f1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a18a2b16c5db39ef6bed8456172d2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586be7ea7520863675417337286c54a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f5275791ef0cad678b675c542f916192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96bb2c60d4e84c4b62875fc0349ddb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c7a6ce7e92a26755be862601ce7b2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8209efc393cd98ee8036a7c1f6ddfc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0bb886a54a9b4cb569db7c0b04609d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f187b24f55aa1d554bc156277e33e9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2fddd9703188d56b2294d76dbc4e4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee964aefbd1df274dccdd61b097e247c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c31bdd92cdc8a1deabaef63559dc2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23860c34de1b16f9f8bae9c81b847ff9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa1cad45bfc5fb8d506ba4cf010108202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b69079dc47a7f12656f391be9f81e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b91982ccb5bd14450c50f01c00555204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906f40006f1c96401e8704bc538d926205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb374f24985d0b58557997548123338206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc591109cfa359857b1d022382e594b5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d94645bc06574a2ea0d57414fbb391208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849d276f48f021160bc4bb17e2f39fe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a916224ba9ab666b0ca25dd5b1584210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ec71a8bfb8017bcebc0dee8e5d86b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747eee05da04b5e04feda4ea446c32be212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270d8f187a33f9c17093ae322ccc7e8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f20831a799ffe123945bb4e0a622f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d252c43e7f8f70878896e578f6ba35215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d2532c0d02e81ce50c451e069620d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f0d88d040982a617d5ed4afd05374217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3d8a509df209f9a9b4bb52786c5b9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6dcc3022bbc86908c499cc6791287219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8951034743599c837ef85525cee51220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c39d35581276f57b9e3a143cbdd6b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02219b3afd21dba4aad6ae83e6df997222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c301dac826b9f8afe475c0ca6484c6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a09b35037051202886c6550c7f723224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f959e2d8df1f399b7e039d553470a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f029f5aad7b37f187e9f537b4458aa9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514adeeb06b310fdb8b35f3cec9af939227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e239a0da079fe4a0c245ce807686c35228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28b7a25067ebb86267d09c88bd5bf6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11248e2a0dc31baacd8708b6c8451e0f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3af546f7539847ef4173a147db5d3e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e46c778c010d2823e7bf992e4f6fb9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fae76552d8eb0dedc9d7f49c4f33ae233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07bbada5be806f014b9171336df7da234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5fd76c2d232aa5b6ec308cf4e9e05a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9428c612b3fd5562cc884caf2801a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e98388060535684283c889a6975ed237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe6017e461dd6468f3e9d854549c40238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36afda7883733cb91b2c0abe8d537c20239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79313d28dd503727e6e05aa8de042f7b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5323558d6e3b827f7b5630f0706571c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42c027efa4e076e94b751717e68100242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c00e21a4718402f2b18188859e6fc4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d97afdd3ac715fdf80d9d8231fc75244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef00550cfeced27427bf60829fce435245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71f3ffd374684fcf7ca52c6000860b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bcbe06f0d0f2ab4e1467efda916d28247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd954190ea18ef4f84a02eb88254f6b4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c812f625cc00f0d018f249fce6c45249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898507d5e5416dc794350fa722e369d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400023401394a8d751e32b431a08e1a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98593b247e4284f8d2185a8dc850ee7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a454edff0f379b2f9a99a629a0782253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78be710a703ec5f74562c339db35355254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc20322fe88d76c0724a42c83c597d1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549803af39334c00586283e92aa7c33b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fef39d9b205263747ffda291364ce0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5834adb20b4807cd427576573cbc13e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ceec40f0774245f881a8dd01962b64259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331a6c98194432d8878236bf3481e20260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a6fd5f605cddf8820f6654b6f2ee9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f498cd89b2a136df54bdc5f1bfe63f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc61e73322377390e37445fe464093de263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec0fdc9b2947371283246fe7584370264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2b8914b83d6342eef22d51272914c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9840e98bed41055e02190e1f29d7a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a87048850d555f9d5b4a445d61b45267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d5b31f9af81c9c2755da284ff3ba05268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc302a28d5620ec38200fb827d5abfa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633dbe24567d766c2586f6babc1d973a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1788b1fcae5e1eeb433c1f9c779836271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907df32dd5d84f1319621242274b0e1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deebd66a0ebcbf51058fc0a213ea553d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0066d75480e5863aa278317a1b162d8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf4f98a590c2362514f98169c7a2e8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd80253a47d70f0110bccfa431d605276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0e82a0704b1d3eef439fbd05db8f8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d933324dbe21774ff4ff4b43e6466a5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703918b0b69e2372d456cc2d2392543279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e8dc2e0544acd1787e547b9e65d6ba280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6910d1f27262183d273eb08015b6f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fafe3d29f7d4ddd8a549546a8da758282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e73f03df53bd225a909a75451b3e95283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d710e0dcbb6b2aaff76c0e387bb3f7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42736bf61cf0f70e5d6b3bef41915d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea158d264c16457806efa6f406f792286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983de2d14dad6eef0f31928bdb1297c2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3073e17779b382bc4aaf23b0443316288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef28ab6d5e4d6fd48ed6f4bccaefd45289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6432f6e2c0719b98c731d313aa5ab290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c7168382978dc21aebb613eec023b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59150393372f311993038c6ac2aa400a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb3b357c94ce56fc7ad2edd220eec3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c67b32d4dbf5eda99f097e198827f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af7905fff283e28b9ed8b2e4338e2e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf62b32b6ca0fec4f37d3e854d0387a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5eb2060e9823b30181f201b077e2be297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7c13233d2e0210987536bc5817a05298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d4c6357dc6f77cef62eee7f8fddb2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47bdc54213d9e8dcfc5f524ee800c46300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094851402b5982b81348418fc1c1397301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ba230387383679ba1c144c7a661bd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b6fda07bf491ddce48105bd85f3d7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d9fedcd2a3a75fbd8f626585276af304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6c258b7888d1a7b1a22d0df74cdb4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb89ad75e31c485f45f778c3047e62306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687887c0acf2414f3c91a2b05d3d58a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019d413cdfc1cb823c6133865076e28308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d69159452d35eaba5f81becef89690309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30af4f8bcc42f4e2d13172233f61c5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b4f6bad3f85520674c46e70acf799311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ae61de0c9d0f28a46d4b513bdb522312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39748457636b837926531fe146e38d09313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b79fac7397c7c3835207fffa102bd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fcfd557f2fe2ea555aafa8e3b78cfe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8fc8e890e745c57ef97538e795d41a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b771b174f8816eecaf19295ae700e7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6edbdda764ac53673da6205fe37ee4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6351f6b0350069d77df8ba8ace7cc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f3bd2c3f8c3fa9bae0ba9b63d535a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c897fcf8c74dd3e2f0cca7937b02b85321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7d4ce4b94300d758f042616df8448322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f1ad2ed00b547300198526b4bcb9e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8611b7a7dcc3e674d0ec959dcd04456324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e1a4e03fcf2d9a9046e33c7458733325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76978a88ef82ce541eb2ead14d7ab53c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461706dd9e13abd43dc39446bca69be327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8af3fb85f5ffe68dede6c8a8fe177328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aee7abb788c6cb64d9b3b573174c90329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd85b2ed8a68c98301fa5310798e8b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6c02642d177082b119d6bd0e56892331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26998c9537b14a0d6754dcefc257ecc5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852fd7c679e45c79992866121f41f484333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd14bb4458ca967412723784b936249334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b285b283e98d6128c2445c0a49db84335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e53a2c7fc99659c3b4ed52b8aaa512336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c744c9b88f7579f0d10d67a1292d2a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81bac50f423a11b6a317bbd7a9ac7a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcad61bb2672a624d20ac41b72b4008339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c2cbeeddd93274c9a6b693215be3f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e298da88a710d9b2170e05fc6e1f2d83341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90742d4ae8f8efa3294caf4b83b659342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087305cb0f09c31b3ce68a5fd32cec1e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a60be7993cf710cefa5a9e6ac417b6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1a4e0bccefb95facffcd4536371e0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d9b36bcb19a1d6fffd77b50744744346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d65a4a7fcd3a42c15fcb6e25dc592347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31922816e2925cea49b1d03aaffc5d70348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a00104c4bbff2264ec4ad63abcadfd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603bd81813174fe38e6b6ab61677b5e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa12f6b999ef99fbb0da2832ba2cd8b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5d10a5b80e8eeb8a0dba2e0cc13ec352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89029590a2e02be55c61371ec82ea805353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8803fb32b44b66af340a66a69cbf2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2562f9942f8d3ae7456eee280cea264355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c37baf6f2b95a037664b86ee4cdb9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9dd67547883ec6047dc7aa2a48ffd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e0b8180e5c0dbe096374f318ac267358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce834137f40c15e01aafabbaab65c345359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac8291fc1de172f4e1b8b2cc656624360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81897840918b57f5e9fcab9874fa2ce361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b445c316047d6d5fc361b0e4db5e905362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c98c3a661e0f327ed5541253b985fc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0d785d993f3391db00b1319ef20cc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0651772b8b58622c4b5aa877f4f665365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b88b0b59eaf10e304f6af023e932e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fac314ee41fc07231813d5681eb755367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2ba39a694c5968401d496756117b6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ecdc44397e88af35f382e9c98fc906369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee29896bac0cd61c87871959ee4cf4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333451b143919e91177d005d389a9d9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52155c17f0df5c05c14238e4c254112a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6f50f158e4dc24c33167d9b49e291373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613d18bbc7d7dd279d5cffca49c37d0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e0112086b84e690d416760bf4da31375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8981b7d5cf3a96351820124d493837376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45327d8bfcb894f9001b45e8e34b2a1d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8b4b3a86e492d32f4629c598aa11e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e0594df8776267e8c582f38e4d8c8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f9e6a7434f59ef30e6b928a340181380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd77a96c9dcb5f5204c1e96d1b077d5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fedb3f81bc544fe4864df505ea9c550382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5225725e84327f4bf0b04e30be59d6e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81ef842d763ef021b715d17d960214384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95306c2fdb41b73a9a0fd628ba80fdf7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891773f8f17031f7dcf7f54330d16cec386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8078f9fc4d6e33a8f6a397244b96980387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5f2b77e8b3021b5762076b722a807388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea969c0265abdf2197827caabfe24608389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7c6e7351eee492f194791dc5f0919390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05176150b61eb95fe84e97a8201acf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84918e6f58c5b54da7d3d79587cb20d4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae6891aa46deb9d0677b976a8d11ec393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8aebb0bf80930d58f3264c88cd62f0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f12734c8b33f378297b648c39aef18395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e13266c7a067d52c48cd95f695f8c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f7202b62150197de86961da3d3a6e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca4adafcb9cecd586c02edd5636286398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63992456da387619a90c918fe08ecb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e09de9cdac6122fe8e4030e5150f13400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034aa73c769e9311624dc028167dc31401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7edeb15d1d479b923aaa084ed51783402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa33dde0c0ee1fc6d21fa09fd14998403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712a1990754162406ecc07a0427de1f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410135ed7cdc42a6d0eef524a1b17bc2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e77c099860b38780f133ed2c1c34e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3982e5a7d07950673333e1157b0d483407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462131842d9d321b48d3219544eed58b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e18e504c08e6a896b98893f3a8f41409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ec1109425f78dc5f9b13febf7e535410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d544f311012d642ca2996dce81727b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56856833a0b75f2f11c15ba284639d8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a368c5ae0b4af946a8c44698b27b1d1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843bedd6ae4180056f8fc9b21df0ff78414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328696d7cfda11b96d480fe8cde6518415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb616c0bdaeb0f17f6d96f322284294c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c7a92f70e604084662527da779416417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd39a1da106f501db2e862fbe05e2b7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc9e5e474f86c3b058de6599adad4a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94ee1fdf1c57856d655b93471ab62f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40256a4efa7c3a8455c85020935c83421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e36373eeac5190860f75108a7618d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37446c8707ae94625fba0da192b3bcb4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b056b5ee9d1e2cdbcfae8c082523289424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410db7e22865f6868f92b4b45ef27a0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0318ac019c215104062b5e9c130ec27426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9683761b7ace246ee33068d116cb38427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4e3d84b7a8b8583b1691952b5cac9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340fa1e73dca5ea74a786a37ad62d790429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c84f57b517b76c803972d07447c833430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7008edf1bfec2588b5c4e7273d5f1f4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3bedf4d008aa56ab995bce73408073432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c1b01942c9bd2c5f1672d0d0e3a48433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399856852122bdb39412a5dc6e613eec434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16404236c5b0b0f8b18fba1d194f5eef435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d44287b2115b1fceffc1d405ecda0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20981f947315309d08e011f26227252437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f6943b60bc5e0607d97b649762481438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723464c55ae9580c2cebe8e486aecf65439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed39254de932f238b46e88236dbbf7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d348be9eebe6034c4c6262049c15db4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb01bd1ffacd40d7a132bf5941864b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f589e149c0ed520130d5b64879dfd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721412962bd625bf950f1be1c6fd763444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb3faa3b1f0dc868ea5cd8ed27f24d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9793be66bfea6d4c9f0bc149df512e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15590e5309b0929af4dc48a17894ea4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa2d837e0325070c5b3d72b5dc5779448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623dde361e62849241ebd9106aa12b9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff2b118c71431f42dead7f4b512658450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492567fcecfcc840465d88952a0449f6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50783726045c8b41efb7ab623932b1a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60312e7260b8792bd582a22ee941ceb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b10415966075138190fee3db9aeb85454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13021c43f4120e07422c338ca9635e03455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc43efca933351dcecd14942a608c0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890af9e2a994019db66bdefa42966a9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953613c417da9f6ae3eb4528f3ab552458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768725f02736b0fa41835f80ea554b64459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f40763fc06f844f4c9256f36c71521460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e2def88a60e8ca3916d9c67813fd9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd62663097796e3552b39f04e440587462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dcd9d164e03307f8c1fa580d08adc9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6bc6c75f7efaa75656ec0480d50bbe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8085bc2434d910038edd032b049507465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24654ac962e9ca93569d5faed5a6ff39466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f25fba8c7bb2c5551b14e6520d221467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918fcec6318f2638a0fad9adc163913468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c968e56a176fc1217cd600c9f1a686f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096b81bde90c0fb129f2a7cb2b66709470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47bf682cf5782c227d1253ac26c103f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d2ef58e42ae93bbf923fd2925eaf1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ce0ef685f90bfe839ed26ed9a63d6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11de4ec03f9c91d0e8f9b52179c325474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6df1027ce1c39865086e83ee63e58b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138e4fe27737ce7e8548d82e5082c16476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14d1aeda6e63d6cb11dc430121fbe4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a796c0482937d300e72a8f1e3cdc2e1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277cced6035f2dd0786ba75b547370ee479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a2853da1b630db4c5576b38731df3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8889a205efa9dfe78d8fdb30cc1da481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128274a805a12984978b417762e5c91482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd2351566223d1dd311353e85fe1ea483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f3c91dbbac4fa81e5affe48b11f7b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22c84f3bc4f09e186f86e69829c6b5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292cae944697ef86c2c5d46a101b51b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140b4d81f931f485fd4f7d361196a9b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c44891fcfca61c2ae19dcbb016806488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0f340304520d778f8c0c2e4225d70489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7afd9a72e55f293e7f4ea5a904ae073490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4290f42f1c558e3112abb48937b5f6ee491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce732f498231e3f7a0c16e401fffb0cb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21ab17fd816dd9dceb1ab2de4cbcfc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e02f677bcf935aab86ac5506132f7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c9b382386202ae2a15753df6e4d26495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83359eb3874a13c9e90f82fb901a25496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2ed3117850e4b836723d8fa639570497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9744e65f80a145dfe566bdc169e075498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912126aa94965ffa09a85f30e6554534499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c999dc26cd178269ea8c574e146689500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3ce20cca564fc7bbef5bab393ef99501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b96876e2da78fb52d586220936b28f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58528c629298071083538d2885d8f0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd76177f57cb451c9fa5ae727c1087504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383a7252ddc1a780be208bf580a5a85505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a817e5573118ff47bf1953dfa6aaa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b648326ff68d4b83597efb82bac5e3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9887132b9bb1f86ce3e5e02f1394ba508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d18cae762492ebbdb94c4daf9c680509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4dda4be253f509c66f060cceba10fc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356d5479a794bed59aa052960b9b2b1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d13eaf0c3836c767f623fe3f71e7a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe6740b8c76b2856a75c25f35de1b1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0fc046d7a1cb7b433cc3eaa16d7d9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f060c4630a33ea9e92f59e292ea01515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35184ba0508b392571d72b36d63b9f12516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec51a9cea61d1e823d2696a2d97f18517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec8bdbd116711a3229c11827b519d6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dab58127dc5013861ecb9d33519c50519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbfc5f4cf7faeb7d52c078805fd270e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c16c3b00cc519b248f62443d6e1d5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07efd638fa178bb70d992c128c85f725522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539eaece3108dbb5889f04ca7999ab5e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1fc77befbbc15dad7869de751601d8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bfa0cab4e6c89466be3840758c8d1d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618bdc2119774449fae6127daf07b39d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e89e500b0ee2d345218b7061ee4e96527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029ad5f34d2b52e4710ba0330dddcec528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5d81bab54491ef0e4424c06259d90529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cac74347dcc2a0dbb5953164cd1961530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f093474edbfab5d203cda96f421b60b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3de46a30ae6d5c3d2852ae791922f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc9570720842aae2011c85cb42e3d1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50933beda3e973bce8d82f0e1a93c1a6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec516916398c998721a7309392b7906535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639259366768796a69c2815e3eeca3b3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d8ce3064b288dff08f20ec6e99fb0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2dda536aa2c08ea36ec96fc282233e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19164c00a7574ab19d9fe9d12879c8ea539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f16d0d826df5db3c472d674b506e9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6eb25a914986b7f8270604875c1d8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64780d61ed9df44033d9ffed73987e7d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f9e7c730683d6e14353d7a9ecfa27543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885b2e8680e6638c561487a3464d21a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38b5bfa5ac7ad56f3da67f30cd14c7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca952f5e79553cd26f9ef8f3771ba8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827e0464f45878225175181438096ba547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478d14291576beef63a96edfe2a5da6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4e3ad377f057d9b089721177b84e1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae1018e8662f90ef9a80d3ebce0640550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e35ed24e45e579034f489b35d13f15551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed506c38cb9eca350063b465cde541552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79572c360a0d4ee8991215162ddea3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6abcae404d2c93fa1b2e06a86abb902554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3fa232810e23d1b5b5bcd188ec9a9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f873f1f14dfc5a664cdbf48f9a3f27556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610e309b035ba58f06acd5033f8ccc2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d073af02cdda55baee0d4b25db74b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d7d2a64f32bde32e35e7b5225cddb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af75ae727990ab7345a599e63441ee560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d75fa1005a6a1efb717e9fd6153b7a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4330d4eef583476d9dc06edd02a52a6a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f0a3522e2da002f40b76eb5d5363f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97fcc84680c2ae25666f8e94fbb58e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087fab15cb39ea7812c1147453f0e7b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f28b80ed8d649e9830fb430c825cb2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307fba792c23fed3549e2ff2eaa3a2d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2de0e94a480ada5bc144c01a3506f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584634a621c96c8d48571c653eef44ba569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ff7f02f4e585a4e3647a67424d625570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796799cc1e822b48ba5682c26ddbd83571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7f88cf350710d986928f6b5948cef572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f4b2a447d994f07144148872240ad573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89640e212fad58407655290cbba7f807574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc979d68d4e191f0b4e7b963df3303575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9df0b0de1655c34bb92d16afb1f385576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44380e9f99c6990dd44d16a7181a7c8e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257d5485db254dcaa14af19ba558ce3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fca7f3ae52e4d379ef29da71e397f6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a973f25b32e7d76aa0734b88b43ba580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2937e937ef1e763e897d2084afc21581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0bf8381fa49f695a77c2824f3cc73582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b37bc8cf382a257a393946466b48d8c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64590fb37cfa0f827ee89b4eecad848c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e052a96f0f1c36a303c0fb2e489aeb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4054e76e38ff3eb01b3440825d69b9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65052d21d7972e470842b4ae5a27706587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15a4b366535d79f96c1888222b1c9f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b6252fbf6a698f2c2963b932d3486589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59afe5cf82c99574a14490b1e9358a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9d352015a47978a189502da79d51e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e458101b64340cd42ff971754cae946592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596db1f162d434b65e6aa82b87fbcd7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da9f4cd775953236e01811cd82159c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942398b1174046fb73bf87d91111c4d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e617a314fd111e92f3054fc1015b7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2566016de19da08a11ae46df2caa47597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b9f77e47a7e20940540ca7f9ad36f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85499d459b0aff7cbf1676509c53f2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49507b7131adeb982a3517ee198d9c63600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1858c4cc5eaf40c0c34e454dd72ec51601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6cde675c8f3f0ed451637aedd948b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a144865163e1dcd8f423561d4ca9be603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54475a478b991a312f31ce0adcd23660604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bae048c9b23302f31be1bc7646b1ce605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2545d795eb3a6373723d027f9dfd6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51fa42a9c262f56a8a33caedde22ff607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd93f2cecee79044b294e0f9cf03948608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8064b49ba1e5f8212e6e9eab4fdc9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8c81fc8f3898839b0c389c1d5ab0d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357df19f41af0729792b6e7254d53e0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775a1268c7b4b422df24a5f212600d9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3cddef5b1ad55e447f4f0602d53267613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe80a325c5008fd6522c0d58fa56eda614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2a301bf5d7342cfbde7c2a64d16b3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76094c38aeecf43ca5da9002e35df714616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273d80442c06a57a2a9c351ad0e8bbc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a00d211095bfcd4b1a15cea1ffc01618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c3f949ab440942ff09b5ad4f14f0c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133763c625bedfe03455c3738505bfa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4369621fd0c3e4b240b2d77df3b0c86621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ddc8af2fa25a616ff78d0993fc9c60622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b383095c5035a1fc312e536410d7e26623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe36d5dfe88fa3f5ba09ffc987809bc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa550c7ea9165974f0a5d5e85be48f33625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea667be4ba2ab9a2a4a83ae978587d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b887314cb65da3f2431f29f47f979627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67391862cd7a0406add347b0028dbb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df762fe372be75fd58b084fb5a69df0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa044cf3606a8e6d5c174ee5efa5ce630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f99c58694ebb944fd7a69b6079ae4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d010cafb6f530f8864205fd3cac234632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b65df53dcf075e7b79ac712674b7e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0a24cad4b05e86731eff675bd425c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027eba22d4ca92ddc57c075d5be09ce635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2aae85d037e0aeba5c8edd04bbec5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b4d480bca5e3da75511e754679fd6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d404b244442dc01651d64772820be638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd8f220ea93c276082f9396f7f4046639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ccbfef8a171f5930ad33bcf51ddabb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b6841f94ecb94462803b6e0374558641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5f648352c4b2c21ab477d3a9a57c3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e03d257a80e3416d5ea4595846f32643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27665272d0d0f15595d5f68783ff65ab644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aaef35f51ebb2baded256505d1e83b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c4282d25740e88efde32fdfcd5e64646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cfb1cc3ccdc5eb2260006b67d7142b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e4df91b15cfe7cc841571d4864321648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fec6822ce0cc8b2d32bffac33986ac649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7618a96e17858109487679335f781650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87176d9d62d4e949594595243f31985651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a806909be0726367c37b08cca9078652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d368ae0de0f82aceb26a1a27f3272c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e732163554f87e7321cfdfda0379e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2a8ea5df3a94422d4cc1ae42714c5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19478c738130147350bac750c25714a3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131869b969ad6425382c19eb5af9ea8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d1e8d554949353b0e9bafea6f552a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9e1815be5eab794fd674c37624f83659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ffb0765a8102b9068f503dce59fbb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ec47c6c157c16e77b2940f8bf9cf1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632b255e68f61f32e3e1528d2cd05fb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f93458b00f90038d5d7873a48c38a9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b510448391c392f93ca081db7edb7cd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f75b6643a850dca881d1865e1b1da665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfda4b9e4cb6d3ab6ff97b791f7cd6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ce1e0bca1b8708db487c491a25772667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45b368659103533688703ba7d57ac4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5108160973945be242697e972d15b0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749832ec9a9ea61ae7ea391b90abcee670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b5b86bfd8bce9fe126eabedeac064671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4bbc7e765e2eee02e06aeb41ee83b9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1989b06783ac56e75ac0b90d190f9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f7703f7bbb6b30dacfd6b6161f66d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4c007bead730265777d6adfb80ea9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6f761259142af52a22f281131a4f2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4716808956059c3366decff6bd655a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c2d9dd2a89e5b2418ae72b487f04e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a42b00d319fe107119d25393a68de1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8f4dbd380c823bfaa0c989f356116680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33ac872ec66eccc996c679db5e6247681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47347e6d87d8d88b3bcde7803b10035e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4967c11460dda5fa852655a416a59d4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5c7b057f583ef5a3a8d0bda84fb66684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47565baf3cd13035d45c85921da383b1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e59f4a264387c93de5e669a54f1a8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143fd7e9b12a0dfb8154a00f3b45496687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad51d0693851f072b7096a34df2ebbf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb7fcd513cc25e34450fa0e4d83ec5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33fbd3b92656f518346d558910b5cfd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dfc42aa3605fa74ba2d071827873dd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0703e1be6a4aa3d8828296e6be802bd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6e698dc5991a6a0cc94fc528490d1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6ddb86e3f6687cddb19eb778ce957694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26370d26fd1e415e12f3bfef197d2b9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed252f670d30df10c6703c05e92d275696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b58995cfa9b9df77f493afe3694ff5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b288e545ab630bbfd712ed65a2f8c8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d1e2cf5b3aacbc9b60cfda0c89be7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f82a6ef3ed102596a6ef9bc2c37af700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeddd5f7424fdba5c28cf559c2aea69701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591fce35f04349fe09a82e5558c9c00b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196e2dbe88abf0ea3c62715b22e7d8d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d176775a4ea354db70aac470b9d256704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90213946becaee2b930810249dbfd5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc3ddaaf4079784c38c087e3d4e593706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a42c5cbb789719a113a012e66f4a20707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985295ea34c4060217d5977e2a75f3e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b974bcf925e5fcca3f0c55e3a5727709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345b0e0964b9dcb45754cc84659dfc0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d9d7c7d00757594866915e2edcc7c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e73450f4dd91c6009bd554beacf1a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac65bf5036859954b0b7dc07d57d06713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be763d8fc9b1f3f3ac9f5fb70e485439714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cbef943fdf1f0ee57fdfae21162ea9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0959fe0f2ac22ca63ec6a0794cca5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8b694b6ade2a5e394550f3fa86778717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b92a9ca3f2125407c27d8a958ca62718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510c048bc074d5a92b6fafa5b24cd91719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b51b1de24ca77cf9f44969a8c503533720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb350f4aa9b4e1d810b87d64d47d33721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2fa9ec997a6903ccd4202ba115a7e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae24c2ea3bfaa90ec4ba0e747bf288a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32830be6d9fb605c50f50a4cabb99c2a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d9a63ddfa18f498d202fb70bed278725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab1c9398a0a43a82a0f4158ee3bdfd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c00a46e6d57b08e8ac986fa8a9ce1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb480a038dc29e15fb078f0c66220f6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b6fbfa6b829e99ebbdca51ae38ade729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c01b633852c21be1e875066f56b34730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1dd5ce7e62f0adaaeab00ef05a2bd7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac33d3b1f39f394ae210b50d2fb5fc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62bcb1c6741b0ff8bfb73a06147a0b7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a6f31ff91e198c40901fd90fc5933734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5a92a1eb00723295484a5c2f83d56735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0144ce111a107d0bd8457f120aae5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97df59734c5588bd502cb35c312d91737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc71245a895e0e66951ce0191487a09738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d8ba7c3f5a573af804df39eba1803739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91192a20d60f2c2f44c5596f920a1452740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd20d01ffe603c7fb5387aa4895e9df741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e94941e42a84f15e36a525b243176742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b7df74ccd852c44c267611719d566743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9be6f3710e9e37d59dd5eece85314744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29bf032c215adfa7c61059dead2278745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037f9764a4daf594b0443aa3aec1f5b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5042bdcc38b9e6bdd214c251005d0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3377822e3b8cc32421e65056ef9498a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4cc01bec1fa8ae0d43a1140ae50e2d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83eb99d4acfe8dba0c938843f6db489750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ea2c378e1c2db6574261237cca3fb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5831193239dd388f401bcd2eef552245752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c6264473cdfed76163f16c8f31392753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4b1bcb570d2da6aba4f7a1d648ad9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29252b44bcbc94dfac0d7cbb22396f1b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a89881cbd31dacb8a629563a35529e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146123791bc901bd9c4b3b4435409dd7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555fb578af554ed98b80a94750b387e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1802726704d4d8d48f0fd2bb372dd4759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>