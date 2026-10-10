--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615e83717d90d95ab9f9f83554e9ffd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426783a5ebdb0665b964cb4dce1c6e262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e6c8be4308abaee343f048a05ad753.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df717edcf0cbe9c171d18dc93026ca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c7ec36db8bfc2e676911caf456d3e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebcb9d15f661b21a1fa2f6688f6d05b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da8578df0cac8c668b0a1a79388a487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56519983c4d25f5deaf43c78e58626f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e3dc10cc018ee194a87113aad4e499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb069c4d1373e97d6dad7e25039bdf2b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e3c17cadc0e46455f90e22b5ff4aa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e64d4fe1db92fa96b324bf436ca3612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9f5eb392ce045e7569524b171be8f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873040e048d64f863a314c52207d69a414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ffb410302ccd497aaab4e545db80015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f32af79975cc3506a553f0d96f3c0116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83993fb7e076625d847d1df6ad55b5617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0ec28160de00a871fd19c74aa8b9918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e1bed3ee638eaa74e9ee40225f3b9319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d224051e4cfa1b2eedebbcd1581c30d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef8b4b7f687febe7cf2ba25e16518721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3ff749c8b56a352c890a16716f9d522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b63ff1d8f6bc2ad2f985d38c23bcdd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211095352c5214e9d29662bdd5a174424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd8e82f2900b864f0903380887267025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185453bf48cca46d76925590d07188226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39602e6f605f6e1b556560d7547b1aaa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa34280d36e87794fa63b34d3e5f3c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1724a5f49253f7e38fe77167075f6e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5dedf6f3c4afff6de178333efa32b530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4fa11fd46be70960bee0d1602e97831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196dd9bdd48157d4657467b51e32f04232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d147e6bd45f61f28cef2a918faca91233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016404492806259273103159342725e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28165262e6c9edb27f20d37df33dc84935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed51be3981e81ac9b6c490fe5e2dcb936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f180e8fc05a4cc3faa2b7507f68e52737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b11efda84f9b59b296296c04f99c3338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e3846bee7c8ffa4ccea69920feceb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0710e3a907f75449ac5b5811e0f95340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31535846620bd767e93b1469899c00041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8e2cc9b3c5bf4ce243f11e72bdc4042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25e92294b53d602ffaffe184dc440643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d98fb7200731a5f8dd89a71bd0d7144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11156cf0d86a3d96f88188839c4d367345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984c450244ee7ebca3b59c3e8ad444546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d76fafff9a30934f83e9dc31e919147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd481408fe0f837a61e36693dc6bbf4a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754bb8fae55a5e9f548052da6e1e156949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1eab4a5996cd30633e7c79f2a34c4950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d75828f8ebdd21e52458c250a325251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc4748419d845a50cc9be52e2874f852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f35a40192e4d182c1dbd5f1b71fe7853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b4eff406f2903eaf2a45c0109447954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63742c2cce0754067d999941777102555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0600b399a32aba1c02a1115dcda9c0b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1751e02b30c026075062750d223ff6357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9069926fbc4aaaa0bf6be41c64ff25658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68bd0dc88ed9c5436f6fbbd0a62bb259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd2885317047f05640c613fdc439f360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed861bf09b5cd5203ff6b24ecf036d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fcdb53357af7343b0c579821a5fd7e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba69a98921f5e207899f5ca3056ad863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad9e150286480d80ceecf4fedb48bc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8afb0d1db3265a7b159f1a5b883a5665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e699fc7bbd7ae71a252ca3d04543566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4af7c9f256df8587874e35b2bb7e9467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85659306aca3f46ec2921e9a48671e368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c423cba3c0ec891587145529b46f24b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c94d607ebac7c5cf4fcbbeeea3952a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330144b39dbafe8a97180c250f168ef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab62d7e06b19f711867a670f95cb20f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e633f5f2ca564942ebe9efa22a682c173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b67d9898b21ca5bd2f0dcff4133cf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd4b2a3df4ad58dd2585bbc77ed6f275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce1a54d987b2c1fa53a88620c9968476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277acd9cc805b0fd958353215ef257177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2ebf47b8e8f275dc0363da88b19c678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab0ef76a7de0c216237ea5393dbfc7779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf96231231917a67cf2d230e742034280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691da0d55a9c3aa4f6c2d3e0bd0af1e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6863050523a4510b6de53618d517d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549fa973b63570848b2b4958bf8403583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f0a88a5e420576e291ec1cba36dfa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb8c3129d6bafdd04aec9e52bcbf5f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f651998ab32cb96cdb9d43db2040886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb40c2b71f084b68bc4fec007201f187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f3f05d203471c3e7fff20b9a9720a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3d15102108d99f3ac42eb4970a5d789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb68a62cff94750e269e68dd902a6a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da094267d3fe8d55b8cbc1a59144ec6f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81db58a60f4b9fc9a2b8d3aaa3e21192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c52e73657cd42bb9113fc71da1b7a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bda2c29b0bb8cdc6afe87aae9e717894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad87bbefd29ba42aa14ac86add9950e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81160f0764f3e9273a1f9c0cd4a4cb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326666cbeec5852ef3e57a40b97904997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9f7ccf4ab1354136d81fc6683efc898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527f0a431be511be69745627ee0cb7b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c13b4ea2d572f73fa284369ea6e6eb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a958a0d6a88e1d20fc2ca9f6f3911b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0468ed9e1226a843ae97fc623e57f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5682a6e47ea88d7f241673cd1a5e6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122147b7a000d551441a7bd7429a447104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04478f0bdfecebf013cda5f2815f1c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4164e8bb6e5b28bd3922e359c99f0023106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822a44bda84096e7ecda8286040f79d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a8f634d29527374d9708054f5d5c3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b5e53ea76962add13eaaf885862e5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81a0987310531c53f68737c9408f87110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbcfcb418ef1c8235caabfe046f9bde111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b32aae1bc00917b9e1c41db3fe1e78112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4036bf8ce284f4729946f1139a88d4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8476652e17062141ca8ae23b02680114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50bce1023fc92cda5f2f5b2e8bf4ec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaae4d21230b8f9099321cacd0bbcef116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc517d6bc3e9fa0f47b4c2094d149d00117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720c3a5825e8a1afd7eeebfa8033e96118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f413efb80a17a7ad44cec85ee9548f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939e58f173050c27c941340ee1aa910120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3277055b169b8a11b2e31ff534eaf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998d7e5baf32f8644f6cbdd584b2394122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af148a31df638d632b6c095e88279a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02744bce7fde066481e5bdd90ae4751124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd5cf63d8b5af1a88274ed7665ecb06125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89319a294522071b3cf44f98e67e851126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db5cbad9c61b2a13d3a22048d3f463127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c884d16b6a07e737fc2282422d6e245128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5ef087ebcc0557f7e85a8494b5902129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ec0e70bda9c4ae021f935f710ccc3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ede9d2a666a91236aa052905be2f5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e9c9fea4fe5d72e83e6eb3df0ee45132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a596f4b7c961a224eed6120d33caa1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe551467366e0f19ffe9b2f647175d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67accd6263533f6dde93152069fc8fa6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5267c40558021e4ad52d861f419b53136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d751e9ef6e65f4e30f2b33bb3f7e29137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430b8460ff0a4e5eb3ce88131932c4f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12bd8b03ecd3be9fc61fcee16679c33139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f4fe28417c3681e5d44b96030cb8b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0f2c9e68caa754db8aee15e88b49e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce9b4e88a4bd0529be87274abf0064142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0465ffff9be50862227958e553fd975143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eafb714717c186abb096b25a4010c11144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18556078bccab8fb5f37148c2b0ebd1d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3076cdf026f112b8d4ea3ad5d8743146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd69fb72a163a6320d85741e0d98fb6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab84b07bde9ff9b5f8b96eaceb7edd4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56884240d5c55c6828f901af0d76ab149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8cd7b7831ded236db0d56fb92d701150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc3048b08b949be1df1762154fc629151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ead92cc0b529f8ea27116c7e1b7940152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bac0ff1b2166add05e5c9f2f896e8a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b8884825a63aedeae25fae91971be154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c9b3e6b39070a6fdf1e6100aa160e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75944a6aba9f6c0ec7c9ee796089ce41156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5f0eb7d330c9cc73f7faab74f3f46157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef87209aa1666b107b1c4d98a95f9f0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef99cd988f32c09ec15bb1b39fbf0c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca07eba1801e77d213868e58e5580d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184759e8969f04107981877188bf415161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425cfd0e481a4a9b98cc01a114412672162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863dbc229e8949b15a463677b5b352f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031a9e917e0e04f2aa2f0ed5be6b104164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733bbac69f7b05c02e6cb9c4cb15845c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da1a11ccc33e7d85133b762218d996166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9852006c3a2285b2e209d09041557167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6940a88d925ec9c4137bdd0fc109c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa981fb0aa51f504cfce8eda36a428169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e973d5623893bfa47dcf683294bdb8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841eeed98ca563b6f07b68c287556cc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3c3018d96445bde7f630f1cfa7a88172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51f83ece91ac70c1f1c01a7bf01950173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102ca512a31c6ae574b1b5129f8bc1d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c181276bf97620f85afb56e7106a2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b857c56ffcdf79e78fb00ec8847fd9ca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63f7ae8d497af8472aef133833ac91177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d64599c32c7023c7a75a5bbcb2d3c2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa078a66b27c0f1a110a0434aa1a8ad179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b93d30a3a02ca06d155b7dd0130afa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e2931e3610005c94f47bae32b744c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0ba6c6ff5eb44fe41ef10515a31ad182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62aacd2d9f108c0fef188f30e04cfd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f611b491ac3ad1c998b944a915f6f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea720907abf808f4e5b80c9b286ec5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b9cfa3886d36751c309a2c9047133186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f6b3855c3b797dd1c38211f604f61a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9f125abc924a3f775474370e0269e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404b122b5ab639f41fe7f0df30f0849189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9f72b6018f8595e2e6d3976f596bc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303572f7253008857409e73e5a0d08e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13767352870a2f28de8e65beef6af7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587e13ae81111196f51d0601b5fdb06193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340b3e43930eac98865aa954b532fc1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85504adcfeb0bcf10488d7de50cb9a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb82cbc378743e5b30f6396f74edd49196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79445f562441f7bbe970867991107744197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795c05ea62ab688922255ef1dd21386198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d82afd3f1555e624603a6638dfa160199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a66c990ef00a855db67576ab2e7763200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b014ccff4ca75d8f5b6449cb7c96a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2618f22550f5a8bf1d06700e7119d93202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96b64c47489ff0f584416ea8bcfdea203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7581c36506c6e1842117b3f9e2a9dcf0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82554678096ff5d0fefac684da02e738205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60179f714149930081299696b269bc55206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109814fee6745f9cee02d13c3826a723207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0df62b132b3935a399c6a09b2986c3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964721e8d6280d72bb04a603b615745209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c61c6ec198b6477e8a5c34918a3c4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c6f10f14763631826c87a6b186e11211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16e2ba44141e1eb93f42c01a087a42212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e742e3dc9cfa8bed22538402640e300213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc172019927b66fa65461d666ece2507214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a9b5aeb2628b78f4564e76d296f10215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0abc047ff5c39964f6dcd9ec4144f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d726787ecd9f72c68767695ac0f27d1e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c3cbd8e638bfa6ff9a8c0b401d7bb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27f1d804c2e47e4d6533c960a63664219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b5ce9e4cddae2aa06c07dab0e32cf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436da503eed3c40b00948963b2a8b62b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01dad1120ecd3a2023cb77dbd9ce99e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5430c1a6d08233bf7828cc92fd54d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6fcabb9e1b2ca66e760a604098b09c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebbbe44fd828b0d43bcd76b333eb0f7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af630194efee861bf3df8ef46c5fc5f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d9bbe70df902f0d99f2452b6e5d05227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297f52130620ae5e923d8a7a5dfe39f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e971d7ab58427750d23d61b2f4299e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c37a3205eda3a9ba4292925377f7b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f0a0396cb299c85aa0a6e149e7d98231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e97b1b25f6664e7086d04ba1beb839232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f8d753b5e5495e83b950128f208fb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401832c543210f67360f1cf68f617c98234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d41ca741c785fb5d89199565db704235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ee003c8b4cd4b6a7be1068b0f208c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd697802fee561bf79c51c994327c5c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd18351a72b2b576cdcc0a355e9988238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f009abaae3d5d1b8f228728eab832239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b4e8c3c12f5d35a6a7760c101d561240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204be8de55041443e578adabfd3e52b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8ed4bb8027d8e4c851e3f7fd1385d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b25f16a17500bd62933df7630273d3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38d453f395a592263fbc7034ba229e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ffc3d37c130c87d36491e55277ba0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29245b69d019d91ca9058dbddd746b9a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b7a30293e04b51fba2efa066981c7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b02e19d9e344ac9b51ea282dbe3ad248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3009d0a5bbf310567ca4b965400f4b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8ac4edea395af3ff589631bde72e4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb63f965e14cd512be31b0ed4066811251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12f75fff79cf7c4df00d4630907bbb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c520aad2d34e2b02d679cb3618563253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b013690a9130d69aa65dbfe1d9a37e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd24a9bd588f3eb07f4e947b4606005255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc126fd0f6f88b8ec97296d07e915b3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d69548e53789105cbb322b672b39e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b33494b48f7dff73db331c8152abf4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c91a852c17bea7909e1fcb80ef094259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae04312a8b260bd9a26bcc8c9fabab260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59cbe5f4c75c5085ab0a8132ebe78e9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031a5817f1f4ac9b13d977341e674f0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810072911e16e64da0ddb0070fb84244263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432ce888cb748ab0fd0488f7f435f47264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42388f9975edb63110eb48f00e170cae265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4323483b3ebc6e4966794daf3de6b68266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211a1b402cebc7f4eda7105e3a9c84c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655be767bc698c4615eaa6e33a1823d2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7450f63e7ee2494f78b5fae2fffcfd2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f3e2b2df9a0df9b2adf919066f669270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9dbb0e5b8738abfec69284fed200a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd5bb929864d37650c448c01d1a5b5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b18ad37a396915f57df1a1f8f6fe8c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d266dfcddcee23f0e75240a3cf5ad782274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ce94b53e3e1e1d946f2bb03d9a0bb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8545824a2a17a6a0273856819b942276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6932f2e1c56f2779e08b8522aadb9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c242070466b3539105f4484d293614278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f827529c3fec94c1d86484aa941149279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d3505da939a466bd5b609586d2e93280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55430e1f5f994ad6c5995373235d3082281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb596e69b8d19e19c57b483e47e2927c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caaf0b821754d8166dccd2bbca299a3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50e68c88dd00c639c246d8ce2e066e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8f854df58663b1241775b0680c3ff285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250070f825955c1414f89a539d46acd6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37519f1fba33b9e3d5d33fc68cdeb3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aed8742876aff0edf687932e7d9623288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cadff6af11b3906be4c7bd22db8a730289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83ecd6430da458de0b3a44298f0e22290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a53a35d30bbedc2f9b808d7419e1e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1518b1f726fc39da429bafa92fc8504292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86ffb66e969eb00c19d84e629b4e6b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e885a4ed43ec49112b6f547f535fb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b474ab8e1b8e69f4c7d128075918696295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee015b700f42f70cd1ec6d1ebc558c16296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55229c83aea568c2178468cedb86cb27297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb65951ada6282ce82bddb87f166504298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777387152cfefd9688771f57673101b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544dc6c586de6e65f3fdc29a1ec45a9b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a7568be7d659a635d9f92d5e4c91b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f20041daa8d59231755369809af37f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c9c64242b55b9935e5324d0c55fe9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed62e079d4815c0f375b26902eea94304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f4b0dd51786d4a4f0a9a654288056305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e0a6b15cec13ec0781d2879a03f3e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a7fb1a5549940b0eb90a7b00ce211307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116bf8daf9f3c60336e4add9f4fcd83308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d57936d522322ac5c9c2e129c709a7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3093c48b3e5c8e75214ecccebf9b56310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392261df86b45649cd47531b69fca51311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2fc9bf14818a7433b2b4318eff18d5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9455da18017766155c4039cb116a5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e4fd7c7b3d026d7c5d9986d20c835314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce0d7ef2760d8a0f0d723dbb886bdb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f05b3d15a95b31a3f68244e102ed8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787d414981204535244ced007bf38d9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ff496181866beeccddd9fb590cdda318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f80feb9a3790e42f78a4a416b83a3f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b6d2f528e2e37863815d2928fc77f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc351eafcaf341c48c7a663e1bdec2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3aedd38e2a0d60b667d63cb58085a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1ce957bb06fd2fef01f17d7e31a9d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b48deaf1601dee8a67c1aaaf2e4c5b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10310dc0e3804a183de57c5fc8ce23d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc2ecf0113b48982b137068e7d3c1f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31432c7004b8b85b7532bda20cabfd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2759d2e3722019dedc507a76da4ec63328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e43cda1278b2ff3cb28a2aa9b9c721329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60269c904b1c6179d2941cdaba73e171330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7fb29557bdf5814113a4d1b384fdd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa07970965e81470c80989ee681974332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f35e2848c559c2f704f261745a2ce9a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f203e9edbbe658aa171bc5b0b53e362334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529f3609ff72d4e3af89dc5b376e030335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70581d61e7d0c056b2e7cfff51c6fdb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4b7bcebb083a57c62f2d6e80f94f6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a6f0533a2ac648bbbb7bfb35b3663338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b67971af6f797e5d93f6ee8230746339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220a730102bc5db561acf2bcbbbe347340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7052bd483138e131383293bc92739807341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523ed9a05ede437e5f3274382086c0a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeaddc1ff1907ac3c21c766ac9e27d7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d965e35653ade4d13af780a2c8e14344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59dd876f0a3e3ee29119a8e4c01a78a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16f5873f9f9799311f132893775f93346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a44e3a826f6c35a52a3bb7388699d01347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b569a0bf57cdc07c90a46aeed3c12f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088017168ac29b750620f4fc37d6eb73349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa7d5f17b91f03bd62044c9bad77e4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf69023d4ac9e0fb44cebafea0c267351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505863aa352e19354f1021e29248f05352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc5a4bbef9e59f5a09d97657453314353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3920b05665fd54f0834a93f348c616354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715a3cd91d1839955d74f6fe06e5c70355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8c804b7772dcf39593fb494714263356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75541ec2a46de3f813e979d89c4b2e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5e820ca80ef7ff6eb3f819dd542b1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a6af7e42cd2eb56bbc297c3dcf252359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff206eb2a0faed508e8df213857c73d5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9bb5d6eaba4dd89104599db79da34361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033fd9c9d436cad9e47b0cd97b3723f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a4a695dea01b56102900ca43f8300363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424e93485e033bd6662346435ca3f47364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8f9cd6008f5c344733477b2e2d512365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5773105a699430be3d4534835f909e0d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2a42f6e39a173aed3ffd04f58b65a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48dcc68c442fcda02715504a5c80629368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25306c340f2905c0c547474fbd6b78e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2162d527de2da39603aefcdcceed1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78370e7a866e6008050a2934e48c31ca371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e77c209773bc40814f0139e44b75a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95da40a18ace0bd902e5439999eab4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b23bf960a728a927db8ea8a783fea7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ec315e2c6e9c8d3f3fda949c3486e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1da7f67022b96fccf06c5100effc50376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1812935d256c24126477f96a38ce55c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f0b9cc4308ed50483b4f38cafc382378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b5bc7a96f97cd25fd8cf045e06919379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054fcb07637c460d452ab074ea6441cb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912c6667380c05fd05b8f0bb4f0cf7c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39e8de855ed1152bd42f2273d7e399382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb613dfb013c35d9f7c361579eb123e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ce68ae722fe0c8294f4fb78221ce0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4434872ff6ee6554ffdfe3e8ded34385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef92f2d87e84b8f2168f7d3fc044aa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ecae7a7e4f40a1e053d985029aaea387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170626c87527483220acf84af70b0587388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9dc5773ef4456daf41e6ce88f224b7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c3f330b170f99b09749e5f51f8354390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b67a5bbb5f66ba05e75512f49a511391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca56dbb25b6656d0d25ef78575c5f5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b842c1070e8b9f1f067dd415f8b6b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa833490135702347568b98b817e8a9d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd41ef5ffa6b36244f9ba84e5462c4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550ebc829918c4834b666a19b6d579d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22deae128a1c395bf3f0f2d05aec1f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4caeeddfaa6cde4414152a2f4efc0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413eea643b45bdca7461a61e92c0ffa5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca4cac00cb81dcd6a6cbc8f5210b2b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed53b1f36bbc82bb95ad89ebfed175401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b694a893332b31b029d7dbbafc55d4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b57f8f7984e79129bb3b69a2b4f3cb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59edfa88d9c92ccc18432c89004b87c0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c325293fee6fc99ccae97a32e5c7be405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96c61a0212bada3b88d368c3ef6043406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e6056b853341371454b9d8f8a83c3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49022824a43a2a90030bc39bc8cb7f9a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fccbd9542c29626bacb03c91b6a4f7f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97661f6c7117cf89be939a4d5690e28f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93a0ecb05759c7487a20a45090fb92411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01f1bc040206906463231687e3a52b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023bacec07f553be3cb5a41c1090bfc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4930b5a29b0fccfc27fd6a18bf56fa5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f057d1c956ac5b5328e15c416d722415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec7f15f0c7081f67aa14aef700930b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81960fedcc5e80c0242d071311088496417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56fca0b986ae0e677da3ada9a1a35dc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef9961aa57f82d61264fefd47a61f4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a1d20f637f69745c1c3375c4987a6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71aaec012b05c225ad516f1ed06b72a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43dd6384578b43d7f0e437d91582878422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459dc24e97aa1d87d93c5843fe9a859423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca715dae7f455ec6749164a064256b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b197842ad902868ca559e8a9691b812425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7d7d40bdd0e7a159419229e98f339426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b74f162fef82ad82b8627b9bd70c5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16b6e47871afc238bab69f8c264322428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb395ba50886371441f006a404be8c74429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93575683a2035642a368a7efb13c1a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba16b8be1c29000dfb1ecd49c68e899431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8748b6378f5eb34636dd0978b4ac2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3dc036472bd76a84f2f6a882f22fe433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b109691c1a509cf8c35a48b086d0cd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac4355fac9815df97a6c4edd5f81cb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d76f7be277cc542fc2b4b99264337e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda99dfafc97773eb796b4094d1f8421437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020ce29d93783ebf037f9ef2769a74e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597573e2ba8506277cc53bee1b7de5a4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23936213f79833e3a085a13fe2068bfd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37efa128ffb7a8279b6e659abea7c6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7fa8315983eab38e903301223b0d9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6af9126b0ffa89a47e8b983083b8b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800da728166da315d1c453625a169497444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8800c7f010edc170fef69b3e6b34f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733878b35518813671f672ae15c8fcb6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34785e01606ca83000bbb35e739a197e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b405d3d1e7b1efc7c48890f749303c7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ac684f9b9fce54b7c0b4f392ee390449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526368c44906e4de4e347bbaeb1ee60450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22aaf6167da007a08ebaa461487d02451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3078920c05cb83b884b532ed6948fab452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb30eed5d012d6611bab53b6e8a7238453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994708b093996b9e28947045d3b6ce15454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9bf881506f963bb893dfe720aab12455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae10b8bc44ad12ca5697b8ecd2ec8c0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809e175739e7101161fdc806bd33a4b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ecabfdef32a756eb2c722326595733458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65148b9404a51408d49a3ecfb9cbb95459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d81d964812ec7afe3a02092c89fba460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f8bf333b78f41c4eb6511d8775128461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060bd3d329064c6fc5f5f076b325e9bf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8829f01a9c2bddf4b63c6f6392b8c17463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1beac3ddea789f96cff59c8c10d8d9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417b705f14feb58efe756a84b970403465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40462f5c62ac25ba2b6c0c6c7c3a42466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf24a3dc85ca25c4e17741b09cc697467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f71465d161a6f1799a4e04cb321328468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43c38312f0df8d53dc5f873974fcd4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888cce9a0f20084ad40cc539a714f3d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3afe096e40ef92373441d72fb074041471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14c78ea7895c14683a6d0fb7893c90472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d0c3a72bc95cd40f5b0007e6256d6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65c3263806f1227bbba9ea610cfde8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef42d8efd79f3ce25eeb887f553380475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f53fe01adf2a0bfae34bface81965476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010d83b74e774a7e0ab126b59adb99e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9496cfb6b417ff0df3958aa44b126478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c906228414b771b398036c22a1d623479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe20295c051c35522a5af77ab302465480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15755c9deb23f69e1794a2f6ee5950e7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb854309e7fde23cffc3237790cc3ef7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca3abff20a921910d386fc6822d393483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df351480a5027321b58ff8450b827bcd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b79abdb4009f91a67ed505c6cd89a5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814de17edffdd33fdb260b506f52d65486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26871f16bc1ccbc37e14fedef494d448487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34599187f3beba777e662b9331e5f826488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7c635c2ad2cbea637c0f1e93db755489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55646bcd921f6ea3a89cdbdd0acf91c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ca4cf9481a9c3c5f11a5696da3f9f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad7787ea537cb2e70fb7169703e1f3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961da2bb04d52b24b9c99215e5f071c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624323e171b95c01bac9f9d1cbc20d6d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51466d7d94e24e4bbca07ef812897e4a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6a0347a29958bc6e02bfbf6cb7930496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f1be337877743d0537c6ce141d496497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c158176cea15a8a1aa47bb54a9a725498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ed91d6aa04214acd754dec91d8f1f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520adab81efc89d994b01016b5daae61500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2bd415d0c55ae9230ab5c7bece9eeb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf4647e2917c43407db2cd41f3ba3a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa2d87fa3b98e262b61a9438288c22503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8d179296425069b8ea44c27c9bc4b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acab6d107f6630626ca664d6a696d5f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc71d38388e3471a3b7406f6eb279f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d8bbf1d3d24c98fc2d38509c7a330507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b16b65d49f5f7bdfba00288d0b2c4f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16980e72a2790a228c28a60592de771509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d070c5ef9f0e94c0c56f2b27b7a65510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ffc3fed3f2a9651cc5c481b31fd0f4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81370dd3bab48d0a4929ea13f1ae35a1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c35177a147da1157ae1da028e37685513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a928168050a610ec652b9656f3eb0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b3ba8d644d7b99c0d0fb6a7537146515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69031f230f9f54596a5515f3cbd7c3b8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f8595f9ee3efb5cf4564c33387f60517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f4eaa48983657fa897e6113338b2b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4235af3398b8e985cec46369c368b53519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba24148ccd652bd47b22666481e389520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39507508dcc3c9f9b1fbfa2d43234eff521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a2aa8286e8a7b08f13a3d500bb268522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66146325f7d105234dec55a1a924f93b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a393234e7977608b3958d891e281b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec47cd4c17d1bb132697a4a86273a53525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e943634f8097517635a0bd8e6d92c70526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697659711992e87a1779c3783ba3aa0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2927c82586de1aa6d3c2d3db647c613528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a673e1abf0677cfe0c9a885cb391e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2d71d445093d34e53dda95482a8aa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb475896e12e6d884517846df90a63fa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd3b0cfa5aead65a9ba186c0273abc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac07e67c226cf14b57b722b02a81a6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243c36932f8864b8768a6bd27900f86534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22d4731185ab5f2faf84a74def4eb2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103f80e6ab43ebc23942a2468b7da46536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a4d52e0573e78834223587b61922d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d37cb6c70674404ca5a9c6b5054c1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb0ba650e383ad779ebd6e626c9c86539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651967ae07fceb83695529df76fba08540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae5f0ba37062162c6349a428e160a1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72118c4ddec8a1efcd6d82fa3a514d69542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba38ceb4f51ddf4d3008f557edb798543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a15e8c6e35d7b2e075689251381d79a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec54ae770abdcf408c461b5a38161ad545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6cb66cb968648e11ac7643adc712b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d148c951a21e14945dfed0c6e6c025547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166832f942fe4aebde41f05b8da9ed2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09474fda297af78d0bafcf3632097d7c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1e730cc5defcf3606d693fe9a70e6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac746e7d2068e717679dbc37248fe59551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccaf6e2badebaa8c4fbc29ea2922728552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c287d3214d6fe4a5f60ad083f3900fc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d86cb58cd90e3aa605bf82aba38de6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0202e51f1222e0b0b22d4c1186ee6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3fb3d231e3d7ff6ce3ad61a9fc016556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e588ceb8a1ff8ba6e45bfe0d447324557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81680ed106549158fe8b9890e150c1ab558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bdcf91713ec84cb982c4bd6cc74275559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfefdb27010a9bef499aa41783b4982560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770b3a0d24634351bdb7f30d8418bee561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3bf6f339226365601a058132c3ccc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1df66180babde1795a91edf53cf37563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42faacf233b4bc41071564e5ee7b2c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac777bbba943eb86153741e6fdadfc4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6579c2d9e613b284ca037bc505ea6f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed38a421f9b69bf2434499ca1d6306b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b581781bad49bc42b187d500ce070568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5176fa41da737cf961f16cc395a34a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0944cde296e6037c8065ffcda6aa11570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934d46fb69d13f2f16a25bc61bffb1f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8ac8dfefc750fa91cb3ac31c2e8e7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ee8629ba7574d331dbb3c75b10f9f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbce2f10a6fb9266f3765e212049e5e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66800d36f245f36708123d462d3d5c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386824a6e3c67d33fc650c7dfa206ee0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5a8cabc52c81d49411972572f1c82577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1cdcee7b9af6668c17e0434038375c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9082fea8f3ee12d03d2b45d9dc50e7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f813b2c9d9ccd0a0e4f3d5cc2c6b7f5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ccf434d345a128380c4831c88993ac581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20336c93d33fdaafea3d8288ced2b6e3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d165fe2329b95126116bd186d7662ab583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84dcccc4075d5a52cb536c9efd16cf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c99f07b26525d88f91ff6f0174a59b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3e340346a4a576ceb7e04dc1444c2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d824aada40b92ba016fde6426e611587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f02633dd8aba13d06151722dc967b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9575c8bfdd21bf15757abf305de2b06589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc46f8c67a5a74212efc032432ba0f5e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ac1a60bcccb4afa44deab8f839732591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ffa4ea35c267ed2ead56a56138ad06592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5f8a951d65e07c27c236aafd4325c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527c4bb35f9c342e6b4f224b2d4205d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c6c017726a9cc51fe0a5d5679cce3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc4719e36c24ce0064fc990778624b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b003ce847905ecb5ca683c592bfe982597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae8260ed5c661d2d8397a46096ceb8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bacaf62e9abe520a88f9d7d280172c8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad8f61d25c377bc65c754a76c06533600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f6401f4273496e931ad550c2e112a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c992a9648e5ae30754aac0421b0c50602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d20ca731566437051209d42a8081d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a2d8253f1fc1bf19981762bcf016d5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b460557abe9ef31ecf0207895119c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cae5572af4a31b9c55aa7bc2a88964606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7fd1029debd9ea5673173baaeddb8d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25c3d7b5da770e1170980e29d2a1ff608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f1815b8d7b5713e625a30bc2ff0e32609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6dc498d5844bea4d34b865a2ed252610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb951c06429831d5fc2cebcc9df710611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273bc5444be5e5580fbfa4bbdd3a3d8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4246d5cf23026680b327e421f3804613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed79f6c0bb559e4a6b5226fa58b0700614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5579eb97db61c5b245634d5136afb9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ab452b0ad30ae52a1083870bd08ef616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac2fedac1c94110067f5a57548c2fc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4a17a6e66e6a8bc40077ddbf8c34b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b68a93ece6ee79c0a593a09939a6d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13699c079141855f190676e7f31c326e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65b5c5bffc3aac0816bba7fe0b7b85621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25a1e30b25f02ec9eaa082e2060455622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691d4575dc4a5b0d0892b1f035a21a1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3bce45f51e78512556dd73eb81f5e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b386f419094c7679b6f0f6cf1acb1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a78e335671d7a3ca7e0f426141733e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198bad5a35cb49787d81af53eb3bc7e1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d01414262d922a58ec4000dabe051628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bfac32360ff7d74fbc81847dcac522629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa28e9738ac4764b6b4485ff6555c8f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb1bac4af42c19ef0df585b1a53d73631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a45a75b46899340c78435ad8b3b7f1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac099798740c0b7d6e34f991a3ec04a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e865518c81b979afe466284f427dca634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b1d6e34c8ec1f1229e2d7bcb6d4fe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b6a6bf0ae631a9728359efbfa30a6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f20b9f028158f1d5ca444d953a4c6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4594a6c4d9ee82e6a8b9c98f13f789e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af983aa2b354edca18ffd814ca9ca8f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c07e8121d4e8a8e1d9943ee71e5a2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38177d949621dae54d3087d846d1d9fc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068053bf23e31b0f56ebce303921e1a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096287e3c3943bdef3db7a56e077a436643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3b3eca16867eabe731f667ae8d318644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dea11c6e60243afa10d97bde2ebfcf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c406df074e2e201a839f74d4822b263646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346bc20dccb959854eac9627f62e1fe647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22f416ab4c3d7af51c388f3b7939c1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce04f1ef7a331817f9a87c1f7c2004649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d40a2e8ef8f2939c55456e5c36c2d7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53d77c5e4617069716253db93ecdf9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9911a19ffef05f581e7db2e86cb80ee652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b074112bdd750f8a82d60dc7ccbe4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d69aed245abdc7d27180b7d1c8bc0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462a29e427c6d817864037182ebb282655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc038fae1636232eb218abe02b256fd4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f01b69af913dd4fca79ed153872780657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68368af1605b1ae85022e6683a609bba658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a4bc131b5389c06f64a1d413e71dc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c423e734eb78d8337e88eb0d6e1343660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902ae0fe5288e5fc9b00b3c2c095f66661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44855cd1c0d92cefd8ed4cd9a47bede662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34036e1adefdead8f45436088b087a83663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8eac0d59da603aa88d74354c73283664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8ac4019f47d5be1e46ff15900da5a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c79e0ef8d73f230c7fc2849444505f9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b797a4b852b0ca33ca11126cf0bb7da667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061e774c5185b07f16d91937cb2993a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bda4f36963089d1c4a168e9f60e1f8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb7486b46be7f151caaa3d656f3450670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af8aafdbc129d42361e9ac7c614cfb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c38b29f5a54c6261da46e0ce308ff672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058fe760a20d18d297ecbe3118d7a869673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1fbaaa25717dccbcf570ec0d24b59d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a145c0c98797bd781b168e33f440b8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971f295430980a6c96bb7838a619157676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b22a618811b3c191ea67c269e368fa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d682e12784c1e193f9dc42048f0c71678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8db6c833a8d6980299b5a984dd4d0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a71fe765ebb363f8b6c379b6dc0923680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7a0823c59d26284c36f741c7c8c67681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249627e57477863141a6d1de7234ca4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e35649a8283ef14266a973f1890305683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092c237d212a502170563f778b6224a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8e18deb214127be2adc308b32171c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a2a187ec170aca0eee92df3626404686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1fb5ea03c0c2ebfbcf3676d088a962687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980ee098be6e5f900e44be56a5072ad688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49959620485d02483259e6339bab4848689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd95489f569d00b706df9d0fb99f92690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c7096864610b398ba282a5d4c0797691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd638dfbd64c10712df32cc7aff79b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405d6154d14c4a2bf924a526814cd5d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13227f5eb71f47c8cbe47b5add90cabd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679984af350f8bbfa378b57892350a89695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f0c0ca6fd757649b181c20fd340ed696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b990bc149bfd55fa0e45442f7b6574c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6601c5dc920abf7561d56e7c5951371698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72292f6b1c338cf72e4f8b13117c1c98699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accca9063749d770074c6e504cf36f72700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631d85921011bb041b9e4ce95ee4f7b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef608e5d8f83d0b3337ea9a8adb7bc62702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bbbce463356c96540faba921518a8a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4e211c03b6dde5d7d7aa204f98eb2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3f4b2474990f0dce1391d83393f1d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b44812f66afe2486f2e0f6d2919f2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e54e892140605bdc711f83590c929707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f85f7796d8712faa370240937e5da708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f86cb555574f69634fb0a6e4c84bf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75896a808545f3427fa59135752a95710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53b7a03be0a791b43e4fa909fabd32711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1efbedc8b263d443fe81a3ea1f59e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d43a88e494550d9343ae6e780471f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c5e08a52ab5cae7c95a9d04b57e8a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec980d98b937c203f923a44a51114fbc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931d158c065854e34b5ee8424ccf664716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384eccf1ee6465b6ae6cb776eddaa5d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ee568b4731b72a68614b1d6d79544718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2233e1d34c83e7ef517670f84b4d02719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e914c1ef4b73fb938e3f893a9b937720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1deab0ef25125123e0e6db8507495c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e047e3694b9161e48ba02cfef72f92722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17ec202317ff7af619ee4ddbb1cd2f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d943bdf9dbbd0351b2a05437079111a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d432a064d994d7a773f323f7ffd61725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6535901cdb4513270fe24ed9d93a16726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99678ed983a12d3c9006ff1c31829e1b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82163336f5273e07285521ac7d6c89aa728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ad1d3e445eea9437be29da51e210a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca58def44bbea5c636403283d7d3646730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0580cc0257fc8a14bfb01d4919d0e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729214e39f7f43314b55a117bff05072732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa002544bcd35d6db3b8ebe321739e0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2ba7d43f571c6ce2fb7b1236cb67b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f98ee27298c238af2b777784f9f1e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107abcd94b1f3cd7bd71cd70ef5dc673736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8768a804a47eeaecd18c21308926eac737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b855eba47da7bf79ecf4c14a8a59dad738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23adda1750478e77324a8622719b496739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf153f720bbad9f09a9c91b2b643d5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01de4f1eb4790b0dc830bbb07a4bcd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda057045ba2cf76ef14a67bb588c0b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f1b73220e8a1598228b93cea9a993743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a94c69a04284dd8da43ffeae96bced744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366130ef7c7e399b0419bd76d43004c3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19248672aea0a4b0eca2bf2c2a86a108746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed216aed823b7807d2b242cc52ca102747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0713acca70c40262d2740169659a27d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016dfb6fa2049d1585d1e7f4e965611749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919039a7440a5900e3605f14bb3cc8fa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d3e126fe6c7fc96b18a47c198487d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb2cfe3fad5ced11f9e4ddd8ee162b9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3acb5bcc384e4e713fb50494bdb8604753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473c8131ae12aff07ca804337b97e8a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803569dc88aa5ae974eddf8ba071523755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457c471a09442705b6074f4a6eeafb2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f04d4127c2e4f9fd3d8a7046eaf568757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80faed4cdaa47bdc9a6e5a33aede2373758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a4aec5a82573c6e8f22cf35549835759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a32201398f74fed3b1dec70a7c40e21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3451541023c829b1dc6bfd4de10882.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37dfbd5a29d7ebf123f130a2c438be3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f71b0ea09cba22130a0aa936fe1aa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3bcec6110c71b3e3908f7b1ad348395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b42751f928c31fc53368f2d65d9d356.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500b0c423f2b5b6456d29714874ba517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553742cd8aad097f62c926f9eb4baf208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db7d360f7bb1ec75a6419af0d8b8139.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaeebeefd883ab9ecd2cbe2853d14b310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb84e0a2a88aec5be22ee9e729c69511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e975f72d3d2e2cd3f395c057f6f59412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89494d113a64bc466d584f8fd13aff0913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf053dde1fddb3971942878b831b0b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870fb16a34331add69ccbb0f6a73fdb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c364c2663cc1aef06d3c1d8cd716a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae744b391925f37b53fff2083ab16af17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb68c9dac26fbe95d2615f8277e7a8118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55425e417361b7d7a3286e4e40c05e7d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5973f41638f001900cc51d8a384f1e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a79cc7baa4c4b31fdaf19e91bfff6821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cbe831bfa48ac0911d33e5cc77195522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5039fa0d0c71a058e8fa434f314d5423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49606728b269704234c0a3ea38e1ba24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642174fe17ebe52794000b42fd8483125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7afbd5b2a867470131ad9c8a89cb1cf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e9dbe781ae3303f32a80d1b41ea7f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cef4c31b69241141da4cf9140c38d728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda25e88ac317b2c1f0500f6b81a60529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16313ba8a7c596d4e57975422eb65f6d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665485146b8fe3c96a9811d48aadfe431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e3767ebca94ca78632e4bc8a07f8a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4d5c02adafdf5087a576c9ece67ba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278797fb973adaeeebd0cafebf975a934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c88f1778edeef9957e3fcdb548c4035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4bbb5f577dacc9daeaca9d373b3f9e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a5c6d83de81079b5faa30165469d237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38233b03cf4f1c1feebf7461d561917e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53360507dbf59d605723b3e86d7dbd0439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2fc411cb518f91b59b04097262a02240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c860a493eedfccf8faedb779d6edb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e250f0a68d9fcbe43945a2914972942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8293c5ef4a40c8166d5a0ab1c2d9d9843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac73fea123e9e2ba5471a5153d0028d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28a86841d9b362a130df4de2f3422a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b50ead6107675f15cf52d4f7f185246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433395c962fccb7105fd2020f6feffd247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657b58e6036842828edeeb9ed17e33948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801aa63c6fda357d73d8ab9915185a449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061aa1d988c0971d981b9baab43389550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c05456726e1953ecbfa9b2fc8a4d1851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4082a310054011739233e616b6302552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32546b21b5ae4760a5182e7e457dd8d453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d8feb2792b3958d2c32f8347004b954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b9fdfffd26370b6b1935060bc0e9555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c79b5cccb9dcf457a40a2a17116854756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0762ca387726be8bdfeecea9c175fcc557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98da11579ce61628478b45cca28bcec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3248f3d5f76e9053ba3e325efc6e2dc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f772ed006cd602806db1d12d9160ad60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc155eeeaafa9427d8cf7d47ebe234d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ccc2450b21dfe00370195a374cba062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433629c1d40f1f3e989ebf99367bcae963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05f85939d2570cd499cb4248ab323964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3733753c1a009c19f460c8db1e3768a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b3aa1ab0ae55bec3e0122382814fa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6c34ad94a187240ba01432ac7c26567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e0fe280eb9fba4491e4e28c08d89a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca9d6b4e4a3f7b4eefab28896dcda469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61ee0fedc0cef5582f9b8af6fe595770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d961a068d15c7673af7deff6a8964cf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c69e419710cbaabfafa2be7dd557c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481991f1a4fabc095c951ef94fa216873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca838ce2e448ac276aa98b499c09e9d674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a88906d8376efdb84cd3f88e1d4c675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128ec29ba9b6f5bcfe9e9079da8e7c576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ac987860c35c46fb51bb4250a2c0577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36fb9aab0c313ba5e6f9169c095ace78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38b3c473e5e7213352802f4961eb6979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c298668b86522f009290e3fc8e024580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b20d591f9d452c976532e6b5f20b1d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158a978f6a680a94b488386942b03e982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6f96c11b844f66cb64dd5a4f8ffc983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7382158ba18e3859dfd7aefd4b09f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847b91d02846a8ccda1b969914c5f3985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b2bfc2141a2ac561226bb5a55c2fa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac06254de3de4cbd2cbf1185d2258ca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908499eed63eedf72f475a729fb948388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6eaeae2f7c26a956ac82d2731503289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3ea125cf2b506c1079f9cce182f5f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b417e725942890891eb4c3a37205dcc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94dc489b501502005bc22ebd4fdc01d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5eaf6d1c1a31b6d9547f35eedf4d4993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36046b288ad1553250b1225e47c0fc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485cf973759df11141a035c608b3f40d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfffa7e51f37308c8096e94046a194e196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1046168741886178424a36414963a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9f5df3639d77f53eb5a0b4e1a49a698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc2074bfcbfd9328858686e816591499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2683472767134e60aa1a9bbe24e841100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feba7a1168670a1cf27c87cb21c5dcd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30f918ca8c87125ab8cd395e5d0c11102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f301054819750b470b23d7d8bd42d0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100eec462425ff52bd06f3b504103bc0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9efb4aaef622d28f272ce3e2227fa15105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936537ba9e5ffdea05e8c5687c78296106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02db8ab13a8650827c52010fb90117b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d7aa9e76d5bd96e289c8a9c1ed1e0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98d20065c5ae9aa17e057557ef444a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8e998666af75ca95706709acf8d49110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591851264d089282174a17f002cd01c1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4adc93ffd98f6dda108606e8fdb92112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc43aa39275c3254f0475a2678eb2fb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2357d8d69bbdd6ad82e5b864e1677bd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11935d9a0ba96ac589ab393ba96060da115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7f75cbeb0234d9d95e9b5bc239071116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4656f0531e7341b391800d85740d7e2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0b457bc1c3b630e17128c39112f23118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f3036b02239dfdc6e2bf9591a02062119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3298db701f7360edbb8919bc844997f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb6fa1aa11eefe9102cc3ad95d5be3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6a3cc8f42512a7a52622aa21ae749122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed56b328fc823732f1a61d4feb70d0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720c5dfb80442d965a0f820482009f4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d6859c9b829a76eb62b7f55caa137125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7061ad222591da0fdd9e7d3ae6afee6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445de8d764cbc85329ab41cedeb4bbd1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c735eaa7dd893a0a5008326d3a1738128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562eba16c3d1dedfb6a9b3830612a902129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c64bf5c8d7782a8177f47940985710130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b182e8c6a1fb57c0e7961c5a84ee066131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7737baaaa33245ec5313bb6decadd1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb58e731227f581c27149d9b8c04383133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2d8bfb8a466bde11424bf3cbb63df134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505430942ff76151d1072d107af40a51135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f832ab9da906ee842d853573bc6901136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c087ec90b992e5dbf2c7e620ba461f4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762debb98b26eaa2e653aaa44ee63bc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146c410f7a100da838b26d766dc4cc0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d268a5f37afbbd1cd146e05800559e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f818981da51857927abb0dd839432a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02744ef282729ab27b730957c6ce292142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac5ff789f3e931bd4e6af668502534143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9617d09f42efaef3bd450ec50a6b19144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead5882761ec6e585cf99db55cc2f2c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59f1191f2fd08479354ceee9957099146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55fefd66624a9538ff46d69e84ab76147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f69321e613a40bc31d14ce648a643148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033b9f47c526b76cdfe9f3b4aaa94d2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c2cee9fb3b99795d8398188e1fc4f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96defe4f564f1f2c28c9a75fc6cdae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf8f8abc8d0578f1c7e83c997403f0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70390a930b79c8682e8a4f07e1ed58c2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a35c13f10804f6d42e7bfd93f8530a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc6411e5f41ef2606a0531db423035155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef767aafa4e9f02d2d74d179b9df53b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34eeefc29e014da152fa8cafd81ecfc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725bc300488ae3d639be1a4dd03c345c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091559f11ff8da1aa325a3bd49861ae159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab578f1e55694b5392e23a4b4bd2b220160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb4f6c2cd9ded3be76e18591796f34161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd00533772c6717fa568bddd122e82162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fcb4dd2c2e5e2db951c7545500d18e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfaa5d8d76bb13408f6ab71be5dfc22164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed572dd3a68d956fa47690c94fc826165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43027b89696a5d46897573087a03f70a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ca62c5e7a666579c6b15bc7711881167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e6aeafba1a22f3186859a778d1610b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7606afe705c08c5a0036cb0c29f795169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f317b4045c57d5213425fccf6b5f2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9bfac9f07bbf9a91f913ee4377beb1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c83675ebddafd5341c70ea4dbe3083172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d513a2eec258c759f6f48ea27b7044c3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301baf079733f16e63b120d62e0e68f9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84505342083164a7046220e1443ed4f3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1fa2a8bf323d8f19472c4a98abb72176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8de234cfa8bcfe4041729e35e5ec54177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc807e966ac3607c00c12e676c7df7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ea493c432fda3228c24361b0e47fb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a90e96660dd3ece6c5ce3429c61c39180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116008b1e7fba348ecb46a8bbeb38bd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9b8e52edb6259c49a8b2724cab59e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df022683ed96f1e08f9be6958d24307e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac66e931e0c3be72a1ce58e6cb3e22184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8036d355bfaf2bec0563c9d0e95f8d7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6c961a3c410769d85a5b67bb62a4c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03ca741f7ba3396a093e99ddf84c75187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11492a50df49db4ea415c77d1d2c8cf7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77adaad6f7b96a0a925afd4a7343de7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6c8b4a169cd5592bc67eb07575f35190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff222a448f3d21a63452fcce67f280191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56552666a4d9ad19cfd8df29891f311d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b010ddda221ff93a2864c59f3ac05b8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24e20601c5674ad6e5218d9c749a13194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd46e98072194d6bde58ae3d510a1d6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b80e96621b66694478d23d3bd5432a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a805e018d08a075d8e75e004cdfd9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32852bc0a77b09ef8eaf6626da12064198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6731ad4ae3bce5aaee9628918e466b8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6138ab08b2a579e20528d5a6ee4cf74200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f19878e4108c369394250cbd70599201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491d7e49e4676204dda82817a17b406202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b15e7d98e8d88e0bdb1a89ce1bcb3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c484f45f33fc5b6b744307a2223c6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e09d7dd289f779be1d9cc215aeadc1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a96258143e7ba3247014aa3e6a864a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f5e4edbf8c2f9d9df58e41a2de9e1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac248ed9221770018c420da540a3d590208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac67a2013335e7f5046eb5d1a149b0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5839cdb7991531edf4083b1126261210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7962495d3fdbe5ac31d764467746e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3136742e4ed0c2f727f528e6e9f819b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eddff60f84380062389d17f30b4569213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e09d724d1106e08b84e52bc310389214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40872b91b687b32709e938e2dccd560d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68dee711244841dca2589df157d2fb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b77c2f22df565d91be6f815ab00ec9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50228976efffaeee91608f806e2c9bbf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ca52b55ec6aa244dbcd3c03ce2d8a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a286e12f05e3163696ebf642088ae220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4874c1a1e880ebfc81663b679e09c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e96c8031312a175ab52675d7fb8f6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f2deae98ce6d67af3be8694071ea88223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc48c73885dc1eb2d9444ed8069aaf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b23f99d2f13dd7e37aaa0c095b75b4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870fd5982b1424909aee78d8e74ebac226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554d944c90191f252307cae97ebbd3d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace2e04406e151549107e7c62ef5df2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c42c08051d134eda3eb33911fc8649229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34c98e75e098a00615dd965010320f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff7357d6f1ac4fa7bad4a16204280b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd358ae4c8929acf5a9f2418b06a42232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634de50c03effce9595866d489bef8ed233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0dcc84241ad8f70c921bcb0102d4c6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65f41a1b1c6039212ed1c796b1fe19235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c40f2c05fa6534dc9b3d1dcc280d0c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ab56cf99632235950ecd31d465fbb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172bb1f3cd3b4885c1e3ffc599bc0d78238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e9019384a57749df673422cdc5066239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed07c58f61ccce44b90debadd985111240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65955ecf8a1a73dd9c11f2d0bf7197d7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22da89e637f08a7a7fbc679d81def6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c6cf30b763b35f2fb4f4df4a3ad4e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65787631286dd17e86d65505eae07b0a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac46a86d132640f201360d5dafb1561245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93638c595dec51ed9894c0b6e7231074246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa734335091fef3835f828cb1228f67247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b876145c7a36e42ff8ee0da3404e7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041640e5f4ab951ff6d435bc8636478249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c7eca7571e5ed8e76069254a6caca250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31dfcfa5a0a12e4966f091c741d9fbc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977c19adfada8476aedaee14bf8dfbd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc2427b355d6cf4ec50670bb76b46a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2daad3e737255fb9e665c134d9f20254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11acb080d27df5f04edc776242a5fbbb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106adee68f4c18e93661abf7ef1bd200256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d42941b263f9ba51d21527b8e0efe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9b8e9449f3baa7c37653df4ed3e1a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18b0bced43dcc3147bb5ed3c70d413259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e9b6827bb9638e3d0c51d88e0dbb5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c7c28a6b1a8bdb39fd9b109326957261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93edaa3522e4600d4ad5b43f1abc0a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae037d82d4249617fdceeec122843710263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973428769a9e6349a790daed150cc3aa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046069ceb4e3850bcea42f5858792c5c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11beb6c7d7f4c64bb598754dffd0f2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693447bd801aa406a26f2b08a9b5022267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f3367d5743eed29e2e1ff7b3a430f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86682dc8b895c512637cbc8621f87222269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e2949c0a75b99db1307e59f50e344270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2640e363fe441d51fb71e6594c10f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2daba00686a2c6e09b9faa1e2bcc814272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772165b7ae7ae531fe111aebe667295273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba59afca7a3e6c31754f51d254bb221274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898602b6da12a887a453953d0ef9e3b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3dd0a154fe3b9bbf9180772ce13824276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e61e9efb38e3fd9202571e64677ed277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662707da5010fc08bb7b58781eed94c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da025535bddcf67513c35c2fd922d0a8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe077280c02237ba1e4300a1849833a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b28b67eb55e11216a5e39d44175018281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50cd3ac6e37eb14189fe8089f4300f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc6ac81cba717509f1c40fd415df8e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2b643fdc581bf23bc80780b3d8cd8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf2c3f6b2edfa0d70b31fb90c4acf9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484985c90eb9514945e346d19f872a8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69fdcc8f2e27a81fd1b94b47008ea6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389b060f92a1d6c9c41fe3893977275288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9c110b77c847864b75cf158ab9912289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4a0c0f1c9bae95fc3ff315953ff6a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915658803d4517d71a6ff197518556c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1b8457b9a23bbe440342449a4ac51292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2b15b4fb2ff2469f3b94c8e2b92e7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7646ac038d7274180244a29d1d077294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce899daad5e7a04b019432892920468295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e742373e81b1368f2083641bd1be319296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025fc2aff5eaa0e47fcc937d95ef62c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34053aa9d5a007f2cdb18a2682f24c38298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82579990254ebe9e8991e77fec0b2f77299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aebd9b8ed178ed229776a2e89ed3f4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1929ae32fb8033285a2c4c7c75470301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d28bca8c95e131bf8134c6628bbe6c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724e17a77c0bfa51a5b4cff91bb8f38303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693cf710e23dcf99daf8ccf25a363b9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e719392884d76f655ea70a66f039e6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aacbee95da46deb040fa41797614273306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf0d35c70bed343a372fe9c910f32e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62354e07d83766bf266b9cae6338681308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8e720edd243642a0da586c7ca85c1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605c6de2a3679090aa4eb2dc93ab54e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb08af3f1ac985a7bf727493e567a8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cec260861f5fe0768039328f2f3cff312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60af2bcdb1ea290c59810c3ecc8138313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ee004692411dbbec5d401649e6490314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00415b4a3aed765e443d5eae99652c4c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0aa9af781d9f30ad960f097a4eaaff316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700b878537d6b4dc296e6b5770337b4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988484bba1279bec80dd123ea5e62775318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f32d8dc3ac2a96fc1a13f6edf201b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd49e773b5661d47b2618fd8b23597320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420ba7088d6f0655a7e5e90736efaa0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96c0512b8a89b18802963ee4b66b7c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95820a79d8de9046c261098154769a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54bc597b70180bb630b64666f11716324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557900fffe14d89a11aadeefabb46e8f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa461ecad30db9d706cb0e13ef79727326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e10f6b2fb928b4d67f5ebd3d90190327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e1e132a742dd709d03f48c67c6df7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981bbd76cbfab2a44d3bf895d84edf8d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d1490c2741643374501eb8deb38a5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b2443ce66528691527d5b546137755331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21109536d3a4299d8c6de76e86962c4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8bdd1d91a7840c18fb7c62bec13319333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e065230c28dfdedea96678d744e20c6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d3575aa9f87404e10b871e90514a7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede2f3a926789618d78add1fa3f92c3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad1263d381b8f9350d86b7e89fee8c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d9f5d5c42bf06f2c63a1a13b30d45338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e60092c69168276f9a5b134750b7a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420a2cd4c4938d0244151e819c19b6c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2afdf450986dab328f1f907e7c891341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9781988af51a524c81692d8dada9009342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329cd08692fcb3f20569f9788bf08fe9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e84599edaec93ef810c2eddf122c1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7dc979dd09fb060d9accdf1ca558e7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0494421f5a65fe6b27d70316890d46f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae57870a494e0e9a2a2bd743f305ed347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa32f73d27710a31b80ddd3ce5800e4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c90f9ca93234c1b5841efa45de627f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e44b1b5bdf07a6c4bded479c8a4c18350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d93e0cda7f39250a0a934a0559f19d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ddce5e7b5beb0720c04024ca0104aa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1696f03b68aefa3e1b1b3d0dfdc8126353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc574c11ab5e81f0da9d7a0a0bcdc1c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793cedc7358fdcc00e856f767572d78355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ce6fe4e2353db7fd3f7a5d524853f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb74f654b62f20a508931e35bff4f73357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1ff044e69ae46dcd99ee194aeef8e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b9ef1136618f676538a380a156aaf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fcdcb040447b9e3ce6c20395504627360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112a2a153af096dbb253db808d2a442361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc449ede30c3ad5f7671452aa0a4886362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb768aeff8decee51a560fedc5ba3cfe363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d5491e3c86bf6180bc5060925cb93364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6effbe041067a389b26268c6db8ce7c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14db1b0f6bf34d0308ed4bd29d00572366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc52d1cc266a1ebf7a362969a0eef72367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57263173ff3657020152052a01c9f5f0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1fe296cc33c3c718bb3560a1fea1b4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20324d3e1f9d25c26ff29f712fde9c54370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762a456911725cb0a8c955a21902195371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c5c7873ea89ac4c098eafc5534508372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570196da83974c88113ab9923f31f962373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1203d58b68eaebe8495e5782402eab5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e05a1437daaa685179d944a75a0225375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366501ee1d4356b190ccb21cf949f471376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1456fe9b598075de3cbfe2664f218377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa2ad4e4cd17657ed246f4bedeea0e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b33119d4c6c28bc8e72bcfceaabd4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6adac2233f7e0e191249329b7d7194380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a788d8789fe6d7857127963380705c5e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b096de6d031ff882df38c4c44466aa38382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8760be546ffbf39f7a3feb79c695e30383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572d91fba79aa8a6ede77928ec7c133384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342d6d73f3c9c88c0221c2661007f50385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa4925a9ccf45ebd68f675f0099eae386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89058c2c2a67e409b37949bed39c7d69387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d60cac95556e89bcfd96c0aaf8ca2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce299424fd3deca6038264fed258d4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13055464183c11af846c1cf0bc8865390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11a561735e02ab7c8da481981f2eb4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c7b24f26fc166c3d096cf2360dd4d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce30a0277ed8c8762a9614678e6f7e1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f7ac418e2af2a8cedb553119fc4a4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88622b30f0ac768dc4451769075dc492395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddedff637a45db535ba5a747e8e55806396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1a83210f5063b8c6e28a0d0ddbe5c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d033929cef69d83546594ea2841306398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669dd721aae48bcf72e923a21ca3a8b8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f35008c7dfe7864a20b80107be697d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4e9d7826aacb891209aaf1ab345b1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b1427020707db5311b2ef2d4c09cb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a1efb16a6f8834d8dfe790f71a7ec403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe1687dee74353518c40aab04ea19c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa9c480fee4852b75881c4a45a2f67405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99928947b81e99bfa33a9b14bcc7952b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647826420d46a20006a6028a40060d4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bebe2a0a1994fc21b889310cedc04e0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e824646ecf8c4c939b8fa4e0aa157a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09480c59bc3e57c3953322f2f153f9d3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e96be58ab94709ba4fff5cd679f944411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1603365e5b29d45202e7a5fbae07252412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea25a06a3f91d7ff089549cfb917c3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee87ba5039af22867e014afedefc258414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b404bc190784eaa9dc81cfd55bbfba415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4137361c159177a590890867627db416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac5a5f267cd8fa0f1146cca4f6db62417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69b25552ff4926c8d12f16152e68bc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580921a38b7d807ac2e75baafd6a623419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe707201a1d2c156b57c3ce7ba198ce420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572529eecfdd9727040dfff16ce7e127421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73352affba217d350e1d5b38368850422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7328bc1bd3eaf60b8ae85f8315cb29a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d944a3251a46ab1bab5b55f46647e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14d72e7111e6a6a06769d390109d32425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eec94edaa8ab4670447b4715313edf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be72133e5c3620c3e64d2f334bfd194427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971bbaeb266cdb928c50d0f2f690b90b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef1eb024b905e5400d993a0a31cd3a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bbd745ca0ca5eeb47bcd44be79157d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614ca71a367e08e87a15ea52ef3d60d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3d97a4a38b0ee6ed569dbbab30bfb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3077e83233364072510ee8b11a6ff85433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f9be6da2996e109696fe04c18dd23434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab2baeb5c0e680b423356f64b89fce435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04386e0a340b275a23e0606b0a4d2d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c13d4d9b9bc444c4825816d3eefdbf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b78ac18fb97fb60775cdedbf926b3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0474e60ad70a750dee123b5493b82b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541282e26b80a43482a12a4f84ce835b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5100c361b1cb8c635fb1430ff57c9d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311cc39b84821820e33f6746fea180b0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee98122344a48eaf6d33d02e9a8797d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44fe261564afd52c0eaccb4d4fd2996444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1d9f0df3f7cef5abdb2b2a02ab44f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c19c706a8aee0560442a78c20c430446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40b0b2b77e3b60620717a62c33642b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd70d4439e24eaf4549524284556cec448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e30aa2de645860f8df4b97de74a2de449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b4e5fd92c88e7614f267a963e50a5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21d2bc82bd94064b0791f7eff5f312451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f04f74f2f6cffb0ac6945c3ec415e5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b571be195f1209c18beb089a71383fd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678ac8496eb34550ed40a118e8595af454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e5f833e3a869f8994aace1352c788455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08306c624edae986b88c2edb5478e835456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f43dabb471624a22e8e04285eeb6c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7780ce85e5f664cd652204541266a3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f648d8b2d5ac73efe3d4ca50b9027459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ee7d5554904b772c5c9303a1a451e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04ee42b1ac0715a775b03147de6469461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416953fba28b93a7c029efcb1a7418f2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c5859daedbe68608b70bc5ace3a6c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623787a5ed31368a7be0ddc191d780f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ead13cb8f13c55d3fb056d56a2a3aa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168f62ead507205f8e8deeda3c631db466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaafbc35c0257e273a1b1585c7a0890467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32503d9df5d3101b7549f3a9749ec6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2229b2aa404b3dee1f2851e852c9d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781d79b5c48adb4c8672f3bdf80e81a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9517383f1df06dcbaf9ce1bb1af5d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c9780dd5a68a63f06c7c2b23943e4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077dede94130cb5b61af702245c98342473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b65ed6240ebbcbab7023256a7c6ee474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb70cc6990f74f1dc6348514208d2ae475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15df98fdcc89c4881266c0cd14453d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016882ad5c2771d64f9b703a5b17cb99477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7912c35cde4b41e56c3dde15e37416dc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d7526b6f94b25b999d99c82cae10b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c609a6669d144e385da5ef7490d611480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6682d3c928120bc9d0dbb5a27f8ec0d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde60d3afb08c1ab41f4b62b03b834a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469535d56991fa4c50948351d082874f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f66a16fa19fa868627b94485b1fbc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc39cb8e54a877a3f3ad1249a6ffdb5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce51d464e1bce782f31c52287515213486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe60678799caa892985f89547acf3f19487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af2d210a025d8f7b29770e685bc681488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f0faf985087c88c10742e9d09caed489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5c33d9364bba873b94f8a5ad130fd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9fb9f7d8e461c5460cf43f4604627c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e242c2ab5a65a2342287c96c195c6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3058bfb46f99242af37e1579a8c667493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab862aa2874b797e0d870947c9ffca494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938fbb88362ffb08f04321e305c2c98c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921ce6b33909e42418dddc971a37c8a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89db982296522e3ab02a33fa2b5c8e2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d5700ade6d10f9921deb84dad1579498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1b66afd75afc10b229e1da726c0e7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62622766518ff4fb946e97a1e68917f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b9399e8a983b5c95d2dcacaac4c660501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862aa28bdb9aad76039a51f254884351502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975301e1ad3600f7845b6b896f0b34b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eaa512d6ff2eff44faf72af59287db504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbafdbb56827a7b65daaa19c595fef7c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c40a08e19f54ea0b47fdf24b481df506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b78ad98b54b977928b57c615f9926f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc242d2db377dfe5b215c5d355ccf4b5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bcb1ebebbbba6195faab92a02b4c7a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659095d6efd202ab1a6defa87085947510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f87f698e8faddcde98670b8fff30e6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910004ecd578dbdbfbb2413419e89337512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc23793c96e9feb948ff7c06e6e0ea513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36821545a8b4f0747a9236b53d6ee88514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce9b3b41bc6dbf113c40a95effbbb1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9fe52bc0a485491e02619577e030a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63fe5439088e623abebf611c8369094517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb2f21dccd7ff4a699ca82d8e87b59518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84761964d50efd5126d305a6a8e3cb9f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c3aa969d677ffb784ba78c188db59520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5bdcb65f1d853636722fd8c5ccbe5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02281aa02d7aac1fbff5d18b8ff5b8ba522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae5b2be4d0c37130ac3eedbbfb6350523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478034bb9c141e351bedd60fe5eda24524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714fbf60325d2dcd9c723256739fa008525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739bbadda766a8ecb040826a9ac8688d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63811e6fb9799270639dc730a296bab527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac4ce2f9bd710359e2b1377108dc37528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438926e32fd98934b5cc6596fc390eab529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216563cde6eb38a5aabc449d69eebdf9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94a2465ef1e32746ced33bfb1682c4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f4f7d684ec736b83f717044fc7155532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f927a19d6a7bc177e003dd35fad651533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab9c3e68be87f5d96e6214aea0cb76534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a02887de9b7bca1b1016be0666224bf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8cdc0aa34cc6d3da9cbec134e3979d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e989c57efaa6c153d5dff5ecbb4cc1a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66239c629a8540e5dfcc40ffcf383806538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4073f5fe9ad00feaa83f1bf9a5f8eb0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94499820ec498f49d48938dcbc270216540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36d8f850492e0c5fc4dd5e3acb72d9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626b0365651da9afdde7fb08eff580d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3eff0b085330d98b15c8d90c9932b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dbad5d9b3f14a4f115cb5ed6f89987544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe5f04fb70597a863d470ef8cb0b38545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be433eea257e62f9a841081c4bf40cd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d0505ad29cdc37e281433c080fdb3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff3021303c3fd73460a291982b3c286548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f383f3186b1cb2f2aac255345bc47c9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed03786063adc2161304cf150a1944f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a95dc063c2608d235cbc9afc50989551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e4a0fca53a008ba66656b8de1088b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ad5a67cc7b65e3d44e7f24bfd7b52553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b01c3da5fcde85bf04fa2250d6aae3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8270680e6d880436ef26a6d9af1d0a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102507659e0897ffc07f7a2cf45285c3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad69552171dc575fee7e879c162eec2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b368e64343e190f33d1a9190091b8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004f65aa0e5ea5dc04857077acbb72a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3b67c2a5405d4cd5ec578d9e15150560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db181f4f3fec5167625083a6052adb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769fa1acdfd086535590a348fe641b9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e41fde17a6d1ceaf8778942e185f4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5076ccd838574dfa4607b1ab70a772564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd94c2489cb6b564e3f087705e4fbae565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3e5c1cfc88a6ae5e0e7f5e2a7f97a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4df62b397b3ea80903c1dd40e1d6f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf283eb2deb1d97f00a69f9d70621c4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0fa95cde881933a4a4924fce167ba0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3843d7430ae040c50c3e31f65d9bdf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa87bec4e7975d1a859ec576f27d8e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c01fa208360dc8c8922f77dbbd8cbf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed30ee5020399e05ede55265e248f0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64723b6924ac42fab1fa54f8f728762c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aafcacb878ab7713d2313e8863e967575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33de4de45061a2a1a6163721f23d619576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e5897db7071d2fada195f87004dc2b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4409d2a0b11a14727fdee396db6481d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c6847cd0450bcdef7b323a13392c0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a154a7fe454ef11515e8721830bad580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc17f0873f0465f6c56960c1751014581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e96fc32604ad9d82d6bf43373ccf98582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef950e2df2032c217cc977ffea09b0f0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403d82a15b90767b17282cd5cc29a78584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582d08a0731160ab41322af371580db585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b303be0981768daf7f2f4c4e18527d6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91150713712104203b5581b226710fa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18076c3b0963fe6eb34f5e96ff14d9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410568c74211e8f9ba26d3aed98d61f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd470bb64f104757b62b0b8bb79892d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef6b8b152a58555dbc40cd93525ff8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61619a121a3bd827f8f51d70dc14d6c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584606c0feccc6bd823ec4df133304b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012e2704b92edf1a26f5a36a7401c04594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddab65f042c6b87858ba0aaa341657a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca8c3a8c1752828b710d4b73a3e66d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec9a6486f359af2f92b4ec38bf5683597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21961c95ab761a0b3420ce1881ba630598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72a0b7c1bf3b66e6be64d3eeea5387599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212520f0a2a369a493c921406cfabea600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92867181ca259ebdf2e3356aee93664b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb541375e4c581532f5bcfc8932d2750602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08acfd4fe9d720742bdba5a8efc7c645603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1d0b28709024fd5f0c572658ddc5f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4fd43bdc0d50700358e88c7a121506605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0bc196b8de58dc789e627300776dd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376bedd5d210ee96289d68a8b60531e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8d1775519d4e6bc2026998634828c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c387f0dc5939a3822ad33e5c228f2b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d767549825d23db79872558f715aa1a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07487cbf1d07786b82b7e4e3312f7117611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172441ea847b65ca794b22fe0842ff71612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e0c23fbebdbc3c79d05d7935da8e9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f1f8430fa23baac3684ce31562265614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4f262e201f7fc81119193623f7fde615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c0818a2437e44cea3b39f91ec3cc5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c66dd97b30a982081b693aa400efdc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09831112df9f92a50e657b945a4c6d62618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17774f8c5e96aa005d50f011b684bab619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d398228e44351f7d44b0b83bbb29f5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d8fa42c52a768762097de9a80ffb3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af500cb309d04396de48017194bccd50622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85fdcc430d54f8e8e15070e20cdc895623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d42f4d25287cf40b41ccadd0c0e1f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147af7771d92890dbea78bb201d171b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da56c6bb62107467120e5f18a75605d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7c4a986bb368d4f7834a8b9881316627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7a49a15e727013356ff5e86bbd9a8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7cfdb2dcf00d61a5d62b415d2b9cf0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11e91a8ef48003145848c3d11b652e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f7850fbbe76ef3374d8ded9652af2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79abbfee2019de2efe573d1afe43461b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c364d7bb39675b145f67a54006d5626633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eecb907979bb6d1bad3022a2232a876634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4fbbdb54a605426b55a558c30846b9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbebd14bbaa345d8b3f73b0c130d98f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf9bc922737046ab8af32c37c58e5a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52633fa834a71a49264d44f1e7418b2d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1409703a951c6dbc49ab82a7c87db3e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b786d863bdc7605dbe664c3127e9633640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6444924d7d9bb065a020f9bbda5219641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a894fb5a6d0b28d39c95f2a4e9263f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc69e643eddb734dca92ac68057c85a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f783b484193cf111b208a740a396d443644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f609747c64beac425630c73fabe37645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c0efd5bc121e8e194206be58e8195f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42a50896ee4abb0ae2370962130c0f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b723e81494b03105a7dffb263aabfe648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13124652b8e5f95eca9ffcb969829dab649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff992b11f069b43b616e9f09cf1951be650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb174bfca006ac47b472e6901772a81651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b791d16dfe2432393a5b15d7a625f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457cb5e1beb1ddb2459efb24049b780653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f6e76bd543eeb804b592e22a27695654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9bb356f846e3abbfcd31b8d8735e7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47285b5518889b60b8d8dd9bcdb151c1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6890fde5551bda342b225b7377bf95657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def69b100b4cb66097bc7f7a1ea30fd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072cc73d97f6f497ebce283155bdc8e0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4ca9e500f364c39c79c150fb4ffa4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146ab73e0d2e196a53c6e5d90457f28661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b36c184fff17ddf008732fa6690df3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcaf5d839acb77abe58d60f86ab92d0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c88484745c7b3bebb8196d363993e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e91df8d1c075ad2a5621d3038089a2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c6b240a62a5186e3e72c6747b9cca666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d61d609aaf5539f1841b832d72f9c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf49968f5980ec6d01e6531b6f552d3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee7b95225d008b1e3a607e2f65e67a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3aa7bd83caf91a9a878d504d12663670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd62a0feed3c907e05d0d8f4ac1202671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc7295da671331ac5b3e0ba0617f2e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e5f89019224fc4a6376d88df3400d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c85ad8cde3825eb2070de858600fc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb698977c5d05d4a1c5bf49d369d5e67675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba17080c4e56ca7c859e0109d46dbf6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36841ed68a1243b7e54e10215f8136f1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a3057c8f02e986ce548e48a2cb58b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163e5dd6f1ff1698233b4811354b045679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e794db08bf42af5203de484ececfbd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99abf879b26156bbef9fe53c50a34c83681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab1762b4f09850a84a9cfe44bf6523682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905ca201d726051f7311aef627fdf25683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dca759a5a983e0ec565ec6af9a829a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a4eb04d2278bff9e910f5def26f18685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c18fbb3db28162f19d199eb077092686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272fdf906549b12b4f2e280e5a1275d3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a523155deada1ae8c8438293cd8e779f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d13eb06537f9f6c78dc57efe8788dd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8c837cef028fe2cbb318a23177477690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd58fb2cd235e339e12dc0d915225ec691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c36a1bc28e46fab9ca150475b4103692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9436401b6a1b7ac748f28e0333e4e53693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff2e590071a61db504067437ccd5e2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2283abc7da574321012ab97b9b827e8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745acaed52cb8da071dde520b929880696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eaf0013cd1e3991e3193d318135488697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40f81e251a66bf5a1b716794188c41698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2b488fd1c8fe987311f48dceafd90699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0197757f56cf98042bb0beeb8414f4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101d10bf373a4d5511b39013674559b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a611025d8e622d265fc7bc1b49729702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd9a65edd05b0ebac2402a2c0aa979703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b89381d2c412a4913a067a0876ece704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b39ceeca344c7982dbe8e5bcda41cd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2226a6cd41f5dd3be917cd8a9f6ce96706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4c0d202b9b081598c2163f6236424707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8659618fee88428e62f00732e955c29708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27569b4dae2c1e2eed7a77fe36de46709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f48db7fc5a559af264b41214b572a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf346af0d53a71becdb6004b3ee2fe711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3292b70c1295395cc7b249f9674155b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb4761b98839245e3d7091e463f407713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51edb245d963fc0f8305130c6571fa0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f22b23a02eacb80ac1fbd9670b07696715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8a23a3ad1724a86118c122b228d00716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f29ec98be524f2184f097fb4e7c23717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068086cf108e7d1c8156f805ffcb569718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073da524cf1459c8992bab091e67c9c2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733edd37c4cca0e84b87ae83393e49a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b33c0486a7f07ed060264bed0428b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5b3e57f6b41d5d32614e6d6d64e5c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c967fdb13c8bd48b430b7ebd991f7d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37178d46cbd2cc3b50e614e8872d6317724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd08c120a1a6ba192fa0d18e8791881725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefff77bf2e128e3c93ad816e6259e97726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbebd2c417acda71038133a53e87a2c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e7a599e2ffef9784661a4ead747d6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c730e60ad1f46779418576d6aa214729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9acbc0a3e343bad8a693675056c9a31730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6921e83f90c69ad6bacf09e9ba406a2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623d2890236c34371b9ea84faa952c8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7dc8d40b3a101c6576e02852c73504733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937242e0c15bd036a06f5161b7c0ae3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e93068f458408407a84ab46d2bcb86735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f995337e3115e78088e31b9392f9e1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72cc1ae190d06c5957cd32ff8a408c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2869166305f15dc78907802cf9b3d4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b52bc715fb81c4f32733bf3bf4d8f2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ef829a10935bf11b90e564a524984740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e37e64b53ad8998596ce4afe8abe92741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d3c333d876f9aaef2a0ef5a32c503742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f35e44a498bcae6c88fe12381a2d9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbce94d0d8d7baa4fd646d9e06e9ca7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafeac9a8c15d26b552398506868aead745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e971427e0232f336b2d9fd76c0267c4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96eab7a61b7cbf43f80fa3cfb1409f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6464ba0cd8b98cbaebee47a581155748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f621f5a50b89eb41305235f5df67cf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3c7f68c0f75a244829dac8ad31988750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e89f35d3589450fc15b4fcdf1f0516751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0740a1d4cd6d7deba925bcbedef14600752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4117de088b9a86ebb87c92aaf3e07eb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74399c0b6df5134f66fd9994010b7b0d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449bf5677d7910f28b9b5fa7fc150ff755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2bd00e151fd8885344de828545472756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634c8582df79444c70f78b552b87da8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd7bf407655c73073e30765a471cf8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a4b5799dd46d7bb2fde5cb98925f5759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>