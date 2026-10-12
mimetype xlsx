--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d7ad7054bc4adb2ba3de7607648341.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242f9707374edb39cc97b30c2cce84d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0567117ee39be040d9ea7d91b707ac3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3861ee2ac146629dc274a54c93de1ff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dec52b51a01ce70cfaa46daf5759ae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f8588933c931b68e3297acb24b9ce6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d1275a9aeab151ffdedecaa600d217.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638da00207c725cd46ff3399e5a5b068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6d4f6ce02275298025b3538749eba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246459195501760dda6b2f4042c49a8410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79af9cc7b56e9583b7a13c45f819e9511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e9ce54242df8fd1bb869024b5bd6e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452fd5779c941ce48865e45510548cff13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd1254ddf85353917b20b61a6e76d514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a8a00399d093a29604245d4e0505115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f6d0be09d35d93d4b57f426c821c116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ec21243c5b2dc427e23786b4c4e3717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a203f8eec4a8bd391d2f553a0937b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f70a394a8ae6d07be9141b962733b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3fe2e6161468a4a449b3b188e405b820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c95123cdd27eaf5aa666c630689ca121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a4150e252639d47041600bf778fed22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a616107741ab5c86f4a9e538684141823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb235de133bf862b5e617a4c243d5f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dafab01ad402e201143b9e8e99aece025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682651446422e1728ac9d0ea18de46526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83283aaf932817096c271382dd09e6227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d928bbe3518e5fc227f90d49ed0b3dc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925abd031790d7d0d012c5326fbecd4e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711733553238cf49c71813266bb22bd430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ecfc13c2b62f367854bc40f598ce231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e143c87b50b66c4ab21c0c2450cae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142919ed1a307b351223186e32f4f6233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405a9a7e7d41da90d9e9fecf9cc58c234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e880219a851b6476e4ba22777c48435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e949e7109ffe3cd341228d49ec0fc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e8a118c0e78b0e3fd0e0062fc096f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a762f0f41a83a6b2763b54d4d5d9ab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c3f02aa387356249fdac2d9d48adc339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689821f633b55a75dac0db54d4979a140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173dfaa871b3b01d4f6da9a54fce4b1e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21254e582c16f8342306539a4f1cd8d342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce22ba173d86d0a816eb7b3a611efe943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e714f5218046fbb9c5c8deb089ca6644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cbcd0b692548ad8a8f3b8a860ffbee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb21fd331556d09d985ee0ea1b5e5746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b1f517c830585a480800f77eba35f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87be280a56d086d96d3f1831fc7a0f848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd870bd52b622b02df9c09e803bfcb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51714f9d159037434c9615642ec5daa250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b95e8baa22a6144d276cc5827dec351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6305cc3fddd6f1003e4292888c8b83352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c11de2017327ce207768fa9b1d894953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be469ccc80483cdbdec5de26c8decf454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05219e2d7cc4cbb0f63d23151fd990a955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3cfeb66774c03f11eb1313d2b5537c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae4de3070e680e490cec86c649e9da57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1637e47d8415d90979bf6d1efac9c958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b484c3aae5c723936affb9282287959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a4bd570ee1422798eb84e0f7678ce60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e3d2884cd3b0142a57360a546ff6561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9378f694cc016b1487529e6846b3a662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a074c8026e59c60bec596c0adcd23463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e36c03b4b9b745a2a9b5a9609ffdd164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750962c14b7d87223a11656d2bc4627e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd516f05bc35055b68dab47c99a63c9a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a0cbd4db865a2da26ebf5511d175467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db550ee524416a3571d1fdeaa9a130bc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d97e72c615991ee24e81f06906c2f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb545f594a78687f94a19f1fa1fcba170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200524e63c3b061da1a58d541674bd0371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe9f3bab123b07d28c56181aadd58972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92603520b916418591eacab3698a775673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17bc93deb98591c693bea174eebfabb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f57be6afc9481887027bfe978398875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8ffdd904db224bc74aa5e252607f276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683c868cabc2ce6f5c2f513eb50656077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c5e829dbd4daf3f4c6b2f3125cde478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd118bb5bc7cb513157fee0c8a02fab79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e82f4e8ca7c51e591f9b82197066780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80280cac65dd448519fffcca4a5292f081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623b8551e17719da0c469723860c25d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea016cf1edb06d560c1ef0b0bbbad2883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9967ead3647f4308d887fcc3f17d086a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b8c480f000c5beafd60277aace9a085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8440975f927337713f4136821f16a9c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988f58e85d634e441dfb8913edaa8ba87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc815f7e84534ecb6de40bc3dc0bd81188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ac382faf5677bb7610106c8e3d04b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4eeba49177e54c6fb0333492c0d51390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8d193fb0a485db9cce694536a3e3c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5af166b1845be71fcef270c67ebfb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e85bac3f92b2e78a703b42f1eaa1eb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22fa3212e19938e73465b35817253794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a71784cf8b8f1214b1466e587a9b8995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81847c4492088c041de7258f01b3c896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2dde8b2ee550da02f07c80e9b8b0d597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45879bfca054c2783e4f793de29b671e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332315ad17fbc2532fa2784aa70eb1199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d50bb9df0ae8f7ecfe8c26b4aab62100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5f3eb836259053c032ef88e9ab127101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16cf6169452592b0702fc48880491b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20362b26f240f195d617338481ed3efe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84604f463b0738694a4dbda0b839b53104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69dd69bc7ea4073a90993f7a32553a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60fd9ff9bb50253f61798648739e20106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4044dc558baed672958ec42fb181f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b427463bd2787c40a638715b83135a4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf96f0db2131a7156de6fd4ba67a989109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866b84b7291570a1ab4ca8de17fb24d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2fd0bc1b43fce3052f78773ef96bc7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978f08a5a92d31bc949d55874c25679112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eaac0cd8fc4ca9230f5feebb92abd1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df7a518a1ca884dd5c0612dccdc384114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d405d0f3e38334167c7f623d10bcc7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd92b9a7792b2283c0fe5386f255409116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396f6dbd74408ac78812493316d718c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da86506fed4f1ca410f5636c0716f8f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af68dd28a025adf4b26030b560ef2b5e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7100e554bba3382e34e605d36d012120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0f818ce8c7052aab75f34b0b2ce56121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca15f81a1349497468e980149095850122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9cd7d403556ce6f365d39c9957c18123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961e6792a18b5f5b16125fed9f91d9f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c5377070c81c4546af6de9f752444125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130ba2f4fc989dafb509128b5d9668d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09620e247377a04dc811e3c23c221d45127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4cc11611689b54b442f3f4eab3a356128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4df40079e8b136222d65020a4db60129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e76054efeca5355f0cc0e900c4160130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07e52e7ddc54e51d65cc3ad1b74355131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd37ca1a429787a92d04c5343a23c7f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443015ddfded6f16a3d294da5e0fefa0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97318b905d1f6a1dbe31b5b95ecc22b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019708ba0d6992154d2a051dd7261ae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564345b0b263dddaa41ab41a4674710c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28854c66c71a63dbbe9cb5702439d972137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a0edd0c44521eebac71b126352757138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac57c485fa0fbbabc493ee5525adc9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af90711e9e2826a773c17c16f1cee9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db1cd2560da772c04774c42d9339125141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d597dc39bed63790bf8df06c2b9e0b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456095791000b0a7e784a5752151e53143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff070077a317a22b4173cd5e76b89451144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ee830a314e0bb00e879514757507f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99079ae80f1438adcb55a070569869f4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750dbc6a681f2be61b55eedac41e037c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f263a7c42fae0e2fd4815d34aa4236148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c6d30081d4529e80e84b0f1564141149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489422b508a4de83be098df85ff9d2a0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b2f40880e88099aa057a0695d87e6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34df9bdbf8ba6e8a4bc97ba21b140c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b783c089479b145845f4d00787bbdb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be69906ef170b5d122b755bf96b09c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726d674a9dcd0bc5a0ddf7f3d265227155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5702f223b21e4d8f5fa6cf46461150156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6b2424709b4361fa74ef9adef89ce157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff35b282b8ce4b6c007a97941fc0a8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a3b32085a5a3bea5238787d8edfaa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8866e40f351676eff46fdd2bcc8663160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183bd23a06bde3c69f75fb73f07befde161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2479d755b53be9fc3329e68ed9b60162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c04d222ea19d405edc5c71b45b5ef5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49578c43b84702770f637b5c4021040164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a209c79772055231b1aea1c027ee1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f65b9a13446b2ae3405e5684a781a7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997f39fa135163f11946026b31565d7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7768dbfd0264d5a65a6352eb50e22a5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010e35698de693a1153bb56831682df169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e906a72cbfd16e4e6f46982393b3934170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233609bc3c81cfddbd55e783b673c0a6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e3c1062fae8b1393ea91a784820a5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672623771963f9fd6f335349fb90c77173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea64dd082337c4bfc9c8cbaf93681217174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31c6003f6890631ac6d05806e5f53b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242bedd30686e9ab3e83bb6899c7746e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd85d1935864131b764f053fef9ef8f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3a3854aeb1ae444bb9411d9ffe832178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020580fdfd4b9055f64037961cd5f124179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae1d1081d434b14b442bef91901836180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea875d3b84d1fb5ff627df888fbc961181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb72f272ccf1b237d4002989e92d38182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30c6d59c91c397746f3b42f0ffdc19183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93cb683c498eb76e5919c425d3ca1a7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4de11fd1664dc44ca320f2da5b8426185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45733ee147e0667e1bc8b3f6c4686e98186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2ed596b95b79dc663d0a95127fb5d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077716c2e2646dd5547f15056086541188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0ed530bf5fd4368157d96e3d3d71a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ccda51f73c4dd43124ea3e801dd3c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c782307d3fa9dd987cd31ee8afdcf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1260233ef45ffbb74489d850ea93100192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da5ba312150004b85aa1261d79104a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dddf266204fb19d72cf3e16b09b6e18194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908bdaddc45c5d59b689a130be547a0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac2cc24523ed67b22bb20864607fb6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f24ae16b4aa389c49195d13141850197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ed130761b9ffc94ae95d9bb5cf13e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f5cba47c8310770962219e1d5907a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27824e9d7c52377eab639af2c415ae1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32cbe2dc1589b90f31080f1564fc743201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65da43364d1e1efa0cc3a34b2200e1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd0a3999f0bcf390b6f314c6d338ea203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5e48eaf9d404ce75f6eeef6d29f1f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e296dd41390187a5558b96c26b1f7e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b56bb8498d9f4b49a610f855e2011206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ccf81bd51cfed8e521ee3fd7c14aa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc98ea9e5f859a28ca11cae2399658d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23cdfaa5b81769c27e0d22ea3b93cf2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb05f31d616e74923bc7389305cab09210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe886be63fee8a2d7731c2803f2ebe20211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a176e439535cdaed312cb255e85b9b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4bde807651479913ee99adf770042213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535ff8215107cb363b019652f45de34214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd30d4c6368af1c3c2aa3b7cb307e7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64ef565de11fffadb32479988c791a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f0a4cd3be9af40e9ac7a825b6258c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866466a356ce43b732f7b04b91bb9d24218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a1dab3bd4e7d54318a7226f297fc5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f097bc5ca532973ade7536df0ba299b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4012a0a111bb7c3e1c9b35c224d671221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63cbe03c8be6df0345375117fe07936222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc89dd494a4ee17967c066aa808ab8c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989f9352ea84ea85c25c7bc6e1cf78c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3e424852bc444b1bedc20d1564168225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd8c67fea4a9c86b1b0138e18fe64f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0567c67f11699796020984c39dfb3a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5313d9c55af0edb5f45ddb80b9d69f8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1a487d3c4cb989df26f5d92cfbc1f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9078e37f01b878a0b65a783ad36be2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408aa4397a404970c94288c07ba9f495231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c1e9f5440f74fb1f87d41e004227e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d2e3a8e5a3eea387d4c9764aaf128233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe8def0b2744bed7a892dc5e333c91234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9d40b250622b058a5ab42ba7b95a6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9aee20255d64b2c64a71d7a3d1af6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ec54ddfb6044c54f140b7e4badc9a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc89eb3d6d9af072d4b3661c6a966b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe4ac71a967b4cb9a534a0a37f6da6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3981ece8b6e224d375795c4c0eb6d75a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717923c4b9ad22166d5b9c33d6d7c9b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43058a370f1aeb6f49ede743e063c9f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df133560777f35e281a9ba14435e63e5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f89b27e000f8ada5e2e0fca93fd3b9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2a4f6ada72f3990948d95fbca59d5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8179bb98179acc5202bcdda6f6cf5a68246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4cca55f8908753ad692621d8a5475247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29500a82fe2973c2c4a561dce28753248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5bfde40934f8051133071c64835b46249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43859749aae1fcac93cd1158d395f0a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a32bec01265b95d021351f8b67526251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa6e3f082411730897578b5403efed252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec4a354fce62de08f2a2fb9777b228253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ccaff9d88ff87327c0393505aac9c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb05e8c3fb5919d90fd7a79da8dd07f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403392f3bc2a251d474729d5aa206e3c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284afca7b981285d213b9175b33ccc7e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a86233adf8ccdd07071e3100482d1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b9db3a8089fec29aa6aeb8b3ee5b7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d990f2e9f3568daabf6cba17b808aa1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e78a0f2d9a0892fdfeaebdd8e80811261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c96a1e3377f29f0a9f88188dd5cdfe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aca7a2a428500487bb077a58e092b2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a310594b659e4373bf80ef8fe98c36264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a987577856392e0f83c32e260f67d7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4edb823c6622d900f8ddf5b19f10db8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ddcb8c3b804ab1c99a30e5cac49a5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c66983fcf27de7819e311d1407c043268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384d1253b718c053ed685106de02dad269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd8c2f0d6113b702f04cbe17557911270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b2d0b3be5a389784613fd731b8de8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44925d59f3f29335c77172de04ebf4b1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48ef1eae6f80421c7414ab4056bf4c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e50f3e5bed160d2a17467b80183e3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6f6c36022bcd006f7565440b93740275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea837ae5252774995656cf4ee0b91fa1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd12a9cf3e91604f396a44b7b499373277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab5d93b8d5a94e4980a3419af509ce278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9f821b501d7ac31eb2a1f2e2193c3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20131ae4717e288665c5892d588df3cd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0952c80db3d466d370098713db6ac2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ea03dbfe6d74bed33cfef607a33ca282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37afe6ea3062aa37747bda430ebd3fc0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f558f42f44f97c1270f1692b43bf775284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f165d0668d73ffb89301d0d682974285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed118d77079501e84400cf7d502d9032286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add16ed9a94a82367eda5c68e1ab8ba287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd566f387400d74c9ee138b7fcbd3f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f9e176910f9c24642aae49d8cb3d1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f34a4a14bec5266d6ca3a365edb574290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d67b56364792a04bd2e9a72e95c0d1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaea37db60f69f6a5daf339ec738293292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd09712c1df26a66f91a177907d8a9b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456700283a04bc18e3ba36ed1937acc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74d148dd75ab2006a0f125aa12cd28295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8dcfbda4a2b86b7ca0975a91f4114296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fff05a64473fe21df4bcccd47b5c66297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46beb930c931a9e7034c46c57ad1ad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f557835d3aea25e6ead25b34f250958299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21afb54649206b4c2b0b25fda46d23de300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa077a9cf60fc1fb17ac5c0f1ff472301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b364768ed75f76653193526426df65b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccdab06010eea083f4303f4faa08e2e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e12ad431e4e5c10a2a56ad612a84f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff5e21264a4080fc9016f60506a82e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb92e7f147d81ec97b7f1906dc69f6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c665b82b76d3035deea1b94eb8b55307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c29e73bdef8b58ee63f6918ffdef6d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8a2b624053b0727eba489284b72e7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0705becfd7cd8e80923069d3f46cf1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee4c0ee847ce30b7bd75939fcbaf3c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f879ed03019af13366f015d8ee886cd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9645b0e62a07d6d74c997f749282b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28935bc454250700b938f0b041a328ad314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac4371b882b67b9e7aefe3857ec7a2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844b3378f700e1a3255bbb3d9800bae316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d15f0feb0d2ccc7736084d9c09fa0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009c6a1fbd801dc0fd165c07881c634318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87d5d0d61e3f03f1d50b9cfb91817b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe443f0961b23f8ce7510fe9f7a728b0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f31ff4f61249ca11319ab838cb4f6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6fe75395396bcafae7c4a2a858618d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1311656337044566301cc326d62c89323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c993d2d4e4d8ce91e7d9fbe4b3396e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14669ce47955dacc9e673e1ab5283111325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e162cf5fbd5977095a9509224efa37326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17eeb1513d792759f0974c6178dab9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264e34e9101e1c02b7d465de5553bbf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0c7c9e959e75d4eee6b7ea4fdc55b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baabf3c804df38e6b5064d8c367a951330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e9e358218830e905e63c093d0cc74331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb398445836d53483bb2bdcf498204b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778d0736a2d58a9718d85f16cfdd636333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9fee50586eecac033e795681bbe4c1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c56d1131598eb30f39150c53af7a90335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d279d49194b46c5a1bfc5d25ae9e4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c03e5860a8ab9c4cbb19a93611ea0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79248820aacea8467940aab82d2551338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250de8a99fdede2a06a275d5b7b853e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee1b637427beba3de7b3e811f7c6ca340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ebac12409ef65ed0dd56db19e556c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1a4947b58e30d94b3d1224184b110342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa59c3dc6f0acd13c3140eaea419b0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17a678741bd91a65c60b68751dd4bb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e927b04e669f3bb3c681d595974ca6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96248ce6b9c3adf59707c1f92cc80e5a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd8b14d229eed72e54adb9bd8ab5f6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0fb25ce3adb31a30f270117e0205f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3f2d3607d0fbd9491497ff39d61f6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f419b9a65cd2ee41a3a558e3a42ed350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3014cf3671ae411d5eef4756eed16f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca47900fad419029c9725003fd362e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5c6dce5e1704c5b54d16864b16f49353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d961e3728ea0c2590e7db864490f7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db9bb86e9f7b50e92bc623842abce1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97609c828b969561305fc367ea81e853356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa30d69c4e3d0f3d2ed66122688f23a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf066df1e38fdb160d45714c9231fff8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4832acbb0a4cce83071bc78a73493359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69bfee05dc354bae2f41de256857e4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6e19acba04755a6e37329aa758c2e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a393eea2317421899c82a56facfc9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbce88218fa3ab01a35dbd14f44c480363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12069d808adf2cb961f38367745120a9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9db3f39014351a62de63ad58bea3d4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e499f1392442ee84b6d4a00642d8f9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015568da74bf4caf4695a605c782c269367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e18bc49895e02028a368ff7425f141368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134874e54e7bdaf31c71b5936014f53e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84192cc4fc1e85bc4cf6ec3fcfd03de370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eeaeef4c5dfa2ce957eb88dcd5133c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d744d7b129ba2a847f095e65b3f45f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23545554adb8d9221e47ab205729bf74373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06de8a8acad739c49eec5524026ae0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3021ffb6aea554c0db152403a7c81375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aefc58d6657d06bb528685665cb86c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39b1aecf3b57dfcbe5c43fc9d2e83a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d0d013c7751fc058651867ba1eb83378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6caf6a1d63558989783297df67c3e14379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1b31caa350619436a1c7d28fd885b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01167a2a2e53b1de1172718890c325ee381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435792b63c6260c7b169de4a7d1bfd4a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6e2b91272180c52ddd1223687d40c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d758a1cb5578cfddf1b9a95ef88f0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ccd24f7c743e5f38e297d45b9851a0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10a6764107028b3a2e71e3c6627e8c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666f53518334c5171da66ef73bc3089387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a79e3ce6ad495296d33db3529135d5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e694ff342d41b47618ed281968e373389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8985dbda3520d974cb37fdf2c0c81d8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c24b8d45aa56df0ef5b7e0107bafba391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1cb80937d6a50cd9a7aaf0e10ce655392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579360f412585c5ad530d9e37330e05e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65bf06ab1ffd0e94edb7add4693a91a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa814fae5f1a24057ed4534f6c56dd47395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e5c754c51778dc40b23d5d9f731a8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f4d7a71d699c56a153448e03e64f5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76782aa0edf83a51905db40f0e9212398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd051cac56e6ec19b18a37684745515399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df17265bd8dff025a7f2e252d5c27ed400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263cfc33b5eb6cabed1d62a5e6b7a34401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e71c16f0d920db7efadd743cd127a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f001d8a6dce0675a82e400cff5bc6c6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d280cf0c0d0691719e87f707d9063404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace95192bb179cf431ec0e48f85a6884405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0d3f36b3e7ce58410e979d16dc83f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed0aa30f83f9ad6d5ad77b795f4173407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a17c2f73908fdc3df3a42c7968bec9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dbda61176d96bca304bf7b41c64a18409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81adcfc0faf292bf7d6f2597b307ad410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f47ceba169c7f4472ec6d89fa96eb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60c3593fd649ebcbbc10a646bad4ef412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc99bbc8fa4c0ee4497fcf419b73c5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da08fb419d2784ce441ce17d6236f8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2c94fd259e8898603befd02807efd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae1bf51c5638da46aedf5f1f1c330f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea061eb18722e410a263a0148bd731417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b911cc80081eca9e2d86a4424b006a5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c86ad420d5834db6bd57d77af0029419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f401cab3024b95b1fc6fe9d50898121b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ff082aa78b2423ff239f4b2c02601421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a6adc8c07793a6a79c89c25ad067f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4798509d5b33f4d28b172c53be09567423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1edaecdfd597e4832c8e54cde8954424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151bda057fec8155f5e1c606517964ef425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5762f174bb69ce13fb3e0d04ea7384426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d0e90b2d77b629987b3d3436bf83b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1054cad881ee56c3033d75b834ffcbb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed20a44849d27359121b1df4cc5a6e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b68269eaecda7b911bedf64f952bd0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e12c12c6f664680c06a724e67de30a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198499c8573cb5a46775ea56bb144c6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2bba255d0bce0c5cb5854bc83b823c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286290cd8b806eabda68d43ff63f8ff0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde462823008780428ef6b1e238a74bd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5fb7e394ac65c840461dd30420f28436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511415af8ff072423af09fefe072f11437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33b2cff87cb3d93efdf15e4bc5dc3d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087744b35afab74dd032dea4cd07a8ab439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48fc48480ab805d898383951453840d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c98727b851b151d78fb0c47728fbe5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c5aadc8903d4d867e0dc372eb22b9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df605b678d37cff286d3a63dc5e57a7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81285c01a54490ef70b3b880495bd830444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286edddaa9272ea0268de5e9325c6594445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b505c45c060e40544f8ec5ba1fcde8b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec104451928a19d6df8e33f79407126447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ea2e1ed55adafd7ee6ae632d972ef448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670feb3c32ea089c5ef72245346b4c21449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342701db83e7a08ca6de9b99952ad69450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614d58f343dcec1b3172c5a8d7a5181451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c49a1686f0ae4dd55586207a3860f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89453e6b24b22cfbf666434fa24e9e78453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059218c81bcc999a8e6f5b0aa77ddc41454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dca2e7483f06094d28a0dc5abb5b7e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ccd1cfa8e38b6fef7669d0709e5fe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093d15ac4e9610830aede450bb32781457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f0d06fdbc6866d3087c575b03555b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19c941a52f124786e91c043d6dd9be459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56386ad529b5e04769f8cd24745a3d86460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405d5e14f6f0a4a44c1c6e91011544c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531df85612bae5185df297b00bd7df8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c89d88f9a6910c0f51861247e5316463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030716ab467bfc120ee8c1c1fdf576d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1cfde43f0e1fcde7d964e82c6bb46465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04fe38d0d5298f99cdcad8d3c63d286466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a39e10ed1c4a04cd9a857a7b7365d2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d6b6717ce5f97a4d2701725e9785a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7f7febc6b1d2c6874b85219f49bfa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957d5c3cd986b6560268f7f86fc430b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ec9471a76ccd1c2f2b5c57e2e0dac471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0f63a4c7e2b4c98d52f08396c0356472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33be8f70e752608d26f7e08fcdc502473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096c47653185d3a7c8dee11d1cd77ad474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3b34faffbe8591f8884e9529eb542475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0985cefee2982e271d1919036c5ab476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30675b2ff7cb4320b41e7c8126b6433c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799395c57f588152b1231fa78d22601478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19c0c01a2c90b2b5827398a82461b9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a7215aa4880b5250a1c147dd82991480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d4df44c8c52c2104fc00b44036ea2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c765386dc1feffbcf9af2e134f2d7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abbcfd81889ab26cca11f7c48f66a1a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7ea064ec0e47801b6234b7c7a8fb0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c549a148d3f680094d23eda0ae5726485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3a3aa57bf146e6c179e7d27be6f29486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b868a97c41dcd7059a7f777bb111c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd360f25d1b86b779213f02931c0a0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f341d2395b11e7d4e45f26fb1a590d0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e49728b7d74f237280c185180ca974490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36372a45f13d4ce26514ad6643861254491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9dcf0b3ba9e147935e50e43c96b117492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31c859ec0501bc2851fec7b1aaea55493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589c1a027d8f8f4f70e267fd47a125c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b445b7ac1b8633c4c3996374309e6d8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e715acd413bcfcd54e5fd3c1e9d701496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a94081fb6cce834f7606b539ac04a5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4832c70d8bc23ff7f9fb178d6afabe3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb373fb70f831536fe1457ae3ae7669b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea36726d0d67a450030ff25e9bff8f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10170c991035640151af47640ce1fa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6400d4629db1fd7772ce965875aef6f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24798ef86695dbb0a13862520bcd3967503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e07209304b1adca363377b7049f24c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4353d75a641e2031cb121e41726089505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06012629c391929b52d8e8f70ff26dcf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5997e765cdf332f90a073edf0396a7b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ab97e2a353bc88fd1260275fb1b60508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d05b7c05ba000d070f3cbca86a1bb3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba91d9cbcf2c274b9b965b57ef4844510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84530305965e4b42d1800774b66799511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10c74d5c5c6320e26500763e2b1889512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb530aa44a2c38074448fc73cac607513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2fc621d88e6e2fb56a101e5bca5eac514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc167550977b50043d8de85059509f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dad625d96f7da4ddb1287492b2c5e5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89b257ac3f901dd589bf3c2050fb8d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95d7a7b5b0006f7c6decc15319e2a8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991c567bdde6ec215287c42f8e609c8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356d1c6bd51f4913beb5005b4cd7bdf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5512ffd520c1633f35409b3da04cb8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232c1fcbcb7f325a6576b9dbc07ca6b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444afa0df67d4a4470066601ca1025a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441f99db2a55c502a04c3bc41e700b7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a086d105961c7424398789dba24a1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0e038797b6ba83ccc1ca64c6fb0d1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f76ccd4815833e3dfcb66d2c0bee80527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11e92c9cc76fa77b82d8d153237b2d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa74a07555f95e0bb76b7388aa0c5c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261eea52dc380157818e297b687d869530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b790dbddcbb580b5b0bf8998da9c12531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f0c98739bc8f7ea17d525c5cf25d1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e692f3b8a5d65cb7f79f00e2e84ab533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c686231fa67fdb658c4e4d07ecb6455534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06caba7d7d30af26c3641a93e6c26a2e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42446493e5094af93a3fa456631a709536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4ae5eed4a481cdae5a716053f2b3b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da6663a40e1c41a0572fcddf869a04538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18521490325e29d6e0a2d1b79272f6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72c4ff63438e2d2e7aa48b768d1bf4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2ec9f50f869cbd4f9176f8d99f57a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0f387ba3beea130214fe48fcd80d0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72deddbee5b96472e4d31cfe787e8915543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724bd8210fc996d83e30f0678d2fd36544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204cd2bff95e037e2d22a407461f4cc2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1958a4deec8bdfc8be1dc1103d948e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa01199252c86942d5d0673996e231547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee9a7a069aaa8126704ebc7e51a88f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166ba04cc07dfe4ea5d77379361ffac549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9335b0a9440c58a00dc993f3cf6f934550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8bdc410b4e9f62ded8565f761290b8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca22edd2ba519b26013a838f8930e6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80fcf4d89fb49cd00f2961be7a706b0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0455f9a5628fa73b182cca4ca4a7134554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa1d19611a42b1598cee5a87dec55c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f5667369d2299b94e4495b5f477fa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17fdd27bf8eb0db569b6cf1846a076557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb9386cae216207da7778d2d826024558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b33e1552c2eabd88688fd8667fdf5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b5a70c1d4e6852adc37b804578be7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d436699d50248b0dd5fb245ee50dc2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8b8c22fb23c37ce6074de4777001d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f8d218117f71b06a7c0a52c41650b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805415fee8eb722e4b02f6ee3f1040c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebebbd7caee581131532da7634aad4f0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214996b0b0da3be5c70393b4fac8a19f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd721d11d8ca52317b1244ae84c9f7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07caafc273950ace43cdc1cfea439566568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b496f88ddf960e65f12c87179c7d0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c582a132e5819b2900d27ce5b0af33570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdadf81dcb58e0186b8c5d0bc42f0873571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ecd5a2ba241b033194da5dcda8ddd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276b6f9a97a018035e330d14fc7f6f5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2abdd6f3cdaf2d5779651000b615e94574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a5c5fa95cab698edad127a838371f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c9f9f48ef829359e81c97ea57f8a8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1203bf43b888fd7a16427d97b96fbf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7e554fc5aa5f0468076c01d3f8b25578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5a426efa4ff0ded3e86caf1cee631579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015845b306cbcad469b2f6009e9b3f65580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd91a9ff17455fc47ea8e51364033fd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51350a3f5474604947eb6d1c6fbf9d8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637befe09603eca02efdd2357431531583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514547e25e92c8b36e9eef2c73016c2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286fa68c91c5c332cca01e2183b82ee585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d14299aace87e648fb4ac39447562586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af3dada44453263f6159249ad4561c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5ef7aed0e62fbcbc5d7c8e07eeaf3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f324b2d2bee0c3f15431a04f34f89589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef28902c65a3aea1056a45fdf3f0c3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb43160a7d5a835a362e731801168da591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8e68307508269521e7fbf01416318592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650fd68a7255c1e807b824594826ca50593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611986b70565d9c9b900023de454c3f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f60cc6d86cdb05fa35bc78b6c9c3b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563287f27b20355d1a55798370d6aad0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479550478b1356732c661f3697db6eb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26248db8f0211c99bfd1b290d3bf5f6b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61291f368d4d7783ed18fce638315a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d823e7142cbc9efccef15f2fafb24b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e20441207b2e0fb78bf2f2fd93e92601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc9df5d49bd50260f5fe247e1c033e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c6ed5ead2b05532f8ac63032f827f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567693816d7575ce9fc2c060040362a6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025e78d09dca766832c2fffa79f1f4e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8c77e90dfa635f00e6f33d611612b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc83cbc3e80c9e39362fcd642f92d1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d91b0006ca6d93af7a16a23b6be854608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56133d86f168ce51ea173ea8020cd4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9674fdca851cc2635e4839738efe1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be5e62d453a8bf7a063fa4ec056fb6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ba213c42354af1c2d5ad778a1e7d3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04ccf51ea4c83b5ee390c7add8db83613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69224760f1fb470abbf2028d362424bc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6451764c9304aeaa55d373c857aecd7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922d267e3018bf6da403c8df22425a1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f17373cf854b62e89057191898d5c8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925403fd7671c078b028f71d2262a13c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa538bd32843444ce14d0fe04431ce619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e4958cc30221f5da1aa3ae8238dca8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04ef10246b16cb243aed37469d85cb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b59384849c1ccade093b41a8bd7b9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1fd3423e523b1178cf95e2cb54b70623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318177a6246fb0143d471db5bc8feed8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788851ef9f40a1f718080a86060da462625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e739624e00667c92ce8d88e7c5c63626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c4177faa11c199eeea2d7393f6b16627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40ff968263e8497be9d671b0c1a684628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e58367cf2fbdc814c812caa1a405e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ed70eabb0d36c94a3014fbd026800630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78dee91254861339e7b284951ad0807631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75c971dfecf94161195ed86d81b411632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d935c201d82ba12ae1569cdda41eea633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744aab61a28bc2505d35eecf4fdda278634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eeb1866f673d3a27b53f49a11f1e09635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4feff7f3693fa27c747d29463831e4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505492b72573067ea6f79e2bff3a63a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5fa49debf90fac5b0b3137ba50c94638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e33bb552837d5e6828f1e8a29e249639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c469497e80f04ce69b8c067891c28640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629bb4184ca3430a7f1ae177e39659c3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e8d773332ae14870524de4c52c882642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c5d3afec63cb1698dcb8b69caae69643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e42ac941b1011db3adf768f5af7bb5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946fbc38e3da630e89239b2a5e60d08d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aab12a9ddc44b3613499ba12d32aa0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf0f0394d0d93d39874bc6008185e9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608353877d6ee671f345d9f6c87f4c2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306e9bcf86c23eae8eb84bf9109fb26649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8175ed4ced47ecb1b0ab06d7b712ba650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362f41254e12bf2a3dc3035e7adfba5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292ead132d3baaf4765875179d4e2bb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d75e121ed030c0fea6db79556b6843653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6139bd249f15418924f51261a75be3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec77f8518e0f97000e572f602b92d55655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388b02de59f0a99601698678b45b1df656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7dad7259988478337e59148ff6923657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea8376ecbc32ef4d0b75dfe7700402658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692e394bb2685464e0a99f7506cbc65659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c371d70982287127842e2a45828fcf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06f0617d59bc5d589db177e62890f5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34f495fdddc5ad68b2cc084e589b73662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e9e81c91ae9e6603be98373bdf551663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61324da47a49fbee96dd13bde8918cd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44567e4cc62feaf19651a9cdaed4619665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd5e75c70241c86bd54e87e42aeb1e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30afeaa0636d8d92c94c717966ebdbe6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5eebbfd24376d367645593eea73be668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013a7c9bf90019864e28e69ee382929669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e6202aeeaee03be22335ab5e964c8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57976ab79c7f129296d94b29f253d5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8b13459e730146f59c64df5121b16672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393fec76bfe3327b50f772bf28d0d8a7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d49e975f4c1d078e2d1a2f59142098674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3abc66d14125d429a4edcdb4ca5692f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7b8a299b136a5ddb8246b36e80cf4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7c14b25df0b67eb123f3f9f3ba721677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452010dde2d6312fccbb66d077f13616678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561a91f44ef757c352ce9de6b1cf860679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda08f2d4d8b657da7ab6ab303935ae8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a35e79c3a0e160592adc70980886ea681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70c8b85122284860deee9928e268fb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d8438b004dde3029cd80809987c3d0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e904a13a3e4914cea77b7997f2610684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101ff111af5afae25c475122d691eef685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba7216110d5f1c466fef4c19439619686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946965ea0750d55915eb3d7be040aac687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be86cb2a370f8e2ddc6c33d318f1676688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627bbf684299f5d4f776513c226198f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725eb640275584bba713a69c434534a0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64081f0509b383a55cbaf4733bab5a09691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff5b89449b29d9dd151a17f0633eb1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a97d0d111a03d554c9bf47be5c3e1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb5504f5175ad5ed318b34062667f2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6177d9fb5d6c4f4b1978d7e263ba02a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abffe6a8fdb8dbb9bcc497822ae43bd5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72f5e410e3bb4084c49c7203d0cc63697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de358575ed7056d1dceb84afc25bbfb7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187cb11299808fe78cc3d0377bc61fc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8703c0dfcca9aed41e2c3d06e75ccb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b2e6e18c15fe6fa1a9aba1d53b9be701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7026e5166b30645163d379a143e2ab702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b01c78a209f9f192be0e108f21567e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010af94678295bd5d67ded40c772b9a7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f61d239bc9cfb3eccaa3b29133ee5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c60b05dd0e4c470bf05d274dc2c07706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57480ef866bbe9dc89dd85d486b36f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705b0d4df751e73c9a379c7dab2e333708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e3633e918fb0c73f443df937a6a63709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e2af44f0320fdb343f694365960e8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ccd00917af6a9abfc3a3c0ba40f40711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0d3aad4d443d66954cc05d704afda712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34dbe48058970b6638c5fbd01d7bcb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ea401009847394dc5176f4d96ff33714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108e373d8b3e4035c77400a680c5aa6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267aac02537391357244741cea1de245716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477fd9a9f93d365e96a5114868deae2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b66b918a2e207571c0e75ea87e109c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeeca72d7db9436de03d03554cc6767719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2629a6cff91eb166866ec6b3972e08720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eccfc49911146f0274bbd3d066b890c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868e74c34ba22cc904c26b778617602722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779793d20182690a4cf6bc00f1f8e149723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9023aac32ee0206a02ac658584ff1a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249f28164958f486a89368afe85826d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db388d2e000797e2a76f7d28010a7077726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af13a00c4aa11e86448cbc9022783e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11859ebaa2f2981d6cc638896a15e93728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e00e54379ec581b2ede3bc0058a31729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c11c30de3e680566c71baf9fb9d70730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a941a70da4a54b3df5720efb066ee731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d76fdd3a8a5ed8739c2f86dbc0044e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe35950b66b148d15e3fdac6c209f0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3877abb18d175967e132fc36a6312d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4dced0fe87ac63b5af1db57e6c1c6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9ffc6fddf92ea75384d9ccce16973736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63bfbc54fabe2ba1b80e7d17e3fdde737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca475bfaf9b840f8ebad683e92841a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf80aa3c4cf85bea7ec8b7cfc91d27739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798ae4af35e66e96c050ee51281d72d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0828e73c355198254bbd66040056b6fb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470431556a865ff5dd7c874849918c5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a8bd1f85a670653ec1ee1a04d99f9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38226459bb497d4a3815cee7d30ef34a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c8fba0fb24642952bf4bb955e0972745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cdf1657f0a3dd7acbb829a57e90b98746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19f94a42143ff6c9daee5a9f37c80e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f506c5df3f73ddf941ee861a2c8f568748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39114f1078bb4878527c26539e0b808d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847b08d0b52ca810a4de450a896f3f3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955a65bb073f921b576a280184fdfba751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124c124a892f7296271f709a5a68e21752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff0dd47140b9e7e513df8ca310bda5753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b167ddcea346f2964f73444e8871c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e3dbb2f34c92b456a8603a877012d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5390ff9da7a350f585aa2f23eecf33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba01758f3f388add6fdf8f2bb227ea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad9fcfd70007555613eee633d79eb85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01abb6acf0e3b9f764ba5fcecec99146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d1c96a2790b6244a2e48089c2623a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917656cf4c2748f13689e1feb6d91f0a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f3355ad858fcb6345dbc2f533ec899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896c97db2fba3441282bc83b98e6ba910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae2518d09456e288b022c1c71630c211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116dfd18de2f9a5dd83de4ac8e6a6a312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2453bcebec71aed1b9e923c7b28bf4b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ce8c13ba2b5b215d015672d63beaa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc212e266889ee43cbcd749b3fd0c7a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ccabe5cfa5870a5ec43b2bccec03f416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b7d12ef5b8cc8eef64776a8931d4717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a46991c5f4829d181cf6ea07f454418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65dabdee04f91ab6d390eccf7dfa83619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813fac6b0fe0201d52cd60afde733be920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646858c47e0ed4fa5913d15dcce7a30721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df47eccf12d48e7a9e75dce7f9df75222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f818b5bdf69276c798527dcbce5f3b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb983215ebe38b6bd1d81b5fede0627624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd0016807e2dc24516c844760852bd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8618ad08ee4d842ee27ffdafd5a0626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6287a2918f02a6fb35a0c0099eb2d027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7068835c2237c7d9f22c7d561686628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390fbf1ea19636853896dc878fb36b629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b073f642fc8f75459c11f0f824b9a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d9dc5a71cf2b50a715c17f3dd7f2731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75841842d2b666956f8cf9ca90cc4c932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d6996d5b4d5b7d21978fa78cfd01333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ad874a7cbd3ec989ab5a48c03a36a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7e2ab27b440cbce63ab785da64d1335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216d27fe603ac4419587f47847bbf3336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa23f6dc9187d0537d3277a71b9a2e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0d615db777e1167b135af6e62731338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded161f1d7f2cd8a3c4c0ef240dd8fbb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acfc989a56737a6e5af9479a22595a240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2e6fd96bb41ebd1c7f58044336b0d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfeed20ee146690b48bac1a6d1244e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406eb1f4aaf148e1256d26b837fd989343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52f2ef396ffd0646d2aa921e5aead744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170f6e2e791ec684d9488bf5e98c52745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5671d4c9061b322474cf1a972cf159646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058c627e72b729a6bf6c7bc4aefa93947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1928eeb48a8306ec7117d0c12a8b10f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d51eef07177af25f6f8ca1c1d026d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47abbd6e20caae6f8e55c907624a77e450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0821bdb25fd6876633b4c21cbad948651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84303a4e1580f7cb12af79bd081b677552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da62a8e41dd51cf614c66810e80d5053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe9172fab59fab54563a168295f4f254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a3592f1dfb748c72ff1737353e04d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7af3c70e12de5933cc0ce2b65a892456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb144857dacf4eb912a4c599a3761a0157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebef10874da93baa233b817ec948e2d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b11e1cc12a3337f7e4cdb13c6656a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387478a56cd0a6d869f90c4decc58c060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e335e7becb9b7ad283b5c9c218b2961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d2489b9cb5b600059640e9edb0b0162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b468160ed0b35d196be9aaebb58afc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5923d243955d4ae9349f214c4335df64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceddd17c1db08e2cdd5cb34b99ab7eb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad332f75a2058d74f6c00c783d15dde966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1e36c3e98392823bd97baeafa79bd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b73a9eae52119c36e82746df7ec3068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894fc45069739b221b2afa60d208c7c169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4aaade4ce837bd8c56e49c920ed1c570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ed8ca0a92f52222943cc106282adb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76cdcef8cca3e4a09fc1409644c12272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19adfc53d8d4da7ab5dcc0a2f9164c8273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385598a86b5dc57ca9d9921e9f6e2b8e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7a79fe229e7c95b6b393b5fd2277b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a47933bb1db8498beaeae6c9a505976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07cd087a657d10ecc5eb41bee17b8af77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb01ed61ec93b1f1ada9048216b22cb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5249c6cd3cd626328f1bdc61a89095679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d85e45a86b9614c90e36315e66b98280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c2427a2dd0e52122fbae989af226581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168df27db24ff83dd4fb29c91f36daa882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07528bca281ad19fe1dcdb49841e7583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07380f98369be472281ea8f8ff73670184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261d1fe1bdcba0884d4841e8aa52cc485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f9f12c02f9e5dbc21064b6105d66e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eef385dd4db0dfbcd6d44d45d606d387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dbbf466321475795c40a0740c7169488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f55f7cf20594f5740947c1b9b394cc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646fd86c4fbc78c2e52611f7b171523790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1ce59c51f2e7f6dcba2b2983b488991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4604d18a1bf9178dd4fedfcbdff0692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180a2b59e1e4a151818cfb47751cf8c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab634e60a9e18da513ba1372596b2e494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e56a68c49088a4818e4487ade6dc8095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7e7f29c557702d48938b41e79cc3796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d019c2a1ecaac45d9d9133d3c3ad797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dfc83f9b9b290ceb1c98ab9818915698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651360138ff47e90ad8fd6c36ec885a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720d3d84a99a2299551adf1ab57e7de100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af178e5b72af53382045a3de81e8983101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb770f9df4ea38dbc2443f7a99c5c1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f00a1536cb2cb498c99c6ce5d2b6eb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b949dc2cac40b77b7aff9c9431a1a48104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438969f685adebc3032a714eb56581c0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d3feb2d053c59d2b7afe7ee99ec6b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99850ace69d600930f4676c3fcc223107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba252c07595b8efcd59532d01fc783a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b5161cb247e9547ec114a97655315109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2fc06a41e9b1b69b28f299769ba26110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ed10d6192098b75604e45edc5de77111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ef79df27c1390b3a2f0b92fa6cc2c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae65cce6ad10f94b9381d04e71b6b5b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea379507dad4ad37d5deb504f32ee17c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e0bd65a8a91e923b37e4220d6c305115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf58def288971e9e9ebcc554673ea4a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535fbf817f033322f34f52ddcd754420117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c1ad4b93b9075b54aaf4209cc55ec118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58a3d878eea63429e8a117d9834ab3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039b15261c953683b9db89ec31e834e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d471113f9c9b7f83e66f84f933faa02121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1551d424b2de14ebb50dfb6c5418b6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a486463f37a6687918185477310414123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834885e67bd993069ee58fa1589d25f0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf86ac308d70d47b106453dad7bd6a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f8fc0c89e8e85b6e9b08862ea750a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c08f5ec1562aed21ee0d0da2f00706127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9ab3cbb0050357a5a6cd6ba72c659128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fabf55e336d3a803a628e6dac339e0e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4cf3af139f09d69031c3a2f63899ab130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179a7484c21a56f69596284ea05ec6e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55efd7343333b1bfb21b8dbe5e31da43132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce47f6d67452fc8fa7e57b9839ff9f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8c1cabb7c258c73932536fcdf07f2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e887eac5c833d67054948a4967b1831135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb24a25b6a87b67e3fbc97d98dc905136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8dc90d41c180525125de21399227d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90467a7015e07790b1dd61e34583562138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3539d12add37449a53da8f547bd5ce139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adfc59a8ac8cc287e4e7947232c4da5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2cc12898ddabdfebf1ef1dfd682b4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1c8d005f80a49118e58f4a9254625142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143dc7a1324e25e99f0637428ecfc499143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662e3310f7220dc7379404a46449164144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9b294d0ef8e0da4ec8fbbc3e74aa2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5b9685772d0934bc738076cdf8aef146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd9c024aa1c88950f097a29ec2f092147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d22ff2baa0499062fa27b030dc0cc9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3cc7b70e1bddbb947ee5368252caac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7ccf715e88ab089c2aa3f3598f84b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d722e3cdb46be859430592d814a354151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea990e15bd704f8e4649a4fc10273db2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf9fb13050e8feee1e6bac1d7ee91a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b57ec0c21192147cf7696d6198f4a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bffd3986b84ff84aa1e1edfe855899155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcfe93a4568155e24d7cf5c8f48939f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e3dbadc1d453e13f3bc03402676a2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde78285cbb8106e14cf8eb13701dd5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e277a438e183d76e9075b6b947fb6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d87fe4e2d5b551b9f28b4dbe0874e9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4128b78635ef6c7a4c1fcf4e09383c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f8f4adc369b816f8101a737242222162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06156b1500c22f4e83e6f4a338051b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82943152495a08f18f69c149370c1d65164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c817dee33095e6e3fec3e689bda3a87165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee9f11b8a4d5e465d2c3bf482810fb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f599251b548a3b260d1b380fec45c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369b853d9ecdc8dcb52b65737b951df168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c337ff95b5d45f7d4919a09e019ea1d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a30355079d8c1a4bbcf2fdafc03c69170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9edabae26c40c342a6784f4efb06a66171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff553da1d21253e53a1f2dd96abf3e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915deefcb06869652fae7f292745328d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b327cc0fb77259bc9cf18bda4b37f4d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e62cd1367a7f6f58ef91ae3ce2179c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a843ae02977a20121baf74890b33930176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40a34b43d3fa5fe0d815f7138b1e02177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f777bf5c404b9fc7fc4c7759b64ac178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb0e1074efe69040ca6ea9fc05d3a4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77b5cf0b24625b0558ae14e3d9069f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975240e4d3c8c17a7a2ae348b27b75d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12446df77a9a8ad65c67308ae0c7331182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791a7695b04bf9b44511c477c28ebea183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e9a45fd4a2250a05bf8ad39c6d4c4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0485c9ca8c368968980093588d4c008185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee2e8d32f0ccfbc85b6480285fcda2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09f73cc3ba2baaf371b4f6425708d9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2cbe09f87d3388181efb669d994bcf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a6bc99ad58f24eb32e15192d97362189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3c18b0ee403fea93fb701f17342ba190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ace58b34da31a13cf204e0b163111191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d191a4a446b7039db60da10153114fd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531875ce6e8df93e1ebc47ac768de199193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38363fc5d954e49fd22b9b057233e782194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7536b10cde8d7a1199dcee4b56ac55a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885420ad315cffe013fddd56313d425196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a3e8523f3decc2d1e3c2a70788c88197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9d7993fc4908b67b276fec513a62e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167525bcf3abcec337fd33381ab280b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226db8fa6ee1cae242f963af06666f7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4b07df9156fa77e37418873282afb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e3d73da28324638c912a5d8ea6dd3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c637412d166fa0a551462e08a075b5e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4894aa22ab8f253567dad60b7eb9fc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954bd5c431e5217e3b52f607a4142e41205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25532f7502e2e6e5289624a8a1309fdb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2838cef5bf0a89fdb20efbcd15ee9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5183c789098394ffd145ec37e12fc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d214315c9d7f4187cd60b133eeb57209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebfe4cea56ac5aedff1583eb3c935ef210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa26c5a2c00b57bb73247a12e4f3fb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0fd579cb5f7bdf677260549b7ead2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7ae5ffb4d8a5f7c63ef7af10ee4da213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c348e840dc77b10ce99a817d4dd930c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10b32c90bae45977217c87bb77a808215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359bd90903e7608fa107451b942668c6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb14eaf047b43575fc2a3267f80d7fe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d8bf35040f0b94bdde892a4c8c5289218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5e7cc69cb87a9441c6f2135cdc7bc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95499bb68c59a03fa076a5c23e057c6c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e86eb584fdc7b26bd786d72eaffbde221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4d07b37946c6976c559d0deb57373222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1158f11e2712486a0fb6fc5c0e4129223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02cd275b37179c6d71f6de25fe8735224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd3931a92d6ba6970d636a24f648ad225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041abecaf8e943a404722890ac401b1e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ace900a7c657e70dcc7437458a935227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b0d4447b1157fb2b3bba7e5f5cc18228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01b39fcfffb227e0ec8fc2c7541a89229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1453006811f81e630ae327a5a97358230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f6929e652e49dbc16e5015df98a52231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47b1155ccb2886b3cf6445681c6a42232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08014d83ac69f6de821a2d657fd70a97233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ecca3be4593299beeb9a1a04b0e71234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba529f0a21964970011ccb2bc0673a2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab64db117606c810b1f3d0ee8b5ee6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c9b6023f420ce7d1535fa659a459f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3cb81441bdd240f500cc30208894d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70546138372fd255ef031e933c835e8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46a881a09caafd40f82cfd38457acb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06add8bc8e34c83bd395cc2b62af3537241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f02dc89eb420b36c4fb73771499ad242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf75433adfa4695d9d9591d4390e47e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd9a740619601e2d29d5bbf417a1ec244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38570f1916e6c29eebc8a681dbc3637245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364db2f41a5ad891b57456eaccb99b8a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89769a6cffdfcf0f69f58b197c9c2e3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d87aeb7158746c80be5e2b811b8129248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b87906e2c19579ed1e8665784c633249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf46ecab5789dd1a8edc1ecffec1813250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bbf4622ada26aadcc4014b4cbdd12c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cab72af6d2d9786aa76c2ca44bbe2c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cfaa8a37a394789053dc35e827e727253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d5b9f6f18afc79f2319f0baa3f51e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb43d8abf625ac9d5b27c59d1bb5d38255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636cc51861fdcb22e330897ddeabb2d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1da3dd3b041d75d8e8677c8aba79e4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f244059828e6d53b2bffac5e3b68a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47e7097135bf19ca122920d9d19800259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d50fa3a20f5fb62b4ea5be77dda30260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ebf2339b27b5776cd11f154e84080b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eab777656b8397f51c801589a4359c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698fd2384ccd4890d3d2a135be9dd523263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537f80a9e014c7ce5ab588eb9435e9b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c003ff55c2223f1f6e220e8a6d7c5b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37780d65ab05d0c90f1f0362a91ea7ce266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b4e6818ce3e58389367a835875525267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba28b6cc608041220494e5e248eb30268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d53200d34a7edf05c9964fcd391215269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b84fca797de36fe10da452488d051270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912a6f761792358b93e09a23f845e52271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031c8e648368f42331f8010d43df322272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395257abe567dbff084ae8f6bedcf996273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb080d9492bba9e5d535b49ebc89c7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ed3deea6ee22d762c334b56757e51275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e74eca413f8b21dbfbd15d761047e2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce852f198f58c763823fe8431284cd7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ced6a78e41bc120db7078d07d97daf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5ae395e2019a7c06f64d6afc63dfa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500329fcb362d8a6364c182c38f1565280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1d6288c571a82d30d3666b678a270281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569986888ff075bd6fa9c03cb1faf77282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606b4a16fcd5f514ea5ef5d4d7c0f36283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1032066fdd4f8960185c72dfbd077284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94caf7390e514b9c149af4dc67d6db66285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88066e574ddf8a90a73d530dc3fdebda286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8265682114f22d26f0064d03adf86ad287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d320d4f20e9705f2b3ba3918bb4ec93288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c509dd6dee798d0a6756527657ee5e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f6b1d6fd7e46c290eb63a791350e4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1f7614bc51850fb9d866f7080e2a9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f386aef335d3ffa50b1dee348ad67292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9ec5da4d1f40d1279c0bc7239cb07293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091936b7c3b28263c5e70a5ebedb341f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9408313c5cdb05cee2bcba4440e82fe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7712e61a3c987917bf94d648a96f3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91627601f9b721bc4caaca2bda90c72d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db3f4fb75a64324d9f6a81331b2a59298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a645f67d421a9ce7f1cb573712220cc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95a4bd08d7691ab3ec8a7d595ca415300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77700a931b03a18fba34b22514fac232301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a61ff1bea65b463a3c580dbdf8c198302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb9da0d84835dd3910eb91a13c5328303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de1f6eeba986d774b2d32e1004a630304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b35438b5548fd03f24c9fda67f9f7e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ecdd050055a07abcb308f09b93bbb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2744dbfba981217400028ce013efc7c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970e0899534d9cbfdd2a3526f7eca2b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d101aab709a2b191532c2cf7c404a5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc61f35d2a88fbb7501a649f6577fd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374804eeeddd21ecf12e61e1f6b9ad4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26b28d22db638b72da8496f02e72a4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1179127a08998bf60c9246c5b15ca313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc52ba15a49bdafbd591d0a30c5668314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f35471ee3cfb693f63f9934a098002315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ee1d8c8206a7ef05379ce9b609c48316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d960114ad3d69d6cb9ec0b352b292317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee189b74cd65086514e02abfb98882b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27464c0955d170dbbb97a57f1af3109c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f6db4a439e53917cdc8b6fa8a0876320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e7a77106961096fffe22439f97371321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a85558294cc7349821afbfd8c3040322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1216efda7f1f7513663580b0b5619323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717839c96c0642cfb7b822bd377343e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd118fd8c26bf3666ebd0079add201325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c18c2d6341e1726581cbf40b807e3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5760d493508af07745cc332c9ca52327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78f58b63d90f2260c2554528c79797328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a006cb859b4317d9ad6b187effda37329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae8a45826bfeef8352f228772abbd4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abea875e55d407a8df9ee9966c52d24331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ce0412747b66680aa9e07debef8dd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff8a0b29a4ecbc4bbb80dc1cc21cdd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacdcf3dc10bd5b0d66c8a727dcd2ac4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc70c8a916f2b7db082d834e5f3c882335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed7b20aa0e2b63d486d9316f5aed9d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9a8c8b63c061a0bce17a3c3d5be12337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085ab7e9c7aaedb9d61bdbb1d2d1589338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5874e2b7f0305a18caaf6607b79d9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee113f4ec95d5b0e95bdacfad47a4475340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddffd1954c844a55103a39f637c7d74341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486a339137c8aec76b6cbdb23ae34d5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c15fa415ff0e2af5c3e69f67fd372343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9887fcfe4f6033910376f20765766344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f9d07942a8672233f5e99e3ef003a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae88dd352ab7b4e6e12cfcbe9d6b556346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaebebf1d88d1be5e568d3f257cccf8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716bb306719772f48e55a2a6bc1625f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a6eec19d766e809f33bb8c44d38bd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef433f38e3f3e94fccd05878cd0a47350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328385b8691d6c980f12bad99fdb1d24351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d635ee817c78722ec58e662e55ba1a3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea34dbe331bcca67655f53afd23f1d6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b9c70dd8e9a62a59cc90167163b52354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d75d58320f9bbd6996ba04a4a813e5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb99971f5ab0a2fae15b7884385699f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba19500b85d20e46b8ef5ab30be34a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b07c1372dfc20984044fbf05031322358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd91b6ee1d03374becef634a87c3d7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821ff834973997f58eb54e5dd0fb98c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183cd463e9cca0a366da229bb5cf3eb6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c737fe7a85e9c5505218c7eefee04362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99940f795de1c8f8f20af3a3773127363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6cb4cb0f583dc4c83323d9d554390364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f506d2e4e71c5c6f0d682e17f5c8ba365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf13cf7a49f9bd5d5c39a70e9e5397366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa704457d5f6dd216dbdc6bb0874c6cd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba533b2bb576a818ecaf27edd7eb65bb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b540336cb4963d9173572b0c6efba7f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1ba4ca26932873fae394bd4fbfc2d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744854694e25332d48996b65ea4fd25371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919a4c6ba03145f110ec3c5b8c0d5d2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad7165810ff88a2c33d74febac9e01373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200eee5dbf34b028d24fa612c05a776f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f006bf5d7b8a786caddc1ad8b2af4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ada971b10c667f4b516dd80e38783376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6544139b7dd3a65574c32289cf220377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1127a6acd0f5f41f83accc4df22e5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0a7067dbf6046c80b19304360b2b0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469fb4b3d9d517af627f55f0d401424380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3cd87d43f9235e472a5d6dd3494c63381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889cd83d758b13cc9fde5a7b60f10a5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572b2245b84d6a159ddbe92eb6855fb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2345b6f6b3fdafd29c6b80a2596115f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3c4adfffbbefa325f56cbe0e40821385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa094830afd6de6f22b31905c6be2d6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b5d05a439dc75b3f15adbbe37a355387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca767a8d4eb9d4269463dd84b4237fc6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fafaf070188a62d02a0219d574f3463389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043057a2d15839f242a794bcb0df4e3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad8009e655510c7ed9ce57c72b9494391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0351d91752fd8a768de91ba5be2f23392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150305b4589c2bba7a57b4283a38835c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cda8971264d936fa23fe2900fcf4a3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9127ca98a0ccf8f2aec58105ba3ef2c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ebecea40f8d82200153b9fa408f0b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b589ea238a517d0eea3577d10d23d4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6cf133e327bfd097e782e790fe865b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e2058b7c39d3fe446c35c53304e48399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b17a247502aca0b42305e8ddb42df400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806e7e45c65aefbe13055207fa5089e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968768ee110db9291583aaf2e8d1d65c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54526160f10a490b0c0690415a3ba32c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ea302992b2a511c027cd29927e270404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b580f3fee9dc320f55a2a706e7739405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e320bf6f971a4d58e5da4f9373f4e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d5f416e275e7995e26c99f3af49ac407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19b0925451dd8ebf01c45c686edd96408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebcde0893874c726cffdd208f2d029d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249e84a27834c58156601c1ba0a1342410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141622c8ddfc6312284b908cacece78e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56dd205373f7297ad9ec1c896217a62412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e47e64ef63e575d581ec00e03234d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d40fb45a8592ce6277100910cc3a5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139c66b9bd1ecf9d995a0b29fff4ac6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456d03c770257acc27992c10e228b26416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3fed20cf44142b3ea4cb3aac13068c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28fbbc1cb28d5e29a0792b0397cdeb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5297a7a477a3d961cdf0cb174e942419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ebd7a53b1e027e4d6648152c32555f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de39ffb051b1161a8e8414604de82a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4119272efff200980f2cd96ed42b6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963bfec45fa1eb1b48ad27b40a26f09a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde1c0b4a5b72adf573d30070b2a251424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a22fb12f8cf5cf7e64e4a636921aae425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8827237030d1410fefa2c51c5f8b133426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739f89d1d59ecbe8511b61c31ab9ca5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a11c2091cfc20629f1940579a0ddbe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c38704d223a014b9ab5175b5d1e80b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671ab713f2cd4ad12728f1507bf8216430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08cb0699978cbdb7ceb15b1665eec1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8252417c961412d583a1f44f6b90cf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d71c856cb12e0e0aacaf5097fd444433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c364dcb57824dcec6ceb4cba11b440434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8bed8faae2cca0e8a36754dc1045b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745281a3fce83ffccc17e8f89e06b1dd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e215c711aaa73758472174115ec0fe437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541976c828127f5ca57f3348e4d016f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc61e4f7897939bbba5d8e8b045873439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a881f11fa6faf2d4757201dbf7271c6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea422808f9340f34591750aa8272fcb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e020a179679385aa3d9ec2d1d281c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ab3e959237a66ecde868f5377285c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e75c9c57dbf840ea55977b1cfd475444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e40661919834043892aa1f13aa3250445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6e8e20ae18c1aaa350d5f42629bf8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5876cbfb83b2587922e6f316b87073447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94309f3cfa43f7eca15fef6f20b5640a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b3f20b3b921a900aac179e0025bb4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521117261bb1c9ec0dd53804cc6a0eb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61663e05661f5e5c20fc2d616ccbcacb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef9353e7c3fccc1197be1e0cfa32b8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811b232263470643fa1dee1feca2d4a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8512029714ad3579591ed72bbb47b4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee538db68c1ad313ca4d3a1287c5e2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb268d3c380a50c4c1a69c5792ac5eb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314382327539d1183007a1dd55e9c89457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00fe6d63672278124c5cf34809f8a8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12230ea8ca3d87490012408a71d34e9c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324e855119a1f458c07605f66710f9c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37206eb384591d90f2b9306889ed9ea461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c0d2d435b46aac6f6e98de3c5e140462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163bf8aff177bbe9a7cc2203608a06d0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a5d86e1debc7e61d9f1a019a921db464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7995ee3a0c71abbde1c03cc157141465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55663ab02135fa54e176cb0374da44466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2935f9ec97fa3c5baa73441a43bf5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c291c7a287fc2dbf0319e54232830468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9d35196a905430f7c0ef2a58fbae0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e3b1d5a46456e5a74b08c89cb129d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73f1d54e100f376913c9e94037eb54471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913e8b267f40a37c26709b025e5fb43472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6112522e768afb79c19a69cf7b598473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf9345b70f53dea641c5be11052f91474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31966d56ea4467112491e60d4d5424ba475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886e89d9ddaf473c03b15324acdf8e0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30619d3a815fc6db34b117aa3c1e920f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ffbc0e6d6fda6a7a1491a50e692034478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f02d393db99323b592381e077f8cb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc78db8dd68a3c89580584617ca7c98480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4579af2289fa99ca03568fdd0a1395f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e68f5d3d548493068822c428c0ccb3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bac5b837f8e414091060b05da1d3d3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88e62320a4de6fc66381951a4a9720484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c51e47b7488eb90bfe54c04d55110485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee81c945483e1b08f11c40c820fb05486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0072891101478bd57bafb5cb878392a8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca785285585ef51a24a5adddacc2112a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8a2e3973a14c57c20f6f5a70c865f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff61e836775787342a81ef779aa9b77490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e698bc81b2b39fe4db490d048dae1e1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a67f1f1a4582d31b313c1f6f902731492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299a4d975effbae1d41ce067256d355493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd3cb8c44a0dfa9c5125c2defed3cb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece19915f33d4f867c88fc9597740908495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5ec65b832360ea8ede2830886868b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e9a6fffae37dc39d9e61126fb9821497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da0d86504a257eb1e0f8bf9c12a6b9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb585cf4c5a96d85d3ab6ff85b5e52b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc3e170d2284ecb155d4af50eae590500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6110b9801c3706d1705fdef74b61b0b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5a161616c7dcd20669372d8b45fd6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ecad28a8d5016706447afa48cc30e1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ab84c16e66bdc8606e4c88f7576e6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2354d25762db5ca095ba750504089cc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62958f0b437f540b59358a59033cf4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b3ac53d75111e75ff66c2c933a0e1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb3e3ea40472b5e0adff35b6afc89d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacae000d82484c6f3c4cc0d1b9db52c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63d6841aa58b6ddf4679c3bb83a721510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f674072c21c827cc7ff8fdc99861a40511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c529bad28e7426391eddc4e4a2a57512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d378163fe1784d491ff47c0b6f71c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe23fdbbb548ae73e4fb894faf88009514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62672d685a83db6118e506af5b14164e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81112f7b75c61e66752b9e87db85cc5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc4baa58db04b099cebaf426d3d721517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721dfa0c2bf2fea9c5be359d2d3ef10518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081d4ff5d91072eec586b18c3362781519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18d44f8bb0263194065a71138034ab520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee83f5ccdec907cdc3e30aec6d79ce7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9949c14bfcacdd0c965e4e499903883522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32b29ba47f15d793a5fc055245fe4b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281522adf6b6aa4d067738cb7e74fafd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773e2f7327f25e300f543842a4d6007525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3f5f69dc44605baefd39ab8c8d91e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2cde15c7f66705bb78e7bb468c5805527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896e8fbb3bcad6f45c32a39b01f9ef5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f117ee856b3d4f1afaeae73a09e50529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0d25f1e76397ff0c512cdc5fff26b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b231c9a5b3aacd5c6a184b19e626c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789250231e2e2b78490e831f4f97e0e7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da4dea463049cb3252ffaf50b10f9e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f3f44522180bcc598323b8d69e031534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053136ed7cc33f4ed8eb600d014ea20535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85916a4b3fa907765bf05b42b58124536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff5a83b0493671e760670c9bbeff39537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127c7c0a03aba2c7de1c6079dddc953538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0ab6ce0df3d2af8932a96a280856c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c60d102929503015c119780087c93f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52278c5a56106d59a2e4affc36ac1ba541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673fa5cf091efd94da7dd81c601b1ff4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9fc8b57250b8d8f417bb701a92bd1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0bfb19bc15a5999fc819d91ed2fd9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7591124d481fe121edbeeb761799d11545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ec7bcf5df1e9326cf99acb33b6ad3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e8860192fd9541de9d5bddb6b2f07547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841df35a113c1d8c1b8d2f7125c0a02548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709e536e7837a07115ca249c87b4823549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd4e9d3e5971205dd14a868e349c82550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21a3c574eddade638b54b01c39c3f2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309aec499791d830f0e8a1760a1ae04d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529d152f7e7b16645f56dcccd4ad0ed553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17cc39292b14ba050b71d980bdbfc00554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8768712ac0726b63f390d769ab1ab4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98d5c5153fd0a6b89ebc5228a55f63556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296252dea829b8384dbda842a6c7e7fe557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d930cb9cb462b321bc4d6603d8678f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb43b1b9e46fdd7cf3bb1157c0af665559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82562400a20ea817b20bcdc51c7462560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a6b04d63b1e00b17416d030154d8e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b9ace294dbc5c9b2f7c5eb91ee1f3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a9f5f8fd0c14d9ff8a18425928fec563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84c7e3677ed184f0164e740999131c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206bf64c576f97da4feb61843940444c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545980aee98a848f875b9045d1362748566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51faec777798df227e65c45619135ada567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de1ff0657f0fd292f9e7193c211802568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac56e4f0302708ef93998ac0295b9e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee6fd0dbdd06f0ab3db56d2e1f61f6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720cbae31c70ca30ae14041a3139306571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be58bce64e2ba5fe12d97a1e00d321572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c35c45cb4ac5f964f08d1bf6ea54d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039702c327b687a307e6b4ac4f496a18574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb078a1a3c7b0192e5157c41f90543575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb3137481391e0f295b662320660a2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af159b5af306ef6731ec452b8f41c5f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6cf03505573e6cbbacfaed7fcf2bf7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738281d1915a299e53f0397fe39a706579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c15f9933919d3c68e0d6e52f08e9d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7c4600591148d0b88490e98775782581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80df30e36c893afded0c28ac913a53e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2921ea481d475c21368c7a2f84ae3e5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4982afb2f683fec7138074c3040c12a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc849e0c324d13d4cb2b754a23f22746585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a14888b8d026bba81655e157eeaf4e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37715c6dd1229e9643095ca909bab722587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f4d34d0826fe00e299f24e4a19805588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17542677d0e9fba53bc6dfcb1143f33589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538dbee3628aeaf3082729b5507d9454590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2df4b360c360e4efb328cc4f5a5d34591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408132d76743762dab6614c86400c2cd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f202c5eb8f122c87278f36342dc57593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d88de35005e52edf1ac1c381aa6d5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd50621953352e52cf88e1a8e1b5fa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d50fd1fb548750c84ff2124aea134d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b60122a82fdecf806b6cf4ae1f083597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61fe1293e7bf0254ccaf40a7edcd9dc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc1d67e5f9453bd0c34635a9a76045599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3765b1be4b9163160040a4dc96c7cebe600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e8ed5de52b35c299bf113928950ad601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24224e76758ad862e73a774ae23110ed602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ca990a04bcbb4c3acfcdc013c9e1b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879378ad5c22637a7211505a804e042604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a3a8fa8bc990cfac12f017250831b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eca01803256ed33e7c8a0170154b41606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d8509fa5f011a5e6e0e008bcc1359607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6605067914c757e629677093aceb10608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455b6101fd3d7b8e45bbc33c28efa91609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436339738dbb80e0394ea7d6b41b4f3a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f573d0e25effa9abd1296fc745e7a0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a4abcf566b089c53ca8a61779a1d0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6725ea867459fa1f3aeb07ae9bc7bbf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978d735c2b858644431d24422d72344614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be078a8987aef8177af11349556453d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b7829f23abf5c6abb0799e67e7b3c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9fe2456d4278b58af8d7068281ec53617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35233aaa5b368256d2e6b73e12ce649618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838ca6ac38127af3fc064025caa4829619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb0e333cd5963f56ef298409d729a1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a63ab10ea4c8c0f1fa50d0661b03d9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477313d19dc90ca5303b2ba1d8dcd59b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd8e29455ac78be621a1b230550e32623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a749ea1c5a41014a561900ef96c6efe624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b46953fa9392b0a38ab126585ec703625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d8b42f49f7cc439966ba11f611a89626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8d9e52595e2f843f6c6be1e014419627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c38cb9b5f66874933d00fca4823d0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e95a44b5dcb091b7a876bd14c3f4f7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5422f3c88632c26291846be320df1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf15eb9d087d242daea07fd19654e8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ffd8bd41bf6575585adc4262eb63d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43d7a075eb4edf1d10b41e2c6f9504633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b94a429b838e56d57be228a0ea8b00634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287eead2faa2a43184c36240e992d7c5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8e8cc2decfac18c0b4e6959bc6710636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcffc7e7bdeea9353132fd96ed1ec4f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb7e91d35e71b6860e1a40d7dc0188638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aedfb488e09092bceda1e5bdd14ffb1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63274ade87d6918cc3eaf7bf0aecf6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa8416a8359b43f277d50b8319dc5b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5b130eb773197460870734e22dbd7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6836e8b5681558d6eb6b7783b2cfda643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3c4d06ddcb751fe06afc6712e0512644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3de8047ab66a877c1cc3d67af1093645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f8e7e7023d44e6b3c361af52ae242646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946bddcc858bdf0ab6d573f6cbc9b76647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95846347c45a8d20d1a84e66e84dcd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66910b58335ec9954584e83eba11e08c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0626a43bc9c07905ffcfa6f5afcd0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c2d9fc3a92f90b273c799821bf489651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b753e8e67f04060bf5ca7c0f96da6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661e91fc2effd4abb7a1ef37a9a58c4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d61165a433ac486d6da20424679aa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adcc5c19844127184ced8a31f0477b4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a12ff77118509d13414fbcf3dab27656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089f3ad3b6083f947939d16ef5e6f1e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1890e6ddd7ff8dfcb2d26eb4aa45053658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3c05bf823432f3e4b751d6f020b86659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a55a41d1cde28160b1c64edb67ce5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0d86c90f090209a9d4ddb810195bd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3963c91c6b1c276aea5b58bede60a6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b9224e870e8c3ba06754c5a7c0cca663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0a05f45038d51f6fa5d27027465a5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f921cd78dd361f204138db1252976e3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b6dd3a349e521793e7cb7540817b8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ce1c90be4eaebec261674c59440dd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962dd8dee09e783694adb1208f43313668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f3b559c05c12bb6d2cf766b3b3503e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d3dc7f0c655c832eee7ade14d5b749670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a93979a820eff6ef15b321fe6c1f8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7cfb81ebc86a5ec0e122ccac79635672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae984cee27333d265dc157ef8e8ff3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10dcbe28ca93e7050da8278742bfac674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72a8e07572add8b218d4dc3b342fe5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c65f92ef2d2c2e47b4089034e6011c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943090e509f0ccc8b42702a13831a15c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06fe4e8c88e7f98c528835e8469deb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167c2bf669090bf2feee197227eefe5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62af53189679f78b027efcb5fe1707a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae97c6f0a4010680f84a5ca8b5ca63681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918d7430143615d9a89ac9cbf56efdb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502f289bf550976f60a05bd345ad345683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295c9b3ea5a593adb51d0e12d040e67684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f7788071b633f506bfcf8423a835d4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f365c0d7e42d85d0b1838de22b71742686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cda5af681d10a8bfcbfe58ba2a9e7b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ecbda524ebe79852e0b01bd5fb5c1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaff1085c61aee546204e6b6ed457b6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34b176af1d0f22cc89e2f6cded90a1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebafb97bf9234b2ea4e2f768dbf8d9d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329d49b63498dc51b55ee953efe7806692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552c29de754aa1fcd489a7c337927b0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66388f63443997986e2516a96a60c559694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c565d802679eaed9c38f6e83fecc2ca695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f2c84c16ed2ceacf41e3b39207b2a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea868feaeafae079406101bb25bf6c37697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991867c5447b89a47df2d4e6b146307698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0ece1ae1dd408e3fe31e08e3fe084699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cfe64c9c35ff9d3fa1dfaa975b8564700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b525b4b2fd97f79dad635f4a10b645701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3e8cb7b9e444a6e1a1c09ce6696e4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e71fc8335a634d2c67bdee2580668703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11859879cf6b10e1575528e66973bfc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c94769b336d81d32b1d4046b9b812705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d00378322aed5eb3006ae80ebfe2b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc23cfe3aee0bcf7cf48445910b04d9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc2d92197ff856ffab1e7eabeabb4ff708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77340f0b315869c9922021f67b6277f5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9de72b8e40151a2a0b17cfd7957f0d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d50505bb3656b969ca1c8f969aea7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98f4094e184118fb482da9fd887aef712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8bdd42294af32eedf16204af6e5482713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb92739a9ec2b9726360611264ca51714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e964c7dd65b707feb6ad5bd29a3fe2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde87a10685b5b99e90efe6d691d61ea716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228110be6192cdcdba19db7a7e7cd824717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8695f26234cf4b20f5c9e5d694056e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802ed6091f9b73eb8d8dd7bbf41c02b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893c50a1ac3987b0e2f2583b7d96c6b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269fba8fee5a8e59fcb92daa5d72426721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b9f41edac4f8a31930d90fed2e25d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30462bfe526b9b863f0e2825a65507723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0323896d569b9a5dbf91b7d22dca94724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b791a012442e04232d50ef559cffbb7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556816917e81bcce7e37a5fd48a3d71d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8548f692d9ff44b69f2f13ac0fe30727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5d14c26b1663558cccd842a368f9a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fce1cfd5c9ace2fb55607f3634a09a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a24aa91a4993c4e57f6a760222fcb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341702cab237718cb6abc0f7f7eb7d23731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05812cb738e77e7f3da8c61cf36152f5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3616295881f611cb880f395d0633bf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076521ef6a0bbd97707e7578f8a257ec734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fddae3b5ca3a5883969ec9f2918df1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86976017efc19c8c1b46d60627400c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b627d1e5d164ff7b879f5f43cb185c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0ea84256d8382434409b653ec721d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5ae69e500456695989f3800c9f85a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c885c347cd14ebfb596a2d7eb8103740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd40354e4660c9bce0cb9cf0998a316741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3b9ccbe1e8ecccc9e6648b848332e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2affc4577eec461ac9a243035a59659743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963a385f134f191e36bc5c6b33f3444744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3968dd05145b17a5c45adf4875a30b2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa59a5c1cdaca2d2f7f7e29add9ab85746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8626265ea3880f3d5ba42a5fb0b7335747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b247b04ef1c7bb80a9085660c01b10748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f14b19dda6e65efe65814c649400f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f59666087fe4bccd46453662a8af9f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683594993d9f48bba6d3721dfad39f3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63b5f2f3e296fc0e4b71e6ec97177c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a57acc149fe7bd4c6d941d00cf80d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb6d7bf54fbb884a0812f4682905cc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4af8465667e8943da9023b84166bc4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b339316d397c7f36009b921c8990b3c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452263eaa2ad6ad52608ac5d4c5dafc757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>