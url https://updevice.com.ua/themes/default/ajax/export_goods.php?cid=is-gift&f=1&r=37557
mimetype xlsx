--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37863a953b9c222b810a30500d670271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2b9bafbbbbbdd09b30e9700efefe12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414847ed5f9032aab94e3271631e5c83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411a717f7398388674f4511599c792d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933fbfed03e6b46a11442975023f87d35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e16c4e540fa3298ebd28d2354548a06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23d079628f771bde08616e623fdc427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34423e60fce86739f05b81a24b71c94e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c3dfb1991ffe62eb488a84ff6ee5b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7e9ea82e4b9a684ec0048660b7e0a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa18a5dc7a1ef31c6ffed0d43fffe911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22983665e7ac03d59faa7b97cc4ee68612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a73a2e1c29b86c33d02bd0706815d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca532ede5001fb5648b1a022d90633a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03792c1c2885261662156853c63e10a415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0d76cb0ef0027c8e4cbe63c16e82716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74415a62a512cdd5890b1d054e3632ec17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291d9e7e71479003d14880de4da3abc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334164134a7ca4a0a71dc886d6d0d3c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4318884072218e868d3970dc9136b1c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e7d0ecc7cd4130d50e85362ea02a421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c4a5e5044531d53be7cd24eedbe89f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513796eff2c09d94446e7b57c5fd28a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bedcc482a5d2964869a2e1d156e9f3024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d248228823a74911e353f978feff7bc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef216488b984f2a0f5d35ded65223226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159a263f68351492401f78ffb9d093527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c37fcb3cbef7f17d0bc0188bc0a87128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4225bc794891e9ff30d1671b6428b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c34ff157f92aa37106bef2ddd92c8030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8aa657da4776bc3d45eff3a262e0831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632daaaf34ba1a35132275e3b111db532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6101b2013dda86e7525382360e1a833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134154d48c9f9d2384fc802577362b134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac8d1b170f3422b09a0dfd596cab4e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf725597d79aed8c3f951104a936e336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6031fd334ff8ecc16914055737876937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa0d7576b3ff8a2e0e71807ca5418b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3d702e21038eb1446101862eb553139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628285f38a710fb37f969bd1823846a140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f2dccb0e31cec004ce75b2938aa5241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd8dbef372c349d9ae427e61cbb52542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c7953038fabe6081d25bc856b6a6643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f25d872c6501e7c8c24e2f5b5e7f144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310dc7fed1bcfab7d3986f022dac4d045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98486fbe3622d8877707211612f0fab246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ebd4e98420b17e135557066e5189347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f713e806f68960a3f42314f9a914548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17506658bcebed6b12639c833ac935d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920a82550d5b34106169e7b0285b43250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078de07ac553d9a35b8f590bf937c9651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138161d0f5f5eed82e3946d56286b0852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb344afd1a00743e30457b8eb1189c753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9a7bc66291da8fbff90e80d628ac454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44622cf402628c3634c9d6da34dca61055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8de75073e383dcb5b6e010663fd4956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e108e1e24b62138d7b68609185919b557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2648099a9739e3ce05c53180b42d5e158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986936776b0ba5a56ecc6399efadc6f559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8130db3a10e83fe22b0e923607c04d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a20c46c60aaf55fb6b52b150774ff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cadfae5990038b864b1e3358489b76462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627edacefd4bd73477656d368ddd0ddd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cba999991f3fdbb2b806a4076641a864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938d789d1acc649f09bbc0853d864e165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9372f11d73f23db75a67c0dd6427766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449c79e3516a6a39e9299b3a599c55f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae041c70a888987c33bc69676c281de68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402151e3aa8d94469fdf81db4e6e3ae869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff82aaf9858f374efcfe11b3d5727e5170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6829f2c5e3c50356122d05cd579df5471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b520760535e28d7a33f920e5caa501e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875cf75fb8d1432700bacd3142f7ddd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200df091b5f265090b5f98ba38db457574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805df746d062a37ee17a3a4fdf1277d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a77dc1d778086999111fb9f9400f676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238d4654ed8dc20f1bedc786b44dae377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ff565982bffacd53e7fa62309fd0a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc256c2a2bdfd4055434b7d0bf6585bd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87837990fa44f97d3e62e6e32d6d60380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31fd3340a8ab3938164d6b256230b781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916241168c2396811c2f25180e9690b282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3df21decdea46667abe27fa92e388083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4561bb0b57e80c2b8477b1cc1890484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c778bf54adfe5c975e9f31f18282885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739a0c5667c43d8017db859d460736186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d640d21d643720b5265bea55c44ce87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968de58f3c4f551737e095f3a9975a8088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa15c31eb7988f6596ef230c4d6ac689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee45f2e6eab4148cd2d6e237eda2cd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc259783461196d205c1d7da631299b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a6b489a0b186e44d434329ae5485f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43043953b715a9010551e406197a854a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0407aec0eb8c01173076bcbba5677794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047bcd8dee31c262a4c2fe0e4759f6595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1102eb49b0a6ed364e36334796b1e6396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57f6b02b482e17c4ebf2a78990451497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ccddc06cdd6beb1009c55436cd078b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c84396fe4b8b04a4c2528d0f2f69df99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845698f3102b7aa1ae9ddd1d8d5bd03100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce501406ba2d8b40b577f8b8a27d6f4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60947572112f863c737d44d82aa1c42e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a61e393341a909e32b0d6103e57a9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffaf673c82ab46f2316af52b7bd1acd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf86ffc0445eb596297cfc4bd051a39105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c2368599bb671acd8196c4d351803106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aba9d053e5239ce95250ecb59f5af7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c18e42a6122e7c8e2f67a60685f01a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0887da8dd65550d999501a2a441d08109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7291132a8eba909421396f5a1928d8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9464ae4a98e9e6fe066dec4b8fde98111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6751a6e30414c851574f96b65063b0f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5eae323aaac7e2c604b9ca0207b570113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048a15a9936ec1b1dbd92e7c8d392f6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7ed134e50e12dcff2389e68341a74115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819fe44c3b459eb93100d9c7da1238ef116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017e2d139f6315f9280e9ace2361858117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b05d5fd5bef3d2e0200d1e4e4f3637118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b4825c7ecad2d8206efcad4061ddb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9eb2d87e564148732abc9a3206c7a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a0be1c7b3d364abd34a355d4a7e2b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00964cc9a5054bb3e19ef99d4bb4102122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a23ac8537474b2df8b3b94ef0241d9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd51cb023b9d61f0504a6ffb0c94647124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441cb968c3cf187be17e3911d307ad3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db6a8a2ba611e535f1d21bb353ced2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12677028d1299d3285f86579fbebb8d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ae430f6d807fc37c31522d8b8154c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a228c7d43b1a5d47bea1d33e3a3923a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca158600eaaa7d4453e19a92666183e9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6725bd2efeb80a327ced27c40d86c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3414eb1065c9c424e7d1a3fd27b82f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840a5e4fe5c0331c8d9bc0b5fcdcabf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c887e5829495c43c3e7cade18d12a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baff8f0db01bbf98bdd095b959a76ea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6fce542e214097e403dac3a7b868b5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d272b4e5a430a981b93d66951fecb4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb72d805c1e17c0db4abe7039bbcb3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0014eee600728cf3cba9ddb88ae317b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506ff1c99e65209de09acfe1d7cb2f0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40399eb62bf32383a883c876f60c3801141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee736eed6deb0fd44e1c1d47c995cb1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ec22847c9aeaa78096c44329e0e45143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d2b614a011f7b145edd1e8343244a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20c327c3a0490cb5c290a4f09055f4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50af5bd4ae4e84261143af1105dad5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3680b3fff91221bea960c421a2bcf51147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b960cf9d3f1e7aa178ec5a10861af35148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2acb02141d9b05e391b22fbd473d98149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9555eb2fc43846110672ecaa587ce150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05272de40a8d25d7eb2bf3fecb77f3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620fe95107e3931c58be247dcfed0873152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c63c75f330d5162bfb13b2e0fb3214153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d87496ad17c0f89dfcccb2a03aaf8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176bcf31c26e5851cf4bc5471d76f02c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aacecd11a1d7ebc0df8f2f2a23ce0bb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81369f556b40e078b114f0c3c52fcc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22338ac52f211a9f0a17b0f9643ae2b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15591530c13ba637ff8563668f1c4ff159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e65d46574847071ebd0d861b320574160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4142fb3f43a72300bc9105171afcc59161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f199ca5abd3e31acb62857af5761c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ff6ad91817f92591c8b53c8fc9fcc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff61677c07707fdd97e61f802f6bff164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137a7d5127b3e5f6cfdea6cb0da9a6a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202960619530b4e5c18d5b051ac67ddd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2285a7ed53946c1d0026cede8c46ace167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09959a29d667a11c980936ad09917e48168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b55c10798018fba76fbaaf72ea9475169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0189576a51d4fa8cd7f1c8af478d3149170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf6f1988b742b78338b184f2306b28171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796466ad34fa26995c8c2d892a8ca60e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c038eab432854fdea19f16e9a6c9b3c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f720b9401bf8c0549979b5eaee346174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7e8286e5c55de04af77e6f43466ea175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace0500b1c20bc75bdad01ba14e9b6a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9f69c863c6b67d6696f27753939d8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb2234165b58fe52d9c5f81a6611ce178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1c5c2fb89d527e12a29c68e4c2fac179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f9f44bd47d9ef4164f41c7aa8d62b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be196e59f311368d70ad6754f4ae3a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63261bfc19337900787e3238dc5c811f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47142ab5404205eedd48cb65316a490183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c91fe488ad7256dc44cdc800d10a16184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d365e4efdf002508d6e9ea7a6ca9590185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fafffabd25ae9718d7210caa32f807b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd97208b5e2d99361cfc23add87295187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297117e2d13cf12a05abbe1bcd30cba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd88f1becd2c6e5506e52bf49e5c08189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630057983a4a2c336c5ef9bec68ddf1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275bd7d7037ad5b0326ad919b90f8984191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f7a3bff3c984e35aed0bda218b58f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa782f4aca92d155a9ce6b5583b2ccc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6da4cc7516a729711e414451bdb2a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391af6cbb10cfa3b5c0db776aa79f07195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1207e640cd60647237d744a94d8e660196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0a984872b8fe0cb38f6a3a1caa699197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7356ba2cfca37eaa94d342356f2f2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66eb0f7b45432273e19a598a067c61199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a43b3c2a0c27744c385b93e073daf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267edc3c191fd592226a8c358f9c850201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0fadbf15ad75ff1c4376be21859f5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fda74e879e47efbef4b6e3ced4d4d8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a94e3da771aa9fc3f028fbe29b362204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28875ad620eb1b1ac6b5bfb7bfb86bbf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d8626530842380919fb656eb544e9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6262eca3c6d11d47c48a5d37b8c310e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23ec42726c6a35181029274edf579f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e746996432e847191d3233dd4091c4b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684cf0f5892463043fcf14cba7ea5993210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a49f2e3d6f9b90c898dceaeb9b0bf0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9ba05e74ceaeda5231e67ad0aefeb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a4778b72e9476499879c3ff2fe6a1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4323e0b270ca8ee00f5efa3334a593214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae39213ea49b06ed210d2d035e00ffd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995291da2aaedcd0d7c2c81e3476b074216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0e1b09d2373fb7c5b6c81003eaada217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82fb08e54b8edc3d474fd0dbcae42e8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40d70bcdd1a97c81077027a304446e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fbb8d0df5d1607975a14ceac7599fe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d3f9ac9c7180dd5176b6459e89bf4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c531f514f55dc07e53ab876dbd66d0f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694a48f0a1ed6af53dda91c6b4598b2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b540211f69914ee8ea9d6bd8b669ac1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d344866030b64babe99ea0fd8dace225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ddc95255f36d6bef04419c0e29761d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a156f35f54b4cd78e40aa7964752fb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ee58b674359eb8dff12303b21861f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e89a1582ea9841826260520c06d23229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00f2fa4ed7292cf7f88f907a4380ab230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08784d0f7b5166f62c62fd918dfdcac231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec348897f5c83d1bffa36cb9f6b0ca87232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0d0c0c8c61e249866eaed2e9c42e7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904cce0ef8a002e9c54c4e4bf647bafa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5530e238bac3d867579156de8b76da235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd5319ea471d4085216712d18237cc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30d80d7f1fe87e55bccad4d4459c9e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19b208904a2a218ef644f2f1fcb591238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6073d67a47171e86ce137991bed2f0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28e5ebe8fa40f1e1ef2cac7ac40ba8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2af87a3481093f5fa7c9ef0edc2cfb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84b8b69fdd2c40166c44fdcdc2ff9b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205714fe4e5409b5b4531b6446e6c4d8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c14b4f0e803fad5fcda1cd3145dfd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dfe544570a75500ef2655329533ac1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71fd3bbc0949e0d16cc454dbf0f7174246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9efe118064b277281e26f7b127c2544247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6484ee1d7529be2e777be4d28f311248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8942f8a07209b7edd9e62605d87b04249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595eaa1803b0853df4ca593a624b74b7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510be05cd1f526c5fa572d2af6f1f541251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68222b0b974ff50cbc1b9eb550403d86252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37c5950d816b46890964316479f29f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a11f299729ad9c4f15dca10bd50aa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ee64e73427e207dcf42c9355e07f1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03afcf805d8d931b8c344b16464611e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7797eddf80d15d1fcb4f23f883ba0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0778faa2e603b72e2f9d148e0272d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b407bd9db42ff48c8e59076b2384ac259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f63d19bcd38853bb77b4b2a7253953260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a1ccee9d63b052e0c84923bd0c826261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec128ea9b69d48752b6ecaebc67bb47262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a78e3d841ba69db89b9cf2089ab541263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84a6beca89946cafc3ece4c48aa09e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae5e21df458a69e6a89ec413b88a62265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508e4b4ccb281e2ab08ff4e3c94bf37266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156bb291d848a986b8a1972b67899158267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a2f8fba4b9840892b962ec31916db268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48190684f92b213fe355a02d97525331269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7062cb46058aa4ee4956342c035f77f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045d9ce94b115b786cc965ceafb84f7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604b6de0f213851bd9d872454b648c1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55719b59a382ccdffc41fb9f0b72fd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe4947e0968bc0e76bc2ffeb3b5b31274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b827d68efcecab6320a39d40ba947275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00253f9efc0fc2e37da6067d4f8b9f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ce4fe13e27017fee07fdefb6e2681277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693812b34911d3b8147bc37ec45a8ded278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4b557a18db81a63f57b8182959294279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdef5adf86fcc18809c21f3b234e939280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9601c777d79446a090b321f220d2a1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253dc69f86e4b953a5ea1326794b0611282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0e16c761e48c636e16ad90a0bb4a5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b93084691b7924d00d8eff1b9cbacd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463bacf8aacfa8f157fc8bdec58b0f50285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd121c3ecc216053e0e350799b4d19a6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f27f4d1cefa52db966e1bf8e791d5a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b375df480ff72a08a42e342e6905335288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e3cba4dd2f2370fff65f740432704289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212a741016877d6b0649b49a92f5308290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c4802ec6d51e98a58a9ba1e0b1788291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75638f6b19c131a04fc5ded603e4f6a5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e16a9a89869fe9ce5a83cb09ef9426293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74f09d13fd9d6354785593a4ee4af4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e62ac86d111edcd25f8ef60523ad5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd8238b062a62d01239c073a15087c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e222cea16da5829797714cfd7d5adde297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdebbe7de0259cdb98a3a36321d82f0d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e68c701ecddab12b3c0fb41645147f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378ed2f42f7fd78a88240d4aa1cd23c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa24341f3fba29e8c465f9c10f4b877301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c78e2c769aab65edfff35b04380b28302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d8f5e17271b235c5bda5611d39336303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85d39dc1e96a65a6573558cf9a6cad304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737f29483f0ce18a506a4ebb8b4c0cc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0accc051270069bb9fc442441bad14306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ed7a74688ff21735c5af5c6e01c87307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776d09440cc002f20aa7092fde670e6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd872d4f02525cd9777a4eccab4d7e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91c23f3f0627aac711a20583d2e4e3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4b0896b8c12f17deb78c28d9a7615311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d26bb31592e9e1b280f46ca21b36e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b028fe22154d46fd7c79e35c0300d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa079780e58c1a1d1a65f559f516713e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68463fd3a0bea8f33bc58a249a24d2f4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3567c57616f6dfb9eb854b0e64a59d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d45f79442dd18a3ef0b4dcbcdae334317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1939d39461abbc8eee926598b09dbf5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0d60d9ea0967d77f7c84ebd8124d2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd18b7c9952ab5f38fb41e14297b00320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b89cfa8f1f47e57e8143fc543003cf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2c3b8344317e4ce92567599bd0445322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e587d0718c39dcdc9a0340dc56b4ac323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a3645bb3a4563dee7bb77b6f76455324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652ea835e20caca8db108897acfec9e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef791ae813d1da89d9794a1ae6dc503d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06ede041016aaaa26888ad4b8abab9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3cb4398893e8ca65f61e8b87610f98328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f075b1489a3a2d541731e829bc13cd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e66e5fd6c60c3b87e61a72f4a05e7e7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb082ee5453d310fb1ec162343a83862331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650f1c65447db86efd43e30b35c7437332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba9aad96627e1ff12db77f0ea38a38333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e19608fe1b280273f2c3a0042f4d2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70bb69d42a4e1e9d60df23805fb947335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4a6f0208c7477c509112915c2bc68336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f627972ba0e77fa03a48ffe6d3f21337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a4eaf1a1ad130e22be67897583a02338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c0d1a82ce2fa89bf3f688b015c59e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70cc1612798d8e887b768f7359c8b8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ac95611d5a73c0b2b34a6a776667e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f743efce4a3466da2028d4fc97d801342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a293e836265eddec5720b5636a246343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c661994e8ff9cbd3ac311939bea24c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f46d1459e00a13989cffc9fc7c8cf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece68e19ebe7cea5f52be4b866778427346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dedbfe618e41dc19afb1ae66d6bea6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ba6c04add90e9824e51d8972957dd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d54d1d62e9ca821540b9fa6fa82c167349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd44ace45c9827e9284652974d1446350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e25e68bb8830e624ec6fd2700fe2b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a9c3bf46ff05fda1a74939900561ab352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30afbacd794cb40bb8afaab2e478fd9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c633438bce845d47c1888ac481efb8db354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf19446999e2b4de7184f35f8da40a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a002a297282773544a82342cfa0de5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab72c4140b747a075aceb94d0455f5d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b47a1fabb200592fcf6087c2803082358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a204aa12e45db3eb44c04f01c3187ec4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852cf92a5abcff8993ba554fd64303d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c073db6e6ccd936e5690bcc92afbf87361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce9bdc441a0bd393eea1201e5e84ac362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef11b9073d9ad2416d570720a99ca70363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4422bf07ec93063f021dca3f43ae08364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da828826228148e445621320f61c3b7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca267d2590bf21031e87c085fdfdb3e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b049986f47bcc96e7391baec0274d9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104bad224d3555899e390260422f4b4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba150b7c1b2a0e046a836694ac5c25369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77dacb192f94251b037fd7b40120a47370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f13cca2707510b09b463aba3d14dc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ba6429beef317320d9441449aa45a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20bb819aed0069644ce19c13502c02373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce53534bb3d422e8cc8f05b9dc463be374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255b9fa677591e6639e8c5508cd6f66375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c70c421ca6a7bf4b273b5ebd7c0c913376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183deebf9cda7d4af40c750f83ac04d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4fed023a6d4df6abfbfafbac0b238378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6181d2b12f723441f92b45d1c097415379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4ad26864e09d953812c0afdf72394380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64861b27996bacde3b3b5505f1d4e537381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ded4b9f55f8cc62ac67d41c155bdb3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef1330cc1cf3aaa491a46457e57a21383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76bb5fb35b1a764f47469e95bd4148384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ade62323f7ffcba2e8f0e99290680385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8910f14ff1ecbe60d740a6ee84e9b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76457a7eafb56cd47c0b4b61816dcfc1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a449694233135a84b13e7fe9282de388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79217691a2c94b74518c5e02f6af72aa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69688baa4cd5906274e2839f20a627e8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1bc519648471de03304b2b20058ec391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe26a9c8866c35354250891e4f4f94392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd3a2b128cc59b53ea8bab4c20cdd9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9f565366f12159bde2c144d6e314b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d0205a236d0b37296d890b3f31633395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f78c5d53eba78ae258c7c1dc01dd8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e197752493c0428a84b6043bcf45a9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911bf9fdd79604b303a6a243f56159ca398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da65d5015406fb8de8b5cd7a8f250d5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433130bcb1a60dc6831270ce0968364400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49220a480e26d660b249034f4ac87a13401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8d757ce556632599a4e46c38543e5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4fbf8d7b610f87a308a8bf959a4904403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8417453f27f5cabda271e588d97d76b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee42e350ea892f811a9718045e837c4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ffaa1647886d4589aee3cd00c5d18406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929b6bce3a3e347f34602dde3b037cc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e377e28f23724971a1b1a639a48dba4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878c50c628143baf1ad8213bec8d950409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303f489bf7cfc886f9efb99d5cfb169410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde859882711e94188498013ec70837411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ac8e72350d03d2bb9ad739a514704412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633929eb4fa0a9c72cd7a653755220cc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254118be5eebe96f1d4007b83b221b61414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ed8651fbd32066038510d9d231b0a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11a4ff5db37452266d76493fb8003e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15669c7cd49675b3f5d19c8ee9ae2429417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d71e3e1c33dc06277539ec8d3d103418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b661d26460a105a91b91c85b4fd97e2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8659b5d6f0918294c5c9aa7e676ee420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7741a9879a2f73c7d5c70c73e4428421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591835b8892c28240dab873df26c3df422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec20f5b1e13210499c4d03933f1975423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2365ea3c32433b9ceac3f005002c54424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24173fd0eb986d1d019083c3e67197425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d797fe976125add40c4650a4bb184e4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfeb77379c23ef2e7010ad2b8a80ac7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8fbb9e4e9abe419b2049a3ed6118f5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387f95d9117dc8ba5ea0ba75f8d5226429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe28a05b19600642d13c5918fb6abf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372e4af12dabf378d6f4f192f5b3ea2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92ee6d93931c890586651e478330bb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd947da1d50c2370d05225d8984a2cb2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e9241a6d3266327a9ef646e573b25434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eaec516cce54644ba9df0ce3fe3ddc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf6514051a908d3a1b469111ce8e54436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4b80bd2ab8f39a19e69bc1f0317c2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ee7775e4aac1165ff02139c3ada18438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db898d6324cf2ca901b132c6322ef1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306b72e54df7495a67b665ad9a2a871440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eaa468ef3af180243cda036fad0325441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394a8afeb6b6dfcb90ebad8797072fc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f66d3ea4b28c5f632816610793705443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bed4354a26d4fb702f6a11c54cb356444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29e693eb071359a61901ddd7f33fec445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e92f406393a519bec2cde4a0055aa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221f333eff40ecc3018118bf4cca7d0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132687b9ea71ba36dcb4d4d46fc392e7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703182e1f478a72ed994b39586d1884449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bedd3a216078a597e97c1edb1741cd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea2a80bf0a5bf6581605fb457931fc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e275cdd74f076a713b53b3af8b5f84452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbea265afc015666ed320b57450a921453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ee82eff897875d32d22110c81aca9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81dd21d784145c8ab74f1636d4599d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2cddd7790a73f038a8fcde6bf5dea2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de2c808fd19443774538120d18ec10457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c4831272e7a17995bbca64ddaf990458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb343ef5d1f1a97b7ab26fac4a9a42f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92932d0a83adf5e301df66bbd754c88b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceeef58dd96a8cf502f1c712bcfa9d5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43db96d0da0ab6c243c5c621dcfed7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b261d168fea68f3a943bf810fe605463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f47d0370e871dcfcf1f6be8acf2f9f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8427b21182b49632adaa636629b6f66f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383f92349424e8c03103b7b6bfb7677466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb0bc6f7db453a4570dbeaf7338dda467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653bb25e0890e679236ec85eff2ad819468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ebc6023fdff22b0b5fa62a377f2a72469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357a25b300b5f137d5f23214f41dbcb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d2892dc882e93f5a0f4b8681f557d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3383241bd563c6bcff352712ed25c29472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70447091f1fff325642e473e440aa82473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce3e33fb3b803cf22fad8d63f42e41474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5090823e57745ca0ce8b0ec44ab081475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58becd9ddc55a3efd1f8e07b61bca8ad476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9db63b1ce97173d6bf5705012dc08a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991fe974f21f9a132f241d952f7a69d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c935465820e986c642e4fa774de70479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093460817f25df35d34d14a4942d42d5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d64ed2f1815133c76e68cdb9d7c91f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6018ce6baf05b27e428eab7dcb56d0a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35a106aada37672c0a06151bf012cc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64134871e17e35c28b4ace1ca9bd14d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be013fbc8c18a443eee0613ce2003ea0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a5631ef8735da7e3feb96b49bc9e5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063287c6241424fd444c81c8230315b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216814c1e72078c25c4e3014b4cab8d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5c376633b0b89137d6144947bdbdb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594800c310f81c7d985cbb714f47f54490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4383daa9430170b310dd47f4b9441491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f2759c2d6efd04c659f6b84af601f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164fc82c221dc90df3ece0bf84f9d34493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62168bec0cc81a69041b508b5a1f074494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68a8554abd56dafa94eb02c17cb35d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd73d8377a75f1a7176aeb584f917ae496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c42f629a98ba67b45a58904e59fcc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6bd90343143b86493a203d541d9a2e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d78980d9ef608a207415df926700e5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736051646d299bdaf83538d62e32e91500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dfb1966dda7e034f4cc603b65e0a32501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0a6986a94cb143dc2f5896bb3aa06502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef365522a76efc961026eec4514addf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf053dc17f2a8cb9fc62808d4066a2bc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfbac26b2996f0cf3e90a71fd2fc147505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d35872f22e942831ced8d788dcfba506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658525dafcd5aba6ddc450b58e397db6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f2bed135447ecf802aba99e2e87d8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2af1aa514f6644bc019696253dec70509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338f266cf0c6c511e3351f51f86c1a1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2b5be6adcdcadf36bc15d8c4a90dc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d6108e9447bd647b4d3979027ddde512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497cb542efb0e0412ae8a2a8c96d2dc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e038f2b584c029846bef1f49765a9d8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482ae1f3095534490601723e473ce9f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42f7be2feae62ea76545d4949d802c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f3d1d03941cb84e631d07223f8069517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b012973817c9d6c70c72e40b13fdf00518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07fcc9b1363f0f007e952fa35c686e9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e0afa74408088e15dcb4da44ec04f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9530ed4aa76526a6903349f3024a1a2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f53edebc9919527d3bd46022b8730522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059fd9429f7879baabcdcb95433aa17523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32959bc369031d92fbbb006f36d8e6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259ccfedbdbe3340fdd9c4a1b48bc18525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf40a7604c55b0e3d3673111d3eb1a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c3aa3689058f5af49d1f61f52364f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a27c9bdd96ddf899f6c547766f1e92528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5b33e222475078f256020d4e7b22b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635a8747c7cab14dbc13499d4116e7c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7dea3bea43b1aa3e782e4cae6e7b2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f63ed4f26e4f8c9fe42ecdda6c00cf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7e5a31b03e4b3f9c57b1526058358533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98413348404f3810793fd2711305d7c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516b0c116af44c5d10ad5e247510e21535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9f98e4ba6f92ed590b1583cd6c3b8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd739b71d7fe41c1578f5a34176678a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd03731f0a3e4b7f2e5b1bf553d13a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b82b4be034ba8759fb781b1e7bebf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a813614a337e0d65699af7889d488540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c18a0f539d8a88dcef131fcf17ed8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427dcb655950d39d7f2c23014e91bb2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cbbd9dc305c2f04235115481b97fe8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431c43ddc41112b89a1d120ebfef42f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd586c397d603ffd734be154d9ee59a1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a845413ede123c3a09c9a06b8cf5a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676412377e70221bd5514f4fd5d190e3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b571a32e1d956589ef847e3bcda851548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9acd3f881d911ede3dcac55cf8f51549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db293cf5f388b946514180dd6d673926550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16cc435ec23c106ce790a6bfebbce2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc640129eb97725f63677f0d79ba36552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693954a2ff4639c2ff6514055edee749553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090a92aa5a4b00b80e9a7394c7b7239554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cff3887f9f08e7f02176e433221dee555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b92b06674bdf9150e9785f58c4d9a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a10c1bcce6620dd991cb610628a9ef557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918d3306b521c9babc11bb042790d8a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8a514da1b8304ca5b96050d51667c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19f9cf2519bdf4e19b19a035474be5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15d0188bd2b8dad81571dc34bc659f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292dbf359c52a074c9e0a0e755da8c24562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750d989492065a50dcaac78ea73f363563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac02eb7d66d94d03bdc2c74403322a9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77067a69c03876f200adc7280c5bf69565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaad67fdcafff90e57159fc6d745f66566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8f741d9d1515a90ffbf49d7aa65f4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3a66e6c31e6c1170f29dc733ee140568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8d2d1c27068401446aa3977790813569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2be8116b4fea5716d3f0bf9c0f762570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855bcaeba8ed4104d14d8f167d4faa4f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ac6d3a9614ddc124579b26236c2cb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18e546c2bfddaba0b4f0e0463a0bcc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650bc40fb66a43f61a6acfee37a95f98574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1742141a59087e4bc0cff20987da6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252171cce0b1bcab04827ea3dd7c272576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11124dddba2369c37f67b2b0af9b3e5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ad81b0a00d19e09bef23d1664adb0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89763d686220bf08219c225a99b42ea579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320ec3a01a79c4e6998bbbd35ae0aa6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f54bbfbb73cba37c14cb3be046b01581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b70076e944c5ab985da6e48a58f6dc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b3a5277b8979a3b60fa1d47ea502d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba072488f492ae68b0f4c2794d4b82b0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf965be83229d0f58c8b368e9775d07585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4442e73c6aa255446e171543537012e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f580049785d73d62f7f19c0154abe393587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c3ad0a34ddca6bfa0fd163e9efe69588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53036c6858ef676756c514c8a7c6ed27589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f3e02381f861afea1e08802c67d40590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a60efbb7beb9137afe8a520b0c6518591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b762a645001c4cae257e3c0291e998e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e7042f59037a014eb182c05dccf82593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc9779d64b7623433014c1b08e568d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a6b13950fc5bce1d5932446a10c8a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aafbf8dc35238fc28f3f624001c4c40596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f1b1ac68cbc0a778b5c18747eda42597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf54ad5b8b2b054d915d1103c15102d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da84588ea1d951c852ecf6b22c39ce599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c5d098f25a5b12d52109d7d92e974600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37b7e106808a1b9b1f037bbf7672ec601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f832c2cd846a78071df531ca295c4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e48300f4a6a3951ad74e0ea4e30d58603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99fd3fa55d12ee73f9cf3bad2057f2a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2deae47768dc6091422fe30a87bf260605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee484fda204f295fccd898c36d77b8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789491f8aaf6e9525c5f1d93dfc57ac607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9991d73586268a95c8febf8094a471608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7194a59d4f648e97d82cc555d454f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc19808bc5bef7553fb4f52f6a6fe06610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5161e3feb8858177434d89f7e37892611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a572385be67d9a3c407b4fd6881cb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e2584efdccc927a7b3d42f5402a4c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe2ada77ce5eecd27c3fe2f814bd6e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd240ce40c3f47547c9e2e8e47bc367615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072738285f77a0043f2ecb558e418fe2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab621b25ee4b92f69367e62639f18121617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc3322a43d6372c4587bb01c6eaff8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9d6d504c3fe75539b5face29f1065619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f73d40195c613e816f0617881e5b04620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123022073ff71ba456e66360512af08621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e57f768f4dd8a9d931b8eab8f52d9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a40ae780e05273013c380e75973bd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028b68edc4f1afa41d569587350c812624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c618f3a7c6bd59c0f451c5b090df384625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3c8c85b78750001ee43df7b3bf449626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06466d82fcec34487042b5095acfa7e5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c785c15affc0d037ef08c7ffa137b13628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c97af6ccdd8ea57322d30c647f963629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cdc9674ab9762594a841bfc5727a25630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4690d0d04acdf04eca709c617326910631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb44f46ac0bfa4ff0a87c42ca8685b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb668a850c6eef82eb2786febcc0f4b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8fddce6536a4abec4b3c4eb978a1c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f96fb27feb3de67064051e74b00129635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f78164511e241af3f1571f10190dac636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d82c8cad248af59f29cd74f35cd1a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017831f86fb678aa23f0e78d4e8415a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126b030780c06b3f34979b75d712d1a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5602b3771dca0e4111944e45cddca48640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057a27d5ea4b47733021e99e9b6d5e0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e70362d739969e721100894bdad5922642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccecc82c89c40af93f3953dfe1c709c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8954bc443acd48865108c69b10caf5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e67b2807a6e2bd3b8b5f7887f2452645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f199aaeff7a6d1162ac9d783089217b5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c337de853c9e4d042da403d8d1754e2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982cd6a45dc098dbb0478735d23a5cdf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e975c9bedb1bcd370f54c313b5a434649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac40f65911fb50431fe3c15be7f27d1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ebab060f69c2124a2ff94dc5ee8e5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287551a465abf8f251eeaf1c8ee90dc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c8574e4fbdef124be9fc926d375b3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efcd00c881ffaab2d2156cbb5067e3c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78021906d6377e24d650a60266fcf018655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83864388cc48c71c4bf364592e68e456656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2010ad49e73b3c4378faa32b341f0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5401ba318371d37910a065318f196f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8eefdbafb91ba081c01e295e21fe2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42a715c2bc85289a22397ca7d8bdbb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0e94c75be0d3a1ed53bb94e00ac28661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ea96da2a2aef8e8e373327ca000ac662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a28d9bed99561c6cf8517b406686f8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703720fbeef4adf310028a1e4b191abe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1270c53b61e2bb9495cc49161ad6998665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568f61d52c5b1bd46db98b60c7fa06d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92961540d84e821453ad4864e7f949e2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b98921bb912777cec4003cd19a6818668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f21a1ea7c15733010f4731f43b14c0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead74b76f64c012b4dde956a6026cfd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579ae2520f4a1bc82b000de4498dc88671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f2ad2c9f07997b74effed5d5f4cd4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a565700ddfd78078c68595cb12b97ce673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c2a71e10ae9f5b311892d789a4a7c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427945c45c24304b36b84d68dd231773675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ce71fd8228f818e2535713b7ae658676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6494c2676cf2b359a1f77960c35f6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72f7ecf55e88bbfa8b49852cf8f379678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde36733ac281c47d28969cc613e10b5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af363410f01b9d3c98e2b09c80a25f69680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9996fe700529b6a2ee195bb42f07e4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a109bb2a34cbc58e1096e39fb9df2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41a01ef828ae18a8de8d81546246f7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a6cae9f05ce4c209bb3d28ecd4252684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06feef52ad64135a0577df742b1232c0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b11a0a75ac5f15622fc4db48cfce5f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a063ce13ad6326f181d9ad0b01b49b5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2c312e3d8cb796b3e2d5a459e84b1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d607743c1fc4a86e17c9a2968c930689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ddfbf578335bc244866a3c01f1cae2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c402fa144e6fa4854cc30b06929f0f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c6246f12d9337df7a2d6328c3f87ae692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488a101770bbb6649d52940fa030cc6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53bb547b6e741609ba158ff7b223b03694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2de26d10a07feb67c01c4ee662643d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ee5976a3a85536f3e8837ca872e2f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe571e4cb9d926612e0cb3e1f7c7627d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83a76fd1877e561e907290ebec89bf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e94246a700b79901f24cdd51f5e31699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c678e4cf2d3f8ca69aa6e998ada023700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f70c9f4dd9f37a1e0a381d7823834701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9538365a93366c2f6d227fb5945dd59702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ecdd0e3fc86adb94f2e6bbdc4e02ce703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7c0278201117de55283fe64ff1500704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3260622bf98fc3283cccfd0a2898e0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e87bfe2f81731b9e16d43754e35d6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a052b302a4c895842fad6a16a962d7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e03766a8a3b87f8a140c1c0ddd1eb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6bf0eff8c7bb0403a1a8d26b76c4d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0421e4454db17e0fb65e650873f6e3a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb938b5184793b2307d2d68c0ad925711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5cec2534ca330c2a08e91e957f1db712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47733b65544c8ecf743fcfe8b3ae4821713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5dfc07cb3754f3691f4b9dbab53235714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380886082707b8935d4bc55ca94873a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5f49242543e0bd7f2f2721621d072716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1260ffd34c1ce0e375108634a33255717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5edcfbfca0d96c58b7e355f27e09f9f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee80f0d095c4dd5f5d967da72e2792f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46919103dc9b09a39bc7e8d8cafcb3d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0451262ced2ed8866b68091bb156ee721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb49c27e32828c7bb4da3aaecb5cdf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8e62418dad384c957503d3f37f6c8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15e291c823718bb971e8ab0bb6cf0d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a3504879facdba9916739ef9d6b3e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74111ae79928ed4dd92345c6cfc8a47d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9005422e890c7742a728858db57cc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92d7f321b6158382f27897ba29228e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a4bbfa99d9fc31b920cfbc174d7c5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7bb6210f4ac8ff7036d8f736cf6d0d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc08c460cae05217af1f1e1bb539318731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c802b7c60606df0dd3ec1f6ae6ed20732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71544602d9455df5515086385d15a406733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d6f41d993acbfe64385758dd20489734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36392b0e58553667e7b63dc17b4a6cd9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d13c5209714242399c23d402efc357736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceba2ff202a2e6da6c529923cc95cab737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281e918ca18be60191272a1ed98b851738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112de130b84fd1cf24ea6f8356e6af07739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28555b6a35db6f60418bc1ed08d27b3f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47984131cdaf7ccd33a96801c31298e1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61c2b7391927686b3801559a13b164742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a7fc406d0d1d4e7d49001a166543d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798d3be60e5cef66fb3a41d6f2d2111744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f51944286ebe1811dc464c8d98ae01d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4244cbc3fdf8b6c8f681d7c500c71746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40869061a51d0ada4b2c703b43a32d7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43138fe4632e445939a2cc61cc6c514748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3fc46bfd54c2d0baa98813455a6ada749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110dbddd76cccda256c68ea0286662d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa0a1dea50cc8c90fe4d20744730fd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090729b3fbbf0886d88d537a89b81b88752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4586acc174999c7ced8e66d5fe1a21753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0171be79f2bf4373c7f27dd53ad8423754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57bb1ac84267fe10106d12716c7b765755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e44375e4d97aba831088d9af6b1d8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5f1f9f460b61c98b882130fd57514757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971f788bf2137996ad211b6a8bcf843758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5949c40835e9a621adf96406c302aaa759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25cc77333e06059124e9abfdb416f81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300a293b2dc84b16496bf0f4d4aacd22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5a4d875e90365a7a0fc360de4dda83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1531d8352ab6c9b4a1a340dbbc55cf64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4663f41446e5724bdfb5fe47d2cd625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a854ed8ac47c521cf5fa280393287a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92b0f1f0ed319275f77db7c17705aa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040dc976d83f65a08c80a7c0e1a83c08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490929fa61dfbb7b36ef3cf4b0a5720f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dacf58d7fff26717a47878c978a08110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20fa828814b27cb0509234d002d0cb911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d5c781c2455c253a0eca56b6b81d512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc390fb4671daa7ff4841cd7578e42f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7f1c34fed6daa4afa08bc4b29808e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d65ca78333eae36a9810509ec65ecf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682ab4d5a051237f00eeaad7badf29816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d849868628443da96a3437f7e4dc9517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f374d0dd3af30f7f1b387a87dbf376d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1bcb8d6d118fcbe48f47644fea964e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef56f3d1d66099e05bcf4563bd49ec620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae8690119501c27903805d27b8fdc721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15c012e999134c156321877a57ccbf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac8071aa9047c80694eb630a3e878c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05162fbfe01adbfe131e451e2456e89a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a234e19179cf5afe63360c62f3b5725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27762f0119fdb00e2adbcd88c191a6c226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68920eee2e13683d7eb5b1a4176b36f827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be15a8ffa31a4ab9f89d41f05455ea28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662398870e90a61175a8da6d977705329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a5a8b9bf735e619a209c4a299324330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d283451979eaef9112e49508563bd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a62a5516396bbe8fe3ddeab87a63aa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e97932e99c27a4c92870e7edf68520e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fcb22f9cd3af3695df34ddb34b9f0234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d796ae76c9fe088e394e0d2e9f1ef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f8f0c45b469076aa9c95b6c5e81d036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15beae600da5525091d5b92d43008ffb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636ef68425b78ee3a25b0f40611d65838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b097239b1801ce829c56c1dafaa1339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964053be29d3a2c03d0f6f64ae20577440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32570aede3ad50c95f6c656f4da85241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf033243617158c0b61bd5c9163a66d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34395b29fca2222700454f3ad939d943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73674ec9f87b943efc86c9669027db2344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31685b148a0ffdd523bd53e19ab6047045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8071ff1ec75ddcf2e749aed479f1b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb39688af53b8c2ce772f6a461335f247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2147a5205dc79b2e63ce1bc170a0e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9f1ade65c49a9c4a555801e2539cf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2947ad2a08a051af8f5e18a21591750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968d20278980b523b11895590fb5fa951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336f603a1cceb840371c6a40dbe7d3d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bddb3e68e9664bd3654c9928812c5153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d8d6e32f3fbd338e57d8c7fed8e2f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b74f97d26a6668daeb9a2cb75d48b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10329b176f0b61d4b77a884f59982856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3ee3988cc456f9597dc36bb8194d557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35395417a256967a43c47cde73daba6958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5ee8c156810d825e1b8936137cfb959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45567ac26fae21c0a32f98e983510560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be09cf4ab2de0826a154c7bdd81c8461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a198bf52053f9cc7db576381e2cdfb062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9e0d8b8b418d7fdda19e76fabba8663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa537d51b55bc0feb64eb32e6f08840d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf49588f80f0b298babc2d4f08b99a165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac589dc2a0f2bfc7f56bebb7409e9a766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49adf2cf55d8af1ebd3f404fa487f0b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ed18906b4d7860e293b7cabee3e4b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722968e3b9c7d6ccf4bcaeef860c921e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196de0136578cca8dde6a373af1ffc370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103062e3fba7383e9bb40b4830375ad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464978abedc122a4285af09a7853c9a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae67c776ae2e78e308a336c6852a4873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ebd9a1eab904b3c1a41ebf1d23025774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261183ce3c730bb0d19f3d3121f014db75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea29b8b6cd1d23ac6dc27f462f4628f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32c38c982be4736c1694883b30533f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a5b8760958efb2d4811025465427978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33439d46cc702c38fb0f613d5fcc082579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53afae0d10be67e86e70953344e40b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c96fb3d1c708ff505748cc691069f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416936af00034764272580bce24e330a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f9bc7a8b3e87c30aefead0ea747e183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120eec57a7a0fcd8dd8a51ba52743bb584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a392bbb32f83cdcf54731eb6e9ee64485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe93ba3346b33e84151504bbcfa4e2386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9601cac597598965a2457d42b99a5e987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f36131b9d3bf6acff8d156f6ece26488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9288a6675f1a5041ba90aa5907fd6ff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09efb10db710ad92590c095d0dae01f090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818a4a2dc337713b2363317180fd47f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e56ae7ba760a17e4345d082999e5192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e44909478b4857ff51baff74a4e44393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2d91648222e27f15732a9f6b6451894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18798b25e3209b504d52bfc6de9b9c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d5c88df468760fb0cd1236f3d489c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e263f57fc63e6e302a36b72853120297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144bd3587c53e5eef20f49a3bb6c23598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e25a674fabcc578057e41fae47c06f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd280e1ad2abb10b86f2dcecf14abd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e3f73b7230f61d0db6fb2a19a8ca0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868cb016f7b2b64b0cbc17212100653c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44acb607d8beddf667afcf053aeaff48103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f5e40b5695714a4daf014f57f1488f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65256b8fd800d5dce61e2d8345f0c10105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3405425fbc1d08f8c458619eccaee8cc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f02dda33366df2f94634320e8d98d1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e90a04305aa4461072fdf02360e739e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8c747abd484b4ddd77948ec003794109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febce06d0651d20bcb2d8019dc26bd23110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e7087fd3e795fa9d386e0661fb50f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b9346800283e85b7019ad06c83e5c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c402abc5e0ee45361144346628a42e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb832ed1618f0980f6da04d4de87efe8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ece79bd924332c8f824de81bd479a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d066974e80badb052ef17d3d12c230116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0697b365dabb8c9d45e1e225124abff117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898136981171991e6f39ce64448dd1f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9ea7f6a222a3313dc21342957811b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d02bce38ab7fff079f0b9890603c733120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65e6cae6c70e6b8a6748fef9a681bf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854b5546abe42e552c0ce882494a70e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8820ca148da1adaf4b8a9f4a9d2d9cdf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aef01df42cb0c35c9de4bd73244e50124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84cbe59a78b7e157f16282d92185b4b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216af1121f158cd73ce474427f2cddd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f48c405ad22e5e0b1726def3326e96127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7894a05756fc30ddaea15ddddf0193e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b937eae91af8f9e49f4400f437caf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136ae587199e6a1d2317207cd8c0e88130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5cd184d84de332c833550a880359f4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da39529a9d73995cfa0f422fd4c5ea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2735ca5781e9df8d605fb55b312b515133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ebc894f6a60aeb7d4a91c7c952800f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b10a15251312f5803b604b25858a49135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee4c8b31a825ba5ed1de73208fc873136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deade4d8c1f22a78aa700a8c48cc324137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6184ad4a94767e6cf4a0daf330fdd3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdedb004fc2a16a363ae8611555b3d25139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09afb76f022b6012d0ce9bebb3a4cf71140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a228c74e06804969f62d1019991f90141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275cd3766013ff3c7fde27f9e4942c8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238aa7cebeea85ed068809707e670824143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9d532e0606335fd3bbb0bdd600236144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2168137501529edbbcc58e5a98200145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f6d820b076c75c45240d5f01a450d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a262e9da90415e0a7a9348d3fe822147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea0e177b2334f9115288056e84d2f9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c82c38948c4e69de6c5917728bcf1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65f4ace6f6e4767f7ae22d8d74eb5e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d902c4ae07f80404e36d46c7c6f3511151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583acb873f369757c8b17d11c85f4c6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecfbc7d6fdb7dc481978370ac788b62153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80f5355e248718bc4ae46677ac0e62154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f74f111aad8d088464f7400495ba28155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8c2006d35072049cebfec785c599c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd72ace607c0ee0b48518c32fa42bb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca125835376b5d42b8dedb9c3f5c5b03158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3f376d43ceeb50234c8409642cca4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef61a9a41f1e2f7b9682b5084871bc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e0822ddb4f896cb0eef012d906424161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c5a0d69057a0ee95f31f5672e2e54162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23ffc96685a054eb83d1791806b4a0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32bc69a445b105ed972db9740e7e8d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063e188936d17ded069882fdd464e54165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34f60c840f721ba81e41b61d2b091c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a44cf8a73c4270d3554401d03b9834167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf562fab45c8cce85e1c8efe5eae9f0a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817dff9881dc8fadbca7d40fabedcea169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e2fc88de7f3977c20d7f8aa558e6a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d934f2a4465fe41f681fd4624427f6a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1d072c59277f8a3caee4919fdd637172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eec87757e521281f79485936b9661e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb6cb40fb72a0218e9e39a1c42cdf8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f083931dc3f2ecd1484a68a33ce85aa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24196c855784024539f0d5de48bab5d1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365d9ee0185deb0a0aa29fa05fbc77f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19e616754bfc23a94ec04df2740117178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081e18d6e1c87084f086d020a53e023179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b836b914eb2397815ebefc811612fcb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e75c1a08e230d5b3ed2789df41c43181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986bcfb8125ce2674b72fa2239db652182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204715c1c9bab6d4686032e95ad51c4c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe283682bcee9887821f08d0d6cfc68184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad7ca1084514fbb8d19aa5edf59457f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b59e5ee227bcd6297b621cf4f43629186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1bcdea058cb2177314b91eabfd98a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c51bca5732b42c1d2adc40ac22bc85188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6807d02ad67972b34fbade954ab9ff5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b47e838bcf85a793c66867059316b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027da97a31d73d3df685a25195e13098191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda9c370e75a7ef721337286a75e571192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76434ba81f138228e1ced770cb23f138193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb960d6c363e34c6d8ffaf1e28ff86194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88958aa9a7f3ede09f70db4840c55196195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa430f8bb3dfd2cb50d7b4bb341d54c5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12a4b1fc3763c3eb03646bf741f479197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ae7bf80a5e1d8c141b78918fbaf29198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37823a12fdd0bafdabbc87202ff017ab199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a0c60e28b892cae5e90072f73fc47200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c2b0ef992ed5341f01e493e2ad11c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b718aae779acea9e7b243cad2b5c815202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed68cdd52339cafcdf23734678de4a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1f49f14052eca6c65e6259e3fbd0d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70c9141f8798f1a536f32a0f203627205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d0a7c5a711ef98599af06c4599ecc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb77651a112a71f5dfa25ac9795939207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f7a2b389698359bc126e988c9acee208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7cd050e26b5dcb81481651ddc374e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80090509139bbed52d1fd92e58eee8b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de16476937dafaa4d146b1cc83a9d0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fca23c437aaa5733a0a8b1a6611174212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff3b16035b926ee09ee3e38bdc4b97213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581af52b2b1608a71b77f1f5cb9e7a67214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75159511a00d96c17bbbe53f607d67b3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49581f7a988ceafda0b2d7ce07571e5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f58556b0b6cc88f4dd2e36882549d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7dcfe01c8743446744f7cc46fd5f6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2cf6ac83d8432f16e97ef4b2ddef95219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e988cf588da59582b206fc9532f73220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88085e743d95e2f5843a4466eb758f3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2549c020cce224fca320107d3ebb716222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6517621771f2223ca41f27d3ff2ce4b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4efdec2c4b5890949eb82c92b2732224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4862ccc67453cfe41beedbb4d0ae8a9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb4a06fe9070babeb65d3f1ef05bf4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e05b67bcada5d243013e1b0d551ae227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b551fe577c31b44bf6ee4643caf985b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7a81983fdab732cbe813144532dd0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d7b653461c5ea4f30225c6ede5b3e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f69434dcc4819548e6df029336670231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae528eab9d8a73d7360ceb78fa74d2be232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f105f39c663c9d4a0223e1250a2ad233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5e1af244ee9b80017d329b9d99fda234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7523149e79d6fdc827de03aa308b9df6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525563f17c7797d0e6d23505dadd2d1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6c9e0e3ebba6ec0600f96e6bd45a0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da272134afbc11f66951baeb60097320238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4fcd7577d6c5242d39f943f3fe88bb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0b7cd4fdc8573e73a114d5d8800c4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19dc6b6f16101f95d0c98902b8e1211241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e03f314c11c334048af12deb5471b2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bdb900016eed34a9c0105c1a179300243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f54fac9cbf1728750268ff6ff151db244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609183413bbfc4157d7952fe9458f2b2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc3ab9cb2804b434729209c1d7aff3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71163a38eaa9d344a56a37672e5cc635247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa204cfb54c2e65bf959c5e1f39fc15248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e72326bdc698ea27bf885a211956bd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b8e8b3ee6805c6bad829e1298efbf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ee89756b9f185a5def5e54e7c08dc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd883fe42363240b1b6b45eecac11a34252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d439c25eb890b43a2b0c4f78655cd8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd1cdcf7afe7ea0cc1d7d5c6d923d0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd278d968ac8db96adce2fba39a77ca7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c335a2080872f5b1a1b8b6545f00c3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78641237f7e4c3fe09a519f171faf30e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364f0c8a37f80f2de8b5df4462c584e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082ab1e96c6cefd91f5204e465d39ba259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6c03f7d4dbcc9902b0aa5bc0f1485260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736c256000e4c971c65021e42818b55261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9afaec766af43b0037b281e81e8b89262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1bcb96dd92e45b88007685436b94ac263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec61b7d34d726d572db04c713c235f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969f74111b7b25fe9ed70cbdbc423b1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4adcd6cc7586916b37841c75c6a3db266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e078ae948d11c23c724703bc5dd2f62267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd2bf76373ac2e5bf4a65adc23c644268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abae7468782921c2b14ecc0684eb4f0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4522e9ded634fe358f307c5f29a23a9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbfc2d07e9ee0fd7c9c839e588fcc01271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eaed1f8b215aaa1e359c50a1483a54272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f83cb5bd21c914db33ff551edd798273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48814da290313a46a5faa21998e12a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45267978335b03bab874db1f712ad54275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dac62fbdb8eeb11758f2aa081f0d22276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467649889d619cde437b2b5f5e95c7b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc9195473bc1562f92f68c2e2a55d0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc989b15a1a198e56eb5320203a0c6a4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157ee12262fff4babd71e493e51b4d1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd135230413396c54776a816eae46e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9cd8d1554efa8b198cf4a0a4bb452282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce14924b5facc4c5f71e86afc90b24e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775a4bf18bc4c262c6671c9455f5cbb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380adedf96c68312b53068adda5d3ea3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17b0d9615fdf8513c0157be69cf909286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83942dd2cc3bed5059928e6f585097f5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee19792d046b2dfa3fac40a927da797288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1b1171485aac6a991ba83a3e9b665289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa9ca986e12adf99678e7a69c76338290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2588cc29459a7d61763ec2cc907276291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82274d73fc446442496f452dde775d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2ee24bdf927ea0eaacf0d3224b050293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452150f1643236469742caaa22315d5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165410b19679a5f2acf1d70f163cd582295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7637adbb4b0bd1ad501077918ba6ccf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004dafa01768ef82babf910f3e79e6f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbeeb5e9a12a92f5bc539362968b28f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06fa01f5248aec410f6cb71dae28e17299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010d7a590f3df994b27b6329e1e48c6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73185ca561ebb52ed5f874f6c4f40838301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f875c836be09ece8dda2912a81bf0efc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a18d38367231b590c1db12955795ee303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fefc9b96530c1b10a9a962cbaebc6b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db73e53e46c01e2238af3a7097ce45305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7fd7ce67d26a40c3daf55ea4328e05306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2109431162dc74ae06baaf9efda92307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc9ac4d9181f3c90802d8282aba668308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec11bb93ab50dcfaf385cfba575820309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5b949010f95f29470a4e4f4b5509c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d23b9ca46f2a3a66a3e0a93c4f9a434311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d224c8a976fab6498d57db1e494f9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a45b79295aaee8b7b28b001268927313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b722f6e782a8d8ab3a7579108959158314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1872a8c49f88cc4d9d5359656183866315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a99a40bc377a18ca335c39f40cbbb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c68e0a1192b79d6efc0a952fcd9e43317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b23b4799375b1dcc437d0ba42fbea318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19b4df599719db5d556b4c5ae48ec6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02cf65535eb20b2f93a15549131fdfb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60996676b52c53a21ef8f56d5d591872321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29985c802cb981539207ed755ac84b5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52018273265dc17b46714545e34acee3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927782356c765a8ab5bfda7e73b9d9e1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca960b36e82604df4a3b08124ba86b5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016088885838ed13d7b437c07e9f77a1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfbbb5aeff1d54acfb68a0a38cfaa2c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002558859f05d56d9cb369dead08246c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9016e16a4faa9a8b4d4c1e4b9a408012329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2670fa17dba192c8efa5c528218f5d6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f37212944cb9a5a31b5377afb041e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac7dfc683717fce2d293eea6fc43b2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f250c3bde539cd22841f3f95cb57b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f704ac5047f1f910c1d63d885dec1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948270a94b9354a239d9fdee2f0051f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b418ea0534c73eb96126f41c0ffb5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce3eee59105bbda09b747f042d0433337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4796f6f586136c26fba87c140a8cb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884322f9914459d3d2bbea7fa7cc30b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723d9dc0b90721e54a27c160d89c5c0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136e34e77999c7d640b97eb196b91a4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c86f82864c26b9ee63de8b2de63fa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6346de1c1fdcfea081a2f969874cc4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d583980263d6cc7fb40277e2e8957e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e837d0e5b37ddf2ffb13665fb58c00345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34f9ed0839a3fa507a0f86d869bdb7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa297fb816486dc155cbe8f3ec9f0d9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6d02cde6382a170d6861acb9704fb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eafae5c4d3f6d06ace0ff5000cd3da349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4a86a28b766f4ced0fc8acfc87410350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e0d55dcf5f607f6aff54399de8fd1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491a70d7e1122565dc70138ef9549ca352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae139cd6aaf451c7f11c3e3bc0d86057353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d83b355e806f2df2aeb2e9c388cdf2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceeaff9ead26c8329bf9da5e143b1db355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b4be8aeff26a7a91ffb59141d045b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b551195c341408cabbb72fe4d715237357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd38cf5f0df1586e9d193164d86442a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc892b2e379c1d039b0f53323b0c12359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f101c2c1463527dcaa4be133fd7987360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4be7f8f6eacf9358c54db99333a27361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064491fa4a48139f2e22c3c249d8f9b6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434efe4e133f7b22004c199d05845015363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732e1d674336312db9bcc5a0d77bf4b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3cf7d00dbfe0ce23d17193b589512365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec3d44e43aec1fd3271a1517b5ed45366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a145bf883c7246ae626b85eddb75da367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592ca716e4da9fa5b9cc369b58c1f21368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5c127a67055a36ac0a34a27d7f421369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322214ef999f0a23f2500b9f8cc5435370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863f7b6f20d533128035155dae6a916371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829293b117ba29b3cfc8d6bdd85c2dc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1658e586bf5ba3048ac01b9e3baa1ed373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ba1a8c347bc4583b09c54842b7b01374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f54354a7faf9c12292f0a0971c02f4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf142e17d8d1643d2deaa2e2d10388b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895bfc9d71a673523f8e8fee3d0e5bf9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01ef14c2ee9abfb4de8a876c756c7f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532df5bfbb82a2ac312392bb0d02e020379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3acf1410ad905df5d07627f8b8ba39d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf674c07b4183fb66e32b817d441355c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6293c75b0319e070f8f26935ab52acf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec9284c7ab0c1fc5d35fdee6595de6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88ea8b9b8413e92b2e57d086ebf32a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb158ba860da1076ed9166b7e5cec9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f2c796cfaac6dac280f46afd5b2e3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b477cdfc76aa3cc3aed32b8f5bd89b1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898930179f018108714dbedd73195af388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a2f43748ffe6e07d0003dcce387c7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a372d60a3de6612df13bca322a0bf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24960eaad0d79a321d9b8153f31d85f3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292828f213191f4035ff15b371c1ecdc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431db8ef8b0044772fb328e4b71f8ded393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64606a042ace41f36dbdef0ba0f240a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037fbfaf2588b9eb66ff3fc184c2947a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5afcd3e6c9c49fed241b30b76bd31396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac9d880f1f28fc98250c8167b3b9a2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d888bffaaf41c58c40d2cb130f7e6fe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a709a0569ff41110632646a487cbec8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fae1f4c4d25f87bb11cb0223526548400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73dc606858c8d1975be5aff892fc3f6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e29b432e812ce60db91fb71f46d75f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7f55226d2e65233c7a86aec9c2bdc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffccec9b42315a62185f0c41a46ba2a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc8f731123c3e5d09aa271f6afe8bb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685f492490e1492a40573fd0b4bd841406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7cd674d2df684ff5987a62d1817a7e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423f4bbc565583fb8c63890768bf5b5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5bdf1e8c2df7ece9352e48a86acc4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298dbc55a5b94bb2b95839feeea5817410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54340df0aed260a944a2ac6d052f648d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de629043cc49db476ced458adbb83cd9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192ce498ae3e172619a3522bc94e815413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99fd1a444b028aa2dc1b82a22454d44414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c36c32ede75a5431211ee3464bc4f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611dcb42629eaa695851f8b5412eb434416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cad1a5db209b92459c3f8378307cae417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6f0ad8cdf6bbf42cd41f56dd3639c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f302298d945c64e258d20f821253d2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b516a9a5867ca7f5c6b3efb2b1eb65420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba6fbaad08c44de960a4880f0e9eec2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead1dcf2280ed43957ee7782409ea90422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9faa6c795428c889dc59554388c66423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c43e398ab2f1dfe71dffe04134e7c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56fe2056b3133af86720c7ebc57024a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d744fdee36d3543551e20e9f5a08e1d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81bb1bb92f87e0661ee147fc8980a6e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f561c21d42c97319137972ff046fbb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85ed771ec6ca03199e11008fb7063c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea9a249612ac33fb62a60d1678c34d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449ee13f3581dc34f3ea7afa91130e0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3d80dcbebb5941fa6b33e1897d710432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d64a39312481db9f52045f3106ec89433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c754e9cad6b6c082f7344a70c631454434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667c29ed6f649c5bf0b282456cca282435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54d463531983ce30bfc9e01aacee62436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c74a9599067c632ada2581dcc926c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952eda9ee21734ffa3feb541e2251534438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2ea9c4374639b414c497171bdbb29439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d000334b2832b96970c6505601e076a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5fc1e578cc8514a90f06aa5576065441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd464b5b4cf2041b79f2b626940edc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78365d97c6106bb50008036c270f0ffc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665d94a6209ee1ec926a08d3c4b1b79444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d44ee3c7c283fb36341402fb1f2204445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07156ee598b24dc701b5e382ac6e9e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538cfa0761580067bcc361fce023af6f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979e929ae0f024a55c215dbeb2272ce448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276421bf5185bb4e6127ebd1d570340a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c7e83b521bb04e589c73ce4903c91450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd1a6af8557779bd34a8153e134147451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac51f50d6232b028a045553767560096452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92b5f4294ed907ad1c05ed4f71b473453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7182ac714e603c9b8afdbf3f2eec56454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4c1adc5ff6629fb72eed8e7bab08c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21918de6904021f4126f80a6b0d14b3b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792c65036efec14ddbef09a6da43986457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb82e57088e0fc86f65111935c9100458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d643241e773d853008bf9875037c5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a83acde47a0ac8e2db28e52aa45f4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691027040f0b2ccbaaf64b5a6e52b099461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312be2757e2b915e8eeb3f2c4c8eaec9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bfa465f6d1851502952864f630b378463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718dc1c29bc780e3c4357bf11dac4d5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b256a4550caaf73a36e7bdb00f901c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c980e665a23de16902113291e1d55466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1be1af25a89e26d3be78c2fe5486a5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5a969517490715bd8dd727f2bef31468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5988431ba647c6a7130104c3b640c2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14021f8544931425a03405c42b7ca4bf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515746941d2118b45de274139fbabe6d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0f4b8fc593911c28fdbedd11aab47472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b38050b649b4cf34422d5b4549ab33473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2b10be51440f12a011fe922bae26c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62430ec6cc82aeb886f37ca6f12a2f2e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d913096ea80b493c92c03ebdcc983f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83c35a6755deffd76a8af59807c428477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b21602152009f16b587dc51dcbc598478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0e63fb46453073890694a9977605f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06484bb8f7f2728ec230416fd419f34480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83575bae1a1807a6ff8c4acecfcc3110481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b0a30cd9f6a708afc46725518e64d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918db01d3109c4d6a77baedf997da43483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbfdce089a4814cd2388b2174340344484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464d6af9002b8ac7758f47f503978af485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68cb4f89b2803ae5217a228dfb8703486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec939c20421fc8ffb01c8deecdffa2e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ae63f093eef9a470ff3dd9b2d59b1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d56b4ea364224b69bfc5df6f5ac1da489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930768f8c56b625fd4fcc70cc8a508b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09785f80cb6dffec024c4a72cbc0162491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4140e3f959899ed9aa2f31c90499752492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a8982efa08e2493a40d8a254baa65d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29febcca7540de1dc7f00d652aa16583494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb38ae16eeb0e2eb5ff8159452098e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a12dcd21cd519e07658a969946040496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55477625948309cde21db70c556760c4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c11435d32e72fbff313651a0e2bce7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f7269b0e74b28c8d118e4502245aa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f62cf43df668d16a7b2bbb5a6f91f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0250868fbfbb3b8b642c1788730fbf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1b93563c7b5f6348b0258eda73fba502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d4a0f9b9a8be6c0ccad6b7f644895503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f68f70ae534f033a6e3b8298375b8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0c6e4aac0ec917fa94574ee401e09505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341702abb7ccafddebe336f23946a9b0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585fff1720f1f1a2df6a494a0ea5502507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881993fb32c227d9d6ca9f92f30e6bc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60425240243c9eb2afc26526a5b0dde4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996105092f1ed55c41e96a322381b060510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c7557281a5b9c7ce659f39c6d8c51511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34867485b6efe3eca040134343b99198512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb6b47cbc35ccb3bc3a45eadc10f74513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17bbfd458b332ddf50b4823901579fd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2018c22af8215a6421a7232b0cce16515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc687f50a6bcb2f5e5d3a1f67a7eeed9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7505e34ef6026adefdee9d96f93d4d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac605aee75dc8c7f180fc1901d168886518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90324c1d1d4d7c397b3832dac369d6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94338371e14a6d32ade7b9a498866279520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db65c498d954f100d1cb0dc5ddc606521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e8b793711fb8a44178a4cb362245f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ca632660c193b6ba4b20998b06e6d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d29fa3f5fad3b565eb71d102485e60524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf6da937ed8b14032164e3563790e9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c8fa73154b521d51d87da9fb4eafa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9570d7ef95f89a549331dd010b086527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9547b6d817cefa1c85ff667c119c21f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f44f008fec663f992a52ca5476d37529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ddf0b6b4953f64902478844fd5779530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0deb7ededabe717806218b7d0271c85531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410da92e32b31b49e47d84af8986325532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de561ad5f320dc2f78bfd0b8ffbba0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b996be33260094702fc74105bc6eceb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef03ef5091a6809449e440d9d3bd5f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299d17a6f48fc9752cc55e9ac79713c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ccd1f04a5e6dd8cab962a0abefafef537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c6f3bfbd91745df5cab32f3a36acf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2bd31073950258d739929df2ec743539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d30ecc47b264cd0a49fc1cd987bf0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a107c58273071ed43b39ea7faeb89541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156b0d054eca79d01635a4ce8baf028542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51642dfdfbafb8bb1462ff3c1c58cf8d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65c97a7118e64d069cdfa8df8d6883544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499c6bf3496203f0f18a97cc90d7e87545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6c0cabe247b5bfff635ef51930cc6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7b791a9f75b60f2e3408e563554c8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c053416617d0379cb6f1514223e81b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309b45c83d797bcf5f7d6fb5dafea89549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b999c9d7ef966e2fa2530609934b97550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b1c09cc33f19e69486db6a4926cea551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3c9bd6eb82da883c0fc5c68b19186552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6efa80e7b376f87614f70a64d89b1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801a1c24458fae30a08b9962d737e16554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666e8bc29a1ed705dfc4aaa8fcb4e73555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444767cf0dca918e1e44a74bbe3b1691556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e95d4d20fe11168cf59025b09bd29557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7047382499ca8e299db0bd42a9c5f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6e9bf91fb34fb09ef1646507d67c9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3912b6d3d18833702887ca8a85eb28560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5029d15b0cf338f1029f2fc4f31b1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f0470f8e0fc546968334632de1904562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d5ffb1dfd436e37f42983d2c12a2d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e57ecca131da9b55482380b7ba8c3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5f39d66b01ac1998aed648738947f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302460b524053110a8b4dab045616d83566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59035fd5fe437e781c125533bdadab567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd4800a3708f4da75df5d13f6f446e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacff5a56ce5f91697a8431d69da9639569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468ffe26fb1765699b66aa9b05e9b39570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62211367229ee70eb759e866e96108c9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02229252237f5b654c4894b83f454b0c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f7b00b82d493516585fe2824e8f97573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456f29ff3940b34fd4b0738f1ee7bd5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aff0fa16d14fe25cdbb0bea962b317575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff88f7894df7f4cdd77d62de435357576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2225807f3e724efcae12e0e9280f2c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accfaacab44005db10181fed435437f9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ab5df1ddb4af0ff505b986d2617aa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4909c6e740aa5157de328669f778a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ac3ac73afc1fa9f4c6dd740763013581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf67e8c477e367964e38a0742f1cab582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bac79f31e05b500dc7534bd57adea6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591466f103ce1dc2a4f6c624b31fda4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02bad9acebf5c3e479a8c06e756dd52585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef3ec03e5fb560ca4e5fada5482b01586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02569623cb5acc5425e17069bb34fd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca5587acf44b37770e6af6d99578e0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae865a272339aee33a6cea1be9c2d4b0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030cf4d7dce10110f7f7104aa037ab5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1b450894e7a3374f5a1295e780ba7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791c7df4d1863025b6ffdca783a965b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b318d2b0c3f57a177da0305d51c19ce593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb428b651b44ed546308b4fd1809301594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb2bdf3ccc480471e62d5760cbb2ff595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7c8751bb69c609a7e7d3fe3400a15596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df607a2955b5e5d5addf6249c184197597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c049f4f92857f33303d84910edb50f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f770591dbfa722bf679714eb2cc6c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9164deae09cb7c73facfcd2f717f0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33494b3cf9bbc50e5b4cdcb81e6ee105601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc1c9e570be211ffdea74accfe1ee0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e3135df202eeb259a46b74140f797603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421169c94e8c45fe639fb357c65af57604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c9889037467cd5386d382199b643f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a25e58ba2caeda470c10a62ef775c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab76d537a14bb5f933dca44b9165bb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bacdd65de9c473d2d86a5745f8baea608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ddb54648084e71131db256b84497e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080826aef80a4829f09f1748f5a16e6b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b9324bdda560980c3e2f1a80a47e1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9d94c8431dc7b95b37b63e4e0208e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe1e82b2814e4635703068f3c6dda8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb0885cd5e85d78e2ec2250db427a5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e2ac5eb7df52691f879f269281ddb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b200f092f3b2b71530d8c8ffcb773616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da6b6e7df5dd2308d12adadb43b52a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e281fd392abe14e10b85d913a3c73618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87391e1a32cbf86dd7a23147ea0953d9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc193504f3b35a61003c5fb59854a013620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303dff3d11271348a35aee3101215c8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df537bf8e8b926030f879cde8a744f51622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0152c69521721bb44e386c85640ae623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591491c8e0b51361aed48218f2899b8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a54533be641ad5acc4d07ead7f11b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77f3759cdd2655e6d53b7c8f90ee58626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e13323a2b2e6c5e0149380ca67f6442627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af530a47e1f0b482a4a7204b01b31ce628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62940892f5c289f42e75488995d8034629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bcb927e09fe92b4404bd7a5a15a4f7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a7ac8582e37da5b2af899a1805d5d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6200e5bd75abfae74bc08f3afdcf4a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c158ec717bef0ae4fbdd387bac299633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1745e766dd01944e058a6fff17daf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ae3c104cc20b65fbd3dbd36acf257635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2558a2ff23c7233800a3202d63f2207636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54759184db729adeeca719e878c575637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d87da02f1b04fbec55da5729f30ed638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4e2afd66c52c12ef23fae14950b54639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18643089811418a4d3e4ca19b931026a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c75ec06589bdf52bd0d4ac00c7fbf68641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55c406aa5bd47d9171369099431892642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57d673933aefca3182a2219617fb2e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7354564f2c48689ce2f0743a2025349644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717f223efa9ea3c99b2ef9f30a3ae2d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521ede72b0d508b48e875831c09d5d4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07b3ef80a03314490c79a4428db8ca647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11834a176a414fb9ec4edb702a4281d4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93842a9393401311a54706d4378a1c68649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1aef916ffb48bf66c39db3ca5477da650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c988250488d2dbb71f7917c28084ce9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44892faf1651968ae1a2a537261e5667652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d13194c929d751663640e44de66a99653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd41a6c9dd36dc79f9644d07d3edc8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf04d591755343989ce748b5ce96240655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd33c022e6ced1d475e1ee427a44e5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407a5939ce6948223e180f34a9aab3b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48055e55c4a743c46dda4027a7f1a525658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf37637e3d9ce3e25af49cb5394a0e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d7a10f1c86524e2cecaad36ff7fad660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce36aa759ac6851e7d36292ec6619d1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0bc2d2f0be62a8a076881224a2931662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ef3098d5ab0d413676e8cfe9149b3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4135b8ac01dedee2fe2099fba0d14664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0511ae6d3ad08f35f5dc099cb4235665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b527e2b31f596875079106aa8219d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f96c285aba6d38b47292593bd7c83667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23017ff1cfb26cdd6ca3921aa824f6cb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326b0f3f906be27311b48790a517900669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496de8e1a1c01e53dcff0c6f782773de670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14289b7231fbb143626e8faf2ba795671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aefecc226173f6aa1f65975df861264672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ea3bcf72b73b3f4f8bc62e105267a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d143dc060dc4905cd423c7b11ad14674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3295a49f7407b8263927553479211675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efdd44bc86200d69f425e6154b6586f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327cabff395b9f3f4d44659af2fde35677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629094bbaa95b8dd910c2525f52edea1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab05c7226b94223121e1a7f706fabee679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852221d0b04b5cb010af7848ea24df9d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240358811b8400a725e14650f6c9709681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1b296cfa74c4d550852dd54c98263682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a04f0f776d4f0034f1e09ca7190f5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba7958a70227e2b4f4b6a44bdf6429684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ece9ab53cc8f06161c8fca8c984b2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303a59dc28cb0dfb81d8c124613b10b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca43e964186273ca195da49730e37f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59419f907b41a86cea774c4103f82b0a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e2ec31ff5e828337b0555c91b3408689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270b402efdb7470a85ef20d6a121cda690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0fe2cc49b5addc27818858a2569c1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc7abb8ef59175dfa0af53bea0a505692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b2d35a7d2cc42186850602305fe38693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f10ea7a282e827522dd6982c373a8a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e666c25f75575fb682ae5fe0cdf93695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66982407c7376dd2b37690b699e68d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73501ffc8b6aafb6d16d02d8ce222c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda531931059a2f9674cd82497eda27c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d6d2f952e7bc850b6dba69aa51bfb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4988305325f652a3ab1e6cee323d0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af243c7d19680782c4d1a90a37a4eca2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a119174258d37151b26aa8123c0f21ae702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a842619b8ed08a393bfbd228e169ec703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375cc382946f9fbf5ded220f6634957704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43962d386d11faf98e3d779391a3651705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44acd550c2e6154de00980518efa347b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6091dff249ac6ea6d1060d712d379cc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76a5d4aaf46d30199820ad39fa56d3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d95cd95c4d15ff574e3eda7046f9762709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43b4e69118cd56fd9180bed0f360ec710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adefa7ed25c4d8641a336ecf89f4070711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1843af9eb2933914580486b0aeacfa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e751e57347348d116e3ec5b92c97a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e684678027aa5912b6b62fdafea364714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc900e2779a72bb736aa3b3e2b29847715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985bf5f9ede85adea5be2cd1d54fc340716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e5553ccc3bbfe84fd847d0b25ceb3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b97ecc2c2459f43aef212b1a606f2e0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225e35cc923a04399770f0e5cf3c205719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4558ef3e5735cfc0a9022d2a94da3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be877c20d9d5ff462dea9ee3c4ee2cb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b60ae0f672231c367d2e8e8b01215722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef374e02ca4f4761165c4807b652eb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e23c6725cf66e5ca0633de75aadf9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb30b46bdda3552796764a1f6fb60c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00910d1b06a211f4c6756611b3d52237726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42620d4bcd63b8776046d3926d87c92727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9abbaaa0c74eba19942a48b9494bcb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b9cfad28ed96821006a2fe49a4f50c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b60f4ba90787b7564770f6b9fb683b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e054e6dc75463645c5ed371eb9e41731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558cf8ef110296e865cb42af4633607732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b54afc8e597172ecc8c9b8ec8252a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b03386cb3d9ad040f5a05b6368de1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ff24f53aad9f9cc88c1296cb41121735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4def496115ba3c2da5ab44fc26e9a34736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f28a26007e7243b591707a0282df7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39635f0b3077168899ca0951f3a630738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48683e4194536c29ddcd7b1b8241b954739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787d79f1a96da808193fa68cb8e844b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7212c991dcdce3013990f11311238c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46ab2d35c502945c9b8db56fb99c4f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2d2ce92d899b26b1e713b1fb9eeae743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757cf602d9d9d4c79afc5450045663aa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb05c4f4e9226cd3cf15246e557ff7a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7368cb82bd6f040a11ee666a7485d58746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e405be2440d0ae73ed4486485a3cd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f4cc3146d634c9e1442c0fb14a688748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9b75477ab141d1c3bff9989430dbf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654daa4ba6b496927df88224b756a378750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db615c51913bc7a432f558b84fb9f2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94cd0872c2d250f03610ee92159dd32752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede41085353b54f832fdcfe9a3ac39da753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7223662224b1be29d5652a5eb7db59d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40ae3972e67af1e0774c741e298214755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e7578853ce11cd67fb3bb6f167818756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe973777d28a7e41817f5208f0687f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0002230b66d7019bfea18ad1067d1b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2ccc58b225f9ddabfefedf2681fde759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>