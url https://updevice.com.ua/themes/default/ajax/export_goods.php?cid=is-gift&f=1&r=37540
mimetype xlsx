--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3535276f502d80ed684f15101cde8671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d695180963e0e4c89914533ba2ec6682.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db1af5cdb96dddf975c09028e65dd63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c04501756b3e5ae70b9238ff94e3764.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca8eeab789e99303868e423d6ab2155.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6595cfc98e76c32aa26f261d6f50486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd0d97a3089881cc95d67e0edf21a27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42f897ba1f3379b82f841c2a9869ac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee8c40cc77a04d9d10e4e01a412c839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cfb89f627ebb29486ee6f92fb47e9210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79c924f8464cbedc3ab7ed06e49af311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eca01ecbfd86b6d66623f6408f9bb012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae721f495f3df36a3f02862c6c508413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd85fa8411557a54c730e884384e9014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0fdd1b2da03ba8d440416373e8ff3d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dcb9ad94f3234cb0beab3e52ade5f616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047eed700953e55175062be35651fda17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade150c7874533a9d1223f1ba5bf2c1f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b544866e34570b54cfe08efc0a5a119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eaea140cfb606d14f61df98c08e2d520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763d039e4e8d67926b18d5c509a380421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d882b3d8489fac7f34a0cda67955f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adbc72c4c5c3f090102c25dc893875e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6093d564a93f469e69879911ad025624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5e83de82e1f4947af03b22f8057ed25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a340f4b65d09d79ede489c98941ee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb168506f20a541e1751757af5a294127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb4252f19267bc4bf3e4ddcd1181aab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb72da993ed7522eafbb5bf2e084e629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2a3b1fd01a4585b16589dad0cc99130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32420fb2053e7809c65966846cd69be931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e6b54b13e537a44f5ba390fa410b632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f338a07a812cb71b38d5845c1e5ae33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b5bdf1b2ad09d3f795aed0b34161c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec4fc4fd6b04a5c64d7d8f218639d935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83af3ccdc15c6f452a3171266f7cf336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34aa39641c479e0133e4b2fb8294c6137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533108d33c00841382f7a683f44618f038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac88de2b25523ee21d067d1aafcee0b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082c13a21e2bcc692e0227dbe76fa0540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967969a9ccfb6029acd1b94c2c56a4841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c5fdf14877d76404d3ce303b3c8b642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71ca08bb8d53cf65601f969a772a4243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125982f9d9232a61818e8f1b95bee7844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1eaf3738f1173c4e61d3e2ed3af6845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a07d13ad35492c0df00be7d97343b246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144206167bb094b2c0878d87957c3c847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931cccb5387b0b3a495f91d547ebd9748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d1d529d90d7ac5d274244fd9e852049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c99282cccc5967c49efc2bb77c3ba50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437801761e6bdc72a43c78fa11d9f12851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b573eda9c7db2b0329209e121d4f21552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c2f82e95435542eefc7bcbe241e2453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f171b5e0e0d3f773dc797eb0adb85454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648b8e3c17627ae8aa3fe3cdd9fac2755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ddcea8e9f14d66ef87967d6d15690f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ae3e62031004682a2b64f7aec098857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ddb6945b0b9b2b266b512c75ea36e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f236909016d935da1af37bdd37ad859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebfd09a62db393ceb8ce4639616b7f260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5391923ecd9130451fd100251fe1c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f09fb515f0d22b21c2ddb857a3d28962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5fce5996630f3b90e7bc244850ebbd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7aec11eedff848aaedb7afa488c1b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada40535ce3cc2795db353e12c1b91965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe18ac1c40ebdff8abf5991c4324ad066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e164b69159903aa446fb873d2648ff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6be805f845e701196dd5a7c6f449668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3873ec0fd18a4a40d2c2890a5f423869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2da377f7bf1f077577e240b991ab370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e061aa266da0de360d0fe812d19a971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b46f0c68447b0c6ce617ed9ddf330972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89254554a00dbee8019d8b68b6ca6473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ed819b86d13e44643ab339aa4133774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868590cbd820e24456b636ee1ac0c6875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ccda6f969c93966f2eb44361cacb276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987e18b982fe6009bafaf5d63cbc31d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2daabd097aa2af92cce8aff16551f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79443721376ec665ed9d80f6379e88ff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4218bfa85712e45fddb07af4e51bf180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378c293f57a620fba661f64ad9c4f3f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df9b34c0baa6ec536b3fffb3850daf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fac3659af155e0958e34f542866d3283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce286d2e58232cdc38fafd3081e05b984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1df55f1ad1b36e7176d2a1a66400f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a54432b8caaaff5a429d54cbf11de986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76cc1377674e087d79f5f9525e4b5087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec43bb2fffd16a22ac5d05e09d7e3388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72519071a3266318cc5fcd3675829d2189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112e38540970325ac967b361f771d3390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159bba399709d72602ed241e4ca679e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76a18e9b55b30cafec40b80f9b283b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb805e83975eeb59f1a04d7c42530b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80775ef09be747078f1e59fb03299994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e63558385481fb466227a58742c1095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1391a6a0d72213f21653f4f2f93361dd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39cdadbd10e1b01f338f90b83a91d597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ecd61ea7a0e061835dfc9c266442b298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866fc548ab83fefc8be9841dd68efce999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bca0a9b6a80df19cdff37deb0b101c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e94f273a052819a8577d12942cea90101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28bf4db48c3584e8216c8036de1790102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1fffe447e9fe6547e7ca5f1298bc89103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc88c2e103fc677cd64887d26def07104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65daf944fff6e4b1540466acc4b926c0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7318729ee6db9976779b4da4f90d2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9cb56e4375e6f96c08c55646d224a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d5647aa4bfb93aca8416d72e39a3b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c022e1d635cafd4e0f8c63b7159b111109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a3a535ee0ced6a22f24ba2eb47cd6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463d2d5071ab7d7b304bc0a5ee3a7c9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8d0703ac2c2c61b2f6409985b2c1c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f42d6c07f930d76497686632743ef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d1d36028f713bb7428b1480fdb1df114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19cef4bafb5f7ea784b1858f9a25e6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827fe3623d9f520ac3c33159f872c225116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61860d393531ecb81a86eaf489b907d5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddbf4bc22e57052d9aa7da68302b667118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051ee1e21c9be6dc38a7a60aa9542b4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725b07315204ba6904249a184d75b5a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de0d8e0b7bf7fe034fb3512de336ce121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c774276828e80de271ffe49df3b60122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c75a67aacb09ce3d296a9ba600ef7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f287f8e4ac518a154c77361ef4168124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349b7c7003bde671ce875658407c45c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2390d6c2d6c91a184869bf952e632126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642fa869d932b512dd9af302adeb142127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0cbef6bc5671c23270e5a50a2d162128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df532469dfaafa5605e4726c9d7ece8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e352ca7fa19489c04de11f1da9d5d8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160996d7fd9ffdd8655e73b1e7d8c06131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d213ddc04c7b98d04f2c71b47cf145132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d90374290b931368ff79cb05c3397d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7f97fdbe8fab7d903fd6bb0824ffc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee317fcac0c441431fa6c6e06fb8b942135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58097406f58002ff1a847688f3766d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b0742c4511cb153fc745e85e910da137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d3387c70810e2362b880929784d81138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0901acccf81ae893117143cc76fc4ed139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019aab377df7c2e5f8ae82117283052b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74ede857115786692feda53d33b270141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c467a13b6b1a342c9f863925c7dd1a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bfe2740740852787431ff8a82c5456143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e3369314bcce0c2aaee59ad45854b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30099165870e6a4fde1ebc271a436ba145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12ae2e8ddbeaef4dba538849efd44e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3985432779923ac8f3f6bec7cb3a744147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80384895539eeeac7a1abcf821282eb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70385a1c517b4502ac2316cda1c66d0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3a50006c449326dfa345c1aeb5d0c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6bff74294ce96c1dc0dfe274c5e069151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3638001001bf3f923f5be2fc9475851152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa21e2039882e40478b949377f029e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110267611ff6567493df89ad5703dd88154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de748520042611b2e5d7728170bff6f0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6bc058393219c64deccd3e392bba5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80479c9f1e39ff22a3a63bf0b7ce6fc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4964f7f9df83825c8314c555299dfdf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee1313507b13227294f00c62e87c04159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb1a7d57df530c66e72b750fb4fb3b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e6777d42ef23837413a32ac163e9a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1042d369be9065f8ce92fe03b63d745162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629cdef3bc37521c260aaa5f23e13fbc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480860d6d8192ec3d748032921fc114164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20dee32be5e369c05a2be82658d03a8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f5ebe2c56716c48b291dc77c0e44e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb453c14a0a0ecb209f413cd1a4189a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974ea5409500588317c129d3f218ba4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517595c37ca36e0caaa4816b21aaac54169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe65cb41e85f4e2a5aaa21653c5362170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cec9dfa9fab3db08d924ea8b8ea27a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8db7cb82259b96107bd1e015b91a29172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd446590868dc12306c2febd298fe6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43d9410fadc658737806d8df8937f6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905752f3bd916a033e1cc5f9b52d959175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9e0012f4fd4ea3f9826ef6cdfd00f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437d170d3e6f54351573e3a30cd89fc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2471c4713508d061fbcacac28516b2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422168b165a9a1a7b2d5a82d0a694210179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab5fc12966ad32b0e09081bdcd4e15180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41fc2e88d69dd8689170522b102f8e9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a586f4cc681a306619416738ffb90182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da4ac57508e1945961345e2ac88d1c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657e92ea3c8b1e1692425d7d3fa0c53184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82667f7f9cf6f070c996898e928ee3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05092fdb272a9c60d8a005c77e4bce24186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db24731e367772e505c22de77fb9f7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a67afa0e3c1328d5ed04be0755c29188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc984fa33f3638295e1732520df502189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d5af42fa4300dc83a35ff7ecf2aff190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416373c5645a1507933849abf69e3440191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6455ec186fb6d9b608bf82f5c60ba2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bacf4384c9036a4fd6149885710c5d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd683330f7be1af7d5a5726848395c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d000f2230f21dfe68312e90f5d76eea195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1a46f854f1c323aa69a2aaa05fa30196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1eec58a62cfa16ff52e43eefcaa2ef197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ef3097438450c89debf517f5a4b5a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa82935482d4f044c4ba7451c3247d4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349ef342e12963084ca07d88e569a8a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8266a73bf03a8e808a6956ed7045a70201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484de0a3f6b4122606217cc975cfec3f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3028455ef561ef421afb9d2ae1329c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e2410942fbdac4bb3ec8b4519188d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e350ae98bd55394d704fba1618ed71205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d8c889c2515b029d65c82e0cc2ca2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d690ea273174c513da419fea5ff2def207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d83893288959902f68908244748b5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79fa2f42ddd8c78d82ed929771827fc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9fa239fe9538d0bfa5255d1e1a8fd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5559c4e6d668ed45cd7f1cde83623211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30e4887784d73353c0862e436beb25212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f12cee46fd5d49b2ce5a49b0be0b56213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad49e0a284c0877875d948e928ea8f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5839dd020ec3b179bba6516ba1777e0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e05d3403679e81c75281cf4f6be090216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1869e40befbd667150b163d3e721a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765025a454ab4780512715a2ee759d4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0e7367982255fc6f35c68635d44ba219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf7cc9549cb56991cca9f3586b6d64220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77aaa4658ac2631c5ef160b87e6242221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d0a7b4c8a7c20b4f3388ac845da2c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdefc656ea859b9d4f3d097f1635f29223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8b5502e16c5c8637431d6f1ef328f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1d7425931d97e1f2ea67cee2ad27f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c942cdbab514918fb965c54799ef31b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c76df06d36561885c1128fc9ff19f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aed7b38fc13824602a586132e612bd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2eab4be9aeb13dcd59e4c823b29e7b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c39b2be43bd3f620343831e9027f9b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb31397c027b10554544f42377aa06231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9237eb4004df2656913f9d8ea414cd8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8c169ee1ccbfd2695cbfb15c38aac233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bff16436f01b68f1ac2ea01f8df942234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52a1a9cae3746f76486e19c636950e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869da785ef9bd8c631a6b4366f21df58236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5aabb913ba02e76ed41f7d5fd5a371237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3be72b942f9bbf56f5b6ee5d0d0515238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf307570e8dd7660eefab33a1461bf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558089782354979d35de9cc7a675fd4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078c4b2f7f0bd9ccbfc58ff3d1922d7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f0db0a1441fa8534d2d357926b7ac242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599912da59f7058abc8ced40912272b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7703914b3674e419e273471a9d5a8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67ec35b54090e9f6616121ceab425a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24fbe514ed8e16b03dd07b8a47d7c7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41f0d31deb1068058c9376d3dc158b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec93a162ad0f96cf9e2dabd4deff3d2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1cf05cb717a750ddec69f240b3447249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a15347609b46e3278a23e88da55ac250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdabf7054531c1ee90eceefcc44ab4a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4ccdb482f12987c281047c95f67e5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f329b4c9ac905fe55cb8a08c46837e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2eecbae36e9a232dc1abb6245968a5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1d957aef202d2634a2031c9f78f00255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b06114ce6b47c68bd498073b17e93e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1882d952d430266c383120269fa3b12257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441a5274886cd2f7439849d6d51076e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5439a854844879e7659ac827cd73a23259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8fac8f3fe31da025c811f406bd1102260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17232364f2c8fbc68dd082f286fb7dc4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41537eacb01a9bd2ea95ffae34c2dab262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35701aa746a86494fbaee4c67fc23429263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af9052c1a1ac763244a2e83941d0d9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd02a129b6bf6ffc63e85da9fa466d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530c68a9c79897cb0009e9be1ee585f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe939cc5c6933ed94613521854f33b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77e17c76f76e52e5cdfc9a725bd4ad268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6cac431c967106b7ceb22b1614636269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3eacf8dad48dd069b2b4d3f6d36ee270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f060cdd8543b5ab58fad2d705c3dce271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398626886b8e52b8b45ef2afb457712272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972b0164a6ab944532c0e2935b92240273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2979e67933e633aed08fe7ad67ee2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a478d00b218a9bcfa33fc878ce23522275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007a62afc6361c3884df24b84290622276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a379bf55661e5bcbd49dc92461f95ab277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc73883ef3c5f5589aee5c8948d447278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75b961d2abacddf16b9dad698d92e7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8833a96c51e7aaf258dfe31495d290a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c59e8521c83ee9959111141043ef4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236014ec1baff5ba99c7470eba3e9b6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df59335f63f5a340ab9741fed1b102283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219655a0dd3fb030984da216204c9a9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66a1237639f6bd8c12e2f473a1bb96285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8d4518309bc8e6c736713149905e7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1ee7e56c5de7ba65e1c095b483052287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775de0630c170f05aa3b3b38134fed77288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d5d0e7220060ed5afe570cb061d44289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd154ffaa16e276d7c8c1a873380772c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f4593cda68caf07e039a1ffd3120d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33cbca7a2e4895ae294bd1a6237eb2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde05afb588dec75a248a45e4b58feba293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03aaba53eae53ee058f81a42226ad98294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4980c642226f3cac93be69d3d47602e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8188cd3c3e46ffe05f018ccbc14cc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d2422d96c0fface53b8fa5b656a47297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c6771203c629164ede86fd25f86f8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76356ce0dc8c8f168bb827ff2ad372a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54350ee8187488be0622f83603d9c0b1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc22336c20cd13354afd967bf55ba52301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97a826b4b4d5208fbae3846ca3c84e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd58a4db714f4a92610b33175d3e25a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655b912e4e250aa56e0cf43fedc1e11304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0474f59ec457f16d68d66d94e9440305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a676c28e6de5223e4a3f539eecb56306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e0b552d5466d4e2ed09c2755dda834307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ebe6f8feedc67a7f1333d12f67cfc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383513691b74449c0f7c02cffef4fed5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72947e9069e5371b1e24a669caafbc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4c900c2813c64acfeab0bf5e8603f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c4d76f01ef3d2f9f2aa7d627ade5e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ec8c7dbc9932ac90b8c813844ba36313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6679581b86d783ec626319fdbdbfee4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19a800d4dc6a1e958901ad71b5e254315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c70b630ffe8c5a106e7e2d11836af5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb92b2248fdef05588493ab3e98037b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ad5351e35d5506aeca63acdc5cc55318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee064339deb10d03bd11df74dd992b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e061a697fc4d63899087ce55e1656320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801dc3273c1f54d935644e74186cd9a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27f845dd0cef8650c16752c595e3ab322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740dabc853b602c81fbf04f20e7001a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7099b3aeefcb662a9171701916c9825324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5251740bc85d993864762a359e6aa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63302ff5fe70a254fa0b274e16114c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107b5271002439a8d3453cb07ac7c06327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694d07585fdbbad690c2ca71623798f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3639da7d745ae93a40fb2a2a6b502329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ba8842cee94cbc7c63f57d91e8315330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c275f592332aede91e23981dcd78b95331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aaa26e64668ca8d716b5f034b6bb48332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9906c7f60551ab1e44bd979b4315fb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa19388804c7371854831bc64963271334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d20ef27411af97da787fe197b40fe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a43c5134fd5d3e1c74e4d7e1574e58336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e0e9742f8d4fd15d71695edb04628337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30354e20ba369a3661b3988f1d26c707338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b23736781ded7889e221895790fc6e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100ee92a0c4c22567b52ee6c7cbbda6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e69be87bfe6dcaee2139195866a4e6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d3d66382f10fda6db9dde0b4c73e4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9636d9b7cb73815e0a4fad2c8ce3ed343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a86c11e557078d7156098c3522aa46344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be06a0ed9e98c921130c25675581e92345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75360114df14edf82ac79d7b2524b4f6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdfda0235fbe53558ea328892df257b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ce443be26c5f97499a37e5c15be9a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f750272275e487c869333f4aecba87349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824cf883b4a307f03020cb66f1c210ce350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2c42710d034f50acf95e58efe8eba351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02b766d3303b548ab0e7f1411f8a1d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce80e6e0e92a88a538d6c44c421d5f5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbafd72f190a0c3d667c5b379d94aee354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d84f1db76eae07cafd991fef6edcb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3fd331810ec392ad27778fe62020a6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded98e3869c24651558cf8d1a92e5ec357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f7df003c7d7b22e1f4142079d090f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6501b52d371d9b3fec5d46e6386878359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf451c5a89e97b3991cc071065f5c7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498672d2b5df64d65a9cca32ff67a46361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e5657539b3a3a02e81977005b2fb8c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e61f1d4c46de1207db732f64de6d6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b2293719fd4e5cd72446537ed0635e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e995dd3a3353eee3f9e5f9a2bcf198365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61ffd1141b09f7bc6075d08b0ecc2c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ea15f75532721d55e1bec814be804367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc1ed6effc878f51915b0b3853686c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9377b2df0d55022caa32fe3d710cc8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b302cde8409f1ec08c2bd05a1b00d5f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59625cdd51136c667e9abd8efada809371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7016812551611c9938589f3469ad2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b40bdc2b9de34226c9191b1346b946d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b42b63f11ed14dd6d0337c3fa7217374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a21f528681459470c8986673235e2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09f5e14a32b29963df4de421ef1c6f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12cc6a9f24c24be1bca01342efdc068377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c761a26b7b310333498c7c118e926378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e10def5ec0306ebd1014a6878e5b0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd36db993bdc2a524f5e50531a8d09380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90acf010dc1258882bf6c61580282365381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7044e2dbb35d6d0c72f7bc6c8f995382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cda3bac71806d3d7c854d01505130e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b2b44cc38e7a9295ed7fd4af275c5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f69cd329d45c564309c766b9f3582385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec2389ad377ec528fda81eb61a1e81386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f0a831cdc011f909c17147de1a2c6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134b8053a3292c572570f2a8561c669388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953eed1f842b3a652f8ef4cba983232389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4f6cd1d852aa64ce5ce3b6d0063db390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505eb09bcaa47721d9bf6180cdb74d98391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38426fd91709ac09707c0a0e519030392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136bf04f735e50e95472f152c9894d40393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f414a8e0fb1fad5ec00fb5cfb5f450394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d67711e66a237f6873f038bfda7d1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0720f63d5cc322f86f515a7d84e7c58396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bed5cac0f6256b24f3df442bd3cd2b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5005b48c82f9d4a5fe8a55882f3e26398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e06d7a7950760b11a147607bedac8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c4c67b1ccb5b2308fa56377606bc5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1706c7100d99d12458a55eec32c7bdf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a92addc8fbcab8924eb8622fb7cf7d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716278551b45457a716ae27adc11fe0e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7e9001031a70a71246d9ad3d72ff2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1c496fd5971d3e016023cdb946521405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9b54fb9444b07c441d07058d461b6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e502a9c02225968f200f68e27d055407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d0ac1a0f08662996d0a1d16a28f7f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda919a32ce983dcd6e5809a764fd214409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0c8047977050c9faaaa16d0ed4fbd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da8a53aa572711c3284e95ad29234c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de2debf1f8d54b6057a2af38844fcb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cfad23ae74d0635fd0478276770877413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b828adf5ec96e6ee5924c57155f14414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2f2f44f3ce4abd98beded58a8680d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f861b39968eb4f4c81021fcc4c0cd34416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a22a4465e240e93059cc5a6d1d14a1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8d2242210fe8c2fa493ce8675c292418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29cef347e96316c82f2627f14049791419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec361f787841806977447f7f1100d8c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c4b39ffd2b0e31c663054faa20129421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b91b2314dfbc901ffd0226d6eb331422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6347c994fe01aba0c2c3f71ba2d954423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3fb6852e74ba6716aed7d0369ddc07424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b4e8c7e0a62e0b80476c867d7dd56425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de3a0957e55b51a3457f01c477056a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a19f193fe3dad1b812b636d199f19427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdead74399b9cb359a3759bc945d2e7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929a3ac122ffb440fcd129686492775429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7da2f1a17d283c88bd629d5f5228a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c2ac256effef7ea58cc6d8784d32e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8d9baf711d9c235a5eb38f80177d4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b394fcebae12a3edd0af78fb109ec8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff58badf47fa3cc5b35ee63cfc0448434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4b7141657daa3f20387fda2095adb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ad0f9dd94d5c20355cb265a37c55e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d9fa08bf54f11c3ee44351780735f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3bfe56bf2f4c380f27c5e4e6cf3e06438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78ffb693a68b6729be3d1db560bd02439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815b3c4e7b82cc104b816e5bab80031440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1f58642598c1e27e62a471d8a0079441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221733510f44ad92559baf683c6067c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c362b4561db2d80130514cdbe19a9b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ba57b034c3a0fc7995934b9402d8e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78798160c44b2e4d2af233a1df1e570445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a5f5ce906b22a57456541bcc90f8c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a319f302e6d458b88258356f0e09f6ee447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff094fb4820dffc67cd70507a1cef96448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f08b45a8c3f25bd0b90780fb019679449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d84c4db57455126c7558a281f30c0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6cae4557e6fd6f7d10cf6519f54c22451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27eb1c6a89eaf6cb2ce0c33897f30d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b802d49addf4b0b700630a8668fa96453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8b4e3b19da45ae48c50ad7397747b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39b6fcc3db22baa6e1ce7688dd0479455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995e50c74b1e1cb588e9012a60bfaa3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c1c82123068207007bdeded23bdf3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5801465a5e83104ee6aed756cbb400458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b81db968d256145474dd56a68268b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bfcc5f3e14c753ee5b226932f77c62460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e003dcaa306c2bf34b2fc890e2970b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b53482102c06743d2b33f9165453b6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5275f19402a894a78b9e258bea0532e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802d10fbc22a5ac0ba0e5eb39d0085d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4aa6077df19785e4155f6ae5c4803465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a936b00a3ceeabf78c07a08c606ff466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23affbe51c08c5edffbcf035ac3109ee467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27e2bd37bd6844ed238ad91b1f9bed468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0222a77bb90cea20dffbae567f275ba6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad24038a8c60fc5a5e32484523c4389470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f7471a86c0cbba4006d98655a7b07471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f7315b1859ef01122d96d7de0cd32472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077ece69e6c2d99fcee07c54d5aa25c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa37cebb013fb79309832bf494a9341474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad7cde82cb8d032e985e24d37dc929475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52096376aa3500f60a15532a9b453af476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663280809491e1991dd35f6590a0d730477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c506aace00a81005b5ea5d6618a3d11478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf745476722479e5a645cb19d726483479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04da0a0c3517c587d16a6d6f9a507b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79250ba407d356678b9fae182fcb3266481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dab4a04b13bc893e2ba6f34135a615482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34622a0ea641ad3fd6145523fda6238483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7cfc00fa0ba74905b39db040961316484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feddd0590ba5815633b3548ca630aff485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927cc597e97b930b56504b707555de85486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700dc36d6da5366c16d16d1cfa2e48f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264e2d5dd820588c176e12c0466f162488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e902fe7400954d0b03b3fd0a54a12f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5232bbc245270c65883eb7b0880ba3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0386314eb5c027a93c5383fd56f13d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1db345675ebe6bdf8030486aaaf3ed492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d562a3c4453250e8a0cae9848c78fa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493bd3e62aab7b3f8eaf9609ac239b4e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a98f7d251f20f7e3a3c8940004f351495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3cbf5af6555acf3804bae3fcf233fd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94a0a74433bdcce40d2cc50c2c84d8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a245ea4c52c1aa277373466d9fd222498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6150663c071c1e6085907d926da298499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8cfa946f967aeee68fc0935b1bd2c1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf730531306b556b2f8f59d56491ec501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd0f8b252cc0498b40bdd18d71bcb3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b8b21ce772f3e93aa863e96d4ef11503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2686ded524e52d4aa27c68a5ec4ea07504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34db37e1795a420a144e882af59576505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f7c752719357350d6e9539eefb47a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f28dae1e10bdc52c3aec01b946f5bc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ba0eaf86205cb317cd4305c9298e5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e763560f336bab1a8cbfd906cb32a93c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd44d4f3c494ee00e8e97d8051ccc1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d363ca973029f5e73fc0c3801831fa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ed6d156c4e70b2a08bcee55d9218f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345723cba57451322b92e9cbf79245e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d52f1dfa02925fb142a423f154ad4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d900bb6b77b3f1b99c6c28d4b404816515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27797dd85e255b3537f60f05cda0c840516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd9163f6da54fe828fa606ff748766d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437cc33d924d248748956b795cde0c3d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44878d2063a1a770509ddc079494b912519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807332b566ba6ffdd1db6a79a105173e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0abc8b7ce57247daed7d6830905b7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989938fa7983a5d3310b8ecc5808f2b3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06264a2d85fb386ae6c2dba27d3c60f1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf73dbc09640f5dc9bc47a143d6357524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6029866e442fb32edb05c3729ddb5e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906bee525136f6478a03fed0eedb00ee526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4ae0eada091dd159829c757053503527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c484e8c962991b0c13f5eadf1819b0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2c8d02a48d5c20e6849305f71a271529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147fe594583c76c4fcd88dc23275e7fc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ba2a93eee29785b0a185a0303ce0d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce2c2e8a4c29c1c0f25b9b41ed7adc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c39aa28d0c76f3c6b15e95fb6515f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8319d4eff46d76174d075b6c65203534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fca200205afb729d4aa576c07a6c53535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f423eb96d18d194a7f0cf7e83e46b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79006e6ea332ebc7d74aa4d05a01aad3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74469c453f0efc1e48f922287d901d42538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e97da8eccdca8f3ce29b47dafbd1ef539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584c475c1a36e36c715bdb5ce93f1fb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b283b58f644684308ced05184d947541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481c0a2b846c9dba0d133140520ae2d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6dcef4c8ef551faf6ac84a94a22bd2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264bdf58e5c4b9249722dd7ce51608e3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f4f21f3aa65ecf048b58cbf368bf5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9afd6346dabb577af00f126469de596546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8a0eabb1a8dd25c82668c847bca83547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fbcb6803d4585b89fa29dbfa09d385548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfad7f4561608318853079042d8684a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c311f6f94d5294f29492e1fb37e5987550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9697b3a070cbd8f7edfff002d8d659551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb432cd8b6a2f9dc9dcb3d5e1042df552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9adff3eab74f07653d69bc55e8aeb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14666a5fe6a091b71368102163d3498554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d415b16b6a0ee5c5a8bfb6875442d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ea660af111c87fb51a0d9a25ab151556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c36481a52ff8b0d349c4bdf606e85557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5a6b121d065b1b24812869b250be7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3727388faa6af2bc4d8eb5a3a4cd3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b3f1e3e9dfe9b735a7e10bc6366ca560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86049e2bfe22e0f9e00189ffe21270f0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5a568153e1f80a76133458331d2ff562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384420c96abf236695b2a6a5725d45b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4261ac07f035079cc24e2ec49f0116564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5530cf6b278fd9c76c5711eb38ecc4c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6036db45e38f14ca6eddf2f59a16cd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78864d5f131ed31d97862b54fe78d6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4820c2af754b5f6a197408988f7a2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa6dc21ff932e0a91787e75828fe4e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bce3a4cd26350fcf546e4280076ba9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01773675849b59c20d75f55b0b348ec7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25b0db5fede7fe8da491378d208bb6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13022c7922934560660d5975784207fe573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f106bee84642cb679f2c54aa6d7973e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092b7a2484bc8d08423acf849783fb6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9f6df3687f51fe3c16f1cc547f3ff576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d723b2c8ec5ca957a9acfe8d5381b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1475b61da1f57f009768574c81d34578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78baa152cca2dc9db6e74c1c72dab871579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa29d454b1d54e09fb7e49eb4aedcb0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e1de1a8bbfb5157a0807524ede2b0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81bcb6c2148b5b5ff0e906519d9b98582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeed06228f8da86d1103148dbf36816583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb4b4e87e1c02d52d95487ab24a422584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245eec341529f9c740f0301b1801502f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f380143dc6c50669d02db2ce54e88ee586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8792fb339ade086c544ad7b7155096a6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346fe7c4e38cd8f16cbdb28c5984ec26588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2eab38e19fdcf5519a1b0aeda1334589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d6b2188a69a30e5c11f5cbad35fc4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664278ed74d801cb492eb6f0a3e702b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218aa4965728c80d9fd7688866d492b0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007acab61af929a5e4c47518b9beecd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f08f7b5cb4b435f0213d9a49f7c68594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d28f488e2480ee7ce9879083514ce595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74719ca893d233c710d78c2508f43e4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc8fd5358cf759e67e9d3d146fe239597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c45cb50a9f07abb65e18a65fbf68ef598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973fa9a918ceb76a2232c5342a5f545599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed4990b360e14bf3b8dacd4226ab6b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1763a3b37ef6cd7bbfb267356628a4e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed11c96df18f14488d34d58ded09cb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07474cf557fce352456a75055147d32d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f65efcdd63d163d48cb0b15d71b74604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a04660902a50649399581a4528b7f9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc2b60fa0179e6704e9d397aa7a2ae606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99babe0ae754d7899dd9626960a8123607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0347e63fcf8af83532bb9eebb7aa4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d006765b3a0bcfc83023a67794c089609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc0dfeac34bfc872eb66467ec6b998610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac2af17f99a4e260f68404db3c92aa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4a444d1fa81e700e7d6a3ea63cb2f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b0d5766a561ed6b9f7394df271c43613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37b2889eaad920b81607f08fc6e17c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbf44ee1ce3b6ed146bcecc5888856615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6484a90e77bbb2bdefa7eeb5e2370d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9094664c7ec8f9fa17edcb6baf45a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a993f34b48760e412c7d77bee0789fb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38430baccbdb6223600ed00500d3182619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565a2c7258eecb3e0989836a46b9d24620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf052e1da5707aede7df20cd586b25c7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5026ac297b7094df435c654c527b33622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5540f88aa6a2e6e0a493d2c810643623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cfab2798b5637c466780115212fde6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06a55e2e5b2de28066a05598542df5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d470343a5430500a36353e9aedf1876626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a94cbd33db6d6d3251509e345533dd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846cdbd97d3dfdcddd719344e8eb1cbf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496da13251d24fbe4a5edbd1eae2ea2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7c089bfb96f598dce2cb21c4769a5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d29af671f3355ec751262bbb1a1a6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955e81db9f45761cf72af7b87bd4846632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd85514d21e747133a154c6b7865667633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83885af96af9b3413d9f71c67b67ea93634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6232bf4d2ece90223aab7459895e1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d07b80888382788d3e5bcb82caea9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415104a829228591aa175b16e4fd002f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0fe0c0fc75ba322fe8bb11826e8b5e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25daf496925ad10f9501a647aca837bf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af211aa3da6b76c8e1c7f9943e82b67640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b4dd1397c079474536541ebae3cec641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3867969467a4d175a43120ee15ad2e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8927c59e0beb1568b37374c868c4d2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84e0d8f9a708e7c0b7e75f9571300e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa10173d52c842e9d2f8562feaf4ed3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b7f1e12daf118f6997c8102c4290e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b110a66a7bd477fdf624461916fbc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a230354fdf38733aec5ac196911fd7c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa670ad01db34a64bd33b104d45105649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e10fef7030afb3ac2a146f383a249650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb169d5ab923b38807ec86370fe423651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0f99e4505b20c230a1d234da684ac652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9e00e756f912190fd11b45d64d3aa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf91b6790947867d8dd325cc4069e41654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de073d3e0106310d2ad6e7704cac6287655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474f985a01fdd4a45be08dd0dbe5932656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb09f5921522c056cd859420812501b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181c5a45bf2128bba2362972c5c86b0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a76d2221eade3dd347b96cf7ba720659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dbdb35d764fb1403a609de55220050660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf762e2c16eaf5de57fbd2b429b31d7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef757b633e3b7da80086f88483fb722662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10433cfc4b02825a4686238cbd2ab82663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a61134c5d6581570693e48c22707e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45463d2c85bf4f567d23cb325b9d01665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d568e21a42b91e3791fdfaf0bb3810666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea31bf317e2bce9d9e0eed9316e5e64667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152dae00efc21e34a933fb6c1f58baf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4e9ab64d405b83992fec1bea4447c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285fdc5d682b5dd9bc72584975577f3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272febd4d0fc63315b4f7214af69c08671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb470c6e4243b78f3df5f6e818d92ede672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dff8da10f4e909991f5c4d0c627fe4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99149097c9e720d7c544e2eb28ec1b29674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab163ccb2cab95583f023bd09395a252675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3259ab0e31f5d8a22d0a366de3c2db676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef15044bcb215b904644d954d2376b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd54f61e1232bcf4e1e630f346c24a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229f5c06b99e19433b91cb1bee8043c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a285731851612af578632d4d0282da680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd14b02cdbe2fefca7b784b0e19a6e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42c85ad3ca19c824540b5164cdd406682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888d0ad7104bce4d51dc39b29a1a537683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec5560967301d1ee384ee9a641a535684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8ab7f0775a6cd26d741c7d0cca14c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29fce560c81c6e90b6924f366af40f6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f546daf032a89a96aada80cc2a4857b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55246ac2b47437adb413da564183568688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5eb8ae0be69e9df16cb8207e61e1c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c59ec79e7d1c3e42b056966f014ee1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff601c0d400d775d224976817ec665691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244dfe9add84a5b579b17003ca57c1c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812296db8db07aa8052db79fe1cd48af693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911112251ccc7a90d5301150eb2773b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b39de540d95b00975b32c75ea325d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20516cf99c70a91060e7034f297bc154696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c286df28dbfe19528c64430dbb365d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ca0c017c564de7e8bc478d07d4296698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ad1e43d8d6f5fd5429db038fe6498699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85423a844cb8b361cef321fd6e9c1a11700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb9230d5415b8041cd2ee8336497b0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80921c4bc24de0736fc6de276f021073702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba38a6692e8578646035c16d3ebb66f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315eb97f61641728330474069e87c97704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d19b366923d6b9d01289464f974dba705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93daf670b402af8adb5321abf558259b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a208178058920aa24d1f473d86408707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d2bcea3033705d943d0c1b73d732c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e68fd0526bfc4ed46ad569bd5077ec709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa27c65c07bf47844f3b2d2706c229710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec3d3fcbb461f27e4bfd9ef8ee419a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be306975e3784ed062faf0ea751d362a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df990a45bb0eb70bf0b38214ee9d874c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57a1d9c3cef4e2e4568619571c3373714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771a0e2eaab51ca4deaea1b386b2417715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200ccfe660f7ec0fd45d5a93b876b3e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53991f0d315ae6bf1a4cfe33380f7a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2df4c023ac6dd02e785d7ebfff51f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d17ef26cf27ed9d5a1e26ef97ec9c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04edbfe49441f239e144946cb2e38a1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0700f91a868b345448a475c88ceaca721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327bd9c0ad9ee6bdb8c64cb1d7c11d7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08350779df9042ca9861cb307f38fe723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88269ae25e67ec6fedfbc7a9ae2cdd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ae853ec961cb54f7c9ad961b1840b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8a565711648dd98d2fae3c2d87d39726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c006eb1781e84b6a0d5e17b625dad727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639b0ed2ff5788d8415fe0b18805fca728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097b6970f3ae0f736dfa164dab4b166729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf92af97e9ccf68480d3ae1aa893a64730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649e4aa1afd00f5a18c973c0d7f6a64731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447cc4f30ceb445aa2c907766c8977c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8628648495368b0626856f306a2a4c5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56a4cbf6dd777eac6a80093222d58d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c892f0487859731ae3baec8ceab02735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109838e275cc80f14f7e414b6f2edb7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ddc83bc3b95b2a05f676b50aa5c05737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf4b9df7d97bbcb72b18faffdc2f6d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84224d50eea791569ec34bc23ad144739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71ca4a10d7cb3dd3a1ac6ef6778aae740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd9d36b1a367f104a2feda892331d5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5512107f7476db3cb58afd9266a946742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b301c2f7b204b145f6323aa6d41bff743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c33d6bf13dcaeb59248e020be1d8c7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029579f442d30556f43f677ee3c73c8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdae6508bf8614b30fe44e627a1e73b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2478cd80e7961c5455f448f537439747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c26a5062d62b73a21baeea203e9863748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ffee56f95c49d545fd397cff1b3ad3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503f49abb1bc6857778f1975bfb517f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4cb7a67c9a83bbf064a45e5ddb844d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06313d0ef8f5571e39e4a04dc2c520fa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4dcaf1e34881fc1fb5effe4656d17753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc6dee04b2b1d40e51155e16e9a3141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86bf4f25c37916af4cbda91ef64a6d12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12950ad8990cdb8392b89fbbb00160743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f30f62f91347e47a041ad90cabb3814.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd63d53705c7f03d8c8a74e960b19f85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5211afd04f5639e77b376774355061e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519000e84ce56403334642a1b393ed87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e8b6f0055ff71415fed140473665c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde92cd1416ec419a54d68ef054142e79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b8d11339895a545f0e4072ce1226610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ade9b654d1680a18754928be7921111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896734c028272828874064480a3b12612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b396f34802e39678535ac8bfbb7e4da13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37f887236fb43d01ae30d9a902d6d114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965f8ca1a7e20ef02905429c6fd35bd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4525b3e8749ebd4cfeeb32554b47a0016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7dbdc2cbe1361973499d43d2b852b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a5c9d0033739bbfcb47c580b5eeff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856321eb8be6f2192b3b3e38115d31fc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0104b6be14091f94ec61e41dc6d0a420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feed8204324d9b9e2de5fccbfc91bfb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611e7c3cfa516abe6975b92f55fef7f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7d913f9d3ddd0d5c48203d28f362323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d2a7b6424e50927e4420c948c921624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bef960a616c9016adfda08268b527825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78ae3193d6894b27c5e1b426b84a2426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fae892d2ea1012e397c0aee3642da627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e6de1febd87466ee2ebc0187e8bc528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5166fe6d86e3340f95ab8b4e6e13429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e9ac535ab5c3ec634b2f1abb0640830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931b1738951c2d787ea01e35cc4400e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b30aa0158fea9ca21ab1521e53f2632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da36caedebf6f82eab8a14ce1b8f6733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946bc94ff11c33ab04c3c57b996eebe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473bbb2c6459b07f06c3481bf40a68b435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27504fdf3a243ecb162f25c2eabd4d6c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9bb8fe1eedee0deb8d063fce7703d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e6f473835aae89ee0976aeab456ed38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba31ceb116ad57b4bff2f59c0c1bd739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ae9ec448a51b14f5c5fde32915db040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135398e169a6b18612f29d57f7faafe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7321a689c6d1f64516727f2ade68e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c8d09804a6b91e8415525449d1d2943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38fb4706cc22c5c73697d0df6cd69e444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291dde06356c6d798c46058c335cadf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3728ed28ad88740f20ba56a13fe07346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc872abc710f00c6a425c57f89f3449c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882239176e8959e601321e8364a3bbe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c7fea23faaa219cf7b5cc301d598f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a177b386b42d69bbb32b31c6d7cc76a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c558f250f6a29cfcaf36f56888e711e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae4196460a71f2c83befe2e8ad0276c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1040c725fc1c4e13add7f1acd90600553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20271797ac3d15884b1caf12933949054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b207b6aa0663f523320e0951565b555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac18befcfafefebdf56987abf22c1c556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96e08f333237dfcff7b4a195aebb6957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7540d141f27fac55258f7fc5ac657d158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e769e8c839e966dac1756999ba96f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d64350272b4ff88ef8ba56d6b594a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a09409f26b7c986978b47a83c536c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814d542bc0cf1fd6401cd8577527a8e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd75cdc823f250c63befc39cc5b972263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc976d393635926e94d9033c23f3c4f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a188bbb334d428183e46c8d8296eca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f39196765fc182c39275a90a1b80c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85cb204c19e5325b2538e0e881365467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a058c298986bb7e255115a346f9d84f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac763eb437333d95d13a820fee59c9a669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f93ed4a99cf79c9e0a9694c248b76970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c1b16cb997283225f4dadd5792049e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4785d210017cf090f9a4270c7be1472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759704c5322f6faf3099fdbb45696f1073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbaffbc31d4963b5d9919cb936ca93474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6000447de6adf7d267b5a6a868e43975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbfa9229887bbbd4d847a99255de50b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144fb69e2947e25a73710b000dcd3cd077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309bfbf7da566109da3920174144d1078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8b2e2538538310692fb084b5aba1479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e1036b4aef06ef052cfe993ff94de80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d65c386d5e7bd9ed0af9efac2e768a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb860722c6fd5b1ceef033fc21e4c7d982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5ac3602acadbafeeb6b8fe32864db83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8d99868be59e2ed730c6ec07aa39984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13365ce18701e6d7c0a72b0a80d5133a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba97cb37b7edcc77fece354e6094c986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e84300809c5ca94a1436c5c1986f6387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d682751a02b2af19687cd76859f899a888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0f48df797ffceeefbebdfb6059d9a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9980854adfe83d361cb972716361490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97391def1958356e14af0a7e412a2aa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e693e9e8411e42a6aee953a676434a792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f734ab47e923cf6bebbc87f449ce8893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f99645efb1bb5d7d173377e91ffcc994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be96a596a61ff340c297cab1a3f34ff95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c45ccdd57a48cea8205374f4f75651a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10955271d96d9edda188e489c511aae397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4fb65875d2256e0cff22cb77ff09a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d630ec5540a9929938ce32d010f6399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846eac169edaafd419c3550338f6dfa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abfd3862079108013292e08139012fc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727a5b61aafdea809ba0e73c19b1e8f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea984bd5a5072bcfec9e3961c6f3b48103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62a833b96d7e923b4aba0161678b04104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ffe0b0f59fc1315443de2e8af5bd10105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37df610b3b154c7504b0847deafe8a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61745cbb9590fa0d108c7b575e72c2d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77562fc458e85bf524bff39f84e346108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb81cdf2494c460eafee99b10f65e7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda31b009ac9e9c7a626b660e23a6c88110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e563353e8028e510bc3eb2686e978111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2834f4e15b3462f534aaebd0573d5a86112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2541c51a5f20e3d694c3ecffe91c26113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee1dc23c1932ceef4015dfacf1fae17114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176af6ca024d9f3aee59e0d2537ca4b6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461179f74b4d0bd869879e866d8b538e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b7401417567bee2efb166c485251b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a41b6da3de755366bfcc1b1d3310d0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a173d1e401d095bde9ea2ed69b157742119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362e382a747a7e266bb47a93e5e6d7f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216bd085edf2804958e3358115435072121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1813f23f892157def343b0a76aa82a2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5a92f314a8ab23a62dd290a91e85a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0161a2c3de3ceeef9627bf49f4d9f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249a26a5b226c77a6f14ed04215c2bf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6edd27430990306a6c2358805646946126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8be0f9a078d785d96e974bf8b1da35127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca9835080c909c5a271769b96b67a0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a0d9f69d46d6a0251d4b8f612763a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3b178698a0cdbebad8ff8177748ec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db12be42ad66c9f30b8d7ce0979206e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1b88d93e6ab4e9cff9b5baa659c9a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7064d76e0e1247a80bd2d5f709027d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183c59ee8486f89662bc16cb91df359134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06ad1f6d055acb9dbb84b2075267c1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50bde01772ac48266d62291f4dc7724136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f811b54b21678950275ed9c774444a5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b091efc2462eeecc079153b2a6c836138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43c24e2317469dc43b6200e341f9bf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158f0564e0138f454b7cc611b229483140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744384feb73c5f218f11bdf494be884141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947c587dfd72d2858e7043c6ba4cedc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9179d9e154ad8b68eb3f970c1023c5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67aba4b72a797fd871d35449ce2eb3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791aef8abf26ff35a7dfc289a580ffa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38e96219258c09aefc54bf65171299146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a57f76c5b5655baff02d971c81e9da147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60adeb7b13814b844e55be68a347df33148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f2c1b7c229d3d3abe51578f5909ec149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17592b9badec5539b0bac174f39f4bda150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80ca5c7cfa0cea4f3c8de2001bb6c6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550626898e89c3113ed74e1b8a922a7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4559f0dd3b6988eda2376ca450bffb4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77efcedeb7b68b5506aa7ab3a7c2298e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e59036984421da89b33904dbeced5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80487c1b1b97083dfe28fd0ccdc53fbf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e471793bdc95ed38af3a1d26632484157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee91699224e4dc819deff3f39b3e36158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de39df9494e3d0d1e39433464ce77f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f2b21ed3504674f5667f78dfa94b6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97738b9d6133f731cb99feb50852765f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7f3e1ad7c8c15c1baa465f2ef37de162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b1da8699dd83c8efdae3ff8cada62163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a892fca08b0c26511579bb1a0e75498164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08d8f24ac80bd5088e04ab3d192427165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a80ae9d7829409f2ab560c9e82283166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60825d0cee3eb6332022f86d0eea5d81167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d3802b846ba173b431edaee70b956168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63277f58069c5a14ff1daeea091226169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d773f46ebd1b9a9ed5a1512628454170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbaa55bc70a205d5b5202875f65e088171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7575833f44d5751c410006d7ab23089172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72800a1a19dec6a966e3a480983f2d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bac71b46dbe337be14c6984767edda174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cdee006877819a83040f9127e90b92175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb7a56e3a23a49cc0fbc93c483fb00176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ff8ff96a7cbd0812e3248533a6336177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10c0e793f22a3fdba9d4f54b940eb7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de5602757c46a8186f2df6e5956340179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a09301b790298db0894c0ab6c47ff6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a77ddb3e06a905c4d1b2de65e4d72181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305eb3495ef36a213e3936901d434fcc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b767037d0c390bc5ccab7f4f0c8e315183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece5dbd4b5ac0ef59cfdfda19b1fba1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c221f5c99c596ad77694a2a0527fa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c1917c191fbabeccfd6e5b2e7aa0b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a303a319f4204f615806bf0c34115d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c4f40e788258f0a2cd334f100e77e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb602f1e5c62fd7da6d76beddc2c6f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f47fda61d7265ecef05d424f2df2a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b57223f40712d492847bb9408d3f7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64346aa61759e543919bae63490d0c0a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b056c4f84ed55b7fef7b1f51bcccf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703964ad573c1d1a79a182519ea45c20194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ea87e50d8fbef51c21b752df241e9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2632da442318ce164cca93df79da2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3488bd73209aa08ed8105f8c325191d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e66439d9a4acf9da08662b3241f7c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0327b23cde47caa544fffd14648c3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060d5fe23dacda910979e870541d050200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484f0e2d19bf71798e042e7167e836c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16ccf91f913d5d9598d967743a7bb4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e208934f6abf5c918d6869283e834203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6376031fa2f315e3ec1903173d151d6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23be05c8a300704c4742aebaa2aa9f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a0c9118cc966def64ccb712914ff2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b53342e0ab4ff0e8b03e0883c61eb7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75fb76f0c852de0dcaede50febde872208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74843d1e26882e89a95d66e572782d98209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ff47d9f61868de1c6997aacc707c1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7179c26bc39b5fab8c149bff53925211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c97291c1fcae88bef64499ab2d330c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f86120c8b1da55ab516d1ead4d7fd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137a0daef068e61ddf8407bf64eaf58214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ac085e59a24d886881b24e0954aa1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980079283f428821335a33350dc929ec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0114ad208890618aed014feac4fb8f8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f854cd24ed4c98db0dc17a68732b06218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735bcbf5cc40ca77f809b9c1e5ae4bbd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb3a64878603034f132ddedfbbf06a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97154a3c22f3852bff752e1c5759715221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88a442f869296b2aca91bd1063b49f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877a738e52084511ec52d76fe1c3e3b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9bb278bcc730db6f5196f06a0e28ad224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c3ffecc3699c2008e9a637119c4c0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d2ba6224c10504ad6a6883a848037226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082ceb98db3f2de76730f2c3444639c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432dc5a31de32ea205ffdc523327f4a5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28cd972b4893466c2d754d0690ae21f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ded670739257154c17bc13d72cc3d6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b3aa004a0e50f577ae38a9f32eca8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255463b371e86159304397f01060152c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314b881c5a02876d8ad2d6b0b32de67233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e73f1689d1aeee162d9e4150715d9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81f55b4744b54c050f4da1ac22854e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3577f878c3267ffc8609d66102feba1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf558d69a332f064fc1a8319709ac832237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839696a951e4660025af109982718660238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6977dd8e55ec28dfc598d6c7814195e5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178cf860c79bb86e303c9ec4c42b7e2f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add69c3a28d383178e83478c4fa14b5f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe395491aa987211802b036847bbc516242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98bfc5b02a8498cea9216fbff4d3aec243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1edcc08a3407fd117bcbd0b0ea8204244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c855ec7c96965cc257656cd88c93f6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e52428f391e7efeb27c558d6b755a4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09094b29838f0c8dac15288c16b871d8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9728d923f10b7888ff8a09e4675cac2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67601e475dad1745089f2f16bfa7904d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192e9ccb359dd31527b53e0c21a423b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace8d136acd451352a6f66ba682d97d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98176646204da69305b502cbaabb89cb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a6b0378628b673fc9bd9589cc312e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b93ce832771c2dd338ae5a46326f86254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d26228e5a8e5e7a9ba984c9a62a53255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767631afb51649307da544f19adac5e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e91bed951b397f63e6f04cb1f3f092257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2cace4ef8d440d7e9fd0088ddad2fa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4e3f206762bf8660456d60f96315b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7cc34b686e21063e59c75f4bd3c094260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c254da28b308fd11de00d5a3e2d6a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2cc9e93cf71808df132dd76ab6e78262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ab0a15cae544ab1461ea5f13a2252263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f40e7bb962c403111061d41b1d06e4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ddb66c2e7f94f2b4db3882cad93e9e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99b219b2948b6246a367474fff769d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456296d882cc36c6dec1c77ff6dd6d0f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664e544f93e838e2a765919979a7101268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa376319a2f27c3b6a7fdc2a43008d7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8049665d7da627a1b8812e87e76be8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3052fea49a966676685b79ac917c4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148491a7d0351054c4f17cb226f6f24e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06a51748e740525d1105395617d37b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb408c5bfff3b4f93614ae1b42e4495274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2553935237082222312af687b7ad1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24efaeac9c00b70d5a693aab80294a9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecda515910ab7403f2da19b0dd4edec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e08f06950a78a4a9189e8e4907d4e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b483bd8557a440c85dc95ee1e85179279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34aa7e9b1bb957890b813c5cdc79e9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da2d0473e4a1b3d27a17a65415fa4b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96885f7789e573d144c7ce26ee85d2f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548cd61f1cc1fbe8a3df6258e10e1ff7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0815b3978e35f1e3d6195d98db7443284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146462c96b8ee1584a72a9d06d5939f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f404be10142aeee22c31824c3a7841286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea7c31aacdd6c312fbbc750cac0d12287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c476a3e002aac3aed3634a19d67d8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6530fbfe4d50cd711ee63581e91da8ac289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a4a44f43dc6ab96d4111026962954290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aecdc7f09586f7d453ae7be1d5b255291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c7266b975c1fe393fda4624498418292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3b66077914e55dfbfb7ebe5b6c59a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd3d1afd6be5e382fefb4e7529f4ef294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7204c9d3b7fb4f788ec2de15f49e5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4e11a337d5eebf01e1b9f46d51d38296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056aa8164fc074f1727411199f926430297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce1353299edefbceb092bc97453be1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78a08eefad9f772b7d38b03d907256299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98313082c2107e38d145eeec84342d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7559c017d6a12b7fbcd59df173002b9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d32d4f39b6b4670364c46c5b2f9177302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670551ffc6003ca83b36d7ad48d84d4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33e382ecfce1597dd612d1172e0fdd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343dcd2337587bbce603cca5318494b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b378f1ceba9a5a0fa7585c499d6bc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374dd2da914ba86bd89b062880708697307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2b75e23205f1df2de8a947d298949308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db91865af0612e600afd2573b5beb80309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3107105822cc046aa245a8e22c2d27f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57fc1c8008a406d135872e15dde7d0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f61a86d55ebe1a957bf0d3ae70b0f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee37b59c3906107b4c067f7773e7bf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd699007115d83cab8681cae506b405314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb951d262fe23bb194bfc5249d3534315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c9a965dcbdaf7d03ce2199b85e11f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b940fd1047f24812a5bf56925480f2d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972549e1f01c98d6364ea9d06874b96318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d6738db9270772a2f6d5d13bc881d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb559bbfba43ec3641fab4923e005e5f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646015237479d6ee6b46eb73ff74324321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce7f908f0d613621ae5845e0da181c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5547c420168e32f2e79932f632983b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465bd06c7b50a42ed01caf02766a6b6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff0797a0ee5704d3fc8d9668844631325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f68621c29afa949578ccb8d5cdcb85326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f026ffc02d9a2744f422bc828de1ca6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1519b25e28126b7ccca78d3d4837f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e342be8b39813a95b7459022f210e1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb906d0cbf5707920d210f3e66c7395330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7dcfaa9511a78ef9c239e357bc0c2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc715749b1a3d1d0028221d2752d4bae332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0bb0ede6c21fca006a1cdf046d5e5d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee2947c6f13013aaee3f94d0150c5d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a02f271201051d3d6085416843a099335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a17170c463e4e4d3ea4d2a374c0c89336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a23bc5f29a12cf883c7fae8915ab9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e170bc8bb701a5ac7a30c17f110d96f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9379cb8c7707ae52899c989ad372dc8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced665ef9f1e9638ac574d9e0956793d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb6f0b04a554434bb1936b1bbd48d8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806144b1253d7d9265d9c8370430d11342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9eb5a38cc7e2998bc6637cac23f548343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e24a840b981b3c426b42b3cdcb05ee344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f698fc90378dfd28a1760cb7669c6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98365c5c8f51a3a7f5a638ebca29543e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb43afc76d6065e272655abaccbe619347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb22652bcf86df4467492a5cf3c749348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2af21679b785506a8c20b31577dcfb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d5361c239ff851586f5d40de92a5e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc0d8182783d487a1f17633a409377351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b85f95effa03a4a051cb2d89ca698352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1bd6f599853c68d047f866f3263bc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534ce581c7036c7d2a1cbf6e37156fc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31fdcdd9e8a61ff44aef5d506a6610e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf34a7b603123ca1044b9e749edf43356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b66389ea7335e14c277ec83043222357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ae5ef7c043929035257a9e6c977ee358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2e4b66e1b5486c8ff4ff1e7a61b9b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c63e532ab8e6d71d39173e3fb4555360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17184364c6ba344680bc946f659e9a71361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d4488ebc4aa65f47acc6a514ce9c8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde72ae5870ca2533c72a6258a6d737d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a8dbeb46d3c3f405be554f95d715a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1cd2e9a72c7639120ee5a34f39ca9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae08ca22ee9fd068159f9de2e386c6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7ad36c9aff049ac5e6fac18962538367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9307b8afa920da01842562222df85368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52acfbe7af9bc81d3beff8adc3330edb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0f4806d4b11be8c17a4b91d2fd28c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf35f499b49ac7e0394820ddc56e70371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d778f6682188ce22347d5c7fb4f2172372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883041af00039a5a46daa994de3f7f5f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90732d513d286e5cc1f35ce629eea6f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef4ddd5e1d5b5c8d04ca90b0e57ab2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f7715708a36eba9ae6760edabdc26376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8978111bdb795af1131076ef5e95aaf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf5c2c6b6f74dd224a4f9f58a3ff64378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3de483a8fb0f30a77df2ace133196379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef32e58b33c80c2619391debd26b8ed380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a11cc20a4b3acc0649477b2d135e94381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3024b9c773fceca441d3fb4c1e7c771382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02253c40b2ebec165b691ee4784e2f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2a5b5a4a352a5265949afd3ef8b86384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77574b7380f0c181a4e409662d1322cc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8594b783fb308ca431c2b8f2cdcc8b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f80ff66b5275abc390ac0d3d740c8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3dc8c6a4ce8ff94b6ce24305caf434388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae885a6de9b6e07e6750e78ef057697389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5994ee55ec60190b33bf1b565f2f119390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2abc90a438ce1e46615b9f0eaf905ff391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3829af19f86ce860599f668a366585392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271ec439165a4286ad77a68854f799f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598f62a2d04d8f53c4c78b9113c458b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537dc9a7e93983c87ba105fc4d481d00395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13760fffad4a7431d239d25078f9c25b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df8c6578d5074dde29a317fcf2f832397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951739caf519345bcd967b0f30a47bf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559c7e699f71741f04c10ae98be9599399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d9d1fdeac6151d38e8b6e7651b2c2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c45fd55d3a4433b2777a111c70e43f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0bad0b389603569eabdb708ba59e8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e78572134f23bd4b9635e12949543403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28db366af0bffa34250d5067f6ee2d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49151349148c09c87ce731ce154bd25c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f4427c36f7815607a7b98cc798f83406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f051a5d6f87492bac6ffac02dd9c4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec58d5393a98cd0f922fef9a760794408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef603c073c7fe1b3b7f35debdbd40d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12226dc12b4703c1c1b2474b0eca0922410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74bc0e141fe236c9f0fc75bfb1b1f44411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc6c9842f8e4e4e7d2ee1e4c87eb92412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf4a6e26958e30593649e4bc52c281413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c9733ecc8f380307e486534062777414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1d503bcc2ad2a10657f83f2ccc0c7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a045041b77b05c57753e8a0d59c90416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38987a80a2404070a56956437ab0c6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb7c28598643bcb31f76ff5d231416418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe778280d885a5231111dfc61eaf3f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4fc0b1a602e6c04358a623600d3e4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9e453e3f4cf8faf8e63728f8847ee421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797acda1f4c82034951834fde322106422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660081f589e5249ce29d21d0078597bc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d573d0bc98a8fde4fb9acbc0422ab424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae0fa7fdd25bcf84bd159779e0ae2b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f0abe6c871da8a519824e954c5385426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712fc816b8aa1741dacbb08110e202e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440eb3f48a60e82fa9bb4d3ffc2be06428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa6f9b2a4ae42cde3c47f483e89a64429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3dc0f5c967d5f12700e30b849f767430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959aee4bdd7b52d1aabc6aad0216ccff431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ece6ec25d77df929efce059c01876432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee71294fe793885c0715f0b2fb0b980433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56e507e01e89908aef7ce4fcf6e293434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e9ac1b4856385a525677102d9bccd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd094f95d5e67f2c04c833bccbfac8ec436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b8acbe04ddc6b9918f956a9169722437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133836a3dfe62b54adeacaf8dca603b1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a65ad30fc4ad9d8e7100c5a44926e4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de2025bba16096e592e77f79378abf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5ac23ac027a7d4a2aa44f225571cb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfaf7221fa8eab27271db79f9101c8f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3fb515720ae6b4a87555a8294d10d4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96425ff6da9f8aeb522ec4da0a4715b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd0c832a02cb3f7371b69eaabd9f7f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582462eabb5e6bf9d9864d0af6a892a1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c1ac8a502451d4e65c6d6771a02c7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462a9a6f0bee8ef59802941659b09f9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904346f9f5f4cf0376c8945cd68e806449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535e944c5a7786eb931c4271821800f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacedad2df0dfb66766e25f49f3db036451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d90923915ad460e8cf06b639c6ce3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3972c8f2ff73775fc4e169b2d29f17453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba61356856e8d6ad0938809044c29bd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520d7a6f87e994c4cbc6aaa53e887fe455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66056647d7052ecb0c8398f06420920456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f546bae0010c4991775d3e994bc200457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23de6f822013405876e383a1c94470458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540067438cd0f5054fd1ea9d6b5381e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dcebd98716b65120f3e43ee1ebc4a9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c4256b1b4750c77394e5df82b7b5a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757dfa497f8e382a8d20202cc546f8b3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b472525c62d90530acccc3a2d834eb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321133e5020909397f17b56bd5cba5a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e42d67601f9048b287d6fc24e1d6b8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc2703dbe0d77683f4315b7f52b439466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23beb1535d8f828aa2885b38d5620a7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1134d36daca46db7cbe14f51fc6118b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65924d6ea0b9cdef8376733d08ad4aec469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b024a86d84e2e3eafa8d653d6ca14470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7d02e2ab1c885d0533817f5aaf95d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d30b23308fc1fe7f28c706b13099c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53998d99cbd5981fb90203ddd5b69160473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56165b7f66cce563c3dacc0cdfbdace474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b167733b2a56f3f7ad65e23d78db222475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7028d7b95476d9d8ed578927dda10476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316236806c41b0e7ec73cb72fa1fb179477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab41fb1c684b6d5275f58340b4faf6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d591e498a3c957c2526bb62e7976f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daefafcc6329ac9540aa20f58222dde4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e655dc309cd73e72704c72a14622304481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da3c02fc281e548cf27744bd37895c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac53511c5cbe0d02c07d6cad17d2d97483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693296c71d39fe9a7f37a6648250b5a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6de8973c72c30e4d21fbe1a2c28ae8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9679b9f82e98b0a9148b45c18247274486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55391004c5cfeb33f82ae5851a09f43487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457860234717717aa0add04fd562b29488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc162f4baf8a66adbbcf94e6436a4a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887ced503b341af9cff8f3b18a5f447490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03096870da3d4a692816f3ed50ed0a6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4e8f5fb573cbd1932a47aa21fcc42492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f4a2288ed7b3f01bbae675072e793493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837e68a17042ac55634d69a49abaa75494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181703ba1df06c8f218964d90fe0766495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff90333e71bbc9af3e1ef93b447967496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009bab327967e581c209f6f6724d33c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad622f499b1bd7c4128f9e9235bc583a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884deb4693fd2dbf5477d99ef51afe5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63164f46d80299fa2c44b9438865e17e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0495facf51a9a6a320c877bdf9fbce1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6201f99aa95486d4626a6b6c375182e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad810462a107fa3e46d70106c774cb84503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c643f655cacc4f5d79f20508040b87504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec493d4c0392472dd30497f8134dc1d1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab10c69632bd681f01f5fcda0493b71506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674af85153daff256f23d0ccc9328a7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538082ad00271b2fe73f325fea6c3fdb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6335333a2167cbc20a35438fe451c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562fa67ea56672d953a8ba490193f8f6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f887811e87c1c74cacbe328f0608f4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc164ff3b891858452761f25627445c9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd74ecbff2f7a87f8b0005afc53bf4c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8a0e21c779e77ff5e2a9cc2b25cc4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796fb8fef1054a04e61d791f64eb6e28515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3ce599253855b760286696ceaf111516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91decce70a585b0ff363b1f55ff3d44517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634c73be5e4fb188ac7fa4e1bb6e8a6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a652db3329db07f1169ee144527309519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950ee2ffea8edfa14a296acdbd27bfe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf9f109856fa25a2bd1124f335a097521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae952f6c24ddd4fe1979914fe93839522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32434d492e0c2ebed4a42868e4956afc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f57d8c6bbfb563b087c6669aa7f5e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87ecf650b3edcfb51b4306de91312f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0703458819140aa26383fbc669602b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7dca34a1fc3f72932ceb91c629dce527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea035c31f3a39806763c363ebf014b21528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10ea118894a81c3926ef039620e3f7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79340f2c572a7ac8cd8d6e1ec456609e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2191ef5013e96fcbe63f3156c0f77531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a21d9665ca8365178aac78f770160b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e29dd2b9401ed8fb15e96c3f0f8079533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630ce0c8707f7c6559c4eb32bdd57c7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300ff8347dda017c04f6e21a06e2497535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3c1355ea74366e68af19b20af9afc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13152124658e02ce8e914de3fd9591c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a937f6f2a43be2ad8fed8d69f9ba0c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a74334cd445b71bcd55a6e7fbe0bc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739c2d0d35f9caf6fb7494410d2cd3f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87032a7078f82acacbc10338dedd0f9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc1d9ab6489bf3a5a04aa8f6cd7f25542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c01568cef1ab171c024dd5f94dbadf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46b283e85934c97bdae5453c876536544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c3135ad3e8d6026ea15927fa88819545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2cd93d41984e46bc7a35596459a89546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662d6fbd81f86b1e811e4afa968200e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dba5a5b1245b6ee67e248366b3acaa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff25ec57cb122256e66f9e1a3f6a4c7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f30157b4b02850fbd38c28bd03ad7c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887a8e5aac2312712107fcc57bd5a91551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4ee51ed34a505243bc8fa4b765ca2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144aed3ffa13bc946c6a10cac46aaab553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256afbee406786c02db78c081e7a4522554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305471dd431d44f59f93c9f3c03f975555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e4462ef372680aad7aa18d18d45b2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c1b3de2351a2a6d41c71309b9d33e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f44cee23dee84c72070873deea8a4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b8e4f67c722d37b6734d998074af8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5376cfa19db9ba9daabeef0d1ab576d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffec50cd775c902d9f3626f2582057f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be0205818dc9ad2ffeef2b2959706f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd6a670f4a758e017e7f25a22d08af563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba9869da5ed18176c6e2f380468230564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d328cfef5b48fc3d9ea2ef273b4e5d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8f3b531124628deaab3d0f98a5da0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586907ecd74531b182d6bc4ff927d85567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309aa26e7e48e243734fc7394e58e29568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad27d6a7c42ad3236cd00f3f25ba322569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44a69e8ff66574b00a47cdce6aad4a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653c7bdee2f2e4dd0ebb29134380e6f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cbac4dab115812a6c622eb3e22076e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4b90b659a4233a1336481b9a54a76573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3954d24cd91a6100150a6cdf9c27e8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99632a7356214987348f0612c2a57556575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada865d568e9d725cbfbb391354c6455576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b48ec74d83248dc18c48e27d8e5f5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5d5a4286329265169b419b0ad528f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9546753a69943423139eb088d2495b2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71046226a3fcf066ebdd257f0920b840580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78e4231c5fb0a38edf55b1c5e97860581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43583f99e494542ba1effad55fcc1cfd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3b2773c0e718295c3abd3fdff5861583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d36e98275e1eff22f406272bada0b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae72b09ce863650435da48d396958b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d894cbd8c2cbffb194ae00f129d88586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4f687bc2b8eee2de4f15a09d2c602587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1246152d330af5c97203faee4f50e84588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312fab497c9f794305eab0eaeb52218589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb299c3436b33403765f495fceccd848590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a73b54dad569b67eafe4ef79b84ae8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a0a6dd38f905894712c32bd0af6f6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb05f7a1a6bf907ed648fed032b1cec593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cdef4fb16f8d1ce4503d918cd46497594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945d8cc82b714a59a2a5e8f39bdae09595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c82f4bfbffae4e600aaf3638b6d4d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498aeb32d4b372f255b65458eb128c6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39551306574df66f523f8a089417c61f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e8dac7124adaff1b544a0a0bce1b8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c75e0ead5990ae8dc5d88746777cd0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bced868656f74389b8d5f3508209de601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0762cff794fd6b6e19b811d7b26c30602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b591851ef089cc31a9b007e7e3d93cf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cce378325be659cac4e64cf293d347604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb0188ba2ebb417c0476122426c62a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778b8a9bb5d60958d52ba66c81c80b0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0cde612919f7e388b875b49b89ad5e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb94b5bdb4f088e34ddda1d78c8cf69608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23c62cc60b84c6a54caa0e05cf8cbd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f2510d708486937dd988ac1d48005610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0224b667dd3b5115575a60819e155b7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3fabf2eb54787a69c3a674e9e7324612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456ea16fe657376f33c15dc6392d754613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e02a2f480c66dc557b46f87504dde614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc8125db73c3b1516117965343f984615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a85a3713e97b8020ddadb5c16675f5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55016069430106ddb3ab2b214c36c057617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e51abc3e3b22246bec721007efbcd9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8de172110e4bf22d520cbf41d247f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6819e6891de47d69343042e9750fb2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf70c05d0b070d19cef8e17c8de77a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a331623f91f60825db1e223c943ef622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08d96ca75cb50b6727f465a6c533e9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e592984f4455e3bf779d15f333ffdf41624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed2f306be69c0916a63de38e51b9ab625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca387f8be2fcfd79d347ec82234042bb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98a4e79afb4b6c33fad71cb9ee85d7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f45d2aceaa0ac9309dc8a568f874e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a207c218e0517693f468c3656bd5c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da46f8d7b5dd096a02f2065cf75a1d6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603d10f38b482a7f8db19251df63dc8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02293f73156901e190203b7ea0b403a6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e315e901126fe75bbe4235284c310633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a6982baf5167467c0ccebc8c559fb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475cca1ea77e9852b670bdce1fea809635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea7ea55068040a36f4b0d9435e8f1f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c46e09afd0f7813ab42bd32c4ac489637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c49a721d825ec789c6804a6612f74638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fca67101cac4c2500f866ed8b0586e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba42bbc8aa5ad5ae416e8a50167780640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06fdb5dc2904ba06c5dfe21a783ab4e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0b3b226fe24a4aa9e0d093e228aea642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef0e1bc8c4cce7e875b4f9dd164235643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352087c4cf62a036b0e99efadb050af7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441eefc99a2a35b3be2d558ab0947b74645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef893443ce99f482e5e06e44a5e60033646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae41796517eaa4397d701db56d7f66647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5852ce76ed75e1b30b002b38161c01648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2d708e91146cb8240a5801d855fd3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3eff674bad818d306411fc7c834f37650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f24f719c45362d57725007b9ad9a74651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6470af25ec454e91b7c509575c4a4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4a5bce276b43ddb50ab0914deb243653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6bc211400a31ddc4007f9459b4f3c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755efb0b0520a1f75c39be1956d91314655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ff2016c8e3aebf43ae7add5026925656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72f694e2a7c554ea339ffa4739175e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ee9d160f0c85540a71ffecda9d651658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ed9c41c611b5ca1f7af68319a12dd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc44b10e3b83b8a38e28354a0ecddc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2c18a91c42d0a9d7513ef4317c140661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd82f070cc6f22bcb638d40ebe8223662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ace72c1aeba922c945281c0d17e83663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111f8105c3a7ad1d4ed696da541268b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f2ccae9c57ebf4b9f14a3aca7d503665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555e40787427c1f65b5a9e7b71b8d12666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0dba2d4096673b079a401d1acda29667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459482264b6126a8ab3c4b0a5661def668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f619db5ba81077d01a1cbb2e7ac99cf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef96177ca750d4ac6bd874d38747f6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6334fdaccff05e1043d098590f82d9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433cea17a51356ee67c722acf24926ac672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8194f0067237de98d81ce2aff7b7da2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11eb6c76816dc860f1dbdee0017d9dc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc42d773b2d2dd9c11e443fe813b8a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa09f916220d6f8fc3332affa3c269676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13542723f0aac58b573de9e930ad9477677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6afc931cf3f72df6eaeca48f40fd8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7912b3e386c3d04593990441df2ac1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1806680a93d1a2604e90b8e35bf2b4b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916fbec2b4c59859fa089d0db04a6df4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9cb56cd8fd2e83cb0852dbb7504f5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d352139ed7cf084b5b1b4cf0591ef4b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142bc0618539226790007fb2db4bd35b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea325c059262d7b1e04ef1f6452f628e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb583ef52cac559e11be499c904c8b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3445ec42141d72c0bf62ae0ac76ba687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f32802e9debc379e0ea957f1e0476688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ab068f64f485a168fe54069f6601e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf153712816f50e8572738dd256b93690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb3c526fe21059af69e35815866d00691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6dca6c94888e2de520bcaacb2d0231692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871f3ccbe0c2d503287acf2ed0e18dd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5400e3f7535f6ccd96ff08d12755cc3e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7d06a58d6e400be50b502a14da252695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c6c1f2797b31a35c72326e5f77f44696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0927df589ab4f51579a1ba418f9070697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac196c559a000d58045f2f64d65887ef698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0bbe0b565796ebbcf66ae26a6e08af699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de16041ad080c7347c7e0916bfc4e0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e71cbaf1422e84fbad272080eb887701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d816282ed43c1effdd2440bd6630a4d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492e7e5963716964f1c350030753294703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08ce707ad40d27e16d5999adb54cde704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808e94826ebe8c83612713b94b6c669705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35861f856281f4b899e1d10cc6d31d2a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17ad72d7bfa84d170b3a98b0eff157707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3424edd841c85bd139b2058b2d236708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9023a610be1242f1a5ed7c3770d303709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870a6b49bc579eea15fb32a3ce0e1bc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1c10be964e2de82253068be2363cd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7aaea581fd40db3a4964b620c8e2b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9c2c786dd3088b38f105559367f73713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d6e5046e8eb5ade611b5a029f9f4a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7afbaf397ea29fc476b542a99249c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04603873df526611a52f4fa048d30c6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef2f3230dae845ab9965d7eb12d18f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6f2aa5868ea6f4f2543916ab04a86718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d1f616e879b5f32f92bda94231ada719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b7ff60d01c7ac7a700bee17b6bc5c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2affa6989bc02adad160db1a969b1f7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa95c1d62ae5cb9f280b8bc04d7362722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645d27505f6d1ec32078d47c92850f6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5897114ac15d16aaf65e214a389068d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a443a60bc80b915e926899bb7e6b7bb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917f5d449e8ddd3ea97d42306b0aa23726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370d49fd33a7772351a87301906a7c2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d987ee93b2394e2220909bf834332b3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319f59ca09d03fcde81bbf485a01c83729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d4f1eb204e01d8ab9936f6696632f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f5a3de0d3b84cf9a2a57d814b03e4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625512cc2831aca19e8ce61506d437f8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575509fa5c643b30715dfa52808212e4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5710c299c81d612bd893fb68393a6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325be301f1bf7074daf7ce5b4e7d1bb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996175b4d600cd90c2dcd05e0d8fb70736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a911d906e37cb5f59a82db30114149e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5f1bef71239cfd1c8417619dfa658738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de21fac1389592e09c098e625c7f51739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06077d42b3df4d6e08ea989296f42a63740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e283f0ffc11d68446ee44575466e4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3e649af16b9e4a9f54451744e7c78742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592403e1f82aa7a1dbf3890c4596fdb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3b994d5eebdd7488a295ac32112b8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cfb9c0f483c9ad8cf779e0141b4a79745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3acb79b7d9a4b14fe2dbd430bfa50e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e71250e60e2fb38983c656c0644dd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882034926eefa5b70968f4fb8e63d8e9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63190f61dc47699b8f73923a9ca804749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c475c8baa607b79442b368edde1e44750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568da762b9f31a768783b8232ae6da7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720b151f18f8187d6cc42cde003c4ef752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ae2f36dd7011350836b8d256b92b6753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>