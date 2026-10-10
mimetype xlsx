--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297eb73c5a7ee6a84f2ba770c7a8a6131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da86a442f3088d47ea0a1f6e488ea0f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfee55c43247ea88d6e104c4838a2cf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e7798fb891f25c3851aea1096d1304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dcf694bcbe9ae8218662694cdd884d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69ea990b63bc8b84d00912de7d77fe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523abad151e216446485770027468497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee92ed5c36e9e41dd0e38f38f4cbb068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400effeb26ae550c55a0fc2f354e3d359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8e0be1ba62f06d0ce6be87c80af7310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5e92f6cb5642433118d8e21caef6011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8aa635c62e8ee490f4ef6f8140e84412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370d796a61255315654fea13e2e1d8813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57ef9244fb970fb52ec5ca9359335814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e0e3680a8c5865ba191eb96564dd015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cac4ae35efa4c05897fc10046e5e5116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15ea7b0f2d4dd9a0245fb83c8b3cbd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d869997ff62af20b1b3fed8afc436de18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c3cef5de77ae6083dbaf32425094c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38de24887c82689434c181975c3b3d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29309082bb06cd4aa74a9d712175e2a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44424b72bcba6d341d184bf1ef063e0b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890a7740bc12da1798d09b63ccf197723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563c7c25da2961fa0c742edf0a5b1f424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272449c16f5c6d71d9a1d70e804eb7c525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca64ccf2591c5696b0f1971232c59626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f3ce4e877e431ad256e72a56a671c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b27a4fb96b10f6f7501c7e1ed0d2f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868360d828db305d6f6f220ce8de17229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f340d0382704ab0c4e74b3f1bc75630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87153aa368bc78a9b6f493347d02b6031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d6b9b8af8f931640b3679699724f332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e6b612242671f085daf20d470170e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258f45ab41457818e31106686610c0934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7d018c34ad95c92228962dacd57a135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37463e5a0e07626029693b11097ca58b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95b6e88b0fc20d1c76e427a691ded837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0eda532fb2826b7694e382ba8321b138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905ee6eeaf4723634b4206d7563c57639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ea71665e90d42da40aad903eab1f340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5974e3bd3631b206c7ffc3948ac2741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2718ce02714b4fb471443db1fd29d142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb298eb9d3dc7417caaf3a82e0038eea43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abcd1cb78914fc0e2937284fd8aed6444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b458392f9cfe8664fd72603eb449d045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5850b0bcf5fd7e98aeb72821a6583d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c7a004d03a6dbe80012e1899c073a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43f0e7a6c7716bb944a2588ef200a348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de353735f61204eb6daa7d012f5e0049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616227ca201dfe0e7acfc54dedc630d050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e295a435ae5acd202216a0bfa791b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ecb61ad7eefdc04e8810ce4ffbe7852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76153434e142befab29ce32b926f23953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656391c4ecf23eb00f9f283682ff2d7054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c0131979eb253c2005764a8bc4c6755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2fea2bc1fc80963bbf93178a315ba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b9c40717cde7f67600715ea7d553857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d4cfec417772cb2d614be368ec1a758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7941df68ecb1979a898799396e833059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686058e3e9fb68b2cadb3e52c3ad48e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c562de31bfb921f5f30d85106941861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd520b153c47ddebc24265b223caa1262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801597a5533ae474750b4767bbd7e9f063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0293e539fac75f8b52f46a27cfcc4764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d258dfa0f3ab15bc878da1622b54c5b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd60b7ada95e5658f3b8b153d3a25766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294ca42f2e79c8b41c3425bc0af06c367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e3d7f2cb8cd0d1f37c4a1b75e231368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e8f340873d4c14870ba99f5e4d44069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422dd42d7ec4a91ebd21b43b43198ba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f1a390a4394d1a53e6da312138c0d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ff8cac5b49080c84f519a58d47e0072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab5b2524c067e66355b83eeb8245fe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e53845d7c77662ad3663f96c2868b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f1cd9e4ebe7fb8ce254d3dcfc9a2e475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd160d024d7ee29e7f5701a2053b77f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5336cf3e95aed555fba24c4335fac1477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73fed6ce5e0da86863d387dd7850e878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f93c77570f394b82e64716e8a3c0979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3cc93277d5b2ae0085f3dafd0f9ea80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06863444a229c180e90f5b6dce84d481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96e2aff57cab9660d76355c4affe0c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ac20296c595d3de17a95712ea834983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ad8f47e39f43506663a911257ad5e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea544e3fea9df703c921e8be3e4471985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a130be5bbf05090ea91a09c5c63d086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a64d6062c1fcc62bef020102e6b91c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae516a0d10039a9c5b0731b4494c54b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1e2e6c316e77ca0f31e1f83e57e9289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0db8bd7f2290259c90bc18b7d215190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1be4b803584e660ef915d542c3e5fb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca0a96ec80219e2e73910e14d0439f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4b09692db64ce0de9768c9243282493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e67fd6951e5b943d80b1c76b9528e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657c2cde5da92e6c41d79ee87ce759d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944caf3c3cd49083541630bd5173de496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905950c40844af02cecc0c6f58ab8d1e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3ffcd4866d5c6f69b397d80ab2c0998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca30178d9b8b07566d14a79dc7c0e499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56569546105df3712846d3d84698354a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1bb78fe2f3204db7a6796409d4961101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4481f3bfc89168104d5fb4299101ed102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec0ce338361aa7aa7d9c5b92371543103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe3f66ee927a85745e2690746a2f9b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ce9c0c1fb66197d6ef40329db9c40105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82d181b65de0a1f15f8f91610d9d3e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5aeef9910153141d2ecb3ef325385107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e5185c1452097fd6b8e9682d78161108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09e9c94fcad7a58559ec521c9be08c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c06bfaba83e5d6a66d2fbd7fc5d4c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed15d821761098fc7eaeef239c429f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5bd1764538a3a4697963a4d8ded7a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92c44b54469ae7e433fb78ece83478113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae07bffba69c75ba45ec7f39becae95114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3535f57ff84c03fb956c8526fc43ecd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243ba015d517f0ae7dc2cd6c8509627116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65dbeb1dfbd3db37fbc0787166b20a8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bcd356cafe0df74000afaa66282818118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f0ab03c1f73e33d0a9d48a02a19d6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0738ff46f4f57d90d5c84515fba2ce120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0e1de5279d0bbb50dec269b6f86cf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e98c193b93bec480197697526dd0f1a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8cf48c8f218ac757007784a17b2a89123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042be0182399424d09e93cfecca99508124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef250e33afff3457cfef16370a8dd04125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91dc911b714ea17e94d46dde2be1c7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc9832815dbc9a5fbe66db4e68df90127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb3bc16811306a5eabdc79dbfbef6e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaea685d8b75dff67be1ccf071e435b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683896035be90c81301b391fc452d714130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f4758907c3509cbfd502e77c20041131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4764891cda8757aaac2f859a889ea5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef148654c9ceca148aec0f9e2ef517f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675d1511dee8361ad31a7c8cf46819c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e93ec1df1ed667ff8c83720c30e39135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac926a9a5e9f39c3a542be2bbc3262cb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1d55bc493e1ef541751151922351e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740e91ad95c3b34ee70b12267007626138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed820ade8de5a440aa92dbfd4666ba74139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246016104824c3184589f4a7b35eb07140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32186cd936b7f8e191a725055d192966141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689126d17e31154c278981969fe45f7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e406599cec8f8ef1735b1befa871b88143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe17bdf5237888cb9b4a0ec4027fb0a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692d8f36b6de27c0533bd50480f0107145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adccb32deab5b44c2d09dbbf7f058e1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f5ed968745575afd777dbc35c7eef147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b2aa72c68aa380715f167881f0005148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e8f59a284d6283f2ec21aefd6e0a5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0895b06128d8a20314e1551fc02658150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779aaceb14517debde14a670d70269d3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a27819f802a5f4d8e10ef8227c0141152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745f1a5e13ed5261689cc2217cd2a6a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431e9220265f18bfd1f449f3f049ae0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d696789e6470ddad4b226c9a2564d2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7c33934a73da34278a5dde9335d9f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90363fde7c80ab1174ff8e6122cf7d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0e5194a7a68a558bcc2de911a5dd9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205533dde02829cb1c82cb30e974da85159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a48a92f8c1301fbd3efd558870e1d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234db4e5bc0a7d185238412c999f59b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d67746678a15b282ccd9ffa908ce0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40729a5d2d18c1351b5adf6723348b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3aa03785d2d20be723e245cc31371b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d3b5a66737a619ba3800c5e18ef76165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49a3f7a290a9ad430990a18a03159e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1171dee24126014e3d083f6b4f5216167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853f435eb39b61054f0ddacef3eda4c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8982ce7e1010f0f574d22ab814829169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf550dd6476cd2d98629a4c9bd1c5051170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af7159182c68bfee4ae6002fd3528e6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545425272bfb3050072da8638b8ffcd2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a4f23b318c9a139648ee03c80bf0d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac7c29e236369febd54319f048b7c2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce7fc687a3e00447227be8b6cd020d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18e63c3b3baa7d47dc68bf8ba90f64176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59addd95c2e92236183d3bd64c3dfe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2e4e25ccc09819545f97319da2571178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7b75ce832138b5ab6979fd2249c60179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fadde6e47b455eeb7b7c8ef83a6515a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833792d880afba1f4eafa98033de929181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1383e27b85a6a95130ebca2836f9b03182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5c2be5e59a07b2827b154a0292f30183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24092e4ad87c27272a76c782b30a8a7c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701994c7a0aaf41df6dc6d13c7450520185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076565c1478c9e711ff31a780f70760186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bebab49d24f378d0c965d1678c3364187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d970992f68804dc385b5170eb88f6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4f7f6b62e29bcc303db3d51096fe0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0126a804d8b36840b70251a08ab5a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112bc40cda34af4eae7efcef5b61dbd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f2330cc2eef07fa70c0f7423c10c5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ffa90d8229b8c172af736c7af4fd54193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cdc907c7dd3d3a8d580ed6ce031a42194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc8fe4261cf4aa66f48113f3a3be7f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9bbc893cd3c7ede7655f944bc30bbd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c5e854ddae59e7fa4dedcca83a597197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876021db5fb1005936e7d8307771be4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b383fa4e0ebe36ab86c9a0a2db951199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb00d058ab66e22ea28a6b5892d8a14200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d7be8ff77112192c44766d083d294201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeba8ef05762a22ad568e3a7195335f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3dad7bb87e74893348d5ba7bcce3b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861f19fe86e4f3015cade692797ab87204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4dc95fa46a4b7d548edb39f1d0e142205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4dcf7ab7a2c5041ea8551e33da0d8c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f9030782bfd84aa7622bbfa88b256207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93c9d3d5af4319cf90941e0389d090208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29fef48f54c1e0f12481cec47e4568f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271edf522f1ff3c5e1a4757dc959b05210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d948c695205f6b37e4225559238b333211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df8cccf4e474639bfe9b1ad1c2e086212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8f7a4c3c020ed2463a81557b84c88213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260bb349d23f2c76fa8513754562157214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ba241959ed3b76e3ba961c99d0678215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ae14fd8eaf8961487a9364125190e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0fca2892bf96606313a65f98bfc97f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50925c608c588588406b1d6145ad5247218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab569f9fa5c0382c59491ce520abcad219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5476a388d4d560cb9ad0b3c017eedb8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622deebac88a1bcc6a59104d5dc24da221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de372dd2c7d26ee1463e2f98b56d2cb8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3684a9b9990a7d10dc5f46f1436e3954223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34149d199f82b06130d39ba534c91f31224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71adbe9270be86a1a59860c4b89741f1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988247565a5474fe75870054db89034226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17586a7db34836611d5e1c1a6acccc11227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37c2a66fe54126204d98f3d26044bc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd61a6c23aaaff4ec610cbac7acd86a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beadce2fcde101f4e2183b856a0c634e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387da53c3e9e4820184bec807288f1e9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297cb9c2c4572f0b2e636b571d495ba8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568938eeb7677f10212a366ba3f010b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245bc6b9048cd0dab16bbcbcba7fdd70234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9eca252ce41fddb51ddc21efd41e6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a16dfc834b98e7cf98ebf1cdfe985f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7036d693b4234530bb62c0412411408237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c16a75c1a5787975861b30756aff01238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431dcc77967fbbac0b8f11e5c59cd6bc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ffaa24dd20c0d4e16a1a75c8acb613240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c81e87727738cbcbf79d4ede14f22241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54ca8a03d9785deda5a6c1913eb555242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441543b2a2faa5481bd315ab8834eeb7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38251d44fcb3cfc1ea47b94d5cae4bca244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4e90113139ef57593369d3c625c04245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0385bd098898003c688495504aa56a4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a269fe01e010682984f0136f5ee41247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd1bab06d3f387d6d088603c0dfde2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a617959354b152243bf2e22413c3675249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d7d0d383f0f54fcf5593fda3d7bb8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45040a30de9925f3c100969e01c435ab251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449f6420e93825bffad502414049e13252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d4c1d302ee2969878dbbc4423174d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b6d80f76b1bb9a2c96ed1a8557028254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e55bec4ff617f74ea8b62110080d01255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de63f428b84e2f43fa57d94a9a873f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8e5ffd9b1ea3cefa2386decd8aa57257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f9e5831e97dda10d27c0f1c870afe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448a0e8b043faadb8dcdc17198424c3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96492db05e540ee8ab8bd1aa202df83f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927208c94a363bed2827eece62b59fa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70200159911426555f54d92d198d817262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db457a0ab07e93e5da81a2727f8a7153263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd52f7cf3530e428f07782febd1be69264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286469267b2b2d89fe95a42eb559631265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02583ee84aa55379b1c58a7ee69d05266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13531c9b1de609f5b113eccdf3a1612267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaed03976d3c4885ba533bdbca1d668268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefbfa8b8866462a36e5c9028bf304b9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e8b18fab010cb35d8371dd182016f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a367e3f28515a4df4f8fe186f1c94a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22940fefa3320566aab86a99d395d4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206611153c939496d20e5f472d782a9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c44b91f40016862450d052152f32a3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58980849c273fc05d5e1c06f334dfcf5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73f79deb756ce3e8d5d3e38221b83e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7678b991c7ed6309579006fe9389717277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738efcf18dd0f0fca5ec8456de24971278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd6a4f0e5ffe58d5f8c73b81811b6b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd81916f7a1b75bec113c204a78fcf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7438118ee20ebcfb5293d228592df48281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128fa2e0c97afbfd7c70fb1e347f4fd2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc47cbc5891968807aff25e24079495283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2648a336e09a2ab9e658e76e06d35d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce9df862a9c33207173c69def8024c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc23201d55b5e0efe2b98ffccd7ff1f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd68d9387521aee67b70b875d8e7ad9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98959e4cff2d62e1474c0da2c3096841288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c468ee7c27b513627ab6aa293fe3afa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a572632cae3acd434c89f7ca1ac903b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2a4c0f47d0dba77411cae2e294069291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ae6079f2eda0716f817e83a25116c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ee4ec8b3fe589318e88693f83dd8b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3fcbea2b9836201e924785a0544cbd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08371dd6e370a03ac47969a712e9c5e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef628e32ef6842a03f5844236bc8fa4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7034369e8b93822a8c667284fd656297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c81639144f9ec9285917fd053cc56298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa36f60a099342199fa08b35eb6e50f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a427ff3f78982194d98b21f1d91b8f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72aa2eabddd783cc5a5993dd01f82f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc229033120b48c99ee2f975eb1836302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b13f60d9d63d881ec576e749fdccd4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c61d90bf9071a8e3285f1e16f96b4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652def3fb8ed4d491ee94c5afa39c96305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3608b94b0a0a687033fd1a414f3fab4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c4732bafe408a4d7ecc6c6c2f914d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374cddba82dd9af6903378b497a3481308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbceedffdc85176632f7da0306047cf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d24e65aa1c0b5e9ceca5bf1ec7367f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46730449a9c1d7c111bdc9e69e6f5c53311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85885438e98c7eb8b5bf8877d27b62c1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aca3ddb7355183454c6f90dc56e131313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47722ffd48e72cf3a69809213348c4c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58a962b791baedcf41b8a39f46ef25315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df37b7e9d2853f560d329505f7cc567316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d769f8504ed480ebf48b10f68ed341f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472073de0294f7100e68d487433ce4f4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89f1deaeadf109f23b1478d1d975d3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee266713ee5d56cea7933be2111d646320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5845c27d308df6029b201657109046321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b95358d536f212b0d984a5dc73a107322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f3d1baee261ec0af79e19844dce0b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc29359b3955b125c91e85d9bd9ae04324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67a3298d89bbc5cde883bd6aa9ff41325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe235808a3e66b0c5f82ae436b0737326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451db1897b0c187762bbab3caef0ed56327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5f5b9573ee38ef46b01e009fe7188328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c64ff5b3fe99c5b12e61bd7c0d015f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c3ceaaa8d7fa70d63033b9da5bc832330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befedaea564aa85b8356c137a1546361331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa74eaf157b587b3baa3a0ebf9b5d6a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85f2d8f8720cde8469ff7240debd0b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2f2ef97de0c5dd8c720819d52c582334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f945a364018321803bda12b009a0aa8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f2b5783c93018bbcb99803cd592eb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90831e437dafdc2c703242b75100eeee337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a8baafe89dabd372cfad31625fc92338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1952edb6b2d5b2bfca3aa7e65d45fe339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee979a2bf87b3f94bff2eee1efe38812340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c963922fba98ca0a64a3d6c3cfe82341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a394bdc57cae9b78ea24114db556f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff2b695d0ddce2d5a324bb7375c796343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0f562412b35b5e918b70e486ed2c8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5df6c63cfb33662267b9615e115a3a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415943b84fd13c11956f0a5e9cccf91346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba27aa769738c2d97fffd7306ebda9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f744e4abf6812081d77f464670b12348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db7df158786b195fbe8f1672de2e42349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d356fbe90fbabc5abf3edfa3cd96b14350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d46425a1aa7c4f7123e6f0d67ff0c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7680928604de912ccb9ea2b4cd80b13352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee982c2afc18f2741b83b6b1e9f6a27353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd483df7f8f326c6c67d3bd88ee83219354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845f9051315a1474c2ddf7d3e50fb88355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae77669ddbe5f29cbd833c51903e23356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b7e515e1243d05c0bb970b71a7451357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa909ec5c8c4a5ecccbfef43f03cdc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238716ec835b64bfcdab82175d457e7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312baaa062bb0ddf72557d53f603933360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95cfe93a23044c8af983520b022088361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d7e7d297dafdfb76dd4371e7cccdec362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2513f51e1442f5c8fbe4decfcd2f7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10127d5e35a22d0f761f1debaff041364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490578905506ad32e28611758c0786fe365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63af790d432f7ff9976f0a8fbb5b42366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad14c5811da15fba7e5ee017aa8e4f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b89a1ce5a1cbfffd37ae9c89bdc86368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61688ad328043c95e999933e21ebecf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1150a8759dbf13c0d38b0ed2322d39370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa68552721a473270bd12348c0ff575371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43700be97c173115797c21b905398e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270bd0b07fb8bf921bfbb949af0db46373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037b41c46937e9ec75ee3120133253d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87563b540ab792816a4b4a75b86e5d6b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76017cac7460d67508e5e846e7dd6952376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a684cb5803ca217bf1ba2301ff9901377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407bbc64899402c902872f54257fd4ef378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0225546f7a2ebcad87945cfd6127cba379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f962c67f5d25eac72ed3d9ab97076380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786cd24940c2dd04f07b4a1fae96bb4c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ce13a9f0f23706197bffceeec2926382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2bd9370761b773427c8d2f065115dd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7263644a5bc1528ad4b85192af5313384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e7fab063b2cf79a002af398994af5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a057b4460abe020cc39cac1fa0b8f0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f15f3dbd12d6b800555af550358f8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a1799abc0fdf7db7e267aceb75f23388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093ca76b97b844b634cffedb4b9acec389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8546d39d38ea93a6be9bcb6c9a3b37390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc816cc855be8e5724db8758763e1c83391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbadaaa1f7614d9186cd25c163a2c13392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9df33d9cce6e750d8db1c9d4f0785393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6bf1a27466cfa9accf619728d0b3e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9c624a03e90b04a28a16726ac8396395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7911565ecb39962d679d72ce5c45b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87399aaea4a4162eea79305e656c08397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102c9d48440106b2c36373eab12689e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82977f9e81b877d70f1fb9dc7f03d7a9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe22a6cb802678f8aefe21694bcd1af400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4aa8e8b35eb1ff3590e194aeee9bbd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d577e7da97084e1222a54c86c885449402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0b384b26ed5cbcacd9789127b3c2b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be311756a8a2a18405377b87e0802a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61926975d115f2d18c134d37581cf900405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39606269562c36eead53c7ba349c3c4a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a201fca67ffb14fd2f0983302f969407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5439a4b03aa81dbe5b62aab3dd1dc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a6f335275662eb47927f0c3c69955409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4f9cc381a9f9f5ec4683efcb2afbf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940c4f11ba77d7ca03351ec92bf399a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dabfc0de8a4ae7605fcd7eaf6e7a69412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc29048a92e1bba61785c27f3a4e784413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e0bd2a46cd79851fe1e5f729d062a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec34de8b47655dbe17c228505719c40415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21486b495b4fa70241fa847fff217f71416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b93428f44fba5ad35aa314cedf30d8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7f1866cf6377f4f7ae1c494119cdb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100e4c5c32d08dfa639e6a17ca42879419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb02c0a72a8b983d28dc0c0fc7bf891420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a42cbf5c8cbb12609566d34b99703f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfbcf197e2049a3a3847f2cd4e7dd8a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b8ec93b0269848c89ce05b79ebf87423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c72814793e2c40aa44faf416bf4da0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616d57a56f055b08abfd95370c0dec6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde3be593d54da384529561f3a5375f6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a023644e5d880e51b46e94e528e19d9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c1aad114bf77539bc94943bedfadd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec77f5ead38264f3a81f48812cea5b6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e8b5d5481361da6f9305fad2bed90430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296f4100a022badab8d05852ad8cb8a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b08af4c6842247d5ad537f2d6a6af8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c6b4b03a826c1f31e05d9ce536f91433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2eaea0aa0eeb3f155b3cd164d3397434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3be2c474cc7fb79be43ddd416c55c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbee181edc4bbad1c881b853a3c5ae436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716a78c501f3c341545d7d8b67caa9a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53425061be14ec97897e3573fd561e2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdfe1455b147b251ece9db0cd0f6a63439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718bab572a116000e5da2ad4ace201d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867246ae38dd23cb4f52f5a8d31a0112441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2700747f724eae619870d6b7984b7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50cf0200a3d974b0ebc8f7a4f2f629443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db624af80c48cf9e510d4765e3e1a65c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ff54a787b1f81eabdf87e9d05c49c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7969a83364047701375cb47216cb6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce61999d7029d5aff2deaee4d0d35fa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844f92ef6c933269ad5c38faa25621d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087e0875a76537cc773e45b24343ad0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff88afe15a11496cd34e2739c2c6648450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248c0a1b04332666a207c003b093f23451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6929607cfba82583fd47bcb64f120b3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63460ec89b048f52102a57488042a54c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be09a318749cf28db587b466fb5409454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e5c1c03dbc53a5e856ad547b72468455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e530ef01562744db0fb20dc1b5296456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738dd7378195e85a616f322d9a2dd839457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1e1432ee6026ddd3e443104856cdb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4c15d689e12d520b1d543226e44a0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3239bcb27ce8f9f4751c6e5c31975460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1b827800cd04a1ce19509df4e9410461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67946e54761f1ed339fdc360e5f3568462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703ebf137ed6f24a8dfefbf0d6eefe1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6cb68c81b2679601a4c4dca18cd7c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631313296ae08b4bf9b95ae830708a6b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d961606c583d4a484955c4b69d3b4d7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9b83de8dcd6bacd58e6954e1b2591467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3b9a938abd20b16d0e9f1ae71aaa1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140536c7bae420687b9daccb78a5d07469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b38072d4f04b37e45a3f8fbac11b33470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1937d68b0df3213b6ed224cff58d36471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f31265a1f89c13da3d4fddcb0c0df472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365c590cb49c3f45425b54ae737fff9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f082976169f5141ef08b971a5d194474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1ff7f018f52f044049a0d2be98264475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb52462ba77ac96ed26be626765238e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a3aca4a87279d91deaf572b7dde66477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770629a6c89a2fb25fe244116ef5724478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322d7b1c00a3a7d17dc48352540d873479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021d5448504a2ca97cb9eb89eecdf9c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f50895d23d50c91bf17844b64f04d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd3192ec9360989001db9dd32b5066482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f265f364cdabde5f39ec3509e621bd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69debeef7b0ff22e10449740c80b01484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab0ae736717c75de62f89ddda5f6dab485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3002e52c2e9680db718d79cd93baf8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17b3eb7010b8475e028cf02a8fc782487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f91affc1f4d20d09bef2d05b97a7ad488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad61c7595c9bef96fd24597acf3799c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a17589eae66a342b3740727b7558c3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100725e8e1babb9039f0470742f1218491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0ba29eebb15f2505e389719c19877492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5587d63089b3e6171cbce6f6d2d5181493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f34a7f47979d5a089e8fda644dee2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60eb5d96e6572cdf999867deae3d90495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8d2ef2fc1ef5f3ea560c4e47dd497496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf614b10d96883f9313d8ba70e6cce79497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a436aa578e4bff53c5d8b5a37f706498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911f164f1c99926028885c393718943499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54777c7486da0e8f326dc9a7bc8ebb85500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a97ac013aa54694a9bf6b60e89170501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e0e27b91681e35c30431cccb5467b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e13a8ade8c2efd674bf37fd2a4802d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364882e54112c09662d687ac51e20f2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4f8d4577b18d46f5a8957889fafac505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a7d00990a7d7f2766f7a0852d0bae506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b3e6caab1e8ba137445d3d5c1c41c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144704fb332593d6759852829e269e7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23211bec39b0973176f6dc073c9e7a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87035ae002956e85d2de8c4e8349c43e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b534044bcb3daf5e7eee4dfdbd5f1b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390ff92ec9ebd18f991ff26ad69e981512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac9ad962fd8760f8913f08e15bfa3f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76950dbbecc5a1fe10525b44783919514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547c6d0a52d804926d11d396077ac94515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac30b2c3a1e9d6ead6bfec2dc4b1405516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b0e1bcde556a0c09e22b7850f6294517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52e82377032e998c6c0b5d79a0b240518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b96a24e63a5ffb788103388d762fa6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6463eb51f46aaa719c2cc20987461f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061def0891a501558708edd869ad50a7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d36aaf2f64e39b42ee18c8dd57607522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb803160df00e8afbab7f8e7ef724e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87248b9efccd38496a0f3da12f480f0a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295cb3480bee4eafdae0e7e47b7bb19525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bace6ad188a881199df5e56dcdf677526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb308508e7f894aafe045527ca6d6b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5242267e550ca35b8d7b02e93ecd5a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1dbbd0d2d97231c5c6bc6820e8e7b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052762c7fb9ffd0c01da2dc9412b4e71530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9faa1eed97812a9de4370da3724b3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23642306eae3a474b07b3f6346cb0114532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c13c24d496543c46221e58d9ca621533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2e1164d2439df9b92bd30d47435c9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97671b714022bb36da9d432c1d530e3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c39237860af8a4053b23a4f21353c3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337abc4de1598e93ad80d61bec6141b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8d6ee9a4768963a3ab3d79406c612538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af7343c86a8291b4eb1fcdd1b6bb41539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994a25277757777a1c558f917714c48540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905635daa33679b1e7b9178864720aa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963890eb8d98dd2b2fdc1aa9656a8dbf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29589366d9973d7a980033c9aac1a4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24fb100ab69d857797a301f5c61ba8d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27bd1b0447a182eb62faed3b05378eb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535195e61df4d9c9f09af33f5323496546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0406eed8ede202eab50b98967e846547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f9ab6f19ce78343ce39cda295fcd1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99d3587473472663d0e976dfa4fafc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f7956a453031225812f2a0afcd443550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b308c52b12e72a1b13332ca35ae603551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1692acb45aaecaf60718585ae8da71552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab302b66af8116764ac23a47d51faf4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c234e32e0cdedd277d15d196d0daa8c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984b802467f99c7af9cfd10140b5f45555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ee3c3bdfb7a91ee51c91ca3508779556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7944b4d63e5d5b686c573b4fd67dbf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d16b87e21a5a5c26cf4a98052cb49558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7788a04d1f68858a1040269dd586cf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5c9e83bea124fe8fdbea45c4db2c3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfeaf2ef2a7269299bf1a2134b336a4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac4e57e5dbb15405097c1e2e179a894562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab1a148e24317eca07f683249d3dda563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8593e903f936a7e3c4fc97cf0cf3f5e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda089ea8688024c21a691e676b360c5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea308f09e3a56fe9a73cb4f3c3dbb6d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0299b280b0826a3e770bba74f74e22567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f58ca75c7521f7393cc9d08a28ae9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984771086aa94c5c9106f9baac7f4963569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b03fcc11ff82a0ad3ed58bebf9079570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054009b54b2a2ea487a98a25f54ef368571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2eaaa4927041488719584cab3643d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a62d735220f8fa4fc3ca4137d243e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef470b20370cd9d942c10c45985dc4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80a0d8b1ab65021c906cab177e2519575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f182456a6efeba33b931715266502576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97882b7970ee892747c16c48cbdd174577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91967bb47b55f45e9f4dce71c8b2221d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8dbd935369a90c1548db0ebcff2c5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96caa640818f30bedf69cd19719d2f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ea4c2b67bfa90cd95fd75a939e625581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b18f3859e5f77b422018146f74b57c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148147238953407f32ca0672c46974c5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d691f6bfbbdd7f53c603c048976ef7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104623d979461d0797de5dcc8ae1739585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef7392e4f84d06a5230074c8a412de586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284cdb26c36b99315c3e00201d2c12f0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99826808390f2296e2361b3d805dabb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649cdf434db9538db71e8b1dda454635589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d78002ca165412b4a2196dd74ccb9a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a838841d702ed0d652e532fcfb40c0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036634941e89b7570371385534cbd5e4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168d83e43cc8f606a98f7bedfe6310e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f738145442d60dc806d47228eec58594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f368a9a0b265969a322b1511c07087595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1e2cacc83e2a8b2fcffffe4301d74596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f109aa82d39b8f51e9c35d4119cac5b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be970dcbfb8d6c23a54488e8893315f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeabd7c3eafd2cb9f736c11d0bb38c5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80437bbd55c89596315b5e3e66440b7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3eff54e866910048620db0c8fd1ad5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d7c7bc3ab432cc66d5c2e3cc09ca5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290b0199ed65f27a73ae016833ed14e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954619f59039fa51ca1a97ed3ad1622b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7bcac56c66032aa3019b6845103498605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ba6bd5267027c5d51194858c3b269606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c81a2722f69d4ddebdf48ec175209607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd22e60846f38c901615b629ab8cd56608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3874f82a3a5d9e8505655c54a5cb4c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b01dedc1824b035426c7c10f346d41610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faffc37da1e29feedcc2d2a1223da3e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c106370c7f39c09db3ba8f8ae8c3604612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8f5d2890ebd2a5224ed81e296f436613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14589edaa6fc9454a648719668456e5d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85db2afe74985158550978665360df615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb52e2961f5d89ab0d467e304368882616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad6364003cddc64e1f576e0dc1738a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a072dd5b0cd0a179e403d7c9d3463618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be28b6407132de07310e5cfe0663c8d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b01b92931529119ee4da49d140c978620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0cd92f253c9b78cdbf8ad85e9fa327621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ad918ec0e22b94091b47b538cc070622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91bf0e49c734f00a008c2566610c7a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e5696662b6a051d3c5923ba84c765624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5ae8a31db88e5be8a3847ade8cb8f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7dbe0dc23c8977e07cf8b53a81ae9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624fa0f056e1ecce73b0f7b889b247e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32b78e3c641cbe899a35c2c9eb45a1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146eb0d105b069ceb379af64b5b8a3ac629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0a778f2e607988c542b724e60a34b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03b5195e0db2f1222a177a36b2574d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b419c289122136c43e205dd0d5b875632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21102d8cc95656f66f31fa6fae8eed633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e35dd0833c38d626e76ec7974462d4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b6f9e4b77ca95777ed5d7fb30ef8b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4064ed3018185a984711e4db49c33f9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74c54970d08c6e8cf27cc58f50d300637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21448f1bb01f4bf7c705d2319f4ec970638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8fe15e3285295eaee5d5af7022806b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14439e444dc843f0e51f081a06afd1cf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6517c9139333ab26059592d938e873641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4693cee0f463bcdb8466f3c20a79b6d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecdfea44b57813d4c1092920b1565d7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b90381fd6ac002bf3ae8fd3aeddb38644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4133878ccce206b01ca8b33b1d34da1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c597d955cc7366d165ede697dcb0e96646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6f72b46b730fb563d62f79644343f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf2f6aa7cfbb15059cee678f2a0640648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eebc731641d2875bfc14b1d90446666649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac45dfbe6177770d579d891ae7d784650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874602aca18e2abc79698441b12c7ea651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c83a77fc9f28c04ef67974414cf18a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15bfcc96790c66aa0184ef45dbdb93653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d69fce54bbc1232861e3c564ea536654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3772a267f78c70dc5991d21c0391e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9660db8487039cb9c1e104b541b7c18656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a070f22252243eda2b10e075f276e8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7442abe690679da56d485691f49d44658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df0ffd8df50a98f41613d363d5474d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e16a023bc58bf4c55684579722a9ba660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22672bda850a923c70bfb5eb9e7b8773661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9626c9825c5565da1d475d76524346662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a28b8fef9f0ac783e3f30f81f8fa3a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b32cb5452a01677e3b9ab47751ea35664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cedd5c01a40502fb4f2be37182f439e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0086900a842e8fb547d87eff4288c1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc9374d322e350247adf3b37b3dd8b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d17ef637de141d44708f12d25e37a2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5997de6b0f23b6408e35306ec35b4a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26d45e6af78d60c4699442c790700e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8e70a54cc3b13cb76b91f274871b4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6fe50c56f9940d89710c33adcb51c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519adcd3c517714e213f591437a9e58673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c663e4551d45a49725aa16abfacd5e3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb06078bce7f32787a46ef50a3f5e32675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f0f873bb5dfa9ff7bfb0fec5234b8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa11b30bf445382fd3bb221a189e581677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023cd18ced2c2dbad5a3a95c35cde275678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f4b84af246a8cd44c4dc81d2819ba679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb1c6e683e68de6c857ac09691bc33680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36a9219ace9aef531a4134934d7451681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd9564db99c94d4f6e0d2f3c891671682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedca556efce2c32da25d8d74cafdddf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8efac3321a57e89ef81f7fc6ca34d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b81da139878a4e34e6fde9f5f3d48685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcfbc871bd6b8d963730d826ba77a7c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c49860ac4bdb66989ee4b21f40d627687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd510341d53ed25d8f85c152bceb1296688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e92cc26487f7e5bab68aaa0c0a2f22689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490fe9882431d69a96f8df2b022af875690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b4609d89f4d33f49897ed4e54423f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb285884bfad90e1b1d177eb43319c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a61e7fd4d83a775ba9fb2c11419720693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7077d55a39bda5ab89ada5d849e95c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe30caef8946367b49ac86fd49b42a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6c71db16064cb31167ca063a27291696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb196eae7146ea823b159b488fc1ff5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f932719d4786fdbca344cd45b86e1c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56298ae9c43ed5b819e89c4baea4e504699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72399841a463ed7da7061f4648b99b5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da76494a6acd42848b5f7cf01fc518701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6f48b9fc8778c9d0b8f18c01c3a47702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e057572261f1781e935eec2ec1c94703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0818e7a8aeb2af53e10ab4446a76686704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16225696e4076e44fe9ee298632cf1cd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191022672e3f2faa90de761882a1df83706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590c0795bb674b74af49f63f7a356d2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100f96b544d93ff9d99e47066399e91708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602d736f5fb85b5371f1a201704e3a6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f18beee3e04a0b3504e6e4b554ef1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c44db1743ae80ebdbc74032d682d43711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df901db17bca0efac2ea790f0f0246712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76779a314cbe83a62fc18da6eee64dc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b0efb4da5dac98d899e5dfae70527714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0c37251c7faae3f87095e233331e3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabdba7f304bb66b9ba496aa09e44c56716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90777aa9af09c1ef93d5c0239ffde64d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce9ccf12305235978c91e757085cd0f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f547b65267c915b9eb9453424839cb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bff5d0c091c280b1a9de1bfcfcd260720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2edd26694f6fcd25721eac23b2a2b6e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd67dab18e51bce7255cb6b2b1b7e24722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551c6771925d092a8f8a0f90929d801723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87da33feaf4bb66e144421798867641724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f397a7489f0f69fe0293f2ceacd7558725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359e2baeae74a43ff8296427376b490726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b181c316dcd47626180f4b8b928a44727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff889bd3ab17480da41c62b1300851728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3348f0566a2f0a92d4395cbb06635729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552fe436ba39adc795fe58c329b89d9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b9db60e6f7574141d19e30c7fe03f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932dee53b5d1b48a6ecf8277bcabd53732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d874e5710fb2d6931b31e950f70d5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ed92d887606a3b40a384aa92a599b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee876e01d66e3d62723687f46627e2a3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c54fa280bdacb031f357d62bf21032736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efdddb7a350c6f86fb7728663cd9204737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16dfe7f216977c35e068187b0b25162738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82788a41b4999583113848d7276b0ca739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12e0390beb564e8b3ba4cb6b6f2987740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4344c04f22cfceff8820e7f5974103741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2057d33d3bdc36ae7300977638ba72742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b786358fb03595e38691a595a3135743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cbb7a9051979e2f7003224f14d4d99744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f54cfeeb4376beec80ff8bad4a6456745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12931f88a4ea554cee9e09b1389323746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812853e0ecc018ab934758fa0995c8a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c9ad9ae4ef8a8c8f6eac59b108b0c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820a8422e8a49b50f7f25b6a5c0ba83749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a926e0c53004490f16097978ca9b42750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef510a56f61ef42c7b9d72d51f8210c6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5fabdd61840771be33dec1deba1eae752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9ef1826ad57b82a2396749e034cef753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce9af163d8cc1e244ab34a699fc121754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd83a08919c867f5735d938f5580b4a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd588adef625e5c5c8870db81bb0bb5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21754ffc52e77f5ed4a135f0dfeb78e7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2392d2363de7e3aea18264a524014758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e37a52573b9fb4c5de32af7acc69ea759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445609fd1079d6b824e32d6cfbac2431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864fa2cd44a6213c6dd225f09ff275262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17fbd70fcf537b83ccc16891f911f53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf8a6622ed6428460d9ef154f5480a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82414dd87e80f350b11f8acb48c08c6d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72384ddbc585ba78d457287a5a9467936.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8a76ce7ea95d1b846a1eae7b69efb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc007beddf744d363dd4b8e8791e308.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46ac5fdad6be4bee94a4710f8a3e439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715cf31c272282d06e9dd04cab54ce1a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6a7f167414191d9579923890762e511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa94bd8cf69cba912b9a37978fc82812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f30859ae6cc67f219a7689d1989b413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca28e14d641f5ddfaf0642c6c7826c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf8820c2b45d92db546a2267e4f8c515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a13f190210ae61a7d39973be12fbe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cde341776c6bf16f346ad36e4b961b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98855b75f0626ee7b63d0721cfc5af18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0743b1b650ac0eb5eec151f867df8f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f836d008dd95ec727c40483dd1d50720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c62538302ae3db3c75ca6c8160b88d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a77720b572bdabbb0a3eb50471e5ea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ae3dd821caf3185fee573f1d4109623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156df06c4888956aee37449ea6873c824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b1018322445020e255f6a77bdf5cd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c98a6fa9f4ae70f0d8e624eff6f4e626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3660744aa0a97fefb4ac670b1945827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b37199516c14f150a277c51b7b926e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ffd1b08761e4e024ed473921388b2f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad73c2910130beada9c93d1d5668ed30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28052fb3eaaa2cf064940d77ba494c3031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89933881074770c20b62b42264e8f732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353866128b8e741d8a600c558e3c68933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22c5a15fa6e9a22c45bbec3da5921334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c443c3d5d2281490dccca801cd72090235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bfb2d4e8cfe02ea878a120c6ab608236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675a820c35212df82ad2da9a859253237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265899d75c1cb04e7d4346b6667aadc238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4f74edc3601d8bc20497424a15ecf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54678928f40c089a655c18b1ade140e940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5e67abffd44573a0366ca17407b6941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643e4de141fbe2bf2cc571cc704994242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05908d2cce2d0deafb4f5af9cb976f143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487bf857d4a812f4ca52d0a8ebf44d2244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac435b3d2de4f3586bbde4c67a7f3ed45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a797c7b45e24792eb654ea5f88e7cde46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b592a99537d3a42b4fe3322dd5e3ba1f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d508456676cb3399813b56d9a909548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0effe5f2204c5ef84cd98dbe57b4e77249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125f90b8e6eda9b3d0880844bd296c950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0617d8eaa52c2a6dff58d1d47d775051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e9ae37e2e224e2f3782a4c218280f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c7adc819f9b3ec57119dedd617ae553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684446d9ac001e1c158c9877be7d840d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83f6183ce5e299cc7806519a3c5c5f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0cf1be7af55a526f7135c8f88c94f956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f8a1f60d51b6347d1deafd258cb0557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fec377375292e3390d64615644d6c858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4eddfdad656a0af3e8cd4d37bf998c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d72940780b4716a6b1c3d0679181660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178813beee83514f95c613cf3143b6761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344575c6023953848f88fbf11cdfa09062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0b319d528e890c609991e8750ae0e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1229b9db423bbdf97f8594193fc5216064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2455943bf40d4c4dc384f2a362e3fd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f46b570628c48d2f0793b6165526666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bbde7e08e3a87300003f85b4bb70ac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802045ba7657589a43d1fcb814abbc368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e77d492afd5a4a46eba2ee2cf488669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81911eaf38add7e4d02e0c6fa92235e670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34110ec6e2b269471757be4608d97d971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5d92aac994a705e8327f1cf23ed3f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42e637ec01d80d66454030501850d373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3ba52eea4b0531542cc3022000c7c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3aa4b4733e07e344fd98501810269375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49782334f1f1fc8ecd7dbdc941afcaa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cebb87beb2f6ec432113441f01356c777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a869d2245f5245fad94edf623ed2578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574158125d3714f45f4fcab0c432be5c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde9d88b5c16a0b2d7bbe46a6a3b7b580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed09f431fb400a17c436cd07283ba5e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dba4390476d984a4a09dc981bb810282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68300ff680043b374fc0d10a2ef6adb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b97272e0738f481189c2b97e27a1384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67c1749ccaf4746271ea9413167cee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fbabdd1aeb281ba129cf064f513b4886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a4f480665482b38228d83dbb29a0b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955af05896b905edf978be88591f08d288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a85d21f1cdcf5de6b9ac7158e6c01f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8fe4145c9b9f9da6ab624a79b8c2ca90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc66b8b392f7aca6eb173ef583153bb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f786a7868033fa90e389298f7ce2e692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8827a5822988ff59f1a53e99a0b1ada93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd92a7f5b63d3aa294d73775e911ad594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc4ce46716a74e5e4a7d343199a7a995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a98fb3ad15c4b0f48857c9b09f75f196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63d2263f940b8db5fe860f2a4a234597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef264213c2c287ded76d704bbc537d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d56e513a790095d1a667ea27ac46ff99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ac11f518fb2df74746284061cd7da100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b1f17b3ac799c475516230b4e1dfa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ba4d530214edb2cc1467c7b4173b7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7d4b9f2ebbb5630036be8641384a1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128258b3f268205712691e46e28d377104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cced7ae3bbf496e2cbc57c7ea97178105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166af042725518a4f9c5a4681bdf890106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a3beb2ab206e3791783915e556c1d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ead389516f3575abd964e321bdecde108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157a3a1a5926dd209882c1b7a7e0707109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726f815ac731f94ffdd606915cf46dd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f757e7923180b52f6a66e4bba2f73e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922ae494ecbe3a29643c6f7a50294b8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae91ca05de9ebcd1345b547c8efc0af113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cea5e75e1dc36b71cf292cd854378f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b36ee62713386a32f53c83e6b2590b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5d875bf435ba8c76a36e5929d397a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a46ec00d312a25429c46c46692b00117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4e73891df362a72abcbd90acfddd1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34dee1219d782c719018fbc2e53b9c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246649271abd8fdcf74b0271a38234a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c36672a9cabc276522eb6cb93b7e9e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d54f36fc532a4b51383b8c601c73e0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e78df78c2db2c704e8b240612810c9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b318bbe5d43baf0a0a9a3d4af127d5f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8df87339565432cedbbfe990527f7c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef456ecb368827385b48503752a9e7a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d844eafda846e9e11b4a848a7b3e6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d9686478c3c2d13f658a29e064ded128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583aedc5a572371d2b1ab3f66b10e2d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025671fab16e8e17499115e4ac032f8c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1d683edf8a864f20d4b9eb9759890131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51bb88dea895038cb8d1cd8b8d4e649132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999086bca57ce9568911d31bfc3aa312133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dbc8414405b6ff4c48b26ff84cc3a5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997dda8259a780e2a45f6ca6596be1d0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d0dad11e0d1d5307317d83e4ee7f9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c9f960fe82ef880e0c83b9cf5adc4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829dc8dfd05a9fff6dff1155f3a61a96138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5ab032cdb2d7945f4addcdeeb7d1d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971362bb1a3eae8343d5f04f4945dc7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd781b399e4981a587368ec7f876b9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb4c303be11641beb8de567e3d4a50142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4da333913972a2d6d1a1ecb2ca3fa4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c050f3570eb1f565cf19ae5e994d6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d727fc35f21c90a4292299eb5b22ad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc0a5f07e791e00f76a1f4c63b04f2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a387ecabb8626fe5e7bdbd4730672147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9a8cc24dad988c540a81e37ac1ced148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3cd891a55a12b8e52be2c3127caab149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab20eea16076728ef889c663baed639150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abecc1f10dcb2569f7e577908d11e5e8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce52be5688abb4bc5289496bdd7c3c3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665f368671b521127aa1bdf66c7cfd9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc05fac01f9f78eefa5a6901b7bb0c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a58e274d297454afd1a5192f5e7b95155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d097afebc513c0ad85d93b5dadc77ad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df35a61a6f3eddf15dd0962b6cb7e4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2970dfcb9e2f713862224021fc136158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25a7af8115ec4633a3f03328623d70159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde1e1b672c09de36eb8525425db70e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453e1a7f1cfd408559d6a784259c327161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3dc10064be035e03c1a990f41707c2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dfe768345a8945edd501a228c9f326163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6850d25f8066257d88b179e07b99d674164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e3e54f744dcb70157462d6388b9e5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0937c0eb0a3e85d24c58e029e00cc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b560ca53dbfb23e6362f82160eb80167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f98118aa37bc5e3c60190787aa914168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8631319968148d06c681225b6bd8a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb3294aa7f543798cfae75afa375b33170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d390b526c9cce59da4846da559cb2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf22b7efb1fe48fde2f64a64a77535172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4d7d2385ffc368a42d14d92410502173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7be3438ddab9aad2a460891ca29fc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf8028aeabb58eaaaab72712a8d3a9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80b893b6680e4dc58fd1d955c6226d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eafbf487f607fbc9ba0efb136d6c1f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0babe190ef178a63defe760656e83b8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef79e695f0ab9dd3e14265f57ee8a2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a582daebcf7f27b299a209496164c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b97d07d12e4a1af5d8c434c1c0326181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4999774a55ab12971b50144deccd5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab26c2679dc2e1f98ae973bb365d41183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44759e7827472e449ef1ae7b63f994be184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538495b9b82fa13ad9386a484640e397185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd969ed5f9cb3a48112f10bcf0b16daa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924670b9c8883323e641628717485aa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e35d601ea1f29d7b2b98536bbe9fb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f27ccf9d50e08ba212d76a48cdf153189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348113e1480f709213d220432ced848190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635af5912937d4246d36ded89953b65191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d303620250f8c142129f943b1c444e8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ab36c78e996d83f24715f9b628701193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5371230f71ead3dd97862ce2e5768194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ee084b5fe4220e5570c99d7e62554195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ce620a5d8df68547495e6ff562ef3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d65f426c92b649fa86c0ad8023120197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c533862e14ac7e8326fea4e68ff7874198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9bc1a87ed43b3a3f376296c4de26fc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e7854241f5bcccf7bd68153a842d2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0404fa025aa7c311039d468496cb450201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc388cc5c48718015db9f06cc2efb97202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d63c3a47c213f6a040a4ce5ad1247203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d21e0fa3ceb2edc578d63ace5170e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ca8833c801f839e167dc516d9ee7f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9700bb907eb33523610db9ec67ec4e4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4e49ddf4a81b2646b54a846727f06207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2a1eab68465bbfbdd99141ff13a78208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e6fa7f735868ad73551fe630bc826209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c240271d431ef6c5d12adef79db62210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde669dcf289ca15a67adc708e6ef9a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ff630bd4c38fb2205d5ed6e41c7b3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb8c32e12cada45023fbbef85df293213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081434287e01417b9bf3613e4cb7f1e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d537159ab10053ee9114f5efa58dfb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb67cccd2006bf9843f8667b1fd53f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a363dca0d8c9a46e17359469c492e82217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc700e9d137a8b48089afe3d7059b7c2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc07f3cea683c0d217dda2fa8eddbfb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493bbf398a5f75d22a3eb5866b9b668220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e8a8ade536b11e77220653cf02ee0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f338f529515afe669feb3f6f028ec222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b9933aec75be4aa5dec346d9f9cdc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ebc162800759cdce4d0da48c527416224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef89f6191b41d40fa8734d51873bd4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a8c92809045d136542c8fea7c44a4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28ada26bcd0e5a75d6eb4ce2397e8b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf64320b7b42328b6baac84e6b90570228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87cbde594806b0c311ff9533845dbd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551a4b7abac658df5c86cced151c654230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51ddd55b151ea021e0b31bcd8ca158231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d2dcad099724167e27d1e44ff18bc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4ed17427c955b9a8c18fd90d93437233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a912e79373d12f61d68fd511ecafc5a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80272c31171d8dddd90517f2be869faf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de668d1656698b87cdb0ef185a73709a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e929755cd10871ae9adf689af43956237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0739a82abba8682b305af5fa2a31609238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745f2b1c50095f58fe99f27a64e6dbe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95998d6e5f066e3537e5b402c4f4fbea240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e78373b983c0df6b95f65c8c1307e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b1096ed9cf12dc146d33ac1b0d017242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81300496f5d5755aa255c4f29cb02377243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317cf7c40c7052edd78bdf0c525ef11d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44487ec587be166b531dcedfaac3b2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3a9e5b6bc0274b6f0548fad262173246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7c06338a16393ce3502e4e677d5bf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499338c4b23a8b38413fdd4b8cc9dde248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3675db160bb803a706b547b96c5e4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ad0361ed675ec07a3300838e612fe250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68a337e8fc9438b100678f457cef16251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef32e463b2a993e06f43210e754eb8a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419c38ecf8d7c4e54f80041922234b9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2faf4675557429b663170cb51e765254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8725327509cc84a92fe99b73e3275e2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707803eb196647dd8ce9543dcb1d9e7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403a820129431e979c00d2554ad47c4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c394bc3afecbbc17e5fc99b70a324258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3aafeb4ff8039d6655cbab58d2d23259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31642081347da191ddf53531688957e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c2f8ffd9c4df86c8d2082616abccb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa6267f9a71d84ea12b87681c83894262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b186e21e1e843a83ad1951fa82316a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c30b5565355963699674d626ea1bf0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10dbf09491ec70964bccac15efaa9a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d680d913d06e57ebd327011fb40b4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86768a14c8618e1f791f249e629f87267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e60d133d537f311ebbb4b458d6866a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab52772da8e6c2084f7b97a108f1df269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc145acb764e2c343e384b34601627270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d120553c51c560b7d832d742b711ade271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098d241b92cf5ccb26574682e18bebb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79388d6b51b6a52562559101725b3cfa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e12c1c78f85275d002eaf212c3d6e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29767c685c8afc8fbfc3f0f75b727d6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb8d8a1b7267356c951f24dda0d39a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdedf7ae3f55e9333430d15cea532ff7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018d1760dfc6859eadd3fcee0745ef4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7bdd63780414aea9461ad8ebb0ced1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3248a8c28c5af5e08a7b9f20d075bfdd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ec8838be18324343e25d400579fc6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec1ea124e4600c9e7add5cb5e6f675282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb49f61b59a9033c345ee4cf369258283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5424612ee178d87942071bd8b3d4c3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928fe72b0a5fe2e508bdc10ec329c52285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c7d8ed9cd2c7b8c1550a8bd20dc75286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56b03fce3b7a3bb060a64d558a588c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f40ed91e66b40403999718bfa602b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e578dc527dffbae6bb47d4d6d7bf467289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd3571485f45458bc3c3c2e00cc1b6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effec9346217cfd41b19fdf87dede676291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637b05290cd787728cd79b3817a6828292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586bbcac9c4b5b646ff15dcd1adc3af4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76daf55f41ef58901d9fc66330112d1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337dd39bdb910e265808210581e4cd94295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f49fdbe3155e3f2c550ada8107881296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1fd0c4e36f1c2c12677e0432a17412297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bcddcc14be358e658d8d74193f9219298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4fe7d3a23c9fd14a05af6568cfa56299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95491aafcb95fe1889a598a98279909c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca7b56899f1cb27fefc73c3356d90df301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac2db7a964a84e88ac9f81d449a6a4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d8deca407c7456dcce8c7c5f79b6c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7402243f5861af1e1073a96768188304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94761d16fa8941e94c53562f35f5f700305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9475ef108afef261ed623b062fcada5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192bdb9d558f07fab84439417ac8eae3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48a46b153bfd68208d4762cf1a1fc7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc67d40803003fc3794ecf3b8922ad2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be7b8fc21e90063694683294d4e02d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152771a4cf78f0ae2ba06c0d2b3733f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19022df22c151489d920f30bcb769c0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba511523d2a43a77bb2abe90b721160313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562678e9e4de5cad40efb56a04b6438314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c750471e061e4f2c2e8c94fc0d13e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3dce7c5d8252dc7d3cb02b160c773e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dfcfdfa346b4801b143da38c0f3754317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11456d16c9f7b7cd7371bb224390ec27318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba8fe54f5b2ec94c915b848285b902319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7dbd8ae51310c5f00e20daae01e19320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913fca7fcfb0f739a9c0c1f475a09fb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd5fed4cb9e70b5127a03ac91871df322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0740178358bda46434ad727099d5e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e08bb1d42ad4f6bfa26d581bd9c565324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc08b1b34b2a8805b6c4ce2e6fcfb49325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c5a9a9343bc94c2145df8b0e993ac326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da06a6784cd9fcbba0a5b390c01414327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ddb938ba13af01727880eed045a499328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845d17fa2c97c739a6dd68f386e5d47329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735222bad213695880e88370de24d1c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651a2dbe9032af03fb2b1fe6f77f7d6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca26ce508b400cbd1d6f9f08c6adf58332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae3863c983a37121683e077ffa7eec333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d879e3e20e34e5456c3e88c82a7867f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c82b6a530e3b2c66ddda187b144c89335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ff7fbec3fcc5ac205d4dd599275d9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99186637f99ad4bdf333ddc4637b4d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e45b16ef82574a590a9812c94d9703338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb1fdb5744e884f210007fa4927321339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684afbd216e880f498bc862fdbac7f5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c137434822d5001c845cd19d017aac341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4735677f6032908e22341db58c5378342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000672c38981325eae909eb5fa9e50c3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555671fa87e5d67e3bc5007064d971b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901d2b316443351149b9d21dcf7acc3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d42a3df08aec634c258449c66d916346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ba695e237a1bd784994b7e51aee69347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c10ff3ac35686a857f78a97de217c7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0e83df206e08e04b30e7cbdba3753349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4bef6235f2a9067e89593189c0c89350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7f3b11d9dccd41f507c5621850745351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115e3983529450070c6f426440c15b1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8a059535e83b2becf480a6f152b91353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81add397deadccc87def3dfaf31bf6c5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21ba29682cadc3c6d8b1e6a9cfd1ef355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f8e514f54185e03a6ce34daa7c2dd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddefc30880cc0117db91970af0d0e336357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d448b81f74bdae5526d8fdc34988402358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef29682a6f1ca5bf5f397f587d7a3dc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ced61ceb946279da51ddb52362ac3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4ee562ef6f3f7f3d71a47b6625375361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10857d26e95d77adc56263d1370e2282362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc9cd3c85faaa2cb32c5710c395210363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add1b34d6bd74a07129d77cc93f1af8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b48eddb92847b17a52a73381cf08bf8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f248900e8057f723ed725d6576ad6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06961b58b17e3391e59f13104d775898367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180406570f87be06be23424e9b4ba06368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f77c878e1c1acf559bef08a94c0af8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3b594b17357c749ff265d94b7910d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1121fe0cc260d348b434492f2f485e9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70160b7b5779852135e43371d1db968372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f18149ea57fdc201bad8ab10f9a845373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c895f38c135cffc9dfe5bcd9b7a0e2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2377b6935e91f9eacc689524e318b8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763de0e52f6be26bb82a113e523a1d0b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff14328c9c62d10add707c774f1fda377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64864d5443a71cf29ebcbb30f661e244378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711d99c6ffa9da20aff48238cdd1e86379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b0f75970e85ddcf0dbffc3b4206987380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff350b67f162f132983f4630cdd726381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7229a2ebfb675ce70c9e57be6a2407b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61504506a9f6c8470a9db974fa1221383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906542f0d8ac1bdd18a8ccc33de8582384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb9b68b06b64e8d197332c0d26e361385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75465ec12093f4fad11d6819ac63dd7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79269f025d3ec7aac806d36284ec34b8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c5fe509283080fb888a86435ef7de388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eab23bcbb0d0dd00171d55082996ba389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69acec6097b9d75aa423c7ac84763294390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94186319b190c300e1893b894c32a006391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25ec86670a3be186d20752c887b581392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43314f2468ae18b93eb83a23658e45393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a500490c95af4f698afe22ffedd647394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5fdeacc8508960fc82b734367e91e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25923a793e7472201f666c4640f6669b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b03a6442c840f3566f111ddfdd0886397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc199d4a4eff8ac046bca506945494d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722676f5a34366a2d6974ca98dc7623399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e32c532ee2673c0ddb26c390ac811400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37527de17532567551792dbdce922a71401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a82026db9772116380e96f45cc7b9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9791ce98b8e5e42d1733b6257ee5f24403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667051a8963e56bbe823e8c6f990a98404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966818ac5852f3d6a2f9bc55e494b87d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae2784f491268a1361abbea8b2dda65406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4787a7a875e464cb90c7d4d9e3c718407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47f90da53418e7d367b9423bd6ec90408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2740ad77cad1433d05a6ffd5921940e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd36bd3b2754b74cbcfa7ef257d2364410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac530825f2f1d66fc39e79578bca678411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa74fa53f21f90878ce7b3839d31983412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ed71873c92b0f4838b342222e5c80413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca29addceb5a7ecb897be9fbd2160ed5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f0de7e7bb724a56cffcae259cb2a1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1363ba8bf8d38e831a06924efff00416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d79ce21fde5dae4336682a8b3c86dc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fee3010441abdf3a679d96489ed991418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b267023eb9762c46fa386ba285a65419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c73ee4f53115f64e352733deee804c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27ec007a1104b39d897548d9f8c790421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fecab4d4ac55497f175da5387a72c8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4f395e7888dfeb1b1ebb78d80353a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b5ad116f6cee8087ee7115c3b75f8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad5c71e81bc88867fa679b3ada4761425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2b857c8306e45f178b254c2059291426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba1f7d1badf8c70a8dad757b614496427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04eac970f644f4552db15b7445c8316428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174487ed72448466521ece55bda4bef429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f649b6591ad51f9ba9f92296be6ff430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266f980e208ec13d19697deb3e0c5da431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208e769c6fedd46e946aa8b179955da432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86870b730c3cbf25975b90386dd51f24433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392d330e0df1949d988a57f3706e441434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47342c5ae58de6693571326cb90a72435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b962cf8551a33dbd5adf5023ac4c95c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c21a5a43ca4c6813a878fc0390556437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0fd06c84b76e5299da2b6303e6d06438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454a01034ccb8854d7742a7ecc5bb32439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89569e7daac6dbb72e5e21f74c07a1e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb42526c11a78100469d3ba6620cf7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6defdcf9491debd59303ef012820d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1fd839ec778db347319f4ddd0bc60b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539e8785a92a3795e78d2f4797937e2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b94ba9fab8163b3c063bc6a15be252445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc516701143331d2933fee45f2920ee446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3c4459e0728185c4c2367ff6dbe52447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174f0373d485f09e7a21a81559090fb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe1870ef7f02a61f31bc21127047b0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c544eaa136088022dfba08ac0af07450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9cac34fdda4eba38cd1be10e5eb153451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499954ad643ba1df177c2e699b04fa92452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd047fe285fdd02238d58079504576ca453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1b14af2224ad7b516bfaf39c5a3ea454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1f840dc984327f73c43b1ed238f87455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab21763bceba7d5f72a315360d48558456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa96761fa557433a755fe9d7d63463457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e945cbfa1b437b494deeda77f55703458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15678a50526afc5d55211d2d0ebbce63459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d65b527acbcd7d95364b719926103460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f8b860194fe989fa4e9fc9e5bb75a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a5202f4290059ef19d75d356e4d4d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174c497c2c777545dd1d53098e925fe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9176d55eec60efb1bef8efdd8590389464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec5c762f4069283f6903bb4ff7010c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e351e5f07fbcae4cb32d16bef34485466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201d309a0fbde56ff6d0f11184a07bd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806651477a7d3bf99506692abf292ed468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa873839e16891db17a6a7ab2ce8a15469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca1358dc33b9ecfd0b9a65199e22d0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd49e534ef4a7d216e967076cd2f652471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71e67aa9d761401a1e18a4cf048be5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438741b9f622181282d0235aa862e384473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bdb55daf7352e6236883692db75ba7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e001b0d21131802c07b7a7e674bab475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492b7b109b2296f66515c995172a040476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071669de0c80f80580a15628bb2ae18c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806439d1451b698facda5d02ad81688478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f3105e6ce405a47f3efcf1aa86e74479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b82599779969a29b88a34d841d9ff480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae540609a122d492393761abb9903f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9c514367b48c81c909a571526af4f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29dafc33beb99820dbdc2d2c0abc9e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97378ab85f06fa4feda15a163d8cbb35484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582dce7f16a9e1d99a157e007d24afcd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773915a57990315303fb0b54fb5a30d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ad934635135af69398980aa05f9df487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64920892bf7729e10878636a81430c02488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a20e11be2d5d945468a047c294e20489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e089d9b78d0dbd99407be6ef8e3db52490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211d6edc25ad6429d116f4757261629491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304be00ecca2f2e50ad58b00ac483396492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4cad9a4090132c19c96cdda654f578493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9f4c1abcc74b4e40b804fa9461c97494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc6c830b2e2f8238a451a2cf892e4c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a627c841154c2e9da8774fc7dbd93a1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404ed0fe09db899c358a2fe743ee373497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347782487ade85c2a58375d7bf154720498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c67fb05ff33ea805770e798f574ae499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9a99243f9746f7c9f63c7a6cbb785500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d08f1df86a6c381d7821b1f23e800d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222fc84f4c09dca25bca009c27c7f07502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40364c046bd2e5efc69715b8eafd952c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e41584c649f7e4bc79ee7d3d63c463504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb76ffcc13c8b8e785fc2c70ed2c95e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09aa0e1b2e88cfacf7e13d5c1cfe28506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5a7716da6ac29830f7f2b151c8c0c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4889929b8a4c79f28ef7e3ce5bf13508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776eacdac5861394671e16cab2aa734a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883bbb0b0ebf433153478899d9a85d06510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4ec5e108a485b4a07b3aa6ad6504f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a45a4940ffa4e2d1ad94b943c9d797512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7fcea6c6de4cbe1209a3db605d885513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012ea4084ea4a16aeeb8e741a49efa9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494edf2ad971eda050e1c6acf4d864a7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7999d81466eefeb52a9e9d40f6fbc4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a79ba029ca86a25dd787b4cab2a0c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9ea5456e9d34d373dd56192c64493518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49940851e03ed43be6bed334585a1d92519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3fcfad41dc72e7bc94cbaf91fa58b0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1d7f0832dade74c1627af21245215521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5f8d1dc8a65511914c8d89450d1b5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2e2bc0f50b8736a64db4aff67ba88523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce68506d8cef3a2816b97651fed450d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444caf66b6abe8e8dfff689cbd4b746525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79813c67e04c99e84791b15b90aba7d1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5677af5627061b9c814b60e733277a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa108e124839a1959000600639991649528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde6463dd7b8dbbe92bcd035e0b6277529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02faeacdcadffdbfaabe068885e71404530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb93c5ceb237e503f0cd01a8f0e6ed4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49d8d6b3e69b26121c88bc60525a72532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d55432ee53a0f690f500c44cdbc9e90533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820003e527a7b48d7f3db8f07153b39c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd7541242671c34665f180adbd2df6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6cadc9ef0eeae39d1110fbb855ea41536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4be0c14674fe22e361f983dd1b5297537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad1ce1ae9d6231e51070ab206b5996538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfedd5dd3c717e8e455a6d9c71c45412539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0e16b37127b30aa4c3089aa6822e9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a54545d50111a069c7cb02336b1b53541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3769c49db7c44a7f17fd950d140f11542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e50dfc9b38ee22309acfda0d8677ee543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb247dfe84dbe8002df2ab6e1babfb3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e5fce6c1a1123d10e774101ced144545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b8b96d49d523f20b7b2a36dee51e4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f83621155c4fabc93d5110e7e5957547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa798725e9fc79cffe5d8023308726b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b6da60c49e9afe91c8bcaba2d3929549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1766c171ef08b59f6aae39dcf49b0a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be941f9a9756ab231d21392e003a339551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c369ff8ba9fbada6a0b7e8a1c7c3f10552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071819a12940dd0c3b50a235fb863617553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dbe8f48a55ff987dd698c51b6cab44554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449fa6c400419f7c606d3b7131736d2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947474fd17c146a6733703510be0ab9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ffcb466a09bfbbed0bb2f5200709a7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1b7b8020f60904477b3974c121fab558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc285b48f5d6e1364a45c37ca50fe9a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23764998da63b8d09a187619d2e709d2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be649012fd92a6afc30cb4cfcc4e1f90561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e97a34c59b6a92e63d5579081861f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14cbda2205df143486813f65c1b0d3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e6eae2414b01126940382c7174598564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e48f34eafdc9cc98169346e89524d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3b2da320b066ef2051297dd0c45c8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04cecfc4d24b1fb0369a1124b299dc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5886de67091f4cc5155f86459ad4d9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b05730c47b6537e6c0c755564f5a7b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9d70058d4960bcdc4d6fb06ebde35570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae647c5f6ee6774322b3905ddda65d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14b014c1e381adac100398b1a04a14572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc0bf902ff80780bf9521e8687e6e1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c79b0675127a0a6f0312acb5ec2c9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59439df59740aa934a601d752cb5c45575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e87fa66379a4a7670a1d78e5177580576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4a70bd5276f78879da0e9610ec053577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7191bc34068aa86a3dcd00ece600eff578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408542721a9cf6e7208b270764d6ee38579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677e91d5f05e804d6bdd22460cf404b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8486570bbfae6c50f38d5efa71150581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f6d165268e2fbab9bd4c51a96a7a5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1e11be5a78e6834796512fab3eb4d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72814315f76834a4f2a50fa75b168e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9e19bb028a9532c83a739186095bb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9242de97f698394c91cdf98f5f8ca4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917569f498fe5b370b1481e83cb1f89587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d328b30c6ea8cd05fd2347739d19b4f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843e054dd4084259027148c5afb143b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86c3ad8e42ec8ee3beb76906faf03b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b120e5cce8027565f393f7999ad274a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c0b7b6fc829de25d608ef602c69b61592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a43d856b68460dca59f21c153d38aed593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375a8ef5237cc94c34e16149189c5c0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218a7a41598aa703a26a5e26030e479595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c211c08bf18cd442f7f9c140f1449e9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f5ce3a3ee3b029606f6ad1eff1239597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5e7d0b954b1925338781c9e9086cd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae8695b2e5c0cc1534b925a071625c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202343fe0ee78464741b7cf0ebc2fda4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e6e389b4d577b9ed3a6f28b9f7e24601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e35ac1ba6bb92d82a9403cf3c0a45602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2918bf401d5f0a0705e9aa2df2f3da603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d7434a4c2c963adfa00fcb7a7ceae604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf3519c8be8feedfae02f2c0e13684605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c4be44952d12ea399bb09832c7d5e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441339c78ac4839c260e5140d7e2dac9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9be5351047876e747bd6535ac5800d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c219204f397016504d73fe1a525ae5b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039013c8f644cb24f21c8a241e59cec610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f65871acf55b60d569188df4825d34611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67705e1e853b3eb64a478bac40854071612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73371ec412081224ef0d8b76ba6cc41613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c35eaa7b1e6f2f67a4a644d932357614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe820bb0a44e32a1d1da983e2be4db615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1f460da3d327c2908c039dcaa011b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc04198edce5e531d97015aba70b9b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4721e3dbc86d34dbc982db9a4755273618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dec4353124cb52dc9792744a722144619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07fc4487bc9843f5d58fcc40f66227b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebac36841d3c22e68ac652a92c54eb9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719ac2295548e7708f652c39a9bea73622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f4eb1159d6c139b5af85486eab979623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aba8b87c65d174488fe4283e42bbe9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c24da438c8b42ae299dbd4b4cbd2bd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad8dae431e4da44d1e40d2132fac9a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f2a79f958ef884a6f16cc62651283627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7c07613ec7b94ba36f97f3ce5e4aa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c05cd0b02e022795706ca69bbac14629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5057936736fdac8998d887237e6c8df630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e93d3b95b608bf93080d4279345a4a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54beaf52823db0a0f548d1fccdcb1210632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba46f04e46403464a7a05646587cc55633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c78849c3b6b8f9803534ece672f52d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250249cc12deea41fabe2193a3f9cfc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917a0509be7d841defec9067a6bba90636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3d47d149ff1f232dea1eed43ed3a0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451cd0e758e045492f5fac92969d4e89638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1379824e5a75c15a5799be0d22adfe639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa212cae60ee5b26c07f15610a91bb8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28f40272b198f957435eebc5728004641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b7dbb49a183d8949429a12575506f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39514a7d8cf5fd2e256936c163f97ca643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15639239ad0d52cb80058ec9b5d9c9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f8740d3a37939b07d70e019c85665645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00380df0a08d589318daf242e16507a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f9e2524abac2dd995bae1cd0356ef647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8f9f87d47cc1019c0445d289ebb98648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015232c3ed509d99f465f97563a76db2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca607c601f49544e5f67ce9561a79553650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464276dc7109c005e8ff4c133c46680651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf4b0dc433c2a901536c877578edcd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff057956c692074e0e78793a36b283653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681cba635f19d6dc1f0164828cc0cd3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14159c3990ec48caddd785b85a63ebc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c9c8d12eff26515fbd04e797ac17f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccfd164aef43dee56234d94661e1f22657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9ef6fe79571ce351fa15f8c759831658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c62ebf123ee3c4d7e66c495ab35fd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644aee2e2c28476194fce94ada070682660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ca0d6020b0382b1e26a79419cc312661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8cb63ea08fa742da1fadf8d14d2797662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34717f574dba0fd034b7b22fe7cabdc8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8e6763ce87f4ba581390631ef9685664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8523e78c2e1f44a5cbd6ccc636976c5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe0be2f4b3e9a9a6bddef9ceda312f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852466796fbd9b53f7ebda4d34181398667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53efd8d2ad413c1cdebf0d0c3a837c5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f0a37a23b77e3e9ad7469eb8a7d4cc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49b20022f565f8c27e2d50788d887b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7db4fa169d2216cb0928d1129f27da671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94406c70cac05f896bc16c044017a8b2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4addf833644fa6ea1747b597faecc6d5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707141822e65427c9bdb46f0732c315a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ea408b589d3c9b0caf8f86350a447675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ac8934535ccb2d9275b2c3579a0d7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde115775ed093f7d425f2184f3ab7a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3446e89e26f1f6a517b65d9ad948e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eec1681016956943043c2c734b03ea679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a2544140f49991ae75dc60f415e11680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2f348d9ebce1fb3aee56a528f94fd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f42eafaf3cacbfebba59dca0f57214682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae5ae93f343c171ccea12dbaf0d4fe683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59bab40cc8238b19b68a1759cebb1f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eedb6cad17fa13ada05ba72a8e5171685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c079caea9c5c1bf08fe7da00773b1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c985225115c87f5b8dfab37ae0f75687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220f573a4ed54a9b6c2f7f4164e5c72688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68205dafa041b7fc6ba0e0938a059647689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072bfa74d942e3e77406ee26046f7b05690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fcbd84b3d2caa4f0df893491a3244e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55070f08900cd1bb02c07116ae1e761d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9dc385accc6316ad2b591135bc2155693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af209b5a6c051fcbef934970b16f381a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd0c974d00404352e2600b5a463659695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9ace28b27a47492809653b2606c93696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30709a85ada440cc4d33145857695a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a57220706b301959fcfac20452494698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e0d0ab8beb90ffa31daddcc7c9d43699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191520618aa466e2f4881c898cb4db7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e12ec38e3aa2aa07119c5a5f4b8128701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40054773579517ef65300f0e8f473436702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24b8362cd5d05737d0482a44f181b0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056dee929a30d2e9143f9e6b5f82872704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0b429bc5592c42df997512aa40c88705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95b0eaf4dfc058a134f158d347a21e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025c5dde6864ad1aa1569153fd8c3dd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53e31a23656ec61ed52eeb02ca71d3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66fa78832d9f3ca6ba2a64d37e9cb0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be00c98303b4c305610df6fbd932f6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4865cb9dc81f4cc261d41fcb1806e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081c0b9cb15ad1352a8071c4ec9b440712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1abaeb889d791f97340ee80df12acf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093118bac7f19985ec4a083bf0d51c5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73464a2b86bee7d3614f4d3e0728fbda715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5cf4d9a7706edac9b776d514b11054716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f852ccbe1a4eea738ff3a2779f24d0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6a1088fb067fa083581ea5fedc899718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ced600ebc24643f1174548276e057719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e576ea2ac07ae4fe9bda3ac7b7fdb2c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ce1e0213fd2948fa49829011ed726721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34ce57ff2824d6aa4033dd3d70a601722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87472ea5729ec6f10afb39199901c7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb83f3b6537efc1fc0845c929b93c37724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3931b519e7d816716b6564bab73ca7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea7b23c1930b448f653f9076461cff726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728dd543a416be8d7877a91dffbd9891727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b6aa1472d34e658a303cc7e1bc9f3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ebc1de7b254a5faf4fb536bd3df8eb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7598df65ef6bd57396007c8acade7c2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871382958bc80c4c80055776528ef40731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa8a842380ff29a39ae558daa608c8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dccec8b98aa4479dceac1e46a84d4fa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac30effc21853180212fa64a84c965734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ccb524cadf521a3234b53f2ae7f53735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83aae049a5eaeb76df46907b492edcd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd164c3032c357c31f676152425a04737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b22ec2681d8ac18d6d85c7799745a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993db2ca7dd689976f966fdd3d9c6ed5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d4c487a37d129c889f82130b574dc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41c66ef768d50fd4857d58af9d58d4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e6b543d2b389897e3b52fdea0c0a4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a9f55919140b237d290bfe412c4b1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4cb47a0e4db6a74f91196ad120e56744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d2d02f01b80bdc040867430968d9f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7094ea7b6be130bbf4cd8b20e035395746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3fca882f007700786ab8e7a136346747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061bbcf51de3cb175408a6e18494a11748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ba65fb787611f2fd8ef2a36f83ca3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6826799cb5d41fc2eab5efab6ecee5a1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78e4e0f1ca17c316640e98925c543f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bda01ef30b4e5b96faeffd66dcefbe752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc31bb0cd6c70fb260c1b0d75b9f45b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84cced8d2dcd7d6aa8e9cb979ff7b4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b66d41b438cbcc8a3ea8be2416a9c6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b97a876a6ba0239a769904791cbc2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625459c34db52c2933a37ee1a4fbd9b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b5de4a3eba68a50be79e386a7b0ee758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a09ceb207b5adaf97a39382a0482668759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>