--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c00a27a6a46631fcd6579ea8706ffe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c0cf5caaeb226f8703168119d9502d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f635c7ced0c8a3048d3ef5eb65be7863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6edc742762711411897283c7694324.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d67353640438d845544d03ee92c2f15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656cef59e948a6ff2d9e9c70a47a6506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff1ea22a31044f351d7279ecc61f4e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022486b21b12fc823167ee84eed2f628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554dbf13cd07889cca88be97638a8e29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43033dea335c623187b060c3f0545d010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dae49a819645c0f15cc90f7dab721411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28eea55f5cb1a725fe8438d08497fb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867ab945da300e45eeab8255ed4150813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47d7de026c79fdf1230b42fd1b6cfb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138deca210911c18074eeaf8d362de915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d7cf3b19db6a282e6b7526d8f03ff16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124c4b8b071a296c63bb05f0047abcb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079cb861968378c2afbec2da2aeb8db018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0f64f2385f40d61c472bbba93d04419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0064258a07148b2e2e2ba5db5fcdde320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063deba3ff096d92bf170ff8c7f3892321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3450b1f4a436d2f817e59df62a34c722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f916520a0fb40a5ad5591e4d940e6ba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2649e787283f949db772c349b5380024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942708537d6df5c0525c8c5089e168325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e4674188d1ae4e41b9c45150d08f926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b23208868bb9cff3e1722730bc20127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc75e3c6f4ef8c610ac8e433ca1a0128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c70ca5a1db5471b32b5429143dfffe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe830bbf430db29201135d903a4fe530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5bd3f1a6e6bce03710b36bcfc440c931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f6e186e2c0f66d3288bae02e6fd5132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34bec72927b52a26e7bc285a6e312c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6da3c1ee76c28b2f00e25cbfd39d3f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041182d7e54546ef8c2e44c3468fa88835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a0775e724c5ec86c1240b5de9309436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076625fccd40a746e4077781c736776937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62331c768b665a5be755e0537537d61f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429314d6b7c582c2a75f1e7757c92c1c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae21e3d7eac6e93e9be2c8525dbdd740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bfd2cbee3380161bbd1ab254be5c1f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa1970039ee7df4cf272ae99f978c1542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5b19c894ec965f8614155dc70b51043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4206ec3e88105d16a5dd1aa3e3418c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553fc71b498513c70d602930ea6f669d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4199b5c4156ee34180e2b63721a4d4546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c47af2ac34cac93189e4f5e7e75d747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6a2ad47b6f4cd773a1358c698c58d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672c4ccc0d45c29bc86081edb7a71ba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694a840473d95c78d61ff33d4b511b650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b8945342b364af8c528092c8b669b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd84c72b34386bf910d6b12bff7172052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f46280ba27ccb1132d841dfa7f4d2e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e7ad4f126abb06cae456ad920fceb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e83133552802b328df026a35c620eb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ddfaebc6e37c64393a728dcf4ad8e056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c494625926df96e1681c2a9e521b2ca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce453207bec758b3d70550061cb1fdf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc37b4b21669390d714ca62ff232ac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263cb36dee790498b22881c7ebadc34460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123346e3d8c72accfd7224feb66dd80061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb35b4c6e2c8a3d66f59d31ecd8b8762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c189e7e880ed5f4ba06882b9aabe84d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb5bf9b8061778ac357c02c103571464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a6a2f975dbcca98d08057c390c3fc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca786ed57c17f7aacd53604162754266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439df5577dc6e0e7ebf2d246a391ba067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c60520d9fd124a48e0c3f48e8d45af68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1a8f487ae1ee80371c69c978ddd3469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81ebabfe70aa709279896c9feb9a2770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c260b72c348d84a70e8857b086c2ed771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e88a80fc96d7fc55cee42dcd3ca9d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad44203de19658ced709d017b7c6b5873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b3718c4edf16b8dcfbb3e6049bf8774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb6e451d84b48ee0f8ec13819f540a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398062c936b03d2df822d82977e3d16576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d0a2b37aacdbca15075142ca8090277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadfc71dc843b614e64b2cd4d84ffd4a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513fed13b54527800372adbfef6004d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f204e96fc5c4d1af70fc83d1e2a932180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a757b158cda3c7eeeeb227ea21cd33a481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc67837667d6ed49480747bbd729d282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2b57358b79987d16b8e7d4a133fb583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6bd107feb51cd19956492e721497684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516727e34879175cb676f07d633946885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc8e29e065b14352783395f083edd586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6323a34eb3ab5972e18330c7ad7d587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db683aa1c6774a594b2b811ab094f3188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf920218bb90c5d71c19cd08babc8f8f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640fbe41d1053ddb06964f1187bd90fd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2296eac17c35d65ee059ff696c2b5c2c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38457bb3489b3f88acacb663bb7c4f892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70235ab649ff5e69bbf67f7bceac978893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990677755774dd11d12d9b93c3c2d2594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937845a781c1a6f7bf4e2a29c29eb0195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36aff28861433aa4a3639fecefc32ec96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceac7a763a760b94275fa12d942f9b697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c912d21e9bec421b7eaf1d4b772029e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d3c667e43d2294e2cb32e692e413c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08e95857f320c45702469e295c2d24100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34003c4659bdfdf4f3eb39708f74bd7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9080eca0972f63fa208a9a6c6774fd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e54665e1b3bc3d19d8b49a0ee04fa7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780326f9886e3897026e66ea14f0d084104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808063f5851d57c64b9da767e65cc8b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758bc2696af9c08e0b9d254d15062095106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6cec32ab2ec4cfcd5a952e46b1f2d0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f42e7b88d919d93fc72e59a6dcbb47108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6cf8308ad296551e8321b09e84c930109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc103e79c691455f6b0f45b8e4467a90110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a460c7cfaa571216429f2365fb4b80d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a46a49be1217e3f18cb1516e91f0f0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b14b87c719dcb03179960a08213d6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15cea5f5d5a789196d27adef8e53f71114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c3fcb983d1d4af131b2e87690bda4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6100526e2e1f2905e4d8664d3418ed116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037e224db9835914c3d36c1bd9fac5b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b814a20dc3085c86e5cd49ae003ba4a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaed6732ecd7b158a84b95c86330a57119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077beb6be63401eccd3bba2018cc771120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d37844335f7213a8daaf49ce0c2a5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba770bbc5ae8a14c56e712c2c827643122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549d06dd25a4fccf0d7d761b4c23ba1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d57854cc1a6b11ba5e8659b51288b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee3dc0787675487361ea1e93110b2e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68dddfdeb8711a9fce0eb24ec47982126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1367d0348d714c38556bd04a5fe82127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630fccff20365c48dd849d8cab5d1bb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06fa05a23a3488b2e1ce283379cb05c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb4a597e07f717e85119d5a1a0536d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb19e9ed9e471aeeb68beccafa6e9e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16905fc238999356e4360b263ea333132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c25daab0fb0f2a0f881c0fbde6fd1b9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432cfe6cd9fb783cc7244bb295a4e9f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21bedd40b4a331403b448fab5c57fbd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e7971f3c15f175d4cc4e6a7b90c6e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ffe510574647b16413704570b6fe7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004df7a3daadbeafaa0e7b931379bdd1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b013c7c039360fbec13608e6bb342c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331a4253c36ccdbbc5fef9bb66510c6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f1c0613044dfd747bbd2a14f23c78141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4ef496b4155957747376d0e1e4095142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983856a4e5d63a0e35b3eb9ea53855f0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ebe008a5513f614fa44d3293d3294e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f118e7722c3a63fdf3af6f52d667c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337dc2886f95870afb61a08f071a006f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10032f24086d39962597a01d2e3114147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0badb3ad32db824ceb32c5e36f7fea2d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff974247142d48070d6f55e3b419c34149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed2e95b4a570d551893a84d222e9ac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33d3411ab50a10b3709628bcd69703151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5886743cf4d28b11ffafc0450807417152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149cc6a2e74f388891250128bf1e6880153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1400e0bf3920e5ba7788227d738f0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1234a8b0f91f845b962d9ae6e4d71c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef162a39f9514a867334afb7cef646156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9672c626034b5e800133bfc7058711c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3e2be9e7f3bd7ae8cf92b8aa3291c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c7a92a1532f1e545546868967a314159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32196ceaf5d5742f6ad29de978957b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d3706fd71535bda950b942aafa836161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10165709e0f16ab8e2daab98c4417da5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289c00b96b0520fd35ed7473c2bc4f9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0061ad008b52b7a4b5fa1a744878930164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d232c4dc82c66425da8d4b5453a80165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8d118c8f9224090103608bfe5e51d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b50be8c982ca833143f74497293d57167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab19ced27ba129285e074234e30675168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a07e322d0a2c1c3aa4549a65dcec6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe23f494c8700b49c5936d529bc6d3b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1b13710da0dd207a673410951a0a6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0fbb55492ac9dafe43290ee12fbff172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2511e5401fc0e5791b9103f8dfdf57173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da027fb570a19fb007442fafb6c50e5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f4f3f92e34d86768d399dbf4ad022175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb094b88fea021863a164da9c8fdd5e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cbaa07fcab9ed5ff30c3d2682c9b97177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f8a024ba764428627d778a0c34ae93178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a91af9e4771b3d2b192f52919c563179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16790d1b37b8d29625ddd31aa441cd89180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16f9fc2148cf48064b95820e554e7e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f08f9b6fd245340b109105bb54093a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46f6c459c03468f211ee711751b71c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b3ef8167a7202b11c63119038162d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e41fad93fbfde578ebe3b3e41b609185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a06039b12c30991482bd1871fce4c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07207ecc1c12a54845d41a9ce288da09187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4f359876d11396182ef2707c29d1b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063bfa3c76828f1705c92ff58be05b42189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ab7921d876d129eea89be067423b4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49073792165a0c5170acc5b30dda929e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79c44fca3b7eafd0040de434702ef1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d1ae7dc08048f31c2a5c2858c5237193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574985f59bfa23679fd4af7980a41d97194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0e2660f3885ba5d720a57c08fae47195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8376e18fcebd6e43ecd7a85a7a393a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ec3fa6f770fe97cb1ba75636380cc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db289c8c7cd98b2b6c16ab63c00cf3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22057a8140983c63f956c72927303c26199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db13352c3402c02cb532662a1a5795200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cfd484fd5e93886db780904a1b2206201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9d0977c52b1b3651b5d3a28e147c2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1b635a6e8b4d4be7380fe18597cf6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea62aeca3b6c4588187145f1cacfcf3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535632239ca486e8412b4fca65c0aeb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334177b913515a18a2d9b9eabd09b24206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0623c0971146616de38d41634b67bc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4be8ecc1160219ef7edb31488ab6fb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c4d94f9770a96284e43536158d691209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6edf97185329857975a43e0e0f2eb57210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d9c7844637fef63a8c3625aaccadb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434be62133d7ec7da39ad25fe1eb8fc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea5b1ff5b12f24fa8c04ecbc50f44d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b525c662bb47f34f5aa8b16ccbba1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928c0c3d88dcd6e34fa47a0eeca5288215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539fed8099ed3810a9e31d02964ba25216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea4a592baea31bbc5c05f97bc2cd71217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ed8bdab12449ac26cfb732fd8eb53218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45c19835ae0331f4e35edfdff679c5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6cf8a2d00c552b64d33fc057b9b42c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc310f057ecf22bc8e758952d5311878221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac7ab1aa60b73f9667ac93294afbf39222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea15dd0ebc63dec83d4a826747db14223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc4ad9e5bd733f27afcc193c6ede1c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b1b9dd4465ab501df02c784cc194e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43feade22cdb6c7dd3651c386a6f0527226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2b83bfbff4e7f7e1c2699062cbda4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a117134129115c70ecb57da6c66883b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92532520887a1794de614ef2b64635af229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05dd7717209d652dff370d776af9d5b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812c3c617c7b91fea5b2f493295e631231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffc7fc628cf86d94c49005fb731955232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa09b4876cf4cd669568b4c6e8d76f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03527ddcf49ee4d31f4516353a7039b4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05ad3da4512eb0534ae8d6d06f0139235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e7ab8c14311e89c9febf47009b099236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428cbe4255c12ebe6ea3fd10ec6dc46e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3837e286ae1d14464842b3afa4f34cf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309aab047f72d42a3ce9b3ff2cbecc49239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170f41f2f8d4ac4a9cac093ced29c3f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b6af32e1a6c0a7a44cb7697612de9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a690b1115c0ffae32a1d265f41373242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17059704a19d7436aa3e01ad811038b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d1f6b067e06ec87fba384aa296dd1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a814876d0fc82d22786572a70d63377245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb619500be1c8991f5a55462fc4cf0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d480a449202f69f42f82167c8365d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8c7304e2b81d3d4503adaa7aeb095248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b03321af47207b7a3b583500f61cf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534295bb7f3d35905addb5a9a9c315b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9fce0428f75ee1725b96caccfde099251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f9b763f3b4784eeb28b5638b4d4e90252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83edad65bf6d577751496e0fd1372357253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc284973d7677cde64c7dcd31860dd4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94ac54c0852cdcea8ffaba968df0d5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2812a320c36d1ff9478f5d55b495b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7229abac4afc6e34eb051c670a20a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8410e0d3e398c9738bbdb775201eb70258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d000a577c070a2cf323d9eb6b8d16259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d7339958ced9245334ea85dd239ad260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d3e164821e370dceb21bcc714409e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e337bbb3f203490b3d3819863840e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d3693dbe408f534d9c9de674b9275263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b518b5ee790ba8313f482b2869c247264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b6d21d36340a063d316795a369086265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5eb6ec51665349ae3f50f64d9bedc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe707f9ba8f63202013f28d3512a1e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581cf961134b282c82ae19d86017613268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f28eb3927ebbc5763ea41c6efff80269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4bacee8293f2904997abdddc75a18270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea98138d25dc41d6c5184c61f2e24ad271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9aecfe0a783f42f05d464e795aa1e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794763585325bb6e134a594dcb204dff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d764b3f3f612f438920ce440d84674f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed74acb7f8310dc0df21a89853efe4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31209b935bb9ebf9d948c058616920a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da12cb8183e2a00befa25d685fe37fa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a46653b29eaee70ae727bbe7c604a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf3346380cba3b102c2b6f6ae26368279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2231259b57cdca3c1c5067280daf7d9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db2bb4bd9ca81c2f2bcd499d525338281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd668e32f63e0f29e84e2ed4eb2f959d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14303ba3e4e4845aedfde483f91148a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a632924e764cb4e76e70bc5c028fa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353514f91b391f211146d6d9b92be5e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b6423af39a0aed8573be4356ba15b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad288f68be717619f0b12dd7605115287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb1967d938e46d58acfb60fe3e8342288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34559e38af77b8bb08ec79c78a3702ec289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfebdfd0e55f5700e721f9507058070290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134e212f4c6a106742255a1fd5388ee291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012b54c5ac17568778b2b3e7b887a66292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c3b35cbde7ec1cb5005aaf3f63536293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269607bfb74c9bbc5a01fbff6428652294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc58fac111cc7c8f5814224f586f6dc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c76a10be77f9898cd3769280f0c2d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d3557741555630559b68123a5df91297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d89d58d4d17eeaf3f48c3eeb35642298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398b41c023a07474d7979a59c748774299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039d813697d2af935337e183e4b69bb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015566e69a1d054545c0a1d98dbd96dd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75958195b17e984f9ffe8279b27399302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc13f77784d80d8d0bb97189b00f52303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e137bfd14843538aabca996f623cf1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c4ef56d13298aab6dac4e0843cf4c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5314caf387e958113db3fb54e11fe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d127e9df60687ebfb084177850a2172307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b931e4e675824c0111223760753e661308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23286bcdb68418b03aeb3db628046617309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e641789ff3a8e8c79131b061c1258e1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119085002cc524472f35ad64fbc1f104311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15af1acb2afb931fdcc0187a9f03c09312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17a45c54faac0bbdccd373772db2fa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e939376db1b7a6dd0a12a6af2bafae7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ad31abb42308f86df9bd09fe4f523315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fdbb9ecb8025cd502d0c4cea21ee16316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d607bf93c9cfbd49d3b4914e22fa910317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd960e9c9730e91cd3a1d45984256d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5678d666c552602c57b0619b673f2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea91cf6dc0a4c9f571c42a4ec73142320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4d41760121511a6abfa7e3e820648321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d407046bc19c0ea485fb431e7eec900322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a7e7156adc09503aa629dc771a07c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f1e2e146699564394cb902a6abfeb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8ad9275799a97b5b1bbd10ad3a309325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12572b615a528697b5430d348a3f2289326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416d14e554566885d1ed5e40ce69f1a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eab74ce127e3a9d61c4b33de70307b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a762ef2e2596a84b410cc20301e84329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc793e2c6bac323246bbba25b01bfaae330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b3178983e0b65f1eff9d9a8b721e6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8f17f9c9650d9cba445b0a73b226b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d600b4fcc04b071fb557e90d16f50b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607bbecf405cc1162f85c987bf067de334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8ed6860c9cca90de0b09dd7c54c1a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3387c1c9a35d65c33a81a2ddd33dbe5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81639c212feec67842a0e98bd59d1e3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452b14566eb9fb3af34832f608a82d5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dbc9923a6c4843093c34adc0d4b845339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3cc1db38fac0ab169366900b9ac6a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e693ce91f7d00c7ba9aa1a31919c7d4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd83cabe02133b445fb529f2330f59f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73a67ec00d3a7738d4fb11ee7ca93f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22abfea044eaee9edc7867201c744355344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f45d4b7a57ede1d26342e4b7d43a7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a4ccd9db1511fdc3b8dd30d9afebf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786e4c2ceb6222ea13e13e98f8519f9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b4a2ebd79f1435fdaee538b663e07348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3b21efa6758296fd760c432b21f5e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2ae2edf4fb71453d033800a467a6a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853bf22ba373c83424adf0f954fecbf4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae29b74ff449c69be1cb770b74aef3f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163af7146463c08a0383636ad23d8d66353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f864b30044ad28133c794a9e09d0e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720235b19ddd5725c5292119a02af19f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528290b74f6d09a5191ac862dd70f828356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb21a76c7f8cd0e6f38fefe6e10468357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c673c5a17b40c24cd95651db09c24c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e375494d202610e57b1db2ec69c471b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24d40a4cc320a41fa189f07db0d984360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c570e534672cd1a9cca789c01caa9f4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15e3676a0d1e915d4a59c9bee3de42362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ea2928b1cdcd54a3590882e93583a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72736dcee286c26a60b1b824969caf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5f25f7989b1806cddc545d842967e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa37b6f1062bdb04e62c15d036108b1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57384c3d757d10da967bd6fdbef0e705367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c0d0aebdc9aea7c9689988864772c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342dd32abf59be92339aacbc2a9a653369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3cf83387633abb1245c689039dffa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4f01f2c86b3ace4299e1ae9c2118e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818c957c79396ad793c8621ab04c7ab372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ab35bec58dde0b6c7387f4cca2f28373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9091ccc8dc489f404e069e024745be374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209278729ee8fc8f7a2f02d72208ff58375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b29670bb857062a37e802aa4fd3aea376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f763d222be71a1b72438f4a376d46dc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584df1bc1611f0d83f52d9c3e0bd1bf0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950bb1c6a44d5a5d9263ad186255fdfc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de80a5a7afbd7602db7e945d3ca913380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393471c23ca636893e04d3d44d7712f9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22588d26bca3b24d57e21fbbc495765382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9cef266fcab221ca9457028010ae4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9368872dc56b655828cfaf726492a9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ea605518d511abcd2e55fe3e6124c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa23f6eae85cce13006df3b6620ffc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84364bb0eef5d31a4b3a6ca2ba9db4c5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803c48db48119ced32c9cebf24df6bf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b7ff4072be8504d659b72b063b9d7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1a37eb56e6d0083d0795919951ff9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bdbb349f0b66cea0c15a8622761eac391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f073fa1fb385e6b98744224983a632392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e28d92a60d33ded84ba54321d7826393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef124f7e1be099eee2163b1c16d8fa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cbebcba5d4bfc981af599326db2720395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f5c1bc5a386aa24b6bab52dce266de396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b294973b0a4305ed64e5ce0d908841397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0302cf3690921826b2238685dd1f3a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb22604677c7d5ade8de4706573bbb8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02bc56e1c476569f7fcf9f91ca0c90400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf28d273994dff9e53b477a93e7875b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83301035c0b8bbc47dadb29317fc5a10402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160edc4ffd5de187d56af2cdf22f01a2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45c7a85381be3ce97829c916c4b3c1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252d979f07366c547e51fa03dd5780c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e013453a52553e6dba07c1f4f109564406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc358a8181dd1077b8b056496a247f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03622dad60e5f5cccb90ecc3ef4ab4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652affcae70aa31d763e691bd7d26567409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022d40f2c813cc3036980765b906520410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596f8e2c1fcb0f4f568b847a24b6d79411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd80333e7a5ee01bf6af62bbf48d095412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb52bb4472679f409f3932466c5ab5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ce3e3d641ead4a872a3b752ef5f11414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f8b07bbdf854a257f2bf347b48fe0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083ec084ac63fe8c89b78bf7e6edd3f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee60b6018c3e7265ab3f211238c0fb2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08e41cfe84fc451502cce58eb23fa5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2b7f979248f7472617ea010fce30b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad525f967f3ce9bef5e591588bf5d28420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57b9eeee5612c28eb5be89cae25b6d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3c14efc2379adb87097ab04f1c5f6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaaf9179f585ed171e8afcb06fafac5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a4d9f80ec43711f1c30c43136f5ff424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883aadbf3d05ffc782e0f2898de3983425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d989ff7cdfaa65968ef010683892b69426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee620e88ff347b1caba8f97168c6d2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d7e58ca641b32c6773b081a55876e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b783db7b122546a080d4775aacdd5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ec538207719c57c31f06461cd7eeb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb49eae4c5771ac393e27558e72cf59431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b541c3a5064a8ed861961e20782c8c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb360c0118d769573de4f4a6c969a00433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217426bc28f904d3887f707ef7ffdcb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be38908d69c0ac03bde742e61a902a9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ae20891e35e3c0262939af0c81894436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195770296520316657ba142f9d81df7e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167e33c9cd50f8904911d9912827214438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e319c681da99e6b54d848e1af4a9cb8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988492c926a170f74c66629bfde9669e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306c7b0384a1bf5ec759dac419b30f0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3d39fd0dcaf1ce6243f84db4ab6df442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbfabe3806724d37e94288298096fe6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37251d026cbb903d4edb63573449671d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea561805027a6bd946e90e5619dc7f1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7bf2b60431f9da388cc37092922581446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cddb7b9060b22c818392f3ea07cbfa7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7028f4bd564751c386796eb2b76a0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab757c5c3af379a7180b5930c167c8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6b42c34600ca8820c5977a0f13198450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201f90926b9415a0681e59c86a2ffbe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4cb03f21d4e360314bca5be80aeeb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804091f65ffc2c01eb8cecb06e4be04a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf18337789ca06eee63b3cf70497de454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2316f74bd58929fdf94011e8ede86455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137b0d660a138a91cf19e6a8ff9a83d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37da1dd51bd85dd816e446dc5721a9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dcee1abd4151fa3b70aab2a51356de458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af25f47773e1efc59001d2006711c9c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a169a02ac3667f8abbb560d06e0c5c4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f114d5d04edce2a81eba0eb66a051a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95612963b8a5f1da972d54eead2f8ac462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549715406b0c5d7e0c3220b72b4297a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df6fceb10759fe66fad44a5834afba464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506655094c45859fea269ad1101d0605465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9480c24519359c2a1faf9625ffa7143466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4680883b5405fcf6d745adbcaa786467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154127959a0cf51b45c3364a24685ee468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f336e0548c2e60254ad66ee0ba23b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8851e97f002741fa343639928fb913470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23a0f7fc2ceabe2c7c615098dd47fd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87dc1261ff4770e5b8228c6744ca7c7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e66e60cd25d056db1d9cb5572ec5dc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7baf2909fc0fcae85e22a0215cf5766474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67f0096d84de1da8e7bc749eff44ec475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f045bc9db1fe1f357d8cd9766f46bf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d33e8ab2d23e48f4a5a65d8b314522477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7486d66d7d20076c704fef1c1821065478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80772cc48d638a297bee20ba939d2f07479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479dace6d6a1325f089565dc06a9d44480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2615c01d4115294ecb2f538cece258e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58f0bbb26eb4fe189a585684b86508482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ac66e5e92fbb4c572380de4dff3a1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15880d87f398b48ab1cd156bd9054622484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e5884127fa3ab52031ed8d9cc4d089485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157d590df28d225a71b542588611979486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccbf6c9a2e395e0f5bf6ede68c470b1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b59dc247fde548b1481b64359cdc3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b351905d4b924078c1652cc3d8a72489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505688b85040f57230a400dd00eaa093490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49141ba6517dfaa4c4240663cc7f3f5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba11c9c9ac3d75e0e13d35503e54c9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe860509ff78c4e697fa4df48c8627e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856af8d974ef9e0f30ffe90e6e06114494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9694c5e96e09ed43335941330cf999b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f6ae923a57c896d8d5fe914633c49496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f348405d214be55ef1557fe44c0f57497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268fa70c727092ffabc711ea4a16a14498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36baac3869ac9da1a250239fe8b98c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae807ef5e247e8519d98dba5e21e627500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf7bcd9ecacbd78fefa3f136993c66501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc84a4c8990dee825884ea8f0d80f8a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014710637519060f99a09a5263db491503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdddf18c7520a71394e8c6187d4ece9b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183d8e331ceed386960537dee2977da505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76188b1c682e432258416129f1aee4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a063dc6cb31d2853371cc22ebe82a7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835bb4aca03e947d5cf2a15ed91e5c6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590f9602fb7b932ba42511c52292e9d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d309a4c0431a5a79fb4adb533e3d1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3cf225f33c255449cfee910d9ca81d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb25efdb0fd4b8117eeb066bdf0ee2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a947e67a683da4e1245266f2a7aef513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a5a489fb3aff54fddc12dc1a7218f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed94a0e905373abda6cad7bc0873399515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1cff0ec5bab6a417baba21c2c4b49516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e36e8ffa4f63a0bfe8109dcfcbfb1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b42bb0bff4549d673503ee68328228518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a50a5b2540983cc1e17e0c3b0bb4d11519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140f2a62805892ec195279d18f7cdac520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf6d451243c00ecacee0fdaf627f27a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767454d17cfbdf2d01f346ee7eb8d05522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb71f2d02afadb9a4ca6aa09b3d75a8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b597fa07bc24518b3fb4f250d629f2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0349a2a1fc1b62c6bfc9fb02deabdd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef732875268ea96d0085a956103ee55526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808b9e02fd907183347262c391395cf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c45eb0002db59164210beb2be144ad528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8596e2bf77422b414a4b24d70041e4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f4afd0755c4c670c67c367f6f693e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100bd594f296ee6ff0d617153a36aa14531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d5be08e2aaabe925cdae1dc62ebfd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6beb4caa960d96f0be53433422308b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c41b23e7e22862715a809025e7a2e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f51a0b5bddf851549e32324d9c68f5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1aafe9b1ec013b94884ba9902eb57e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f408c67197316373801131976a707c6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460b56dd686834cdb445947c7257bc6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2235bea3544a451a91845e2fc253ec539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51e4b0fda9949987982715243baad0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b1bee0efb899bc8f0b71ddbac50c3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584e477aa495ca45a4b88a1dc72cbd7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196bde81985c03d8b03cd39ed7ef916543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a8b25e1499f4646731b4b508ffb8c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105afa75b29dad90046a81333757403545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00c4b995ab60d4ab5da7d59922056a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b976d6718d95a6f8aafeeccd3c6052a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0c47ad46d8c168c41756cead4e00e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f9adb62f433a6f111bb040a7e7a5f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c9cb606fb4b8607ad99b6ad36a9da550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181718de155c9e033f4249cee5b95830551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f319b791748db02fc8954c34fb742552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18796f195fc255efe79917d97f41d9a2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7fed241603ae666f36b181fabd7b04554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b164e69b381452c69b6c4c49b35291f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba294bcc1c328ef536004c5921d98e7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414168a05f5ac9cf8b1d437121efaca557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a76b62fa1fdbb251009f4eab67fa1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17edd483c80601678b178310cfb993bb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b01b0caee063e08fd9cd6c9ea406ef560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451effb88f95e49685f3b92eb59893c3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49bd518c48b1fe5860392bcadeed612562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd4687be53e8db395315e57e9815f8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66753b25dfd82b5e4c03b303114cdc6a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048c3011d19acabf9862abddde20948565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55aa635c1fdddbce28e7840806878c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ab08df7f10233f34dd95967130efb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df30c53ed3c74d7d4e1a69cb26e6731568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92232365e2df014b0712d86bdb678f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d1aec01959393f46c740a9e175482570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612ca4627d5e79edff46cdbedefd76e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bbe029d2aa6eb3b26e58f17433414a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37010db6db626216d07f8a862dad6992573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e32a94436cf9d831658a0e3753c71f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf473e02fc6100566ab1fc0afd4ac3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487c0f1d0f5bf355dbab4699380e6cd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8028cea5a9421d510db4ecdcc8eaf37577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123cdd79563a2852a471ec4b91399b4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b70616c6d47b738512bd93d27601fd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da732c40984cb2a9f45c5579e05842c6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29197cf169c7b3246231b46d867203f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8922161b72dfd1b886b6019114682582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963e918443b93c7569d31e75b595916583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263d3f2738dbafac23a0210f5e91916584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f29e6ec484ae786d5825c58d2a26774585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6fcdebc737ba1570265e56585d2574586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aed38c38a97629bbdf998b3e0c9eae587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bcd3527703c6666c9863aeedd5b27f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b266e97d001d3e2ac2fddc6ca7f1c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15613ac97858bcb31ea836fa07d031d9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd1a9b0ce310ed41db8529def8795c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0e5244930198e09fe903be8443d23592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302faad7088b75fd3b5a075362402808593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029348050e25e80e28dfc6fa2dd1041d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b14a9e74ca54c7862fe5486d8f7096595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32628f2a44956308c95b935731668b24596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059e4986f46f1aceee94660b0fea059597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ac4f8ba7f5aaea923cef7f8dfe663598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef309e945491a3ec0df2114f2390ce55599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d4c9c161d07dfa70f495fb185b846600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328b4f2fcce67d41455a4f905174718601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6abbbe79170fd83c7343dbf98b7d7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011602dd238a4acb94d134930148125603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c6cac078dcb83fab714e0e7b82e76604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa85c6fb16e5a02441efeceffda9966605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca608e8a822bc981d314b34de9c205a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59638a439f1d9ea8690276343aa28c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a76f0691147a36bd61df2f8e563bbf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6e06671ab6e984fc188752e173a1f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69283443583506c78c769b880a9842cd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179784a532c7e0cbeca7c205664ad84611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8807193309c805951aa1a437e066a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8e8c2ae372887b213de54375ae3b5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d13a679b8ba18363b1e14340a3b07c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2afe409123d3bcc14b38140f3f19dee615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17cd1c4b423b41554232945d4a23662616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9f602c86c5688fab5b84b4c912c7e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a533d14e296cbe46c22617ea117f7926618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dfd24c108bb4428acdbf2c29cfb1b2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310046ee8bb7d601c6f3db75298b4ee620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501a715dcfb96fb7ee1d6ca3b2c8eee621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af0bc8839102497623b6199d94c65b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a661541bec12b0c1262af2b0baca3ee623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb335a9ad6f67bacaa2ad9513181c2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f0535b5ae68608426055d7e5224f2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46215fefc6a3282e14b342c97b3988b8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134df4acf24e87ae240f3544edc7f55a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a4b94f5c802ff6b9e1d9d535509e7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6aadb75e0d1184c1c2e480fc0f12f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb73d609e375433910f94abd3c3df04630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf81d1a66324b807d7b138b09079cb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9b4e50ae2174e1bcaa036120eb410632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f77b65cec0866758d3e0bf65bfee81633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ecbef626899c0db427ba741e0f7022634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43614407264692ed9dc0ff6d67aaa781635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eaf0c4fd49dba0da306a68e235924a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84426b2daffad9e6c9d2ccf2c48af4a6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e21e28c28c4fab38049e34bd1c385f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e9099ba95c80466ca78be04a059cf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba30a2448fd1ba17a18927d69d754e7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543522a698a8416990fd45b76d550166641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d074adfaa904fdca60cd98346f1eddf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbace03662c98f6f1ee416bde019c8d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74e276a802553bc3a881a1118e9167644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc935a68665b30cfbfcb7d7675530ac645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad0aa9430209bdd568de9a4cdc289f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096b7d869ad5f94d982e2d6792c9e04647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3972cba34f0ae3c2a0e506ed147e2f4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9b3ea29c04552c0e07f8e8ce380d6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26db3c0f3e10722e05a9220dc33d97650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc295e49553dc4b96ff8596a661cc4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134cee403066e78e144e7b1ebdf7fbce652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1eb4add4f655b2081208ed22ae4ac653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c2cf6d72257f3d02d220237eae888654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a05de51bbfe40d7fdfc7157bb1d9d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4a1fc8c9cde46ceb7ff2d55aead72656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de816a6e6477fce44d1590bff8c420657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3deab12cd79cc5bcda44bfc8089abf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435faa38a336ff524d251e2902866a65659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc3af4d3ac1db0821fdbc3b130b0be660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf41c7352ace202261867634558f635661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d882333a49681b45004506bae6bb5b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3f8eb630634b0a0397813b8b5bffe663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e25b6437429b3a98e55fe683a3c84664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b919625842c017ac3cdb5a3e97634eb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032ec684ccdd58ba7db869bf03d5d34666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a224161a5b1cd2b99184469e8fdc4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745059b6b769d7e69d5110bd49cd7ed8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366b235870da2805dbe6480ac7ac4bb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce0c81910eed264488d06c1c4d34da670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03df5620f5e0286d1552504988f55b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c6daf3e8400e4fb219bc14788777f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db9f73a765f10bb23ea660facb448d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af0016e8176eef55f4d308442b2785674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2eecb7efc0e6b1b24be972c8d03e9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f39bd083b482191c2b79de0ac747b4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ad3164db83d6f17049e485e389d51677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba625150e3bf4dcb50bdecfc98596aba678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76af0855ac87dd23a03ea1d72dbeb4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3224a7d10739f7859767eae84d0b4b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4fe3735f135df4af9d124c9755bca681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3482f145a0d5fc741bae7661a69a8c5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3d4cf636b75de0c83f00c6abac06f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d83db7695cea26c3ab813980f0a0d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f7a108c3416e5af1ebee40dffe29d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da00fa8379f8ead508ca5f4eb5559f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765ef62fa774bd2f6bb1ec7a329b1b4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b52d330f6b2f3bc04b47dcf7f0d24688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19affaaaefdc75b8a32c55dd61b381689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff54bbd9d348088c3edd87ef91ffe5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e28e88e7a4991a0af0804da42466eb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e33229dddee86510ef3a0ebe735d0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16270c8a2c809d4c7590eeb72126765c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0519e3e87c04b1054f4d0eeea0388be694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2371bc042bb36e82490f4f004b547d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0b2b5dc99e7ed652ed4bac9a40ffa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb934ff0ebdbb53e208b16f77aebc9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d889a03ff1459d68024227f3340576698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d9d7132c76c6f928e39265a981461699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc032717cd234b64dc1bf50f2d6346ba700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598f44d54687dd5a14a51116d36195a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7aaa88d744f63b6a1fbb1b69af971702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b920a173d00362b06e239a66b7918703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa95065433b3c0cc95b4b46913944bd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd69e01054312cf75f5b2c7ea877c1d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2728e62b33da9102d2d181892c92e60706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6573c5df6b30a06e01a678c2393807b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29cbbdb06064d2f8bd1d6615933a5b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6f09130b32db74973453bb8c8c69b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6b48b8835b01555c34ac107e851b3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412714808920b380c410e3c91b50380711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db50d893c92fc017fa9b0f63931ffdb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baed9f60cade9f4c3e6d3ca79ac1aa5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28288fe8d3866f012f45cc03c867f988714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c257c16788af8c00eea5ee435f1a32715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe820640b7fc26f661c5a919393c513716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e379995a1bcd1959a3b71bde5b7a3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e286447c3838ef318b01c692e6fa6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef83558c3cbfc37eaf6cfe3e28fdc2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242569d1c117ff8321b1feda8937fc16720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01f0e4dcf723faa1f234851c3d743b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f31249294d0a956a9cb67debe4bb90722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1255334a4b1a8a8156156138ba669b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678231582dd54880635f1ef711a168e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2cf2e5dac73ba3dcb2022ca8215693725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3742ffe5756a5c75322ee14f6a049c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a2a0f4b3a14119d836fa20d3eb58d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547dc9a1ae7d4c7505948610c4c20ceb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b621f5657b12a98a543b8184b9cf5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd92e444ba5fa5ec80e34bda9778ef730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b353ee24c85ae1b2fb6c87fce139d5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42bbc8a74c48897224c0f8edb1c31f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a0747e49a367639281c7dcbb78a68733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212d973c0a8754e569c66c167873909734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970373ff32a175e99381e1733665d1b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7822c469ae50a293f23aeb63375f3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f1604c22788683b23106cadd50a5a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06dc24bee68430962070760e802834738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce40d7657f40fe982dcd4454549bec9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dcca32ddd07d1230460d3aa2b42e26740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41320d7f64d1e8679426bb8d11501cb7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4fedf622ea13d785f641a6304992a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521cc1d2ba405cad6803a50042beea51743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3043d4606c1c47301e8f05bd46d38f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ce440781e28a022677c0094de9976745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e7f9a9c03625ef3478bc1e007d3b5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0815e8a3f46314237b6b7c9f7fdca30747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6626b5614e2d3ce6678c9fabcd375748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b7d848da98cdde433e6e006c0f532749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd42486eee4197efab6ba2e7caec448750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832fc41707cbe36433d08a59ed6ba47751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb4f151cbc64ca59c6264663cc6e2d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95aaccf53fd851b9aaf7cb4a971bb6b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4519a9b77c2d23fea6bae2218f375754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304e5b327f7c89bf4a9f5a0727c76f2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15746ca0c11d9ae9dfeea202e8dc70b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503249918dfdb6b6c417b34313f67c34757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9cbdbea8b0d88ae5752e295fd842d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b01ed0df2efccbf1c18b38b988609759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1bb0eb7a6af413ba14b2457bffbcc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08cae3c148486706e031e178cd22e32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f44b5e8d5e25a887483a7ea2d30203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a193be3f34b043af165b04a3f58f4554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a154d7e79026d119cfe0a2cf81f1d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d30db818f8fef31deef21ad0c2beed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a02c950569b59ec0fa129e06a518dd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6f23a1623dc48480cba2450f2dc5c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d164797925f92db243ff041305c0f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92463ae6c66ecc11576e311befcea31f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50691016e7d18afb7bb8716445a4fa6111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f6c70845709b4f5ae4eaf3265f29a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf832146e8875195806c94f84f9bba1713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e390cfb4b9d1ba44e50fcd1030d2714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223aa13c21a7199120907eddc7d0d5de15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a1c3b830b2960dd0f9213defcc38b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b7cfd943faf761c35b7e76c24c84117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b840fdda2c19c645563988fb46fc01418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5af1d6b7f44e669305d6858d5bee4619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401de9bd834af227cd3a682bcb15566720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4728ddd0b0c0d47ec5e4867f19a006b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254b68f54e878cd0bfec673ea00901022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc08c4c791faaaab5ad654b311728aa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc56efaf00c142151f3f58208e5dc524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce8dbaa0066697368be171902286ae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892a1ac3a4dba4ce155278a2cd8c2c326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6ce49059eaa4895fac3eb2652a01d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364dd4c89cf5ea904a2c1350f75c3cd528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67839b9f524b839cc1550aae59d4567429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb672c9175f53f16281127ee3001cfb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccfc092fe2b366f8558a2722affc6bb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f120eb2e0d55d7e14b1bad8342ec5f232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273837fe83615f9da4e4dec9ab9f7ab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d290bd69ac206dc51217ef2062638634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80963fa8661d13559e2682a5f66753635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9b37d92fe73c5ced1d3f22c7d846c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e12ea6ebe8fa3edf63e6b5151ea5737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88936d81ff357251acae495f620cdd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889bf93feb42605a1742c0cb87348fd039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b6e0662bd4fef65c9c9f574b3c79340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a0aaada4bf27223fc61f0016150b541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd522bb3904af4e112ea227f76909142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91c3a525b0e0d75952543779a0dded43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d922e08f983bc07ca47131374e47a8e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359fee1be8f1cc5ff0b8518107d57ca245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1d45722c047df7d36ca949883c15446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5badec129d16227d160e55051666247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba8c9b1e421c644c7c4e05c54db50548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3aea533f6659d4bed94b9a616b393f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ed9d3711370e6d0563e3bb9737afa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578eb4a4d5cf6ba59d6584f3e2281b7151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56bd37fcc81031db00a3ab82fe1d8f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9f1293248c1d6ee212a5d122720e853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dcf17340c10f21c0a0c14df34984ba54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867191681706a898f4b57723c9d4f8855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f107354804b08ccf798bccf9fbd9f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1cdcf62f209f27a4fe79a76726aae057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f9fb158747a8ffa861ae417946f1658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6070f5288745c3e5a9cd817fc75386c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc28395fec33d801521b2871863fc460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aae6b44007a63e72ad78611d3e303f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229333e0139238074bd21c9a5df9fbc562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9e9314c50a580596d3736294d49f263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857c6f23de9eb4500e53c935e2ecdf064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09c25f4e92c18a72b4d995d514396365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44112ac113c9ff489e3778abe0b01b9166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3130611ebd41d504ec5ae4ab1e2b167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728478e0a615d714a77204769ce6575368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff22b9297b922d9754a0cda99f23e2869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81c76c7edd39677b7065d461d76a8c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4591e2400fcc93d71cd745101025a471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3856b524078c4e2f9e34f0bbb8ad59272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09caf6d077c17600a047daa97fccfd8873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739d518f4bb9af8218e0ff704e6ffef74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9a5be8415eab35b00f97efe9ffa0975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd5bc8641caff00ba4dc3e09e0d48376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91aa0876a36b4934919bdccdab0bfb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45a186c0043b8ea8aafbc50725918b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502371eaabab4e924387fe89ab6f564679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb5ccc664efb4c0977179989cf7a0c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ec6bb4f8e7fe4acb8630b2369bc3e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242299882f1e1fd156da2d700ad7a5282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c514ee10b579973b3fe2ac740cb46a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07068384b38e04aa32ad782e41d018ad84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd234389c42eac06df2c7a4a8069cfd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29499ad6edc1a71bcf56d7ebda62f46c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977eccd4657eb4d252050185367213e787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7232cdd911d33e21ad431db38968ac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba67040e7d2748b07655ee388e994989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d5d676955958028d5dc9323cdc0fa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0f1e90b14b62672824e791d9f024191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4595c6128ab1aff6906eb6a2d7513192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9bb384384eb80d701401360d7b77593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c15b48c5a5224d8f2a59fd199a537094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea1eed2d35a922791839d56f8ec0bc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1314581b83fc5ccf35c13fdb9627a696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029b74e7f3e4371b4e8d78f258047f497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87985587f9a1af40c02199bb895037c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0069632828c01ec2716ed55ef1f3599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55170b5544f81693c5ea756f4b561d05100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04498b0d7a76f74f52cf83099590955b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120aafbbf748c80f2fb27ba6c847f853102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afebd7a3135720187b98e989b3af87f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27c887611ef883faed67142ec3b6e9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e546a482d3308415087932dc2f346105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52110c150b7a51c2015eabde71a5ce9e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2658140b89f16fd178f76a02065f2f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b682349d0ac96ad39b4513738fee11108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb9a3f68c7f9f367ef94227a751c7d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd0a99e87e5958ee64ac714320bdeb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b311f7c68a8cd8ddc0086022acda1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6918da8ba9f9a561807088b7670c616a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2fb1ea448728e87cb784679d4af10113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d1da406301a82a8b136d9bd21d37d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedaad275075cf386a033efb3c8e8b29115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05aa89a3de4725a2e10770af560071116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00ac091b1d992e77bd34c602dd4fbe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786980960636d108dd0b69337c0a053118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e170ae84378c88e91a2f9a6976a358f6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1c69027d4c8500fbe6ade53cf3a87120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ee16fe08945b89ee68db818c504e3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c113f262f905112c6987f8c2e56ec9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17712e6a0da678f9cb69b8949614732123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091238591067af9cd3a45677a565fdb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58205d316c2620516acc98090d991b3f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b393cca51ca9c37f373b242068726a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c25df2a3a811715f2dc0d0b77a885127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb0578287f86dc0fe096d4674046cb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59783899b6e19c3660719770a609d18c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab464aaa25f2f1f2c62a6613fc8f4797130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8461bd35c3eb19bec683efe678c97e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830264dc57ee4b6dc0abb86c10c11b2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c115f701a2ae9ae898af212b68a2d70133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f275c35577247476dd331efc4a1e2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518bd655e382943de722ce5aeaf9ac1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218cfa0bff28c63575fe6457d4976fe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f150b1f92124489a00c618b120ae6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a52d2fd08675005819eb245fd845e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032582e2ceaaf69271c4d41aa1c0211139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a525488bbae3179b276ff0ec52155140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c1ce7bb3de891d3098d11f5dcc7b3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b38ac205619ae81343cb0357665cc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d8f9705bd1391160af084882edea0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d97cd1ebecd9cf0b7f915272dccce144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc94089f9d749e2bed2da8c2091f58e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c1a4ac62f67fa1c3a35bf22c1ef55146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc6f33bfa9289d733e900648ec85de147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20abc5515870020b480f127a990185148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04968081d731fbe5abead31a7f8cda149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543fb3d049f5f816c6f94094faf1aec0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6c70df18857e6a8a7d0062f7acfc5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ba26d2a60c2e19e6a001f7dfc6657152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ebfd00e3a6565c1e2844e6402ceda7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22f1e432957a36b551404a929fced4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29db5383a0aac95085d3b4938e3ff2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6987d5f82ed1510f78c8f3e89f39480156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea0d93057f7d4389b52d4dc8b37318157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e04738cc02640321d5c88a1dc3bc9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b87672d577eeabe4e711f87e05ba3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80538a224454b7418ab6b6769450737160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40343d39983f81cc584004007f2c96161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7749300c4a3d907a5f6b7a2deeac287162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21277dc304de261afc46d0086caa13163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b768ad7e7cb6225bcb6278157122e42164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4622c79f93e9f9947d4556401f7eaa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794fd286ecade0e10815fb8574542764166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773669a930fa8af1622317b8e654350167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb91c00a5f1e5f76b46b1fcd35c1a6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727a6ca52420693765b17b7a7eac31e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30cabc2a7bd4f1fde2e3297d8b3c663170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb2e5d153afeda336a7427e301396a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460b0a437b35de0a822921a60d77812172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653bdc172760d7a94ca0484444abb9a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715868d1b3537955b8293cf54a0366c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a92ed5c7978f09e10e376a3423b2a6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071fb3f243fd98b3f1ee29c70e91158c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c35f168c73f54550d0c82aaba80a39177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f91102348a33ea29373431adb08170178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bdd54babd694637909a440501d0b23179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65320feb2bbb91f2b7a0f8550ccf2a4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8160642c4afb5ee445785fd377997181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d774b6b6710ff44a408cad9f63033d3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369679b32b1c0b4b62cf13a74e4b83a3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb3e7b8bc4433ffda03500fe92c0f1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f43e6cb601a08c2472e54113aa0f2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b816dd3bcd1a1a94ac509517a4f98186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657080858771c46ef5b9f4999f020ee4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862902accb2d7fbfc5d6c9c74137eccb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8422585e16286576f114cae3e788fa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f504b6d84ec416e39fabee62474f72c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f79228798afaca752e0f1f44fa19bb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa45716a6f2715c47d6676b2e828c1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539069d200c596106ca33f70df5541e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31971c1480f3973e55f7d3f7399c2e8c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2b98c9832b172cd6a8c8b93fe43f3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75ac3d0389a76cc79f18cd312608bc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ec03b33c6ca76e5555c9aa124bf09197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4e616db55c9de2ed0d8b1e553ad65198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee981f70439920fc96acf3f4c8d7c66e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea156d35ce5b32d9bc28e988eaf0a73200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504447c97948060a15db55f09b1d3f7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647030917c068d069fc8157d5c57fc3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9999a5c1b198557d618f2f5eb6555203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55650122c9f0a70f21528a1a185410d4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22bba462213cb5ed89af783b18538e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1dbc07b33bf6bfce0a0d89a460ddf6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f756160b8f4b9aa15df168b9a1b727b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db86cbb142f7ec7803f6e1deaeb08d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab162f67877c7bddfab5a6529509da209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed107b7c6c6eef3060dd9451cbd6bae5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f70e8bff87c49f64811e22ff81ce7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e230a8e6b99b84657f5690b445cbc94212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa0f63377a9560931bcc9640f1b04f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ca9dbb512acdf43b629cd31e019bc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c799d51a05a1ec049f195e2e26c0b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146e9304bb156ffe5027f3dc8b9d8cf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441fd5f5df4a8925d8501493e259016217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbed76f3c20e49bb912faac05dc6f8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0acceb5d9a1424ad9680ce0135457219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671edff2c852876bc762815e9be0a4a4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c3173b2cdaf82fbe691e61da51501221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9013f6c4612107a26c164e6e21aaf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b549606555a6ea32c85dc2f4d14c691223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f83cf8244b04a00db76801f2dbe350224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144fed97823bd1d644f82084faf14ff4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c37d0342770a209978943b4a8b77cf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c9a451f508dfef01e7e115eb7a7bf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c723a85a20a78ebb1d5db6c6338fb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb0e50d91b3e32b07f5d3f4b512cf1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7678b9d5b581aa40f1967929d297a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c926675b475218f49c5c8050b5a64f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e4f9c3fcf9661af33c22ba4def576b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07dee24c20b4db4f4b47af2895783f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ad3750dd2f8b475bde0fe59cb97b8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104ac47669c6d2c8ff550d2d0f357ab235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57340f298792cef9d58bb5dc839da6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699b3a8ed84eebbafd2e6f0a023f1d0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748a12150dbbaf670b3f59d344d776f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c01bf145124498325f369c09358b1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63d1851315e2671356e8c7efedd10c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f580e90b42dc6d8cd53b89f342c60241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee25e3d8a2164a4363153533c0da81242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22fe1bf858ffc665f88fd885d7fcfdc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d199c0f3b70cc79a2a707faa9d3a0ec244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204cfd31da04bb3b6b6fee73cfa3565245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae70472b86baba283f29ee76ffb1196246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1186dbe8d5aee3ba0670e496a7eea5a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980cb2a08c0ba8503272b3f09233537248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5744adebcad5947aa4d15e241848d21249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3823ee662de15233f73a61fff856d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60d838db261a998178ede0da7873ab251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ee65a1b78a24d5f8dcfd506a99e37252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4681605b99833f6057c61d7634c41b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a241e19b0219e73588c38307958c52254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfbb6e74017349c97a9da5ab030eacf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f3dc414c8239cc54c9ae5bd8c66cb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45dc28868556183ba4f2e1818ef8bc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0287e1f9dcc6306adc50fd8fe92aebf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91609a0624793b3fd32513c036e2f22e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae56ff554726590ca00e2636785f951260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb05d34b0fa7133808f93e84c04bdb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc94d65f549dfbafbd2641d25b8557d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80937a6343bc35b0f7dd1fd46aed05a5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306f920063a76dd9405e573388cdd2c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27fbbec1237cfbdeb8c932bac37b09265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aceca5f712f9deb3ab1c10e0f222c6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a7ed62dff75522d7dc2c9fbcfd811267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7fccd666e147ef65f83a15849b4d4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c2faf1d6ce18fa38a8c85e2d5849a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f6bb6559cfcc90ad0794b8cc6ee0c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f1f0cc9fc8459dbcece62b504f464271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850ee08a6eccbddd794b24346dafcff272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be303be64760fbe81caaff25fb5af27273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b52ae681a2e24ccb2bd9023666067a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76619b960e42dd91123f4ab7de90be275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e36c07df379875cda709a7167543b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc99fc367ee4294f77312cb89c8870277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4af5e3fae2341ef8c6bfa4617b3408278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d4e003e931c6dbf7118acf1b259b1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3539ee9c21f90ae25c1aca0f90bb1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79274ecb4b658c8a40acad2988b07050281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df339c3d22eac8ea6105e82e3f3f68282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770030423a67fb548f4d5d2d2b757bc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff53b194f3e216d8026e9188c33e954284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd20f988f8f3a52e3a7d02eaee9cc34285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f559dba00a0f92750a31b244538533286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c8dd3364d12f48365891306e50991287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceeb0f567e0540044a3bb0f4ca8ce3e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324063600694fe262357bb31df87c00289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d4ca94bb882871ad9323667b51d3d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb32f3d2e40f768ebad98e30d3e412291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791d33a01a75dcd0a21ce3c1e41a6cd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d148ebd053d51bd5acc73684c980aa2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd45cae1561e084ac61d2445d80be6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40fe0373bcad5b9139ecde548341d8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43a083e1f947bcf6807294c490cbe6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80104114b4537a07d1c5ba591b1e77c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d686a266c5a4661fd583fc7281bea93298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041d767ca48f152a7cde87677ba393d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071f25319f5d84f1d812fdc222e9f1c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d491382d117a64c77a5138c040bf2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09c7855d05ce39a4d5092d6a08d3ab302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58181e5e6e38321106f62490bd15c0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d709f3230786607ac63f9d4a4936f09304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd2d7fba5d919d57244a850e00d8f7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe203faba673bccd38f5eaecd3419c13306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e3551bfec29580dfd402d5c188231307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3658814ff914e3d0ab0b3e96d695ef308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ad6aac70824ade52fe66535d47381309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782e79293a57390a7eb0f84859dade1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164d9ca20708269e34066070e009aca311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec7ebe929de49f83dd48f764db525a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8c0ee7f2c37c5c19d425c1fb05781313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6ad0b4475e61d15304a64c7ee82e2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd238fe3990863f190588b2e55e18904315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728921f2c9b104137b67c32bac713836316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6189aec1370256549a63756b8c8826317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2e4b56a9cb7cf4883517b2ef88ea9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe860dfbb5d5407fc21c1e6e8fa485d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da5630d1fe907b59a1a60a792fec4f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a062a693d617090fc205bad45770a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dfc7b0c59948ae4d6d658c728dab26322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd0ead7ff725dcee4aa095e2df7fd5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e72082c2805902ec9eb2d3bb01a43324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e18f9a958254e83a8ce14c6f280bd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668878877928475a6ab95438f44acf4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f93a6828b50cc448c086b79ab36fb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb135548135970a2a2d511e83aaaeb41328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be043fd5e19bec80dbfa9620b7d39dc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54b956352017a40bc95ec8f6859243330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d059bf69178d2be83cd350b10b2498331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaaf3810e42f8091a32235dc65abab3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff9022d7f3ed132d401be82c83335b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4542024e13229f2e8730ff7b34c47334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039af559550e2b73f70113d107982490335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4127d124bc153f86e6161221b993c7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5cb72dc2e6573e416d7917e7e35a2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82b1938cdba36a56cd85100624db4c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cbec7f19e564ea88325dbb93140853339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013fec790032540be7162c3c3b0cdfb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9cc73bb7372856030283b205a42bd7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430138b267cd0619cbd9f688789b7977342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812dd1e99ee14abd1c41e85ef7eb6dec343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e139ee7a6898407073e6e96141c3ff9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6cd22a2e168970b063bb2bbec23b67345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f3b614cd09f6351cce3e0501d79b0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988b0e26774ebba64320dc2c3ecaac8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1616c7d4917a208e38765bb9cee318f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347b1c34a80edfd622565bdd1194114349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624c0bcccb7065c38e0aad8910c2af3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea409e04feca862c89b10a83c4e3432351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21642d00083ba4242a72ef67f7bff4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b8f83157710796c15a6dd9f94ebc2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a47db2d46a5f35f6f15ea5930c73f9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d94104ce5d9109e6d4406e4b1d6361355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae018b1eb315b4e161e427d3c2491a7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41669845f5120755629021a42745a594357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca187cbe79a3d2e826a7b1494bff508358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b6dfa173a0cd369399f3e7d0ea5d7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124cffc635b30fda36008441798f7a2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2645086fe763d56d3bfafd7cdf527361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f614fc429e0dab68d5d53d60e69988362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e0e54a40279506d1d40b61c990059363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb946b3970ab6fd32b254d82cc65cb9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a22cbcb9314a9fcd7d365974626ad365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aefbceac7585247c6bcaa87b92331de366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42178a4562b30b7c2f0197fd62818179367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c312c406b839aa9f3822da4e1167f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8754c887d35f46c8de3fb40799130b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38adb93fb8664d3db2e95738168420370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3535c3c06179ed07d012d29a53302e7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3ef460d742ed915a19e54c47e1c9f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b2765af5e315f76d4eaaf71650d95373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4948ecc1a4d84f451b76eb1ced0b7f1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3e2116f9b48322f6e05d7be1e310b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a37360123f2deb38de7cf4a82d084376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1139df83c2df24ef861bac66344d298377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976db0a1807a541f5e7fb64c85680e9c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505dc2cc652e92f3bbf2a11af37a2b02379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc1464cbf2aa9ad470be3748c7f7bc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6cb19f676c4cc070929f846841f56381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf844bce3ebd08acce72a6f92a10d692382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429151d0f0879dae48e3fab406124107383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727182a21ff3d3fd447b7aece9c54f64384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec45593d8806c1cf9ad1f4f2cec0e73385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32b223c14ebf6c260221327d47c3f4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4edbae909494beb4501ce65d11e906387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc850d08deddaed3ba9909a6d366f7d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee47687c294837a438d8be04af0b5c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a651091b0b6fa4f539821ce7c4c1bb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2536acaa38278e12fab1575fba82fef391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9742bc242398a1de0744585db2dd9b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67abf23d7ff2347f48b8c2f5118cb72393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf4abffd2359fa4c9e8b8e5147623a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48aa537697cc19475447a28dcf705e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20022342621ec05e16cf4623be0e59396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e95dd1f9d3ce387659507c82b2747d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78bdec6bad2bfc2876beff0f75ae67398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f36b5798b01ad5de5405b2da02e97e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66af8bb5c8f6007aa613688b8bf2a3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9288a28b0556798e13c8feac24ef8e0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669c48aad2d6c12f7f887b44d3822b9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436fd4e332624ca14467a396578bb43403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc63bdcdf7131d96475c05d30c4a54b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc1354db6e95520441ab5b25418143405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dac5c6a5be7294472e28c47518253d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871cc5468a6313dfc87745e3c4d6ead0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1defd420a8bef998f370974dc0c91eb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d27521de2f7b6099f014b9d806e9d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966083b0dedd845fc65d0bcba10dd00d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b8fdeea8bf63e79656b425c13eb4f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65015d25e375ac645c0ff29cfcd46a65412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e39df4d77afbc4595eabe0d858fa9a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204624cf85174db013cd1f7406b3aa1d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da7229fabb3e0a8ef585617617684c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff012e6c3718f85b9d2ccf848f0928e4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e39324c397a897255195b3e36467a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead5100c1f856230ab614c64a2c14cd3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ce7a08ee2a2ca4becc59edec46162419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1f9b0da933d9837565d8244e9d09f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ecc3c67eaf87d537cb6793aebfd557421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b04ded4b997c584e8564a8e88af90422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a311590046f8aa10469dc2b35379b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba689d2df6091a841a0fc753508af4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05068484afae01da2fc71fe4e38ad9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1e0bb24857a3f0e319d1d0f873fa3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436905a5d5129a47cd76d2faa065b2c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1430f7b20b50b137bb3e3df8520181428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d70aceb0b0ee657f27f49f2f8bd35429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91787e57cb91242f3af9816faa663db0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444ac8b2ac755f3804d43b03b9e78d8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b715c3ac4d5378a2247c0995f5ebb96432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ebbab1f831b0ca1f37d5dc38a70e38433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cba2542ac56b31aeaf9c3eec49860a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f0320fa78b2789e04a9e5e6aea1d7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa49619b6bd06e1e0aebbe3ce870d4c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e5a71e499bd74d919aaa3ce3e1c43437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d588c2aeaadd61984cae8c116679b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943ab4d54097143c69729017722389f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881e7ee7ffe63af91e74cfe314e8a7b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0edd80bd7016e4079a27feaf4fc07441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f866d10b89aa7e74d3fc38f430c3d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cefdab5905b70372fb632f64ba8abd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf95b1c70a56db81e4759862ced7e85444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c8580457780369d8de2a7227305d0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a2f5ad3adedcc9315149a34540ae4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d77ff5f04697bcfb412a34191b196447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335365ff08e353abb3b5198e348c550448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932e190fc2c49bae9ee2f13d1b6c0b8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97a49d1081c45e10ce58581a83c513450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcabec212e51e4519588d99671cb8e4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4cd8cb300f621a5d8094de3f59dcb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e5389c7a415f0e4f0b4c8edf5df50453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51efc0d51f4b0f2d93b785b29fdaebd1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15410b91890f29b6fe7756a8de6b5807455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d375ea2b47cc9d4655a21b002a4492e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375bef0cdf19fcb942735731b6a67995457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6ed5e4764c965b56996cfe61e893c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7c2e98a2803ec920eed5bcf9ae1bf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc53dbbbc20411174241c39a02fd1c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb618ae4079e29d322a2607d51476471461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89e732eef2be2ceabd448c03032703462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f9407596e5eea1fc511c22e558228463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09194c858a241a6c317f600e6676cc0c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a52a1669e740f22db055de4b6696e6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b466e9daa48b11d9a2c647676231cd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3babc99428f3862baa3e3bacd63556467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4932a84d2d07e50213ff10b00c9b4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f8a351db4a55dd628cf06e717988c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1dd0a5414ffc9f1359212ad01fdb18470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df259a5c20f009cd35e83cf8079db7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e207a4288c35100e5b93a1f9e710a6e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573477ea86982240997471eafa35ee0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ca174e7a35eba8a55f1f7536eac67474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556dc91ea2b98c13b6a63c26ce2fc40475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a7e7cb93aa13fee54069c932abfdb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57672b785ff5f5ebfed746790af96f79477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6aa5818b24dc65c3f0446330096627478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3b883704bf89c6a2760daf737d5d7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9888d3d38dff5cf78d6b3b53329f0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ea5fa61a0dcfcbd6602f00e21c7d7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74b444b7fbd6cf05876efe7fab1533482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a497508e701ee5a1ff609c9123a67af483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe125cb75bae7a6cf294f62b64910cf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc711613a067ccbb8f395986312120485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9269a4862c5e2f9ef6ddc97a6c2248486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6840ecbb53a50e8a31e8ba870e7a1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee694af15d06b28fac1ba1f4024b4fc3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91627a9f16c34b525dd8c94c6076442489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99866bdf71f829a92ce22f0cbf53292490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f0b488caf8465019114524f8d18cb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2d9c211cb28d4f1d156153c31e25b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967b5bae03ca81c235734b79b06d463493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a80d896e64e88f8689a4fe4b94bd1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133740ffcf09d13c509998b51cb5970e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8bbbfff469e900b64b936ee494428496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b0bd5a81d09757d153b572dd7236e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff451ad321f190888c2b7e557cbcf89498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc63390d9ec7dfeaf28c42a85ed63e7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b070ab01bfbb05614afca5fd995785500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6e90d5ae364236aa32223f2474e28501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75823cda5adb113e1b419a481608c94d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c02ecc0ee189ca8440511ded469b7a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75987568b900a7ce2cb5f2e7558c82504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a117dc1e4ad0165bbb07aedf02c7b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb7f585f4ec2503e4628ada5546227506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1250f576dcf66cd334b93182194db507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbab4488f72442abea268214894f7da508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf231be26dc77a79300885f02a9eab509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f35801f6d8e2225e6450912d51520c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126e7ffba2c25d768143b4be2231741511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ed69261208ee03cc9d645ebbdb37d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae958094ddb2731dde1b141340803c72513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0d0d7b15ae8bd8b4abc43eb44f359514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae284ab049e29216de60c87406b360515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4a7dfa66f5c52d4326c0d670cda51516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ddf65d9037c83534770bbe6cefd9df517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dfc50a4b5a78e4122dce90192b427b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96acfcb5d5a45f8ba089ef52ff2fc44b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a77b1e6e1ae83f6583219a5aace10520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa085e05ca3b58300b1ccacf927c12c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41139f0b1d17b9f15286b3d9c895112d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43d05d9741762ba2b69bd504d98ffe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419dfbb51e8b3db39a8bb4bacdf1b800524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eeee710a086af5510c0f1c2d387a2f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346af8cc981c5ad37205186f2ebf7ff0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc855931ed02cb8b24b995ac8d2826ef527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2f3a7e39f68f180a5b06cd3e1d55b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea2f9747e7579dda13986ab5ddfdfa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f34dbd83ab1b5ce986aa40bd24b4c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696e94b73fed7fa0b5a29cb6909ddc2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3ed4e8e3f40fa3a9dd076efd3d2e8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630d9ddd2e02ada009259a7138b4432533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab85e63701e55795f9adcc9c233ea7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66aadac88044567e4f13b438ea5e73535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995dad808a579610c1f79048086a2931536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156cf55315c04b05a5f81bd76e60768537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3e571314ac69d2e69017e2e728d3b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8217274e3b5bf9733807018df47d4a5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3f0e144e8f6e693f3741b24dd3953540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d020d73a7b20165d822598d9868f67f5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fea32f9d7de54ad7cecb0e245a8e41542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356232ca195ab08266efcd2b17b6f8e0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb3bf581baa3106fb2a4729ab3380b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986534d26d2e36704dc98996070ebe8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972d99e509ca9f459c0dcd456976a04546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9724cac3a98b939f12cc3f15a5f2e4d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4539fbf7b217a78a411217aac0a327548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615705f2fd432d1cacc304d5975be90549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d41c487bd82d060f98c93166dd04c8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ce60f0556c4bb2f916fa446e5cef9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6e28da2e2f0cb0501b5dcd7eedd92552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c44275470020c252b655fbf4d1641e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18986fd5c67e17014294f0a813276ff7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e740ec4626c1499a0bbf9bd82fc0aa4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937500e83f48f7fddb8c015d51f6204f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e1fca4abf8b0fb28c12c0505024d4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30386136341012ca56009b5713d6d554558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b1cb35e15e58ba7e3644733728a1a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ce7e1c9d92fd12698f43dc0df16af560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c36b0972a7741d03c21ad99a5903f5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e433b2825f23a8e9054db30559d3e4e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4e8bbb134ee32dee3a3d1470aa638563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f08a1f622d780a060c89d75bfed96564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4c01ca91037df5f24eb29988e87eb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd83380c5d2759d64f74b15c0216dbe1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f94e009c316056c172836b38c66b1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4bae8a6cdc62d4677288499e7b18c9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3df1277c2c8dfe5a5159d0433dad6b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff5af208ec79741d2c8b3d53c65005570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83819e9b460940348a8a89d7ce19565f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488aceb6df76a7c4ea92e9b5f6a0bc8e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee248a4c7941b85e44e89d684db99e3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad580e6d4026f8eefbdf8a50fcfda051574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d209338b6f229b3513acbb8d1ad6766575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f57cfb272a23e7239dffdd56e5966576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9e8f54f636a3ee00e0644fab41293577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6caf36159ad87cdab41b6fe9987fda578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a866acd8fb01e8adcb0d4499edb635579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e9c907afbdfb73923017e46400ff4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59f022150b15906c2a6359d9919b16581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91952a414abfe0fe8d635e14480c520582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed22337e511cca79565c4e8d0cae406583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07d7a9f4ef285a062e7036938ed74d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944254ccb94dd6094f9bacff9a991c5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31cd346c190aa07846aeb10cf6751cf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b22199f7e3ae3b6abcf1a53375cd6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60bdaf82cb917b6e6782ba8f262002d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163a2077032aeb603d19cacd49deb62589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4f9fe96b5a943e2f2c3c78807d08f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8816a742d2739c0b7ca78699149325591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f37c3b6d44a498480ad2eb8d779dc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef8ccd4c59dc7fdd44e39587a3576e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad81511da8897a81b02730205179f4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683ff42254f24ee1e203f1d366e6d98595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369229da8509c01aec07fb86594abdd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b124b6beca2ceb456556ee444961f8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12e9ec4363752d4c5e1fd1279df42a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223689580ad801aa1ddd8594e8ffdc2a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca36e60056bc3617ad49ea4a76a1e43600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a531db4bcf108925552386d11a9ad6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4a32c2970e2776b08a00d16f9f3e6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ee55344a01616d04d754ed16ee12e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae25a5c96165e59324ff612c9e2df6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd826a8a5f97b88efc3f8f36376204d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d39c86a7022edc69fb821774d2ab4f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c307aa892d2cb42fe466a1c4e8562dc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea1de4141a8cab97a5ea6d5914250f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d1ee3310851e8256236aad57f9495609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c59bb87e391f02f9bb27c8454c2c97610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8a93b25c3c012335ac3e3ea582235611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad67ca5df2b743a2afec7cef1d0d94f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c1b85259b913c68dac3bac1c3b5c2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3617fbc33b422e444df142b112a2083614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de50a702022604b338e13da4355312615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d40f37f983c56e5f310a9ca89a6f09616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9331e6f7ae3fcf237bb0ab2214466617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56609e4c3420df5b8e87bc4cee002733618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c39a0302e0ac1547d1acbc4971d59619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f3dfe76c7109f0eb781338ecb2a367620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd03a26284613af8ccb618f7342bae1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189030b5920a3681c7a859386d7db8e1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0620b4c977a2a703462101b9877052d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12427264bb44e7b5f7eda4335691380f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1642ddc54c865056bee08131bb68ad9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785d4afc7239ea6d252448bafbffd76626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f2420c1b03ae4cf85b565ceee77a20627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d7c4f5f51365e247c055909fdc0e1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898213c3de5cced5bc960ef95f1563e8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d51505ecc51cfe68c16daa84a7e574630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db1300c5cbe2db5cae87cde1443f8a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f88bf536e6dccec353f98b3a0cc94b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca5fc6f3575ebefd30d167c2d9fd84633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7503b3e6f60e794fbb715287cde41634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b286b4115efe4ef63e7f3a3cedac45635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b92f1c3d1f97b549bc2cfdf0a912d6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a0cae193143e6ab8eb638ec232af8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3d063f1efbf0c861c6db561789bab638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ef63ff56344cc598f6d9a9590ae0a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae65a2a0ad050ee3f73fe84552af47c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f9b5d70868a0ff0b345602832c8af641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef0c2af7118b08e260ca4bdce75c1b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab018a54ecc3e4d80b48d46abc44732643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168879182620debe633b6d0b68aa8d20644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3fcc6f24c4a813c0010c58f1d60e60645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3105eeec8264feab970127424e57ac9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb551cd260a8aa9a312b66f08b125d2f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba485f40a2928110ffa3c60d4249780648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71e0e1e34bfb777965cc34322f1a42649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de288c22b24d24b8b52738e6644e365650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d39d7359f5cfc58647bf853f6cc5c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab459772bef21a6906f01490105fdae652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d87ff11033e42e0ac11e44ea284a3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016dfa10e510fea4ffd1b70c47c6261654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d00751e0816485b31a22eaecd8cfc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d97f8ca02570cd541541e9e892f028656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd7e7d995108afdeb272a7b7a10ca0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23abb888421bf2b463da69a076317778658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934ad3b3ffd7ffebd5268039af13a33659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095c5545f5b9cc57cba2ce1d08c113e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b86689b5be0d3bb45bc82463705383661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc756ba36fcb462e7290aae6a1e751b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ba9e343516dec79936025a70fcdb2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d07c11b46d1de862f30c26786fb787664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33484671b79fb8c089b5bbcbb8e648665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751367e57bb062311ce862de28c53625666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77655c8d65fb74712bd6e148295732b2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ab23efcd5b686680ca265418a5436668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e059945a89b330185c6b57450e078b3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c73b3de8df049bb7712bbfd5588d88670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876bb528078214727b60d979c6067b06671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2fb71544dbf5a2a6af846e9e0d2f3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219fd71e10fb13c98f45cea30b5637da673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450fbeb8362c21861193537c3fc7c8c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb675bae3b349bcfc369fde67ff31db675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae8d3a6b3c659cc35a35bbdd698e4a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb5991d9806cc409d5dff4e0d65034677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9881255143a22f1f91ba7ec82b7fdbd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7703ac2ea918fa91e571b03c1a03b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf366b46e7edf26391f3dd793e054c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ffcf3caa374e33ba4d9e8d7e8dee0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317d9bf2f95e943c291e0f60b881406682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14517d889087682de525fdd083d281683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986eb53e799888db95beb5e2cf9b8b83684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9246dce8f723c3440e3444d5a96508685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ec1b481988803867b742a1c99a7eb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e15e2f5f6aa18f230960801cb585b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449782378ea33017b988d8e224ecaf3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068b732268cb5ec8d6b5dc444f18115689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa171e8f8c569193d6de60dd47d9a4d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64431f569187dd33bc352544742fe5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81620551804764130905ccd75b3fe9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8996dd62b7d724eec404d60d3724321693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898982f02c50554d3842053b7dbcc056694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646ba63afb722c036f970f10ff69f57695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661abfa93c0851e90df33093f53e015696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe03def47261cd72b160e542de0043697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c648b0bee5170a6f314f56218c7c9b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649dac538130e3501132dbc9f2c0471699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0a8df7658be89fcb10f66aa58bd67700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be51604d103b79455487b89fc355c3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6943447bebc1db168769a14f544e9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754604018323896d01cd081500998a01703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18d976672e2ca7d813e71fe6afde6c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e89fbe5cd9b93d7e8ee920ad975c78705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa450be4114dc059a68162a1dacb80e8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32e9b4e65ec55af4a2f451fac1e214707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303abb5d5c2b0383d03f12d7bded58e2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e761961a84d9d76cf4615e7060b71fb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9a002a67b0f9db657dee7858a0c3a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac3f8ef13a239e9035d18ff334b236711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786e55f7ab2aa826b0eb33f3933bb8f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0619974309ffefd4517be61a5e589d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a0e9ee37fde49747328d341902e34714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd8893c8bda0fe929847c012b6d758715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7404cf62fae6a686f16166b1e1e648e4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86209dccb2bc16589ac49421e225687717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f7b366de15171bb3d7830b8e5715d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4493f20866b79dc2a7309eafde4f0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10479f1a53ab581a325e43dea441d4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef891c981fa85ec9f0a98f3bb3eea3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480debf327a3c97628021d8635e99576722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fac6db1c95c7febb3591e58da9f9a4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8ccf2691df2c008ecd6ffb577efc2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba83138d354cf2af095b4b62bcf3fe5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df6040f871327396f2476e68014a91726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d7ba9f16d91bc39cf9a269e27bca8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de63e36aa34a215dd86ea8f70636001728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38935509cf13dfb204c4da6225c822a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e01936d8ce715303ed7aa03eb76281730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4977a7475e81d31b58e8cda48961805731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24226e6b672b065468fa7a60fabf1d8c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1175c39393314083ac353e0ba5150733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb15f85e488a282ddfeae767ed388bf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482a718c586bf279e9ed9bbc43fa1a2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd2032b5d34d00ec7939e7b98460df736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb162cf1c63bf67f7c58c8db5667a19737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86522aeb5df6341d7fb2f704452dee4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56086ca6417bb3d1422cc42a8d228a69739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed681ced5ad778966cc371de04ceb0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b3bf8c89a4e8667ab9b1ad262af53741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a05bce1bfdba81c158d89f40dced5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37c6dfa410583c819fdf64eabceb35743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4e93dadde27f4e8531df2c7958614744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe0d6fcbfdb246898df2bd59195f85745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c005f3d303ecd37163f98770572eb2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8ad9c53021414af5fe43820388335747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62664bc94558fc238280c8cbd2e44ad3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf220ee33ac894d42196a7c163a7f4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60e491c971d2fd4c58837664e16d67750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c45f159943f4e1103d71054f63cee751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3330d93098529f9b27ba781fb85506752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285cbca38a1baa2755389c9a7d5f0016753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051bd09993f92aad32894292514e788754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86d77179c2c2ce02bc4c256ab16c63755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292cd602425e5f0fc4b59ac21140d607756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60ca7d56ad3e61cbf29e65e946b1b9757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>