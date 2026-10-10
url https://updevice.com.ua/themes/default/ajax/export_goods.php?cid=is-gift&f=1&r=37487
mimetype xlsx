--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c82d9c233409fd545d54817b405431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8f8192f36c62ced3ad3f559e7c6102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb62d27a3453dee073b21fe500dc9283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfba7ea5d850263e213b080c600d3494.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83eb1af21922e990c90b4f7723c4a5e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a223bdac750bf31afca65fe2ab52916.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f0d368fdb4d4501416635aa272daa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7909bddc0851cd8eb3872f67fa4f00c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c97b0e4b3cd156c03d0640b426dec9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1589af12805dc5b255d7ae99a661b810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff989eb38433e7f0604e71a234cee52011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1802edb57d67a908a532e8fb969ab912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c54a47f125234a463c042d4f55d8b713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39548965946ae52c9983ecb2cfd3447314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6ba817df5ba53ad5f28c50392b30515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ecd2f27418d97d91cfc5a837ce70b216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb687ffc3a02e5c7acf9a5136b14dde17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892da2d55070e71203cf9aa89152840a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021d8a5c8890ea8098282e8039f177019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ebe4149fa409333a907eb1d9eae1b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065fd49b4704268b86e386e027391f4721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3adb0b0421b23a3800490ac59f3d64f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcbad177f15f6d6dda493cb3c827fa423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da6cfd4478a013b06681d0bfd197cd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11c20cd9afacbd1d375ce07299b94025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3959adf59fd3a995aeb3a4449ced126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b1e93ef86d7fd6e89e2ba2b1d703627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a192d026b2663a0709a80490e1dfce428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c1d2795c5f0bc479f84fdf70cbbef29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06a7caba7b801ad5b5164a1b88c24130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5091e10472de468caff1961e0bc8966a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41e6dd814aa4088c39b8689f314fd632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1a600360cd3ffae175f9e582522f133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac3024ba9581d2b4a1d012b83e7cd734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16832e3a5f91cddd1ae56125e4c81b2635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83462d40d540cf945c4681720cb7e3df36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7955347ff7eaa744a27c862b51f0837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9fec398e77e176a4d290fbccbc3be38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76216386db4f11783e2b9abddf3bd839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31dec28369678ebf97254fa53a6bfc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8832164fc7899631fda5a9574401f741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6f15b1f77fd16fbabd7649d1cad0f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6582ccc2c3a04cf5ba4f72a4c1c53b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a697138c6b714f53e8b5cbe46c18744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9049998b79ab538a12f3481cc0e1c3f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ff236c378355ec1c9b55d44fa992546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8daeeef462441ffae5667c96822ab347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d17b88ffb9f51ac4dbe0cfe769558348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22763f995bd0d99578e4396b0e30cbb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353d8e94c0ec33b09624275ada970fc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4adc4b61e5b0d2822c92b6c56035e3e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0dd42620decd09b109c0224d459a4252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1840d46d50b316069d66cf6908937753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01cfffc5eaceba7da2de5f46348b8654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b197f1aee59ab7d029b08b210260755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edcc1ee3e974a2c591d503f2578a2fe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b467776a2a3d829c0e71c3a2872a0957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670583eee2213ad72072c0ca6e4c9bd258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d415815a97ade048fd5bfe1b044f959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c2b4c0688981b6a6d0f7fc17c170f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd244e14f36eb0173a8f02d31a364061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c74a3950b4e42017825755ca5c961862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92efb04ea8ee679719ff2eed7ca451b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb1f62aefa3b1abefcf5fb08715d8664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3fa4ab59eb4b1fc26efadfe8bbe24c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68f302503d6da93f0c577d48b0bb3f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168807b6b31d694284116aeafded19467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853e9aa8ed8c54ac6d4b0d69ad0aae968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db2c47a059904111ba37ede63259d769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9844e56d4a8735ed8ed3f6a8bad3aa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedfcfdc52870b20136be2e89b16187971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572857bea3c63539d43f628a3134a26372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92266b283d4e45c3722d16dba47b6c0b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80532b519739c39ed9252962c9700b0f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de270b1abaef797db627f145af572b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98835e55cc466cfcd1b706b4de991076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325858f3bec4c8533c653000dfb9468877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94919aaa6015c4100191e08d8cb86b778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f00608e7b912be3d72de8fc53bf97e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af6eadef23190132338031fd3d397f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32693705743f1c8127abae1649ae6f7e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773e80a64377afb9f38d737b5a25d9882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed42f6a59b8f7e4ce4e8be92364b34083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a7282e8bfb9f11bb44559a7b9de6c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86698e16d9e495d2e306fb2d67924b285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f824a113146623fb369705de2017e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c0f187434e788a8d06eb98ac7294987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cea280d3e34aaa7d06d6fb3f2857bd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb503121e126f9f1dd31ebb05afd4689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6841c72bdeea24e4eca651671ac6a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876ffa9d29e6d5b8e9c4a2bba4d403c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad83ec36a7bf3db7b27fbc7dcb70a4592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06013136c0dbe87a9dfb013d25e98193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ab03fd329ae5ce32ecfe19123af1394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a48d4bd6f3f71594527382ffbd4c5b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a553d50b073c843b2649f928215e1196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a0a335cc47f649f1c262e39177a5d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669afd1266bb50347cfd5e8de24e42c798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7de939826241055dcd301c77ba0a0699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5970268436b609e858848ac5122218100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0096e10330e155fa7f36c12ca0dcca9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d88fe393cffeb1b08e40aff3e7cb93c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b48c8a4129489bb879a8d62e8b90ed103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404451f957c9ee9a2b60d2dfbc8fa45104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a0dd39d726077a21e91a14289cd0e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf0efef734fe98673d0fc4061f55f4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451ff59f5e2b0b67e24b23b63cef620107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da69402b011ab5f531510e08ead2457108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e95424f39ec1a036cc1f98576a2ef4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0266cbf83ce8fcebefb3e1544eb9a1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b08e0d05c61706f9a8413428d3a7da111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af99ad8b055f210b2d42a62249b4d69112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0cd19eca7c7b98cb3ed798051019ce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abfbc9bb38cc265cd682c26326415c4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5aeaff3b73b27a1652ecba5f226180115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa35b01055f9944f3908f38b9a154a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658455dbf773f160ce038d2e327a7a2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7927106ccedce526fe347153397fc7a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3d0b87da4a3b25e7b0945a4dcc9c1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10038baae726a1451bae8827a9e7d3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add09aa458230c34cfad9e3d698080ab121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1954c5f35c6b5962e7f8f07d1483fd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c492f6c21a624251324a8114d851dd9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fec69aa3af27d0afe74ce60b405dc4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53fe12e83b2e50b7be1b81b6c05bf0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5fc5a940cf271fa0874961743a4107126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c3cdadd3f826b702592a2444f1e97127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0dbf91bf37655918c55d0309a06994128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b10a78b181dec9a4e9d2bf8317e674129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b010aee1a57b80ebbbb3618d178577130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd726c79f4920a640b1b60754e77a28131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed162abf458a3c5c836047a9e7be0093132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d669aa2c646f77713c2f0cfd3f6a0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f733e2ab75f28b2a3572091d1a2d5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d64085ec42e7fa7bcc3801d8f8a1c9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1feaa3f74f31d7548e1ccedb669cb0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e085b5360cc4903e0a93bdab03081137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591fffad80d7d25594bcc276683495e1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3d0583d92c1b2c2b1aa84acd122c2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62eb07e403b32947e9f3537d0a24f6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a919d7443729da168194196304d6ab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6cdce937488891a4faa037955fbd67142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed228bb2ea500a932f5a30152eef486143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a9357c5bf72d0df7536be06c9e55b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5030a16edba898ee1398d84b87a8e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e240df1be2235487192f3a1fd97bbc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92afc6836a4ddcafbf1c1f77df54c36f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78649a2e8c51b8cda329d4a10b7c1f2e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17bfd352b370113afec50fdc13c4fc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92afb9e3e7c3739aea004da1b20f1c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c804603acd81132816a40561a92b4d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe235d1b9800bfd02f589a0d750341152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546824d5fc41321d10dbf76ed5b72a25153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7001b0f54ae5ee8023358d60735523154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06646da453066a3149136af3a46963e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed3ffdd2840b17585af2d6d34faee9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998a087fb0c28c9368e92014b3bf004157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b53baaa45a2c6bdffb2d01c370f335158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832141510db5bed3583700e426fb733159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b733347774051b961d14547020b9241160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a65c899107a84c7f937b273890f131161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b5f099e4aabb56e8913ed10e5b766e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1d642bbaf29c067f3f53dc6ea43c7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b02949762cbaac661590a8e83231c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e26a7c08615e91db5b323fb00969f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ec42639a7182834a8adb5cd8140ee166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f319e38778d0e2916a29ada8a43f813167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48b789f39f7bf276e7b635326ff2cf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5ddedbc972ab2f9b87a7dd5b2c6df169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144953c6fa6e5e0b44e72d687bcd7da170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba7ddf5834c2ca6b8603a8540c16a07171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863dfefaf783f54ca9c5085d1c2be9d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258522e99b7359b07d658d46eddfbf5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abab41a52e3b0461595458f78d6236a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02b44d4889219ed1bcce4bfc3823f7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04436c17307a816ad19f9ad7fb70d371176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fbdd78896b631f8f28fb392baf93f0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6157715424994b7b9a5cbdae96bf99178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f36844dab4d7993d2722f99c9132f4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887d31f3a2cbec9fccefd7c94727e97180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8626443794f96df971bef2a6675742181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5aa25227bd36baad92f2bd7ff23783182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652a15e164cf6e487ed9ef6424cc002183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be315de878bda9513f27cefcafab502184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569e21a62aed58ce9a232f02c3c2514185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c775f0b4f96c96625886aaed93d0b09186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194188e2f212003ec88ac54029bcddd0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735fc7fffa5dd27043c78b02646a6e7c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50099f93a90344c658ad1fc2108c27189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9dabc209eb9cfab4c203033ed3dd4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3fb5389f1a167c99ed1fcf0cbdc0c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744f2103bb8fb2e090a7a00244adec3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85129961dfac589bd0985a2daae2eba193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc194252c0c106151ebea22373f3d2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b510146719254a7206e07edfdc8d25195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0798156fc584246728d33169df6ed0c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98836fd2e4b195a4e103266f10304552197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07771981cf642e3b3380cd8aeeebfc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f72e60def756cb211347b0837f15d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb539c4b0945db9bc9545d477d89ff8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b273ef9e23312cbaf00a79845843cb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d329021f37018fc7ac7846fd681a59202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb55fcdc2d2e2bce85f52b737ff787203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153570c217d03edb670e301bf7349d57204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef9d4db827e38fbb2471c535f83337205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957d2f56efdcb29721ac51d9cae2d95206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b207543fb7b206fd0f2f37eab69555a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e4a79df54e6ce2014a62bf7f36971208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5725efbbc916185919cd2bb4ef6af5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee807b9d421346cafaaa231ac14669c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89195cc590005afeac96b07c8baf039c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c7f84335fa6cc1820927a90a62cdd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e805585359232a8fa60574d62827eb2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05933d87ad15c25203723ec0d7a3eb4b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc95c9451fb55827266ad2145eed2b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef653ad2beff1747186a600e4539d7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24745c607b05b724d6a3ca7f308fa03d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918782418018d65cf17b3eadf814238218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548857ccdaa2e5406e876c3f397d7fd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f2aa52921f1710348481796914e12220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ef313682056ee8ae7a59cf858a5a7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778398c86fdf9c4f8bd5eb38c4715bd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d89ca5d4034570b0cc5903cd6fee31223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800f00720471d3c9324a8e2ed440a5f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39499cc51aee174f15b83a245a436e77225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e54f7163467f8398c9d0eb61360a66226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5be9034fef52ad427e9dc8463ce9cc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26597ce59b917b5034ae142ed4d3c768228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a6822cba7699a598e2b457a782abb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14544c66835b1eb62ba9d1b8d426187d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85789d6b666bf3231f6452df94748ec0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1bd566789bead515b491e53a307aa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59278dbbd57b495cba2782ce6ee66a0e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdfd15b5bd8087b29a3117b6c162507234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3544e114384dad18262ddf98e022bc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2961c43446e5e02bbae70f08cc60e13236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c207f4f30cdbe58bee98d976c495e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f67a093a861045c7d187010c927aa5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955787271a91069bd63767816d3ea106239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800e875a2350d50e74f96f152c653ce240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa29d8eb2e4f250cbfaf0a1033826b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0c12e796c4c7029850e580066a048242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7dafaccf8e6d06380145ad3bff775a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0f025bb538efef739f800044519e3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c45dc7b6d181523382d15679a5176245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6351abfaab8acd5cf4b15cf57743fa7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4315a75c20c3e49336b5414103e2d10247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550b465d08aca060563e997d5a2c898248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65852dda5a9561ff98ce7f79edc21090249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba671cf366236fd84a7418857a54c8d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a50e883586021ee59b9133471a2f0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a76880d892f6c1daf41c7df111cc8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54684d2b8f58013037b8535e5625fbf3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f484c0a1560aff01e78f876c2770516254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08813c726e9e6bf4f6502d2ad1d60c96255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf3b8c64107f4362b045424651c3b9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4bb291b82d41d0958055ab9cd36b8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5848444b18ef7db715c9847e8427ea258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4025ef9569954902bdb067b1472d59259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c596c06c3edcfaa3962746f3885729260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170368616cf7da4974c8c030e9a9bd0e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55637c45700540828898e2a2027adb12262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b5240fce145d218799cefd717a825263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e14e209b39dc89dda92a4c3b1eb08264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fcbecc915fef8df930faf954ea0edb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d484e0eea02b6ee998be88919c229266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217500ab3662f4149ed8a1dd9fd2efff267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f168b48ed427a4ad58bed5db69aa3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b28b11091b3ee312ab5e773babd69269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fce520b5527ce206473615bd3ec2fb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b0bad8eabe715bd2cc0f91fed70d5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5a64d7767aef1568c140c388cee48272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a248a18a06e1d6b15f6c7447c45ec273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11218b26dba7e3674d8ffde01a090652274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a46dd56f609c2dac8d08da2a81f477275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7456ec57c16a8d0f1a8a7e47e25e9a6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704660d36bb076709f16af039611ea4e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5583e90688540f40e82d100e638957278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ce7243c3093d8164325ed08130d63279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea04ea28103e34c3774f65b11bda1c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2bd37259bc48051ca71c3ee68f210281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5cd4e3d10de368c6760aef274a084e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049c58ffd4f4c25888f614487cea530283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d538af24dcbf219d282dc8fa38187b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e531a081a0fd5621d9febc8b8d6c0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9520d8f9c59be1af2fa949a93143180286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1ddfab22caa644acedb954b2ea974287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23553e280b9f127e7b36e3e2b6731a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc95fe41aa580ea8ef68ebc9eb1459289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c6d883ab57d1a46fbecfc2ef9f575290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00afb6be1a03babdd95685b18a146ff3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b92b24020a3fc78c3066cbca69a13c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3fc2c51db9a9bbca840b9ecae6287293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491a2d08eff647d5f5fa262682b5cd6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8663814e85bbccef5d32b1d3c0dbdf3b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2598c6a63b6dbabdea9724101cb5e06296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb865712596d68238838231ad30a06297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fab29971bbe5bb9dd95228b1e01f53298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0164b1ce1aba16756001b0d57a2d7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14e997a84a1cf09a5e6c921dd8baeb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179cd2aeb9139eede989f8c65606e09c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e5d80ba063a9a6f5f6614a775ec5b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e06adccdbddb8a25fd87dce1f1b60303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efaec9652dd69ce1c062c698199e842304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c409a51acae3d12d7dca5552119cf9d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e928e32fc6c9f302c166b4b148fd43306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b01104697a5620b806179b23e4293307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095a3197b55694b6e5558291bdf8acf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b81857df94921678b04e9316bdb7e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328ba7ae903d81325db5eb23ae96052310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299e48c307667229831180bcc5da7cd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29565caed6c8685dd77e32e663eae7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af94543d273f36e647ec1608f7dc564313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e77feb888acdff6d26f29220e94f6d7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e78985014b42e059f47041838b91e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c7b968718f3d77c583c51062ddb7e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e8f475b49f453179f2f75b8f30296317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de123c80087e70e6eea3cdc86fc75cd0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c81e4fd59f7e2d136d666a241e0f1f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab556945408e8f121a0091f00a84b1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e2701e2ee338c2f3b9ed5461b3378321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d563c4ba54f12c8741a4d0288eccd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60ba68749e1e0ca97994ffe129437d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88a1c7fd2a5086654d8ce21ced6d8d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94fe5a97a6f82a80b9b3cba296737e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1024176f40655425dac6c5d904c2064326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f719b7e1cef988475a0983f2e0bbc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240502875abd6658f2b894bf6f125ff2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5d41ff423d298a2e07cbbf697f689329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780445b401e5fd87203d99107e7698c0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd18f7859ef0c4754b84bb6c6a47f21f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a7f51fa243f2905422dceaaba4255332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d0bbc58fbca9c8aa85e93947ce714333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e980b5adec8323cdd00aa818e2dd8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556805d1cc9b946a56af42191a51ab36335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf00c87233385ba4143acef573e96d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9c02bebfcf83c9e180b80be273d15337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a650cd4264f14777c91df6b6778302e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9450979bc21305a58a3783856df91a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623770db831a2b8770cc7f29dcf4fb3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f23cb13f45cbaece674042b421a3d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6a471c75af3f31464073f46e3a02c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604a37d027bcb39b2ffe7f76da6de70343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b1a61ae5d4fb9262d9b14432efa88344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f914aa24cf1112e483db17a649c2a9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78b0876f07f289adfc551a79ce1d25346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b385a9ffe3144229a6efd22b2db084347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ffd4253ab95ea1ff940d0b6f03c2f3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d3f91903d1824e140e5c2b1530334349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b333e1eaee4b22f61956d53f69c60350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114c1b75dfe1b4e51272dc2913ff97c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc399df577f6924f1aa74652eac4fb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f5710be403390fb200f62348a9fc6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753494f0ef749b28cd533f8248270a8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d34e93bfbc66bbbe5e0199259278a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee326e6d35eaefb5042e787a6e9a6fee356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440ba16ab42f6efc254e8e258a96384357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27449e804ae44346505062957b3386b1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a822a8dec83d0c22621b9ceeec1049b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832d605ae6f4b8752fe3b3193aa190c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22915e15080462e0fd1849a6f5384cf5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74a954024ab6be2c8d1319acfb50ce362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb73dfdba659ba25c5bd6f0247b2477363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a4ebcd70ed0f4c14fcb19c1e5ad0b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edcaddc959246cf945ec2832d1e6b89365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27bcf2aedb19fba7c987fa04f3640d9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891dfa21e35f1a59669349c9e0c2208367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb835e9b1f89facd58b6b34183c40e8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5b72a585df74fb001eee3f3d5d186369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25644bf8825f4d608ec2f3e6f9359d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63e63f4ae72ab4b46ccd5acc0bf3c0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca50897b68c69d051d743e960a1bf3e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e9e8a9b2abc8d6e69ee67116e299c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17656408eb17a7582f6fd40cf490a624374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592dcc7301b597593b3c50e5f923a72a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de1a4ebfe0b00fd3d636b4f1479d30376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0a170ba6f1641ef774f5d09271bd9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8fa824c56f5584ca29714f09aede58378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045835f2fb53878e3ca54392b1e64679379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01db0dd3e1de9db53f1253a9365c8a9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6025571939528c633f69d30d1469953381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b6e6c089aade02f072fbe179f3e87382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1233a1c6a199adbc0132a99aa95165c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad9da78b6852bb20a0455f47ce12ca384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32677d1e39ceb67834a36ecfc2d98f4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73546b970a01ab0cb29368da6772eccf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca7a8ad8aa279f374c91e55a5af3b2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01173f636d9ee22c137e7b98b2eef19388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9e516420e3464f662736a4550acd8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3ca65bc3f6d99fa774ffbff853ee2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d1e50e5cc67aaa070ac636a5004b1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff78e5b21b6796d5b55374e2c576d8c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f6802ffcf2b8e4b70c6a031359bdb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449bc8eb7fb226b482d5aa35e4588231394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacfc617da1e3516b43652c163e1a7ea395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e07f58b0f3bebe3578a8b633229156396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0328e67d0b4711b0a4e76d7d28da4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431964e6e38b1255db311ba271aa22b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be22da6dd096d87168875dec4d8275399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a886b574f9bca6f5b467508c21d41e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b7de00d6c84ee3472d8db1bab859e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302db4ce7acd19b5cd647f4a0344cd95402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f9b5aa9f03d957c9a57c1019586ce403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ae772d6ada200bea562b57616f9f4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd606ae6f1f2335c3f846a325f437b5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a908a91a0ac35cca095896756f5c5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e2d6c275dc1930b79c13ecaaa1277407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6508c27d70cfcfcb43dacef23d45a6e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba224e0421dd074b1cb68b47b4a10f70409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7fab8e10f8da4522dc9c6a2c8a37b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28738ee5a0d144c812d3b43eab9936411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d65b7f97988acca27b6a712f99aca6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a349f24678020f539a7cb51c87ffe4a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1a81b9fb36a256e75c2d302cacd28414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03736d5482425dba16ee17b5fc82a343415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe32096ec23e9f51961fb3fbf670e13416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5fcddd46b5d33ab2fc15fbd6cbfa36417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72a9071b4672ba6d3fabf5118d43f8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364ef2bf975da63b05f30518dfdbe0a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b556a5ee8197dedcdef4610149bd57420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1dbefe097b631ca29cec1efcb9d56421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65719290add69f14c0fcaa1e0b227d90422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f292432cefdd703d5cedfd742b3cd14423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641883edda56e511b0139043a13cd10424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320035badb3f74002dd668eba4092281425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbafe258a7bb35933f900877f6df1838426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd4b05d1cc42d172c4d643c12a971c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a54c92bf57cfae7dc66895f5e13164428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8726bba88cfc83b6eec24ee191ca2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa33d9037c86aecd04d9bd4915fd18430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd29d3104060bcb1d4c4b38fd75ffb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462af00ee9955006665abbe29b45c005432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1774b7088bea4292762911952026d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556835e4c3fbb95a6d3eeb84c90b2331434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5884be1c48f3bd95e213507b72869fa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcff4212bd7630d02843d585606cbfc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d506e7117b240cf03502ff928bf8b9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a135ac592cd4274a0e58002c3e353438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eda98408d6166ce7033e6dc86afce4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04f854930922e2a6cb5bcec9cba896440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079712e349baedea9ff2e020ea3736da441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c7ba79515120fc538271f79204fcf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95c331414c7a0d26f8ce90e319b53f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8fc085c09983756c463d53c181d41444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff4acb59e657ab1eacf812ad8668f6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1010fa1876eae03f5dd41c54f2906446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11449508390612abaf4b155cea3786b0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ac63fd71d9fba1bb102486c52c40e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828854e97e3eef1eaa58bd6f349654c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d13dffe26d896b5c0421b66c03d1d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802451426d99ff3c154cadb04afe0a8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c1bf4b2bcfd5dde7cf300a824b103452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9147a9b83ebb6b4123f48c10e9f9638453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e83aba4236ecc441a60934d1fa4dc9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f94551b3ae31c5aa8f84d5fa26ced455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894059e5f68330c1b26cc03bf46ebaa9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52c4b7bb9a3b8cc85704fa16fab6bf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7f7f0339beba8e390ed14039cce51458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1563fc92bfaceffc18ba6db787b849459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feffd1ea0ebc5cf2ea4b8f1e6b02f7f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e74941c3ad73cfff655c5d8aeb15ce461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c161d549c069109bd33a94aabbf688462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20abc807f191f09bcb20b29939ab5dea463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ad67b6ed32ce98178b18ad1f88016464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22b4e869c5f8d2699abb41a9580d60465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3119094b86c6c80eb49d5819f967d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b650b5007b7b56762a8db8c66ee25467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322a346854d97c5bcf38b9b33aa5f0e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02f1ba796e50ea933ba85a2358e409469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883a067e13e916ee803bf20a3a23189470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a49aeacb34b7955fdab0553305257471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad556063652c5cd93624495eb94db90472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f2c04357024ee23d4a71960489a38473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20dc41ea9905308b7dd31d8ee76024474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb151af0233791d0ea4b6ef9723dd7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf63cbfc06238121a33d0c25f00cef9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55ebfa581f55dba1ee9b5970ad9bf1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98ff9038c70d2409ad8753e5e3c99d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac697d5bb508ca88e8eb2a2d47dcc082479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00c32af7dbb2f7c822713d0c9c0d37480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9fa77514500044ea3ce479d4a0199481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6889ba2127103436499031043e84f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ca100077016c004d86a99c3854fc1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bef7cce986f3beb00aa8b0b3c11144484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1d4bbb80e0bd1af27c85c7eed0bc2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e75ae33b2c9a9bfea3871f59ed9714486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f9e97b6638c6ea695d8a95ae0313a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83303f50009e54a9fd6ac64c8dcb0359488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43614046087d4432c9775b887b3627cb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a46ef68c8db6d1293286b6fe9b103490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c0dbbf2119282867ced1bda249be3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356cd344bc936e62b0ea967f6630a52492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6608796116566144a41f6cd07d5858493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a10f4cd51343e49e1264342218913494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58255198f63ee681f0ac59e1d8ffc47a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd1076c68ad57d2f5dbfb61ec7747e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e62d98b67c12373bce6a042d98daec497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32328a9bf214f72eed55858e9357d7b8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbbb4952b44789f3d7b7c1e4390f143499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3f3e781e10a4f53411dfd16f2d81b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca21e24e27cbc4353ce2b7cecf7fd2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291b2a56ec7e01eb9ca0c62a4f9620d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb094500073d181c05eee0c6a91aaab503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9711428025e9e655bb24d75bb3c83504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451ff3a3361ace84670840a1e420995505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a3050cfc1e6f07d130145ec5b3c9a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48151b545081df36cdae43462e28cd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a644ae7d8ff337562f117f0f49e228508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54964d2fdde6cca489bc7b79fe929f4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9acf37e5f1f9373a7a8f8d4521f29510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a0c0ad75df423bf57c3db0f44e1a6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9370aa70c9097fda880deb826dfc2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68857a3c45f1e840e3ef7905a5969142513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd45cefb49b23f2832adfbe3b94fece514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb0eb2c81b05d46f818bdbd4bbc74a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb113bfccd8e49fb7bc34a207cf892516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab02d01dc90b59803f0df3012a205c6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153c552b0177a54740f0aca0f2c39ec518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74a605ca2d172c5a8afe3ff2d89238519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b3b22b2196334861eada35da5a9db520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0c511f3c7e6c65d5ed4e796bf3ace521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ead7da038ae087405cd1527093708f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baddd0bd60b9a5b4e35c0efa863623c9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b780a89b96b6c7c1e11af6257c28f15524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54c21c9987e5b7c8f298c35db3cd86525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d025cf664888e0631de348f5d7861b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c288638947562af7f6bf3529611b11527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b245a463f9bab217a390416d0b630f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b43ebafb6a55b74060143e24e2eb3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47937f1c6feaef9fda2ae93015de05a4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79c94d5c06c440a0df20a029e27892531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1ee6b10e4d6a6519b5811c7eee202532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c842a3154df9dcec0a7c19ac4b98c6e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38802b6842f5727d71fbad3a4bfe26534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f06855b02b98bf10a53ab68a57e5a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8f705524544e1e7907003ba75fe3b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182d3e0490c09cefcd370fa20496144537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5dadfae35b043140dceb54b2321c2f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3e3658dddf79b432b1fcc7dabc9ad539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e63db220b28c82cfa2a0e4122ba4e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e63a19a6d49604733ba9d849edcc9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e67e73831d74baee61fbcd2497e499542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78635769032148c175b7b74da82d7fe1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c6bb124df6aaa5bcf8bb01857def0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1b3aff06115dcf8d42d621d5f23a5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b8d646437950ec115babdf0b4d260546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72167a30fe405aca28286a85424e2b3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1b013c9886223816415d19a2a440f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563a55603de7920551ed213a9fba871549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928de551884062a97ff97d31a9000698550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb90ac2111e7ab09529778b56b6c5d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748196d46b98fc826909da546df7eefe552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b905317075f84335c503848afdadf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a047b51ef2a5ba7fdfe5d2a5432c184554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7009d0021a908b13e57bb94e7a1881555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace9f98b2c7ce08ce3c8602868b5a36556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419fdb84d590980081b5c3e5f28c8d1e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679b345049cc6655bec0792bdda7f40558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb101623314a83b12a6bd3b13b02235559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530454b7a8f999974e9f521fb8d7036560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5a17a4541880feff351612f36c1ad561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7bb3d0fc923a0f456e414da131041562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16119505433cdac56aae807db5a6b4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30780b0029399012f0a7ad897dee2726564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1239b87d31bb31510da3b21c85be32565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830da44d106bb42c81e91a5f160adb14566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fad1ec48b3174e4f888efaba4c860f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3b0efc8b725a38e9e43c20e5f204d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b3c24b99aa7a88907597ff6336883569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458b38b9f3f0ac3125cf67dc9ea9055570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e25770b0356e6fee2235f10cca211d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18469f2fe9ef614ceee80c0dcfd4cf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e2ecd44ddddcf7b9008e247e355b7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b366f217ed782d91ce81ed8253cf0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3d6b97cc12230c86aa20640b439d3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909ac638807590d0a540be9aeaff190576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d05aad251ff675666359f038146cbc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33816adf7697a6eedf5834938ef3d936578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d3d11ddca38991e67c56d8219cb18579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d342ba5f9caa7047c97c5f4c4160abc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96384fae33f0a21dcf9bab5dd94f1e75581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f8e5cc585ed6bcfdd21b9dfcfdf63582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea091966a965ed211811b6af442a4b2c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c52d478b38b5c54e7fba2365e62211584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e7c8e4f2a237f9722ae30227f4893585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803c433dc8ffa0ff6bc71b8a4785813586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416ed6467ff7b122d5aaab1df6ff584587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f8abc7b7eebcd40849974721c66b8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e98149100875443ca319482496adc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b3375b2db82b63b54fe549105aded590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b347ac60fdd174b9dbc073a71788d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eee0ec145ef815d66f833a0ed4c0ff592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e175375b41896d26e91073b783228e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb4b2bab69a8a9968e4a51dfccd471594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a0439fc791967a5bf726aab824caee595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788a6f11315455cff282f05cbc43394596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4269039a72d1494eaa433fa10a0987597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6362dc76242e529ef9e05b106ab513598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3db1390d87d7c60efcb5a82d34c975599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576e4587af65fd06b5a5d036d670c46600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9649c03bd4e80cc4153c0b7e12e10601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3c39eaaf3ed283d489c06fca6ac41602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481b5480001061bbdaf8433f367e4af603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2da8c7fe2732e241383461c4573dc2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb55948ec016eac8ca3b2dfe046ffd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beac3d00d94f25ee6d3863506a03403606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098fb65ed056a1936f5e6142bbf40025607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930b942e971c34ea72254507b45d05b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80392e9c882426da6bfaa0dad5449eb1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2fe6daef031044f05ef6ce25eaec9c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d928c741714e73d5f410cbe9600899f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf2b47743720134418d729a7462c9b3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8387231144d673701b1490e572e483613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021543fd693d89ad496c1cb1ae771467614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb46783ca5eefb9e49e2f15dc2e87cc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02903b774fa548a5eee6e9e5b76a29616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a33377fac06cc100d88b03aff95f12617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4da112429d229955a9ed8621c5782618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d08e79e318d4b94c17210420c3420619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c33681a41fa7bfc9c39b7e34dbf68b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425f6772b58be4a5917b37fbabde5e0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaaa35156a9cd988fa0e9bb2a2c7137622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899947552eecb288226c9ffe22c95192623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68575a2e43445ced74dc5f228972ceca624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa79fbc6051b0968aab0b435cbd8b9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436f1196966cbb06e7bea30635fdde7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeeb55317026337a06837a7cf9b0657627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c07651dbb840662463b867d9e0b98628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149503cb39688f5ddd6e6395befe93b3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28eba6c6cbcfc0bc1b8c52b20a3540f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28acf2c6c736d5444c409614e07a59ee631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d0b5cf895af8db6e9fc0514e8790d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450cc4d3fb3d9dd02e9ef210aa72993633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e46dad47eed78df31805b8a861b86634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3dc6c13d7afcc9b9a115e1f3d1d7e8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449745afccf35da71c63a1035a88c16e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47716c9f1a771f58a8c2870e57030df5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8083a47f97a06829ea17ea6a914bf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804ca6c1e920be13537bbeee68060f1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359eba8c1f2d8e365192226bdf42b10640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e53554f3bbccec01b9c36b5b9d518641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb63e19298632fece34137e26fb2ca642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508536f30166e7c411c517298f82d74643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94613283aaf6e03eb73ac941037d73644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bad80d26a8cc67a5b902e5b9036833645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4fe7b176ad4e8a1794e4a3994413d9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4d8ac068db60b00aa6a729d12621c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264bfa2b9083da5f309566b9e6adef51648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29ca2239c8114baa8ab2eb93c7729e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa487249b150a0a8e9630676229dea87650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59efc9b8a4a7e9103de6694fc2f0c79651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b177deeafedb02e23edaecfbbd9c6c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b8e68f4b47f329968c99e7f681379653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925cff4cfacd2e8d6f1e699dad27a28654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5bfebd57e6712c267919c37a8bb300655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89b34b0083d4704726836d8de2bb13656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ed0d685c0da2f2ef41b62f6e2172b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158265c4896ac7890d2b1953b5dadb2f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a827b1782c3b973b223b011f8efe5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229f30bf8d2c3dd8ac981b346d536a6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58575e23c4d411e75af1e3e364f870c2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6724130abd45a684deddbfbfa39226662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb7fde3dfbac08b8e60e62e0b5cdaa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd9c97c18214189d1e29424a0955ed664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1e039083639c33c710440b653a9d8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1b44d80012c4748316e08aedf8d23666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a949b91fb444cb3510803772240eea667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bfe4a1ee453099bbcc5b4965d535d1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925189e3434958b12f85bca44ab3ba6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d34c5cab75782b6f291094b60b2d7f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170dab7564be1866189b388fc16ce935671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44fa4d5cee81dd16331a17fb026cb9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc080d01ce4b88899d468fad076de774673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ed78153aa0be9f38387b72a2ed1d4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650303d74ffed5e0102995762a9247c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d34364012fb1125338a5dd0627ea9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a3fa769863cafabcdc9adafcf5638677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8de649b6fd5146a02a71c8a86dee8c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8ad4f784c32bb2c585025d850a633679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ac2868bcaf1e34705eedc02127436680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488107bee29070c2c7202c5ccc06abe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859d1b2ef1236ff9e223dd5cecf0c4f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a83e89e0252e145c9d4d40a54b96b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562482d2bbc53e2790d6228f251ceff684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84f3f1b47879c35d934d1b57433d70685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623ab7e3c82600d8a523c04c59cea89686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eac099f855de0f495e50acbd85c974687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c19c0a3201b42178da44e4867d7ed688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d0a070666f58b46879930b560fa62689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611ff2a3552dd2b934bfb1e6c110a2b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9680364c13c32d536510aba4c4078b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d995c070134fb6cb22024afd5b13507692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4dbcf8bcf33472026504da2c23acc4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed1f7c5326055028ea330d2336c139694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b427e6ff7686194ffbdb156cdfe749d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f578ad411c098dff162364a910e30696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe1dcaadb35f153f4ef14e2c56a10e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11c6385440cf5d177635da84907de8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93133a5116e3d751d8a630443b679f9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70482ea3e8dd82cab03a0c3dfe0a44700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca625a6efe302c2ee3e77555f3c9abd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c458efbd10481e9fdde168ca5db017702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214d8edb0dd4f4057cb9311d495e271703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf53d1ba1a7affd3ac132448051777a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976597de4d7c32100e852489f9bfb0f0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab01c213af172d11406ad7d92f6b23706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ce33c837ade6ede8f29ef6a10caf4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ef8d82d9df5260e091253a16918ff708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d005036992c36c0de16c6774ded47709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976aa0fc22a7c5ead9972d2e2462b360710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f5ea15c83c8ceb674777c2a6045c6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d2c50e6ac3a013c7c84ad922e9a02712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5581d67e20f44ee8861b551418aece5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5836b60027f27d233256ee93570af714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b309ce6649181cd6952e7981f0bd8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb126e9900e988e6515e0204900828716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec478e1c027cbae8041d860a7909fd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e929c057dafc23a13904d8a339d77db718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb63f74e90ff67ac6f798d73871926719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bab45b7e70fc75b8d5a4e59b2a5491720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686bccadece07470f86c418058f5d24721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9eacd11a6af5cc26d8ce1cea64b3f4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6b9d4d4261b3d36e8c21a0858b265723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdfdead4f652ebc1ffb1cc1c629aee9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62589e7d29b98fa0c11f72d81b1253725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26c201b04bc32a7a1bd6f417faa077726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ceae19e992cbf58ea27e29463f0e4e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83278ab54850e947ba0ad0751d8981d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d21237075ea2f81b5d37e2f772c9f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb075f062ce96c4432321f80d0501e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e9285b5eb9c0a00f94003e6e12bc2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ef95ff1e77d017eec49eeed77d192732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0d5f73cb4b635c1431c651dc6aa58733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01629c3eee5f2401745bcad35eab49f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d8e481e208857e12614efd9c7d5ef735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b467d84791f793feb1f83c1e56a6de736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ca3b9c710c24687872d88d3aa0932737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230f322b6cc0014298a85896d8322cc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb716c92dccb82c8bedbd4801050f1c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87253843865c258f90c2f02d2c8519ed740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500e88933da3aa68012f2738b74dc07741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390bc5964bf9bd35621658abae9414ce742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d6213565f77f448bedbb25763d65b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95eec435d38d7a9733d3271fe4d4c9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325340ae804d5eb3fc63f0a93533f8d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037aaa9a5cfb74f3e4957e2df5bb60a9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7028dac2da517b393c067462e7cc9b55747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ff287c576723fa8b3550ad38cf065748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fddec4fb658eebbf3d3cabd6454a424749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468cded3a5da87b4ec89b0738f0e273750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d105bf4a6d5158eda14eb040e1ebba751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb748793e19b82339dca309f084285f4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08a8ed54dc2fe34a480e88824003da753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c260fbac742ba7c00034dcae05a0c4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df2d83301acc430773f385a382dc99755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c787056edc861bdbe00b05db7ac4b1a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041f1a5b11d6b87c8e4389660b95651757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3812a0fd5e585220248ce6b2e8edbe758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987378fcde869940f57d09f8201ac0b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc86e464c8ab943889839f326ad41b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442aa7ba9c1b9a8c1ddf197d2f302a5d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723d155ae7388c62d2a1c6fad6f67613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff18c4488372544c3ebb6516d599af4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a556fefce5efef987d6581405371b8f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8aa940a1d975f31ee15f6c77c061d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3bcbfca431c4d43acea31853d777f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad46562556bc2be412f09602920df798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49ac4ab24ce39c29ab4b498656f41c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb81210e60b162215c1e693b7801dc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787971705443e2e2e303450bda38104b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3d794b2001a0f093918245478522212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e195fe92c1395363f3c53008b7e520013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5f86a7f1a5fab4ad66436ea9ea0a114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8b42bdb8acf2df2b45c01ceb0832e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbefaf91573115970ad762b05047d78f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3940c16b4d7178712b86a56312bd11f917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12db5a678743c169b3e32f638ab334c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b86ade0b863cad460092cc8597e2519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2fd6b48d5f6475d4c145605bf334a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277de154e02c893bb4822297aa20529921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d7fdeda001ffcae10f7a28db4d92722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86751fba1002520ed4cf4c78ac1e94cb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84426a4b26ca571ddd5acb0bb4a84724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a72f28068fd50edcef89c7bdb4245c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86be1def776af2cf46f47ef4950c7526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e63115d77d791ea2ea582fc76b36027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0209c8dc02c4dde24016926644a6628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd3846b2aabd6646491e4e1709d54229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b64792a947e7df88cef4c8cc406a630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c93d2e4355f751754ca952c98e19a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d6fc0aee239aba854075c687288f932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290d8bc427450294658875c48def08233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3b491499141814fc1f84fd18a4ee634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793864db8a42fbce9a82c4d3f0143a3c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7079829c4560ff299457b6092997436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284b99070b7a81282606e2f9904c4cf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989bd06ee881183d1ca14944828f8fa838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641303f062d0164c64a6f21e9e56105d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621fc9a99b9f835b4b3859b6bb27694540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15abd30b23281e875b1c43e43dbef83f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2debd95c399d8cfc9c460dad621a68c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65abb4d16ff229aa06d07d22a0a31243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f9c9cd72f2cc028a22361432f7bda44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa180b473eb72caddecb921528f082845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372d13183e714f4b1df3dc723809fbd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e106daeb603703960f2b69685c45c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20928d277f350989c33833a7b277aea748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f89377268c1eb9c268cadfb8ff06d149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249d5ad8d9fca7c2d281c0a36b4ffa650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41632ca96e195e041b6d46f3096fb7151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8dd5272757265de4b6964c442fb3952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ca9b080ad718d3fbb059f32d29e6653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c10b95f16e9d94af82ae05cee0f66654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513f9113581331ee43fb905fa970d7c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5940ae325f5378ae37d43efaa3b37156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3382cf5ad0575d21f5321d36196b957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359a1947ebddc719bfbb075e309f54d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6fac7e131762174eb4ce92b176781459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ca58fe4e9f3c793a32bfc2ebef77060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea32f9511d1e9ab7a425c92bc42b2ae61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca3c080e7fc0700df4199448da4f5562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baabca1e8ffbdcf36730fce8a19cfc1b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb342e5f05b93d8e2c67ada3ad62b2f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20d0491e794f6454affc52c46dbe1265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d93ca4ca231643c9f1c6cfc83b6fd666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b82bc241d8b6018af6f95dd43db2e067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272fedd72f176963bf41d8e14f6dc8b268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bfffac4ece36eb946b6dbd1f62338769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1267c570dd8e7ae0aa8284a606d7870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ebc9eb4d926472f7d8d18e41087ac71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae8130bc1e9a2ab784ae377ba6863c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb00ca5283ee9ca589ca2ac361284973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074727e9a2dddded31e6833d95006ff474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6c80bae0798f2f582bcfbdc8f573f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74b1e1c314d0cd295fde3280e4d09c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeafa476c3e0779a9247ce83244fe0c377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72d8e0f14245c0b5fe80f1630d30b278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b35a6b8cfa1e9dee492f83a0a228a079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023c1bc028e7772e224cc2cb367371f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690fa0026595941bdc31d621f2073bc781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2defaefdfb337151f9cc2afc326a680f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311742c19b002e101f05a1ac09bb58f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3867b247cba5ca788eb8c3bf83f08fa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc5d3f24fd3991b1785a4400f200f385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d10a1a45ff48cf690caec3d9c784086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d9f6d7d96bcf8e845321b349ac95687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272ba3301444b7e234a4faf4d08574f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc9f7613f2aa869ede14493941202b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05008ca36af108a3468b5b9aa04acc590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972e3929415e5e901491a58fabbdd7a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d32a7787b569eca55baaa3872396b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a36a992c642e8b6cf9298ac1128cf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c540fa924f843134de1539596301f1994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f98d3c7e12ba3d1736f855228860d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8ea1cad6e29bd329dac218ae8d14596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2dd9ac14aa6d128f17cc9b34385e997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2fb3a580dd250055bc6def0f39f0498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d2f23a3e4ae85b6a8a08c78907ae599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18824c33ee692c687aea8c1cfc4e9370100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8ae0b1e1b5257cf2f547466a1debd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5822cbc261eff7125b23780d8dd18c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da5d1e2ddd01a3b469d1144b7b12d5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657e283a64bc187ea47357106e627e5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39484f6454e2a303065c356163135df5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645c152369e5ead4b0c44d6dc6788f7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0e9fc97e5ffcf902398cf2676657d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67b3db50f2577be2bc26fb67cb7d3c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea520f9c09adeb82bf4ab0a1cbd9463a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea59423d42c8818149c6a826c70d3d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c8cfb5ebe304dc4faf0e0e532e146111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4317849340a85929555e5ddb463346112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6e8b293db5a8aa09dc46ea59b3362113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a02de15ff57d4563de5538a04ecbbd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba387a4ee08c3c2f1d75f08e8826f84115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a25d75825f3bd31a7d8461bc8f3d2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441dcaf9462a72afd6de6b6e299f72c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99952f61038e3d997c41e96b4ba40e28118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6224f85b5c3358e4947dd9f75e1a3d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc52c350dc15ac6a8a406b370e95169120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b41369204441def97c8b8d054ece2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450123dabd9e9578280c427ea05cdab0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94502fbf0e17a2046cbb4fa4117f876123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0868f9a280dd08e1fffac0e59a3c7ceb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6285215f7aed93c4c70283d749deab125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db130a6708ba844476c7ba2ad5a5991126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53cd4cd7c7b15762a9ba20a2dde8146127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df573f07e724f9b4bacb825bd8c4d1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72d5bbc7de43accb35aa1eeed9e29e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd44ac36d3d91edcf8cf13861369c1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28e3b52dcd604e8a6f66c0d37c6362131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ea2a5cd175b91449ffe9de7842b11132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb83fd6470d3e122add51a1debe482133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ebb81049c94b51903a1c54a45e879134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4007d4c81f3c8152faec8f778469cf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4f12928029255a580d1df0d83d703136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100952694200210ac6dc80be4f03e8d9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa0c3d63ad1d5ded6075f0772ebeb8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29ac6a331828b7b1eefee3414fb9f5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d75ae88ba8c8aacba7c2e7bd22f6f2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee90df084b4602442e590677428058141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289e5e6f5877ff6b6e50780c9e5bbeb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832cd2b94361fa2d7206fca49421e29143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e526b8b290d4541398dba547ae52ab7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b89cf0b7194c97d58a1b2548c411a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7260f307eb2b5249b19c6884142afc4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f67171c608fc290f314eacbe44bef2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0170c2645dfe97f6578d7f4052013148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba5207eb1b0881052fdd4d81d84c6a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b8cd11cbad132341fcf8b114b9e39150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf9dd8ca623f6b422bdbc7af33e09a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be127f33c912d8dafc3d631351e89b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d2f30b49bc5a4f6cff9b283d4daf2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0b090e20ef8809cce51468aec06b2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed71053caa095016c39798abec25502155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6ac72e16e7a0592b20fb8fbcfe478156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5cf998bf66aed2de75ea83c1dab465157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b3e665f11adf8f82b9d718020d3b1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f729ead2038bc216acfe790d9276537c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2e4a27aa9825b3fb3940e775cf100160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab012d1afb49720f39a3d85f505bb96161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a443cb9579603a59cff2ef679f0acbc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381fc28a04181b19699c82e63b8463c6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31c96940241cabbf903583b1d7b28a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87d7ea5cbcc278c8a44e9bfbc53b9e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a85de7b7e4666f15e61d0785ef336166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd9eeaec26b0e7dfe6ef5abfb275f6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7674d7c85cbd438899efb3fe43a37dd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59d645cddf78022af07bd3935e23ec169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690e3c0457bb6d35a97f4b95a306f4f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb5a3a0cb4ada1a2b3c93c7bba89bd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a06332c369cd49c8deef67ec67198172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dac13e645ca0054516a646273e993a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe98ca4487b9d07e5ece9f0b27170b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd6603f18c1cb39d2c6c4d66c5bc15175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf839e736cd8c36486478a6f927dd44176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbe54ad41840eb819853129131a356177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef51f99de6094d0f57e568eb7bda1da178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11f7972c91e1aefe1bb2a94e8e030e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1fb7fffa9a71b31fc0666c52a1b74180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df00adac1fa07656c878d7c3d3f75e2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9b9053a2c79cea20670689b9e0dcb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ecd12b9fc1b4af9f493bb4d281984183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be882e965df94f6e358911becd67da5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f66b36b49c74a9bf2d4cb3a170e01185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8e4a9c123e8f1f2bf88936559da8b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507c5c1446d2208b8f995ed1adefea8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585de15f4f0981531fd74ef1c48bc94e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c383c7e06c362e7da256bc63d61e8b1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d069654297897c87a485d53f322a6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6eee5d23c5119d11732c32c2d22051191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deaaa1d354e7f51d42f7d0183c3c85b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276655c7596576e909652dad02e1389193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc36899e73dc984597bff0b45d8d17d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1e747713a2d69a33ff8243c84be24195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4feec48df23bfdaa81be67af9b4cda196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310743cca0372651ffd2afc45eeaefd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4bcb5c9ed8fa11b24174aed36f1e3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679d65319f6a3e5cb2dfff44c354a8c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3b96c563ef9f875ba09779a49c892200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e5fe1b8033c2bfb8a9503990a6a74201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8020329b1997c3ad7acca056743496202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98800961d1966a049a1552c4f3af48e6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b7ac918fa76f234fe6fbd713f579c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797f16ac648ecdd016a0b3d41519738205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37dacd8f205dc345d30d0993c3730c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ba6f2fe07db8fa157424dc2790631207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ca966f5860bbaeaea151a774d4eb3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3311fd30fcf61a6dc6e6a4f1b8655209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd1f283f66de51f5d9b31ec9630a34210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4f218dd50fd84674d40e8a7bd44a1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8268bd3fe59bef28b920bd143dd19212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c14fae0c1a7f0ba0d38559d2be8d81213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce527d0f68331675bae0b05e2d0894c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88fc6956ce47f4e9f94110772110b03215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb0cef991cda24f9b3310fd9b028fd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e50ebbd64b558b8c8f7be4b9174eae217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79872cc9e044f37d4bc1e4b3d2ea76b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e3726f2b357a05ab6ac547ddaf54f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8147f5c1cd0451f474040319ca0fe0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18855b59ae7ff7195c40a825dbb1d013221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e094edb91f02a60796f6c2b39e68ac222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d876ed9324a2ea81ec411f82270b23223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa834c581c763afde63376cbb6bc69224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e20905813a20599d4e8b66ed233f32225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df78a8b403b240f8c5a3b8be55c3bc4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4c91de41a49c7552359eee6212904227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172d1c8cf6613cd7755785468b85c4f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b61f37afd5e8eb77e1ce1cc2a12a0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d63d34771ae09d3215f934506900b2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148fc470a9ec0a2a5e50b1b00af2bdca231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006b0605adfcc8cd95ebac2c4f3de75232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3ba45e9af20589f90ff387cf663e9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032d81ab87f650f7a492474cbe64029234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0f4f3e713940933c14bc137db3d2a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43e9c7216bd470a5c0e7760e7306c1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c0c67800abd61f6f02334402fc02c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba84aeea14e31f39b89d9149cfcb572238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273bb858dab95f0e0acb0042dfdaeeab239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1bbeef5a650af283e63dd278fcb999240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad877a03a300b35bf081fa5826b780fa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866081f8657bad04cb6760cde05a2849242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e4cf335822ad8d7606dd5f7b7fff9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4de7926c5f31ba5f722446a0299c69244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529dc2c81a12a2ed06eb781d446e0ec4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c9132ca78b0db5732a99db3a231b0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de3cf967410478e1f62c7d19d20bff247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2029c126e370404dfdfe426981d31248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaae1bead811a53ecc83991f61e588a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f3757a7dc1ba01185486308692a49250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b4918364b1d41ef4ca3305d72a005251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc756182994cda7e8b0222a86bcb36e3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897e9d47d0fb06ad6e946f678d23713253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4bd64d58b881ac805101e682a4ecd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467b100ba964971d473e056f068672e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f554b803c03bc1d70ea27390993842a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c75b0ae747af5adc917ae83fd20b7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d3e936dd604a8ef9623ac606467be258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631dec00c78fd035d4c468faeada553d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ffeed19cfd7c328abac5f30a2ea7cf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949acb5e3218adc2ac4f02273ca63cd0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e175e49508abc7bebb1daffe0b27a1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b6cbf81fe184b457a6f821349b8cb4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865ec7946e4334adf1e9df1afac52d7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1e3a358ca123114a7c3401533bd96265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99003c9a411e55bbd707f5e8a90ee567266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0b0a0ec387a0c1bcdcd82c470cf9c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904f58d3483be2e507f187fd82b9c53268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f30a4d684a96fb699c06d9a330be0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a1713c85c7df34e44ce379e9a4d7c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91147f8062c4d1dc4f0c70bfd6443c97271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42fc9fc7b87fc908e7e85047480fd3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6822863c3434999883f086559f3f52273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708962334f3884d7e1355b54a954c28274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36d28893cf350bb83705bbbe713a72275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea771f54944c9f43b0386c820bc705276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c1f87e37d7c8abb936b73a6a69c8d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631cbc8980a915428c78516083435e57278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd69a38bf4a4a6edcd1c8599355dea279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8650042b1223045775054e5d939a5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d8c994ee20f7b6b394a5979768b95281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee69650fa19b0922dd972b77b717a93282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8eb803367d4a08d3632b01772c6210283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcff467198ccbfac2c4bffe19067c33284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cecd8389c3477ade6c78a6142a8691285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f586e87e8c728de5ab8871cc1daa2b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76816fcd36682cec0f858d1b0a07e783287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c625123800e847d8c20c3d64d75f3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fec03751118010da35823b84c3f3a8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca45accc8fa7bd616203ce533636ae9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a09b838e260f1aa5ce6522a8471fee291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70fd3ec47e9beda9667ad678c72562292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7da82c2ba117dcbe7d1f03531899b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a98c2a82c8a5cadc0a717da64bc06294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c3d42104ae3ff9bafa9bb341951c9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52fe27da6c2604d07539be4bf651837296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca553d820398a69180f9ad82a6ceac4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187046026d097fb757bafe985a9ecbc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e586136589fb317e9e402c3a49b51299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59c28c4b518042c7e4a52b8d3ace6b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6eb81d90e498ffdf177aee3bd682db301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4ecf4110fb319275e5d2f68c57252302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe5f2185fa50a453290f0553d83a96303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc62c8ee9d4f358d1db97e00e91e6c1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543984d6e07f32d0b131abcff638432305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f41eceb326f45da26313ea1592de1d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590d7c7fd34aad35b001cad8aa8a3b0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b1b65baecc568decfad4cc1a53da9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be70463d1ad7531eb5fa34decd8a12309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c44cb03a44969c648cb4f62d275dc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85cfb64483b0756f4a36f5adb0ddd0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2151b83b48b095d256155dadc39117312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f500c3a1ba92d77fe973cdca2a7b8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f276c4ccb42584931f0da36c9a7f72f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97574345cde944cad1804814817cd6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d23cb9cc9187ede027191fca64fe49316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e46d9864ca7074530a3f7d5910b99a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240d679d241d872f4037a169f878074318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64949578fb8831d2925ff339c05d7db0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0fdc414df0993f2dce204eb65ef2e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69f2c214aafade7e9e0e541bd6d56d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ecf83c9146525114af88dc7909ba3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f9bea2ffaeeafb0fb4b8026a8de3e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9747e9ba985a3f35c96857cd914b0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dea2024fa56e675d090c4259d4a24a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f88b5b5b1dc5511e7c16c0bac8eb2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2a6c9f8ebba4dcda5b05a78bc2acd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88402a82feb8118ea8ec12a96750e860328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ec045cf7612d88404a16ed557117a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6d0bd01fa7a5b049d46fa25730df1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8b8798c7cb9dd70b11ece5c22141d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca113b0ca3638363e74f18323a66ecc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b081a40f9c17b1f372a1f05138530333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847fc7455c8ce26bb8f4fd33c38591e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29ea290880444bf25317abe6df9ed0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb0a5b183a789c2c395eb214c30444336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b59129335895ace1431ea610e0f80337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231e9357ebddd06942c9391c70281e4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349d3a54316f8cf9e9d3c8dc35aff85339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef3b9621470d891cec4b60ee33b1a6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418bbe2bff7858a242cdd5ee1b51bd4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465513579676b201ca20127f992d123d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b50b817dafdddb48170a76111183b0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d30d19e2d562dc3cb207efd3dea29344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f8c1d39318a99766c5252188b8f61345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf9edbf621fe7086d2f790ea37ce1b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66552f054f10c74f54371b6ffaed91dd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862dddb0ae45abe5d484d2be67b3e7b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c23bc8998d206d3b9bde569964c738349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94df0e2d027fadc9566b66ee54d2ad350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7c02c50ff580c7a3c5d97ca12b401351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e82a380aff86382f8a976e03af38e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f53ffb26e589f3fb2cc337d9778da353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee585c11a31bf31d843bbd6d78e4618354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9fea95994eb91fbc4b2fc91ddabe04355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241bb06660f4a4580f58adf2d56d8daa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef208479858b8283ef10cff1bfadd14e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621443b728c5c37fbdc75c29fed01ce358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de206581fe5b090f13b21d9c2997734f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57511fcccf55a1d88b31719954d567360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1edf7aa1c5dbc7f7b47b140c847d5e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf1ce588c33250c434bca0fa6d3908362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52ee792e85521b8ae25ebf201af49c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1deb7b05bde560aff0cc5a7bdccd2ae364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68acebaf109ec418d90a2dcad8bdb3af365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9d1477b79c4a2eaa8165412c2d356366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44bf496be4687bd3ac15aa20fcbbc5b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7d4980300855405fd7166d3daf75a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c20d73d88e82cc2635b9462004471c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82624f3810eb15f72ea9f49262c454f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b331fe0064a28e06da8b7fb2a15bdc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999fb3f2c8b1980d9bbe11297038d6a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95bde6dc39b788870fe72a19b2953a6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe19317c72521e331d1d1e915d05a6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d287d6f9f46d94e5c8d41a9bf505e2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680accea47dd9ca275477a61443a0bd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99d622eeb26c95ee5684799fa616db377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04037af9ddf9ff06a0c82a73c3a070aa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdca3867443cf1ad3356153e2b1913c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd3140e0366ca0a2581516518ccd9f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94350b2b6320ab3c9ca6d03fa8b4223d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f3f22fe40b8ffd8879091ae44e999382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba134296cbfa5d0e5d7a33b1e25984ac383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0fa5a2491b33c9cddcd967f1ecb4f4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52dcd1c21f4391a4f762bb09aa7dbe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3edcd0ca7a73c8d2cd506300ffa0709386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b216d19bee2373a021ab1081b346e2a7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be77d783c23173c5b1b4db83241de76388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e586cc6e6d0e2e6cde080a33f5a34389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7eff3bddef95a05b6e5c8055991b3a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954429bd330fff0d1ecdab19e77c0b6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f863ca5e56b2ebf4aecad00c613e984392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506640bbdb2bcfa343dadca3351b5ccc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17651e90f15b30bd994c163efc280578394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59912ae8d0c722beae71fc8ae6ea39e4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31d4877c9f248b7ce8709edb1a3b1a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3505a0d83bdb16922030b515eab4f34397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1185190be913dabe9256d6db73525398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a962678b2cd83c6a99b21c45b4586a5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eee1392c62fc4696867b23894cc21c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770889ab63259b6adeba8c9b0100e6b6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991788777e3be2cc53096d3100c8311402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58909b592a84654b166a8607b0c30a4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5e5b8373c47c294f0acda260e28e2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73748a328228065876c0c0526f1fe5e8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3302022a885d3e581983a8bb88a5ca406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d455b0c804051f0ca063c017ec5ac407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90793fbf20f406376db4345bc0a13d5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab2958a20543539c46a6f63c6ba0da409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce602bf9f2a8e17a2675cdc79422ab4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe3b43fec102ab9d8f1d6786bb3faa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44471ae423616e2fb96d5d91cb220a37412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79daf62b362b46975c7233d8323247c9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3520d9e5ea3fdd4afeb20988ac3d7c9d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c601dd7abb95c84218d35b57ea4785415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ffb07881e7b72eb75569f2ba62f41416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20cf1a4eaa782cd8c00576c389d718417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce14f6bcf4bff982c4a1033f5d859f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92bafb64b44bd8429c96f7644637a9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e78e2c91781ffb221b564bc7a716fb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475d9469ef1f1f2fa6cb2230d3487eb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75572b6a0ca31608007dfd87530a4a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd10df36089570601404bc3915f4aa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6287574a10624634c30c68e56fb8f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3e3bf1aac52d32e047b387b16bcb0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dcd88d7f99c912502182ef4123cf2e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320a06f6411e12918ec8dea4f9cbfe0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331010d302bcb690a9d8cc12b1b4573428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344a2619783c94c0089e07154e6cd90429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661bff06861dea11d4f97ce6b0db27f1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb20d166e4ab00776a0dd291866a5e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12da26d66111891a0a510ae76fe7a68432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56f08dc057c6b088de7913f82a1d98433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec24412d39915c43180028d6468189434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021a31b900c581e6d14f8cc9db9e547435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e21373943d48033469a749166aeb5e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713980154b384661026b281f1a54c71437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bedc824b1b10a8adfbfac709a3ec1d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2baba72f93e36118aa8ed280e43ab439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab934899d096d2387baee1a90393d553440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c588f5748f46f3ece2d9d22ec37a0e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d897837172c830d7d65a57d449ec2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3088a6d74b85ed3d9f04b1d08d60903443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053052f4cfa2f120285c4213c5413232444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b70245d850334c4ecf35f611272fd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3604debac46093e5419f67df6c61b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a386b48d5e3df94762f73719aced34d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d02beb27dd6c006107de71bd4d767448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a129cb812f78c660c646ddf804a0b32449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a8a3830d958aeab4e96bd143b3496450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688400b46514bb3fce57b273957c018451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aede7153235b6a2f8ad8c80e611644452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8cfa050e824d444fcb1649d6bd168453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6c367b5ec57e81aaf04d53c83b697454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9d463f3bb9e94017600875a34b523455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d3318103c38486de62e17b04b7946456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e43dbcbcea630809aa1270243b31b2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7bdd13813fafdc20f9e43af6c5ec83458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17fc0d83fbf087f56e071bc93777da459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43108901517c8170dc6c4a2daab340a9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78811ac1120d607be913fac7f67309461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63532e4cbc88e6c4ae4b941083a8f90462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a37e5f1c77e57406a6d422845f947e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338cc8d482f9b79238ff938a459e702464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7903c8fa0428b0ab6988ae4db4559465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559063e9a462522c5c0215a150ef601a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c970c836a696b2d0bb8f6594b3d7a7e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bec3068090ebfcbddf5cd3b3c24b95468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2501353c480262708d2e70490698b9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ab98f91fed4065b8a0106ef3bb460470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b750879afc0c110af2453351e20a3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970854a7c118e49820b79f977640dda472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90199be00c47833172b136377ac7e7d8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558ccf7c65bd3003644a414a4557c56474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4474c98045df072451fea070a40351475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1462a888026edc011b65cba09ffb78476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0615cce666370f88bed08ca7bb6ca477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1c23513d2b1d07b25f6b9072145cc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ff0adede31e7fa7631ceafd163136479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096492fd495fccf09dd05b2aa82f98e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21912e9d2fc1eb46017eacc2ee8be04b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bfbf74a74c2124b7acdd8ed7cf5100482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f36777f9205f5e0c05fa4791f6321483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81f189f7f8fd54f7f78f757198759a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4732b402d0c20da9aaaba22f2ae82d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa23de22c2dcbd641ef0081f1fce55486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09002bf779b5635f82504e5be3d994a9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4a369b68e47708766d510727f2522488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5760ecc9ff292dd4126e3a773f5b4c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4b59687e2a0f77ef3f436315d4da7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30253ed52ace3374b43df211e8f208b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d6939b81805d913cd3f87e130f6a0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bcfffeaae17c9c0d36fb648a676e71493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff11b670e335e052a28a6b9e646fd7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909cac7dc54bdb7a1839de636504d83495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33d8a7f1abf24e04bfc52de93607f2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f697cf594bf7d93027abd54ba7e09497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b72f592885f11f59db43404a37ec0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f04d7b0f8795bc9328f9fddf35ce1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9820dd715ebc5f28d11de6d1f456d02b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6facd88adcc476cbacee2487ee48da5b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7a3a47c578a2cd96ca7ff72a838b4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10e36818863fd142cd3c56708ab545503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182df0f6976c95a1e7c392eba1bc6ced504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be862712d10f7b631f64d3d880d42739505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8c8cf2948e8a77e4ffa1ff7efa01e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ca4cc49c79d48533a0d07f413fda3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818359d25c9c167e145bcc0bca06da41508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b798e719743dc62e2ea2c4d557bbadf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51040230e247d33f2d5f4780579190510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddbae89cf362426325b2effdc0a1f6d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4c2ea57350d7abbee1e6ff90b1ab3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df5343222fd44f12caaf38323d7f32513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e462830a540df0c6aaa81cd91c4c7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c959baeab5bff94bb142a79e898db0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cbeed3babcbc0bee80eb37f2e8594c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814cd3485dcfa6ed5893b1b1d52e8929517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7e47eea57b87ad86b98f9e529fe1e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad5c7db5b9db293892db835a580bbe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883fb42a3d4aab87de8e1aa67306b897520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4044e0815ea16a8ff54102384f17550521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4160e2b8dd6c8463241b2ff7edb5fd7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8985eb08b10f7910a52f1ec9f2301c4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514b4c83c8cc4b3efc5fc0c080cee53524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de91743f4fe36b4f91aa7daeaf628e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66f4680fe82da0f75cd941eaa8d3a9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4899ce209406c1856fd1aebe9df9df9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b5097a8e859fc2bfa93f1212a18b2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985183d5d694ba98bcd6e35a87d59352529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2f79919e022517e4c89a504e1c396530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900366aa29692cfd5cab78f144809f6d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8367c96fc6fb126300b147b380da906532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22deb5d522cfa2309c8c38f2b76ef3ce533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a1dffceeb608a9f998c9f2a201f1f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f61001eeb75cd8066f991c8238478535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd069ef1ad155a71059f72586c3fae536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5436e9fc6d1ab69c93b53994abc8f9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea3e106a037efb20e5a719ee5cbf13538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb17c99445030047be378b8704f194e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31f0e11f2b8d34e99be2b37c3fd903540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987dad5a14de48f50a8e4020986cf457541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c8a94abdb86124e3c8239e6da362c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1df6e98bd6d0accd93d662a1ebb3c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870433238f6f5aba5c2dce9f1e418d02544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894021471164c8e8eb41e7cf86708682545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af289925acbe1ff845f9b4d15ab066546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e903691fd5eb4ade72a21f866db3e27547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9d9fd6226fe2d2bd0feb9323c04d1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a470cbb473d39957a950b2bd5c3d6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf682613f19874f8660f88e96bf796a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b4b28c9aef14b920ae99102c12484551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f5186f3224e02f218595c27831277552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee615ca3aa6cd305d400fa1846d013d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5bf0d702798d58c51844d7ec6f645554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c388d1a3bcccf1c074cda89cab1d578555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bdf28b8afcd8bd969cd1e6e4946f08556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ae5811f4f948af6a11dc8ae826287557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf650ba3478829361810d783983ad048558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377fea9a41e05f37283074f8cc9e038559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b641d268d8579f5aa0f88b6fdfe57560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8e78a4d101c537fdd55c59ba5015e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7e165bcb3288efb5fad4a0a870dda562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a500a5b85e7605064c38659bf53520563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea009273c62d4c55902e2886b2c01140564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ab0eb6f7e53cfa01ba801cafdac4e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28baff3942e16723cf6f17af2f029664566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ae1578fcecf0421960ea0cf85b36d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d13856cc0a9957dd9d030d86d7413b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4e42989e3cb0a89a7c37c13d5ee95569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136947388c08622b709fb8b239fb32a8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d2da9116020c24de1253dc6cb5ea1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313ba01b1818e69521a92734aa3fabe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70592a2855220ba53fe7c5d60bb39b68573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6b87e37d923d3ad0f947a941dff89574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f626ed688389d60076d01ddf12d3fc48575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9293fca3996ec17d680397f0b3fd57576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96a9b13eb5af0ab55406b23045331c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ed93783dc1deab17e508a75b1fbb8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8eb6e639bc25793036e9ef83901ba9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f536cb1feb36159f166e0423abc51e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad7f8d25879adb9a65c6f52feb2437581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184cf02b63e0026067b4899fbc9ed27582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852b7c429acbabfee59ace286869d30583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f98a8498389c34fe1441853ab7691c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d206d995be347fdfb4ceb19f2584f2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827a8a7214b0b7d538939e09197a627586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d73e3ea3180ed5238a9bc582197af0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef378f7038f8dd2dd9d3abe4e5ce4e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749bddf0c67a5b9825a9afc60691ae0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd278c384341ffe94720074f929b474d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9da8221c26469485d49f2a1b18f01e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68522ebf946360b0294019ad3e2ca2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576fa55aa5aa2e137ee3e597e9a739d3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03acdc06538cbf03f7e54df741af784594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5025f811f80abbd6a93d538f223d1fd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72ac95c847bc52eb9098aa6aa2ebec596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d103bf250748b773423d3c3f5ec7b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9820aab0cec4f0f1722f45bd7cc37e7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81c5290a3b68d42eff9abe9db6232b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247deec0fbb51cda0f335b531218cef8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63693d7ae46cd9b8dbfac2b903c437601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcdb18c84f094ff31dc69e5a53f7bda602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133388242fd3df2252c63d5fcca0d91603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c8dfa909fc2b1f0ad0d668b01be53604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32040a1c3224d8110130c2596d3ae461605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab215ef5b192892516585074cb9bfdaa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b95d5224d10221d177aedc1559eb88607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c189f1662835068c30a46394a040f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e6afbb3af93652b456e4118b2c6fd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d45d47553d6a60c8cd444d20376ed610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4fdd25c59084f27c973f459fcc4ca7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0f4e79802f7aa61b7d4a153988da3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6e688ae9dd3ac6f001fe0a22bea1d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90097c4ace833dee97e3b25ccf20f6af614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1451050809dd05a4427c7e51a8f9a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d25194a27548c13ccf8061e2611203616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03323e911d3a46e8318508dde1c05bdb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5b4678a9373b7798ca342cb3f8938618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49299bb3649c9710be742ee6b2ec84f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0328cccd5a874e0e0b23603d168a5f1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379847dea1858e5fbecbb3651f43ae73621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768d2e9e39eff4d996cc8bfe1da91f7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee1e6e02bb8cbfb1295759350a7f2e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a0362f6f62ebdbf0ae5984095bfd8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27c0e6daf2edfdb128506d4865c529625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36fa1a86c96ab4a4be3fdc2eaab6a5b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446070be44c378e23464c969c0bbda55627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b014f0dc8147383ee35a3d91d54e09d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31cb0b3a2b1ccdd1a220f53690742c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8190e6dbc2f3cbc9994e9003cb70e38630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1852d55378faa6eb549a247829853631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb115ed52f2eb4f0c17801f7706fd4e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e154826f4f9cd0fdbb0dda38ebfe7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682cb9067bc73e87eee10aa2b3534a4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41052378c7b2f0935ad210850ec3a7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7d1a7e4fc88c8cf6d4087f571fb5a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2a1010b196d6d96d497edf50729c9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c1ba9ff2bb3b91d6d5104bea512ba638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d7c31ca79498e42a064242d17cf7d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b53da537f31b10e99a4eaf311a286640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb41e1d1cbaf14e56323170bd3fa07e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a920587112f4b308a6115b72c97e9b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01f80f9b8e17708fad93973c5bd14f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc15c7f83feb527e0ff0d03f7b1ea5f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb58672e43fc13cf350e6078c666ac5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1e5a1dba4c16961c0936491e9617c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b155e2f67cbfbc91262caed5c13a9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f540b047eb995a40117a4d9181594f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71445dce89793209afcd580bfc6ba0bc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7cb5c209b8213841781cb1bed3c942650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46242ed2486a93d8584757b1f90843651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f30b3ccf763ada959d7209001cc0f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6e989aea0be371af7ce40ee52cbea653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725269c180186b7b358dbf363a27b5e1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bcbd28a9db1ef2199958e32c14ce3d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d92f29e920caa65dfd002184f74b9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3173e26627a0578279eab9dc9cdba657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36177706df386d3bc1a89efdf74a5eb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56c875515cb246ce698d8a3902afc2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969833cafff2291ac92486796d09dfff660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572509392cf62394a7ca707b6394292f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799f248dfaca5d120383d4789298743662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81153b8fbbd384a7a21e9029a1fd725663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baad106f24f41d429d5ab6be4e1d341664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d89c1359b4682519db72b96be62cf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79355b82d4af852d40c9bd66a99e162666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb8b5350b78c71ff5a81e1d2c0d3eb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa75227df9fcb270f5b87f51941e58668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623911a7bf38f7b8803d57db5d50e49669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32e0dc9dad6389f5e9d7f9bae3e554670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c78b1ff4cd660a44dbcfe68c4d1c1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036460ab4b3e1cab3dcb3a033b09f2e3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc1fa472a6ebab9b57aaee1d794034673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc963176c2af92b22eedd9cc5caa070674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01294004000c3d9930f0e35a91fa6fb8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375dd2fbff8e0e53a56889f3be94300676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60530990eda186a3d9f437b848903c3a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205491f986c42b7c71ccc695121ea981678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647f6e21991dd2d353ebd77dbb6138f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537ec82a6c0bd8789beb0a4cb334056680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5584975246899a41678636c5378b67681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcaa408e88a2a8f8c0408b1c187e902682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27605d941ca5033bd50c3cb01176b2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3c1a4170c0c0e0e76d14c67ee7307684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25737ee2b1e1145cea61fbf6485fd1e7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1d3163726ccb6f0e68aa108278e7c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991ba7796e071b0224fd62378f3a641687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805dd4bc406e6b67c113415c3c13ecb8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103c764327b76f0d8a0aadc3ea9de79689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b53bfcd6a59b112cff2cff72670f7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee43ee99b6feec38c2f8041b83bee3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dbbb870143dd15e3024051cb7ade83692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6e4b2ffc43277c060ee65c0191e0e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19c9c0a0dcbc2cfbcae1454ead946b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9492299fe5295dc6b81ae4471ec80695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f076f4a259936c51033c5e1814a655696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cde158f02f4371d20aa508d04d814f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b902e5116c35a3ddc765fc100dcc82698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b626387eb8d9bf782f6e7ca70485932699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3944fbd338b9a3307306ff9a999dbb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60bb94f847fa17640edea82167350b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ace159836219330ab31205989fc4e4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492b8fd549005427a285a6876596544703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671f6516a4c4b8d6bda3b69ed838b58704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866e9dfeaa72c3749a5248dd634a6e7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1ebcbc1d4931cf11ff66d8ab1fde2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab1fe81ad4842c847d1f9c35d029be707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa291446652e59b27b7708d1aa223a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44767cf4433eb488ab4bb56cf7d3b0ca709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fcf5d13b5ca9fd502b3f290b3343c4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7654314002329650043954d72095f7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116f75288c2af429e3875b74d72d6e1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd85a206b36172152f82c8cd02583d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89434fb346e7bf806bbaa9b977aca3b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada28069652e20c590e0d77efeaae89715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aed8132f322142462e6be1071329cd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace4ea396f2602ebd69127f8a961771717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2ea5e0ce2fbf30db079e3d99febe1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83aa7a30cbab8b06e8b807c669d60c3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cef0ad864f4ee03d5880596932f9fb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577e0050b0a0c58e07c510060dd1b91721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9d548c113fa3978f7b5f335f1d6e8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999d3f63f10a1b7a32e99275d7eb498723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde68cfb66c6b29ca3ef2ad255dd06db724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361d076ef9259edb163e75560948914725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00439a5a33962a1a00ca1fa20c0c0a70726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3888094093e94d9bfa5307d86c43d28727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ca8480377149af206ee06d39c4a26728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5dc826902b556fc77e8478224b6821729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dff7825dba58a439f7fcf82a915d5d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cbff734f39e9a1eb04435cfa696840731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10986146835ce58f0bcf35a6399265dd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f9e37fa8c2273a97ee8191a3f4182733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aba2b79e8a500b6a7d434af29c9f31734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2468e0c86e239f91203f184e59b5d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556d005827261f8e4bf7d6953bb36b4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3add703479f525a89ddc7936734182737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090025325705a40cd22af7430c33800738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24812b36363a45102d2e8e7ba5fa5ac9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950fcd385f88bb3658d8c9315a0001d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43676a73cb7d5d9c788727d630f30140741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7fe0e258b60dbe310e5eac9abad470742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff698ecb7016096f4ec5c77e0eb944743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec228f0b657aaf320262110900dfc29744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ffd29506a6d766863c53bbc97751f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55737495e07d0c875273373d9dad4a14746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3495f56041998a398527de11ba86693747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0b2ab10fb13e572622410e4232e8c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5cd385b58bc5178a6f81d15fb590a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc6193aaec5e8770711b72ddc913f8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1c87db86560f050c8b66ccca7e968751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3e7e0707ae7d5639b7b08f9ed0a8f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f5a4eda326459884bfee874f5940a753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>