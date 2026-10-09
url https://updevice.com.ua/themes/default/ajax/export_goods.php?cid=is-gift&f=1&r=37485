--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260bdbe3e135b26aa0c708cf9be908081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74db3dba466d4a8228e3930377f4ce02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741ffbbef1c59ff54be38aa19b879633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e323f89419bb375ff31f2bbb155f944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6727cb1664bcc8c9c2df9597510c0a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5d7f386e0ec1d1a3023f827ae4da66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289f5c955ad8e1d8d9c91400efa5b6b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc133d9c288b3dec8994549bed0ad698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06216bd6de1f835ffabfa4a60bcaa59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f8d855c645bc33712d14db3617a4e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01dc09ec01b7d84b48a135099f59fd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ac76f66c000b209341925c501c1e612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5ff303887ed698ec55dd4513146a013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef20026168b8269ef5ebf1ccc3892bf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493014ca4cb30b3d4f30d7d909c431115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c238c48ab46d276052bbf131eceb8816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84655aa34e8c55ed0ae4bd36998ba84517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fea7ff233e11ba381c5af66970087b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee69456c25acc6004426d3e4d137ddd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f69914b4358f2f9eac7de0c94a18fc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae18b92b2d25bac3d02decdf100480321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dfae4d9bde92ab535b5ab16a66e47622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f30501b6bd265061177a5fc3935b923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2f6b738a7fc345d5bf623183092fc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fedac4d3f5be1ca67c126f114a0862825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f4432606830ecad314f4998960ef726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af899159cc1b149cc35ee38e108acb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161728dee677e2ffb1575f73c124c9428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee1ac908f0f55da74666fe88c86f0d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502ebe586a2271840f53ab2f3e10b1630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486b9f039c2b309dc66e0b42ffa86f231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743929a88f5b6e0b1c0ec44b9b2c6d232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f021f542e4413dc75cd19814b0f8c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7b82765f69e7a34fcedfbb732907a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5276074fc1bda095cca4a9c1640e63935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63639f6b988ef045015ad9d4775ca55336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f9c2ae32a54de93b9072df859dc4137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd96086b811ef1425f42bec119e1a038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f832145639416c02086e251267372e539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a9a868e0b0d7434935a7d7fcde07540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ff9c88fd38ef2ee3f1a8885d272d141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf3ec270c9e5c0449ed1d61978362142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec65ffb5a60cad87083763cf31abf4a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369460f943aac5dbe49baa09e5bfc4d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184072e5a8b6949f0cd41e3d1f636c145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716dd984f7c9b6fcd5e5493f08c911a746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d421bbad0ccb9d8a3dae25b1274ede147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e24e71da18a790a301df216b1703b848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfade7420fc309729b7629263a7956dc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3f796b40f1975a07157d7d1ef905e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769858f1ad6d91aefe551dd0e9fd990451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c755682456fdbac831ff02d316a38452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66bbc8e5e5229a76fce33947dbc348253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa263ebda7966993d1c2bbfcc7c608d054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e1e81a0bb3dd5d5ffe4ffce87274c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95561104b6816b230742ad48418cd65656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8820027b2e7f90fb024ad797f386dd4957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ab1938268b380ae5e97a6f9891adb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f62f2305fb5d414adc4d318a5140e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126873368b8cef1a53efc286e36f7e5c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873e0c5343d3d4eef877c5b37d8171361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5e60e36f8007c77d12c3f67f129e962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075373c4c98b9210800711219070f88d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6774af38b12b1d09230a62bbc6d4964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce74e5279a425878469af260c66861b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e46397e5655a858335b479c4e867266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d63f3953ba7290091c6e958f6ae3cb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe46fadb6ec3ad996722e33442f5e0b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17709ebb4419155a140b15996c4ab09569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b9f508e7190f25305038bd8ded49470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8503d059b834131ff89373dbd3183371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb9d6b079cb09ea2b3e2c2d3df2e9472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec9355fb86bf7c0128e725a50b4bfe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474c7e910881ed225936ec000d6cffd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48d6b8f27a04eaec9aeadf30d1389175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64ffc373678fd504353bc8c97f051f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b1187221c6efabd747a5894e341cf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ca79fdf7412ecd3a6042a6a16c9d378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368db6c33bc3662b36d140f302b8007079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06120f631ecd084ac293f450f33e9b7180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6902422403065cf03f8031fa473983981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13393e98114339906dbdc1ebf9e4a8f582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b47f4cb3b4466204cb042b4f815e283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48da63832acff7fb478be9ed70a579284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398ec3c14684258d1608dba0b70f05485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1ab122e7ceb24c4bb2d891dbb21ac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77462cbd5edd2e0f86b3fee5d606a1cb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621c1c43a1b18e33ef2a3f05567730988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790182454c397d42ff9c45c1e19a749e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764a6b59b02d01da41a05db1759ae3190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b024aed1e8c4dd169a96defcd939469d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ecfd3d0ac3c4a92c50897d85ed51d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586d0dc903204e50b46dc452ec471f493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965ee0813ec03454ef05145d97773db94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b4db51822a4aa39409e96bb7b1d0195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3115977310c928bb2bbebc5ebe1e5d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e69496db1dfa05ed24b2009ad579e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb8505a2f86367ec30887251cd0e8098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7129065778a410883f144a45b46816999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52a109046d1cdc308b37ca37bb33fc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2be08e5160fd124172fc50223c03b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731eba2b9b3eb79a4634699f455f3a2d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded59fb4518e92a0994ac929187d7c02103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf50399c602eef5e71bfcf0b121a44b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec131fa2d93b49dd66d149bdc7c567105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c295f3dbc00e22000d6b3d880d9b1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978222bcc489b644fcd6864411268f11107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7897e98e4c63ee2ede510ec677a07108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb524868674c2d08255732011f50645109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7967ca1ad53f0d5f4c271f46c14b4c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351105895ed84c5d7e045ed8b7ab48f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e2497331e6272bbd1c7ef607c5441112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8330562f275191b1ef78e23b0f17f6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a22760b6707aa8b897489350790a9b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee47801ee5e181d0c2e9a5ade0fd5ef115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ef26fa3724d5d4fef8f47b602486f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d9c6b9cb0077cadf5d1d099a33564117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042dafc6b0482f17411e70384a8671d0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269842d8ab27295a061998d8af65daa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5dbb338500be6f97b17a20088f469120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453afa4ea23e4877d95025339d22dbad121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8666ff542de67b4f2b1a67ac054abe19122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd331b7877ce8dee19c7bfed13e972f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2d02d72e2d285ad096b81dcb863e8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ddfb055495b40763875aca3e4b1a9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc208c5995822070840138d32a9509126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f26045f7b448cfcd84dbd4d043636127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ddda50369d94facef3a32d41d2daf9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0967a8fee7b8c2643629c45eb93132f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968ea6d4268ec907bca168eb92e600b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8e4d4af17f5a2115a9c128c28d1c4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f690a482d1321316001ffdf7ce3bb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f62727e4445ad2d268cc326d1bb280133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f2e33a27138b87e3ac20aba80ac5f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47773e79cc56b835a35d3fa8cc0fd61c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee57a65baf1b547b015ed23bbfc18f3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40adb485d7e91c97cada874ee592c4fe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eccaf03654c48d0f5ef297b2fff577138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9351a719925a2d4bb45fa1295be8242139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4a8de11e0eed82782aab17081548f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774fcf2021f2612c14a75237743c5b4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe939ef8787b18e966cb6f36b6d38a4c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd19d2e7dc64c5e41a2a0d575ae9f7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b5448b452d4ce4cacbdc04a10c96e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844bde247096ad78fc51ecb641020ca3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de4ed177798c2ac7cf6a3a8079a203146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6321378e3bc66b05c3ea39a8415f82147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa747147c22aa5152cbbcc98954e7bc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a52ea679846e6bfd0805d042eee1b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2ca7407639cd231a20feae573deab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa520374ec5f0487dfc8c13a946ccb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1c671a9b21054f480918e8b93ea86152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7c7719ea6d835d92ba06289c14463153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91d0d2fe871f017ee3f256a0b3b5df154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64bf130d1420a0f719566d990ee9da155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcce408016f59cfeb196fbb2a4b2521156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d40b3a0711cf5fbb11026dd1cb4855157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6145c35934d09c30b988b1b1ebc94158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48213b07cc95f24992aade10a293611d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e4664603885c2ab8f23879956342b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ac85eeee998ddd100cb93d613dbd4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa892041d10faa5f6d60c041cdbb9bdd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656e4550936dd1e2c9e06c49b15fe56163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a25f2876d15bee21ef7c8987a7da74164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b41fd4eda1c7011febd51727b12437165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4078bbdcccec09a800a9b6643b97c7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd9a492e7ad38dc036084ed8b96e229167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628779a999698fe367b177c29583a61168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bffd1f9d26288a14c0c0793e561b169169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a09c4f91f87663c11482cb2ab6d0a2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8405ee0051eacaf7c948d4379839785171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c8d583f766c4b2483606f4356fe25172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cceaaa4014fd9b024634f0a5b948a5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04142f3e1a75ea08e523ba70ca1976b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4116c032e9fb5a8ca1f9460df5751175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa6d500376a6a6e45babe80ce22b1b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c65ab6c6e73657deeabb09ce47e78177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7d2eada207588dd0a54d8fa1f8f85178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162244db9d222a8b26b232419193de0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8df20a189e01a017c3cbfc3b65b07180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b861734cec1e96e6b5dec9f534279b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce9842f493f149e5df746daf803d91182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713aebf59b21e5c969a675b67d735bd7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61180fab05bb4bc994b3458e35a437184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fdb0caab5df149cfcc1bfc8b516fe1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09cc56c5900afd2dc64126f5766c34f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d7b22cf523740b712b844b62dafda187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff689fabe3dd98c835de94c47db92ced188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292383bf7903b46a1f6a163a5d46e64189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c2314747dcb12c42c7e748fe911b4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd156ad8abf64584b3439d302163097191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3fc5893e2309e3058c18e95d161a7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e03e416f82b575007c807bfad052f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0d13c57f126f538aaa0bdb415cda5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4b4c3242d1df18cc47367e6625102195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc99a7d0628e34f908b6a629a70258a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2dedb0bae7f00ccb9fa995d55d904197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d811fc0d09384607671035ffc3e668e2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb965a9d10a400aa79ed7264462f0e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b354a63cfb9fa579a8d318e38e04dbc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0647a94b347e614e7e52b0f4781ffe6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461bdcbbc21b8b9e1768aa4e7533eaff202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896668ba93937236e6cfe93ab353b1d8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef6dacf9cab79fbcc4f63e9e216202204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783b6a593f6aeff6b5c2896e660ac23205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262002de882e2ba033a317e4eda5af34206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f5c4e0858f20b69aef70482bfd01c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e0ac4249bee937001cee8d723d35a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe49e1bd3892d13c86fdb4614e35a8f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d2a6da0ccb4f8b0e63f6d4d668a29210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b828f962569a7ec1bd8c2d99dc711211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4b9549a76c03232f5bb72cbb05d60212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59fc0d295996266b7149340813a2b84213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34290604d3c6f1d80292be2c0f458eec214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580e47285b764de511a06fc9b5c34fd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09862110dd6ac8ad3dbc625410daaf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0330bc6c5e1bb3f5807a5c251d630217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a104485dea21a4435d80788020f567218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbda8ce8c87d3c0950b074c3947adbe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b390dbcc18ac360fcd6b86104a057220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98dbf5e7c3c962f8ae3c84a8f2cab56221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22495c9a40eb0275b8a11aa7a0ac7831222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93c073de2997e4d51437f23945365b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00406fd1bb128d13fa06a0b0a13adf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff450d5e90e1005133c93b76678a29225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f8ba09b55addc2bb7bd5ce571a8b3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbe970f11f23a096fc4f53e4d788a2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0152e92fc51c38a98d8351d74a82d234228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055ba92b4231b376cc6e027e0956ea9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58dfab5a53d498d0dc12d89fd6c0510230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0954d9bbc79f060fd2836b6ea7e93231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e9eabb9e6d322374c2b57d0f8d818232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e0f4b5c1ca30852bf234860baec49233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04346ed003856a0c725642fafb0bf3b4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0251628d7b11ead3b9d48cc506ec1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b243a8cf45c6a372562e09dfaf692c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b53f07f99d8020dcc113770d690a1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c941ac96dbc5a13c70d38600acfdf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f216b6cef7be58835e30ac674ba181239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6077899e599d8babb2c7d011c93d63240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585f12e0d433b96fb420a6feb4657f4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594e74a3d080572443dd2e3902488b9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421dbadd01607c8e4a45ec8b07220cd5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73bb624af48ae19e51f73fd67dc5725244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ea54b195c5793ab35c38d36e12fcf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87867d689bc2360556258b694d281d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e710648253a0586ba8a59b11048bd1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade67efa65ed8170de2ae4ece7190daa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4375ae65d21ab3fd040810ceb65137e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef94724afd50f3b7e8f13b9d02a0a3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7eebf274c661d99f9d19255a4503b0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952550b6eff7ffd3bc85b1b93de0e63252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f214c222ac28cc11dcaf6b37c9e7249253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccdfab11229be9dee8ba2ce370cef0d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960459b30f45b9f62f2f8c879c2cb71255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05cb82482ba9c6412d6fb9a96269be256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ce564cbe8582c5aa2cb9e45af9520257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec53d352f14b1ce2607be5bd709a3af258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb3412e1d83719cb9687d96dfb0339259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb126a7c1fef284fd00e013a77a5be260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0d361119227b79b887f2b91dc4c62261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b2631fd8b0f6da01fd440e5eb1a30262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c1bcf951cb3b63576bcb7ff18cdff263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df2d5fe58f151a9794c76349ecdf2d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129084f51aecab65d816ab8382819b46265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aeb202cf17f9af2f1462c43dc60d5e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9fb7e78afa97900fb52011ed1f754267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3cc889bb9587ca295f5ef0916ed53268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b56a2f8fa3ef86d1fd6476c881b1a6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6adb4a4c89c757ae176799ddcba6f8e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be9597f52b010c07fb42f1f4b4eba6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d20cfd2bcc8c0d744a8768adac7d16272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccbbf11c40ffd872896a18bd837826d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d85ae2faa9872521f6728be6b8491274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ebc5cb531e8b2abdd8827b190dd98275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe99fa0b980b55c9b6372f34897d51276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc73d80a8df2dff7a16007a1153985f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e525ce6fa732755c2f23e9b1a813f86278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc744a92427c4f7d0387b09ac09e5a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff81fe77155b02dcdf7a0584402de11280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39670bea83f3e6b5a1e046a036f50622281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5c689013dbe445244f1067e299f20282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3eddf753907555dc5667d7ee40e4e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2221665edb795b7e5ef1bc16822ddfc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5652d28da7acbcd25b80d5cd6f1d9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7735704389ca562ebb21982d3455c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6e7a9014dd9898538a0c03f3228e1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36b99ea88e347fcbba106fc9f1f26b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29bcfab0737df81965df43f19f24fc0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a6fdc15e59c09080afd6a2624e03d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb50a7e39c01d7a1c8b1823367c3a2b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac32d32eef9aeeee5b355dbf8ffa1c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d9713a261c91bc987a8d2cc0bedb3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bee79dfbfb6813c3fbf4f48c61654a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12ea37283c0e9aecb5098dc4e77917295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f1f34da955242660b2509c931bd55296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb06f4b9cb9902dcaee50263197b471297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5ad3409351a03e5e7e4c87575f78f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e226b7abbecf75a9c91dab629e5fe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9632030c085617d2010bdad81c64c93300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af540dbf4c9aac3dd81d49d20c5012e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659df0b16f348c01e6d73f6e6967693302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc372f64b9ac15a698f1b3f9945dda62303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff392f5b8cdfb4575cef795d58346c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f88750d8c2fded1f0b04836fbbf53305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb7f21aaca6d5198d039ee2aeab5f9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ea549fe5c72273ae96dc6157458fe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a78c151d03e7c1262a1b46f5056f60308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29afeb61b8e89732c65d6ef7e47ec1f1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a9892c311176c9f85cec55c148052310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd2d0108e954248a45efec2d106298311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c07792b4dc4bc28642c5b0b2271efa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55467060899bc9d299492dc9ba6fbf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5775d0a163e7e09b5dfdc75b23e59314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91351a66069079dd7916da9b974800a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9341a7d6e1ee47f7bff8718ce47e27f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862aacd0e9bc4172d810f712972ad49317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157994e3a1e042ddd4aa33a01230695318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2ae7bd3d6a0bed5d3762c71f89a2e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee5841e1a5139bfc39d9751feceeea320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc13fdde4da3b935444642d1f56d087c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5dea74b2eb23fc780f50c05c5e21d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1eb5bacbe4f7738cfcc3922bde0bf1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff971d0486fdd532cd146949435c0c77324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66f74f41e5947765a7873c83013c53325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f28069dc0a9a5b858aadd7d4ccb584326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a48cf736330914ab12452d65e4d983327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09fb8766b6b43bbcca7771717cfc37328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db05235e1a6f22e75c2f58a40030e21329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11443c10730c04d40a7d1268136baaca330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837926221440e54490cc391be8420cc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b4ced75598c43cd0e414ca2da6b32332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5e263a593e7ff2a89960829a6f992333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac63ed6115524b4e7a3a33847e4fe339334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89332666e398cd6f573b688d5a9cc95335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd94a0db97b81c3637d5163d13b8353336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd447547c1fb9f2ecc6ba98196eb187c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596c7487d239d4504c8c6731bf7abb2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82743121ced1228e0dcbc1af52dab73a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9aa2610bf1b40111d4ae05a427faeb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c731712c8b2643e338745f260610ea341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e93efee844299d799413d5f869f0c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e05d50ce3d2605039656c5e4ac0470343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421f74d31b2dd20ee39330f9bbc2362344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780bd8e7306d6ddbbce88263ae76dcd7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc023252d785cc2478d7f4efdb79b60346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d9d45eb6233b42713b6e0262343de8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991129aa19b001b64150e876ce63651c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d89be06ef56030416e4cbfcae18ffe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a197c34497470ec01903cf490d2d6e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7aca2a1e59373ef582c4e018801db4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a1200e2c1286c7a1766c8e8ee7a9d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20131793c9239f00d0542da482af2a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd12632cb7661d6d7e243fd325d465b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a62ae7d81c557d60a969e36a3a1bb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2076f06b7aa3d916ccf94a0d6a8888356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ddbda6360b463889f760b70c9e0d09357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7aa90f1b619adb03e50bf351d14002358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68655dfe931d1e263ae2c304e064842359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514e4022dec1dd0ed4a8f3a339f2c82360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7b7f577eb122362cee07207d55e25361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec580a1d75c5133fe1c012b9d21ff7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec12f9d70cd0a734c43a011f80b42f6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a9093d7e082c14f54542216553e70364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd451f8dee31804c33185593bc7fbe6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ffe717612844ed91be3baa76b940d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b9b32c4c64898706e3b8449c23c22367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b66d03a275a08f648886fbca6120dd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf588396136f0e9832b7eb2b8c0d91369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6e1026da57c76996832be53f18c87370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc211d5a7bd7f39cb281b5124dd88222371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7151ed71fb381227fe47d4f01c5a9b4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29472c35f34d35fdb141fb3c3ef754e4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f132895a4974c858e347f27533c54374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52755d9d1408b2ac14262830c6a59d10375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c11372670a3dad7b40cb06274f28d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7464e49f8a6709d85806551d0ec64377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d39d9c3c9fcf9afe5ae180cc0fe2e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af3f8551d446564d575e543dcfa529379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736760a77b05971bcfc1e53d29efee1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647d953a12921e11d589bb4b3ca636f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e39e29a1211b730016e1193950d59382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2c00db351316f7eeaa6a441492cb2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4c1469400e9b54a16358188f0e222384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8012f3b836862d260e1fb764542273c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553549d06c85b0620650ebc32759d17386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49c24229354e1faa903537904ae5fe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d2196956394a2b100d1e3b65dedea388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda262eaf3cadb32ac27832b01f866e6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca7e18cb13e1175d056f3645487732390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552ca44a422551757f620a83cf3b2cd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281661ef7ac2716094b1479451fb846392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625ba521ae9053064afbf07fe8ac4de393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d1d9b0951c00179f076c01732aef6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd902debdc64491538218b090f5be4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0c884ba585cd499c6f1adfcf9bd1b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1e199e2033b1ad27959d43258f910397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aead2759e8a284b592d13828120a5e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f53df5ef8cab972a62189cfabcd7fe399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303e6f1db538bbc235f4c86dbda1ef5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995dee3324ac769dca6902a7969b722401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7717ccd1cfec3e22c535c4e9e417e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808b75cdae896dae709d3caa17c8e28403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340db774dd19f0cfd8659fb9d0d9fa8a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93f18181519adaf697c7c20c80d6fd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3bf6e7442fe4dd2f71c50bdb7d5fa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fdfe83447a3267707a5054d029e322407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e284467cafe28a6ee353f6fb52b461408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ec317a764d541e2bd3bd8e0e92396409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e37698ca384a3e09fb8cd72da5c14e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608df014e28274b47a021fd998af1e0b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47160be39d2f7fac887551eb06cde7fe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96a4aacc751a410c0af18e0af9591f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f024bc720710cc56760c9f58fa1707414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a2cff02101438052b2e7f9c578fab415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a743b1c1246a751fd60d1e4ac2f467416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be17f2efbba0ae8b545f9b65fdc796417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119841344ad3419f953186ca1e375387418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93967dd7df1d112f1e71e59823244db2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b9343739e0c099ef048d86fe4f429420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733b6c958858007477992bdae92c56e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0839b71e1d3f4248459acca47590901422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4f226afcd8f537c3730e8cb67ce25423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9202eded5aa8dfac341252200c39ca424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48fda794582c5d1d0b9743004ab91e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba43c226cf05d2125faa47388ed670e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d522e8294eeecbcee6598eac15f34427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21626051dde4c6f1c22b3681fac4ad44428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7711064689de7f639a536f285a7613429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e370017f45c14fa20c2f162c7c7881e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e244accf73f6ad562430ebe9a985d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc381e8f5340635b31858f26bb3aff432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dfed72aa03a0d5c0e9c07331a68f51433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f66cf1dbb1db02fe71b366a99e32b9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0677d1db187065a2f2d155785c69f5d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a27292f29b71f199196a7aa007a14e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4508aaa735f35f6aa6d67c5ebfdbe36437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306e359d08a5905c6bf539efb853c12438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cde865d6746a25e332b1b1ec0416bf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4998413a0b2ab3c0514391df6f5659440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644d3d1f2121dc7026754867ba7ff36441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897491f6b06a017799c336415f49c236442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669681fa12bd9b1dc16b3eebe3ac7f9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939df8c5e0ff4dd7034ed19fd19110c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbdf7b16d1c0611cc0c2de79f5a1339445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d516ce9dac1aa85c2c533af2768fac446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff19145d04cf2cfd86d131267055bf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43bcdbd5d7097219096009a62b02a49448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e161c810da8138d66705cb1c3328d1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b808c8e1f4d175f450578c21075a7dd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6253166b23cf614df035d7909e839ac451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dda27f92a9f80c51355eee3ac3583d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8fd10e15c585f1e4595982d837a68e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ec63bd408ebee3a356bf312c2aa3d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a40f72b43dc91ff41f7fedadf42560455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180148da6bcabd4e3288ae9856c9227456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c83ee89732e2bd42e25e88110d8b8d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212bb06bf7f97288e8151f774b061be458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fae3d25a0a1345e71d3a73bdbf3f9f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1af01e933c42c699e6fdc2e6450aec460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cccf3ee9074e02b08fac69feaed981e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499c0628d4f2473dae2acf2a61cc3f9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c80af19092daccc621cac77012bd8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1ba468f98c20f477c911ed9a1d7de464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15cab8b9ad562a4aae9b1806ed57a1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0867320f538ba5a3145d6ff9e1098d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3981b7904ab8c625286f95b2a7e85b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58cbe503dad9cc87b70f3419598e68f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c02f58f27ff67abdf3d436705c0d9d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aaad6f5de7f44ba6ad22076e949f97470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dda9abebf801d8ea09921f217c9ee5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea312927b06ae86c4ff8e3592c3f9dda472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffbad3d5bcaeb42045e59cd6986e86c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2d521045c3375e2b8282b837440f2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a70f12f264130fde5b3e46ad3c607475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f163a59f1e3f66cd50f912b191b7b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b4c8e822c5799fbc1e7b6fdb2f7b2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3e0683c7e188166a60640a84dbdbc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa76bda441cf291af03ae56a0c04cd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48025b3b6dad63a7ddd884a0104f97480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c03600886e8e0c7ccd0cbc61c7cc1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53ad0efb01d4d0b988efc208329235482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2905cb24e575769861b7e20a7f8b93483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a400c0315d163004d4f5378a45bf5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654793f2f032e6f901e606c8197fe0a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87502f501356f0e5e1f3df1f5bf9846486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed105df85cb8fe2da91e16f3d7ff14487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73305288d089be73d5c2283461c58f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46903b1b00b8749f02b4ada95a5d7605489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6b6a1e74158ef25c301d42beb6275490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58476e32f21040113b14c1b41f8c8de491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281346bf5af4a405673648706b5bf094492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ff7cfb3794a5d5329db2627e25ff5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3ae02fa21a812eb8545d912ad5df5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32ce69559f830ad69d64a035fd3f8e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18fae755e81910e7e34911a4c3e4717496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c31d6e44d5b0ea839feab5cc8c04bd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55591d11d33f6933091cac724a844516498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe8c844c5bb69dc744e2814630b9e1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaafec289f16c14a82b5de88e76d060500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39113ac76be58a60323d79d3e9601b2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969c90f52455c88235f376beffb3b60502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e29aef3138c5b616c6154872deed82503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da2e271306ca22ffeee11ac493b1e1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d088e5ceeeb15d17b78514fbd312fb9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948adde05c01f9bc8ade9c599df97957506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296c966d72aced5488f848aa3833e85507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7e1366f7d73ba4070b2796a2689d5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b116ce1cc4db80aaac718c518a204c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c07b05f28cdc47e89e803288210519510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e0108fef342f8a82463dcb4fff760511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff27149a86916facc5dcca4fdf0ef66512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c352e31d5d029a80362d08f8db649c2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b701a323d56d131484ae1e9744546514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ea0894939af8cb0276794a08a5015515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a04f5db9dc150a61e6e0a4758b54d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd0e94a0022ed6fd0544e7ec84dd78517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a793704b6d5be8cb0b06eb9e82d9c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0521449bc2e43e2a0650fd020e1a2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1f5209e80111dd49ed1438e267be1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa52fec2bc94497b3e2791c41c6e1d5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155e7729013d35d77e51fdd06d52928522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abef08312cf5ed69c7d6fb3ec37500c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24adeed9ec27c32eb28f2176c4613d45524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d25eaf49f2c93af18193094656ba8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fbf762959f99d689c78e8b7a9d3a91526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e12355b5bc3698eb9382465a0c0e1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2743f351db87f49b87fb638d2c9606a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee46287946ca98bd51a35eba0d80085529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724193801991006f5db37f0d3bfcc83530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e7237a18b60b6c694759a2c0dc488531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65559be40ebd8a21e54233ca9363c9dc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843913770e61daaf0790146cb868ecdc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748008eee18477cc90260b16dd13956534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207d1d0f637cb3fe0c66ca3ec4092e5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40113d1e97b0b94dcec72bde4ff700c1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5da82f9cd0d0a7dd8f78a580f0f121537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af54d6f64fb9be42b67c09dc44ce5b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7d2ec97ed2b88becdeb00fd3bb6fa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed31264d99a75032885edf670b2d7ec540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade24bad6bcacc7ca9733e94d730d877541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f123af314af4408043bfa4a89935de542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60f8e0a2d508d56cfe8cba84d6245f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370d74ad1b45ac25195b2e42e480801544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dfd361b1701db18bd3bb2c98f6c9c5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a9b833261fb031f29ef4009816d15546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc176be67b2e4c39042ea29d16b932c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdcbf34c90c16e3ecd60fb175e96c33548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7eb03fdaf05896c0c38136ef5105d4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c42db5ad97e34578a9b74d0b61878550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862daa8e8adc2f3bf49e16f9cb5f7d5b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9175f9ae27bd5abcee22e3288fac76552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62a0b72bd408da947248b8c25086ac553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a263c55f166852b00d4bcd04cbdfc32554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662dd8cd098c81ba23dca3f7df37669555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba236602acc0a39f9e15c11a73d0e1e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad9a4398faeabdd041a6a26702a914557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5486ca665f7dd7d6849f781e5155cd2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc50011daa04b591ebe9acaf33b04e9a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec12276f404f8323ab722bb3fbafc82560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e37b00fddfbcc0f6b44f94e9672b2a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddceef3a9fbf15f9138efa9413df05a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2479bde417e170a1df5ba28a9e68d192563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95812c1e38b7bb1d5166a38b148a2edf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956f4a9f96b3402939e0f0cdd72852d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192cf999b8ce54ca64d5ba6a4b52a435566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b91410bf0365dfba50bb8374cc7863567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b038905af3ca83ca4e6e63786786a956568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea3fcb5667ae7501c34e8bbead9e30b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92700cf21f5ad3cc7f55cbadc63c0345570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f41ebc1aa27c8064f43fcb1e63221571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec56cbe3a3b6441958dc5b2ca3e326e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f2aa1863394345551479b4b495197573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0731152eb671c906875ee702342476b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777db1f57d6b307174752b38675da474575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb47762873e5e6739d12ae398f1ba5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b959f17fb757d5c826fbc1c2e7468577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed75cf76b9dba44af78cda6f0f670b9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bca43bf2bbf9078f82c59ab5fbec17579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3e21b4c6ba967e21107283a22ae1c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc116e6f224b54992907e6e4fab9aaab581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a874952faf11a0c4d8814c18faf5e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0fe9d93440f67b158a06359eed620583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341b46ece3bb7eec179a53df986b8f9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81554087d1ac557123a8fd57852453585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799b30d8728c66c49968af7eccd6e4e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb352fe47a470ac7380974c4c9c0e721587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b392ad747b037beeb52e1ae020dddf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913437e8e1cb829661ce0580abd836fe589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e833316830051b8582737bd5ffa45fb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3831bd9701fcd40df5b30fd20ed274b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216619ac827e871ce687ab70a6669ac592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792fb38c8ce421bad6597d92c7690c9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f743871044cdef7ca54ca5b4ce2ebfa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638e4125e8a05d3ba0ab7f0c7b04bc1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528018ccd9f4ce21a69206f434efd73596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fed3429a99895b5978bae5da6dcf39597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c695f569550286879a75d7e5bbb081598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae353b36a4c9f4b8bd16f560b9d4c8c2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcefa8d0173a7947da12e2ba3e0b476600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11a5af21a0226815b0fb9dde7a024a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5825ae8af227874a80cc63ccc69af602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c71b78a79428641b2ee76516a8af5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c32dc3c3272b68dae7ef11b6b5f87f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97bcdeaffcce806a7ce94732b7a92c5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05720e5e381a85c43063c9bc575b1566606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74064fb6b34ecec34707157706cb93607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2c4cdbad0b41c11f4f6e9b10a9e72608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a81a0d898491bf309f1037ebd068dc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c779075743962d377b0581e8282215610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee7d1cb3a1c7fa8bc7f8b684c7c243611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ce02ce1a9aff57a19794ec94ebcbb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9310ca188d64d51d3337bc2471347b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa989e20dee6f19e00ac6f58bdfa7d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba5dac2f9297845b0e254dd22bdbf2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c2ad8049d22edcbb481cce81cc031616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1546081fd9e6ba925561f15dc65c6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14fe31c770fb9ef520db2096c84f1b3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277bc37f8f002a0fed5938f59280aaa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e69dd74b810e014ab36c5b91d190a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f95bb683f46dd9fc3b666eabccb66621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87115e4f06e9647b69e6d5d928f28e43622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215c537a84802062a517687ce9bf656623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33f8168fbbb72effd5a609448e0335624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe2e309e9c1bba0a3e94b2e43989f7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7764b20c16e2fc225a73b760b00b1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4367aee8146bc6b3cc2311bf232a9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06dfa143db09449aff1e75fced283ba628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e44ad3514400c1c83177907ac970d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089fd7b68eea12b098aca3d2241765ec630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2bf8a133aa44a34987a37d58804681631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89205360e1123c77603afd0eea65e5da632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b53dc0815db42b3ca1e91adf578b7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495f338605e79f23fc30e2007b29eb6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c99e308abb37f430a89ab7c6555f4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32257f57db79eb04b0cebf23dff580f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b9dbbf13c0ad6cee64bf5b6395aa4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ed45153b4c38f8ca99af791185aff638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313bcba61b36c4305bbb52e8d17bae8d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a7f42800a797c15c51ef6e33f6d82640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625678f1be67ec2c9e87f9d86b5c9e50641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1c9febb1567e218ff0536a4052b91642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99fbb9e03287ea444d26e9f9822a74643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0423fe5a6291f0e6de0f094ecaf3d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b9264b99e402ab5379dcf77f8ea26645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5c510ec472d10041d802d4ba468ec646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b67ba310a62aa59ac897cb9ace6086647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3cd5b7a1b3901cc26a5d5d0446f36648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831413f3ad74c50aca59233b3df38f2d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606b4b47dc862961beb31fbfb2d5994650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21608d713d8e5c6daad16269dc3ce1f3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed6673ad0111897446a24c63002d77652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc106bcf1bec8a29c47b512ba01bbf9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681acd8e8eb71a745663f48c301d3928654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c454bd41b7cbf28c8a9b5ad3ebf1eb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf78ebb297325373b70f42734919c7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d55774ebcfa119b2c964d3854cae44b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31158b440ebf088d95f4dad407582acc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed804a1fd24689876a3cc4a28eca14a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b858c509d678d4777d8e4c5d1ab6a2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868897ef596d82f2f39f08c597bbad3d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e58aa846f4335d2742d65b02cf699662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5f9d4b8c21da79d9b3414038e4bcc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac0a9e00c9c6ba3ff5225968b1965db664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae0a7558b3d06b3f0b60b8d52eddf5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67925d17051db81898fb824adac8b5f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf8df1e60451d8e82793a97d2b87bc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b04857f6d2e528b5e8cba88c8f343668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691009f1205b987fad434918e795a5ce669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928966eee774d0851bfd1298e586231670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62403a9b2f1517e826014330837c0c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3e1d3642cd975cd8dd3d980e22a6a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed125eea3d651fc38feb7df9e18905fd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f510155fd16950d89a6d841c4116b0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee682cd3cc0c9a38e16b956e0702f6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e5dd224fec9fff5c3dfca06be17ea676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a76a538e831389fff737def0de730c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdebefe4966d6c65759c433738efb0e5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36308fd26fc9296f57a69a8ecdf0786f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f39dbc05fd68715c33aeda20229b6c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c34616c88cdcc33d562089c685039681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a9257e654d890b14287d2ce309cae682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251668736325f561e9046add6b7461e3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5cf494db01ad63e78677beed17d1e0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ea627255e2d9aa5254ba8a6b18fb0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08022ba8651cc73e4509db85bd0970a5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424485256058e63b4d8ec1919c42b4c7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c528b958e914736407a9da6809dd1b7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1be78946b981923beb58cfb0c714d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93cdfcc9740a560c3da2e096fe3eff690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b70174ae6cb0bf35e1ea426e2aa331691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160570646b93e2c43465d3517dc18f1b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13dc55482bb0dc099516c32a71c553f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420963291b4dfc9aaa0f353ee07383ed694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b52776c47bdab66fedcb9363caae5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e7a6ac4f5bdff49cac5a05fe5275f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ac56bbe436e83a30700fa6745394d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd8bd5a02d5007f281b9bd350a5760698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3897b90f529d7a6fef4387c2be50859699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358f0ee9dc19bd523a84f6a6a75ec7e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7277bf9aa920fc3747d582c976184f2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ae9829132bec729087b48d7a0d1bb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55530b6778661b7dc1ddbd0b35833f7e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a2b83cf7c8c3eb99b41f9f774b474704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9e4f99ad4da7eae550d2a85740ab7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3ee2771502e66a85002f1d8430834706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de46bca0cd91ffb0885da07489fa61707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75cf72ccac8d9dddfc9244b4414c65708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffdcc9c3b3d6200a3fc740cc15cafed709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca92c8131c463361b71847fcecf08e2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea9b7f1fad7d1abc7880495bc58353711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed2b0dfcae421a1206d26eb875d2c4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f10f96eca56bcff7ac119d4ada0df0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68881691a4092f5b3dc9001401d27e11714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1634c5bb1787849239a60f279beab0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70716881bb3bfbcd4c4f1f77730da2d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7422f22f98bd5a720dba8f9ee408750717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d802d628237bb4f4592248f8dda0eb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879f28612b04b001ccd3b3f79a21401719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624a5c410bde33c0816b4a60301a051720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b182a60fe95fe7726115392b1510016721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacab58a5395eda906527be1db95d309722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05d130b356dc3b5c259721f82ce3cc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed223253a035c38bb4b07977508adb55724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a9edcc3735f9eceffd9fba373ec60725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb50d235fbac755db73b959ecab5181726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6baf27b8f5c19ced8366cdde4bf83fe727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b522974664bd7a3f10004d8a75c7b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1f818946fc33bb3bea4d214bb43b7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf854527cfa65faeab267ac0a87c1fb0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a329492e447a84d10e13fabe1ad221731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206b718388a0446a5f8c29bceeed350732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02c5ed9df4ec3e800f834a80b283b6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448b6feeb7b750e3e64d240b844ce84734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33dd950a392de79386530bedc7c892735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17d5b9f2695a72aac6b8db5cd49908736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd580ee3d95d59c2a8f84105488ed82d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e2518dbce0a47dde4e91227e2d9ed738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c47447f4c0bafbe5084979fc01ea2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43118de43175ac648d259284b2111d89740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6fd9fa9d1f659ca42f4f3f354b3f5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924608f404ba3556921d7a7458e2f79742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7179f92211f4aa5c3f1c10e9bd4bc9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d8a97b7a3be3cc0035967c6a4c78b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c3e0fa207743d9e11c5813e99bef2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81493644266307f80b997e2bca9e75f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee71e2daa4803a9aea88262a8645b8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961795ad6bbf01a085b47cd8ac2e85ca748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8cda1997a068fae13dff68ba1afb89749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ba2b9f6e158ee2984d6ee42c0fdef750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec1558ac1b06649961c1d767ed8d37751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28bda61c10fc136527a77811f93fda5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0dc89e9c0a3a632cec15ab4b595877753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fdab03e16a3881b30496872c8b9130754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa5c29e769555699fad8c7608f1b6b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1a8635b7d0840b77132df9d0f7b27756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712034788088fce6f7135f6f8cf84da757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5edd219225af4d1ad53d99635715b0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721cfa7e9e7953d19ebaa684141da3de759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703d0b6e7bda3fecbea79a02352ea7b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353202b16a73da76df439a92eeb8e492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d5bb5f77697c47373698d8772191b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8d674e8293655e21444a045038cac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c11cb251ef190eb3bbd1cec319f2125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc409e6eb725e04450842261d4a3688e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28400705bb270e779eac22b7abd7c9d47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ecf335fdf1419697a7d715598973a48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b883cd45c563451638c00c66f9d4069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f0e4f7491c683c79e906e96b420cc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8acac41638dd914011e4c236306a711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411f3743cf0b6a256b09cbb6bfcf26d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbcee7626027241b795c92e025459ad13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32ac0209c7b0892e18e4b7eca2f21b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955cdba562ab712971295f469ea714b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604544c0f42856bec861d1fcf780426316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa9579588f8deb1ad71f9ea74731c117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ea551e0582285c128a4f84cc32eda18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f5f09ef8740515a23cabbb991d04819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189efd7461b776efc3bda75cf80000820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980def15f44b6a9a0badb7a2a907977f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160914be60c01b23157be4f1ded35fe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1dcb6423030a849755f2e2d1ac36e523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509c7f7ae53c25e4fc062a2b82329f224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48b074c015303ef0f9d375cd68dd2125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088261599a21438145196be51a1867e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03dd709882e8ed08498e6fbd536d4427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179749d74740b900319f6f9b0ca4a2628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2cd128f9fadfb78b5f25b51975f1229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4387c52a8b41aa27e3093b393ef76730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a74bcfe4ad733ff4b8945f6a26d62631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39f1675b22b1e78352eac56bc5ddc832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00c2baba426fbecff7236aef6a81df33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae8cf5bdcf37d09813c332f28d756334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3079ebf9cc5c0e7abf59aabeb5562a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada032354ec90928ff291a132499afa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187182aca8383af85b2d2542c4d75e737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d62d148facb4ad7eba5f95113fe83f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d08d893a9cb489e70cf13c5d347b0f639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7eaecbb282ec65818516cff881f52e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a96a87e71b1a7134e6f46710f9fa741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656daa2f9e6e502d5f5ba15342b6b79742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb6ffbd5d5fec7b5c28d21eeaf259243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1139cfd732a96819d5f678e658a2d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145998cc3bf77109be5cb2d10d2ed1945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b421631f3d14b1b6043bcad6ad1945446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096ce99fc5d37be5be3ccccaaeb218a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2c916e13a9cea783d21dea732f8b948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa9ea3197d1c4690898fc36cd6c87b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4652c743e25235559467f7b460d1350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2c6d8fdaccc5ddb823872644a980651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbbf7a8e1a4f0b82dd43c638e4a8b0e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2e99c227f67978f90c2d94389bb9753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518fe13cd6e46ea756a0f08466ad41fb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f921046d429c45041443fdc8436ab8055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5dcc634968e81bef5c7cf62dbb68ac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f01210458b8073edc31cab140140857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c9703b1960d34a44217bdef3a657b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193981f99258e6c1e72c84a077f245859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ddf63ab6e0ab4c274ed1ab9bde99c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ddcc857b157ecfd06eba649c62c2c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2ff63662b94bbbb059857b42c2aab62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a218c49c15afc5da473b05251ab71a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928a303981cd849df1d1a8926e3849b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a7595e0060a1f0113c34cafac159665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f0c8871ba8d8a8741c27b9c10c08ba66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90680fd1fb1c5fa1d5e8bfb1a113b3dc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ed9a233486a28a1a8bcf8e2ee280568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f741392f3da1625dd06927f68a57d3769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f08fece06a11f3fe5dabbc4f86595470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2236a702dccc90c5ae7e166a461052271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6202c695ac4797dcf05b6e3e7e0d8c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eff957a77c87b5577de57a6e746d4b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242bb2b4eaf3448e9b8f721e793a8b274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc872e89b141014bb430af15ce087175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991948e52893db44d8ced5f5869ae03476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f046fe4b4a900bc718e8f7a7d7e4f777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5884c34ed53635f337a556e35f0cf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10676ee59706f1762d73aea22e4d9079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85b508d62b78fba420e9888107c15080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef465ccca5c1ba8ba5273863b5d6947381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41e844a73bc5dabf21322bd1a5da7682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e723cea0528aea02b917f018805e1a583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639fd85cbcc33590f8d10f883c2f837484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8341625d108e181a94c1bbb344370985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cadf40c5d86adb134d8e0c6e8afb6d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86061f8cddc72867a5f80b3748d8d587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30217e5e3db91c08d7551939265ea8388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe358bd089ffd6351a2e6a314d6b95a889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5ef3577bfbfbbfaf30a2c87393ad590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a425b139f683d09c8ca9cbc81161891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b7b9632577b71ddb9eb649760b81992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80027779a717fa30462f062a3345937593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d890e7331b09037a04f81aa4ec081394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792aefa7aed0116244585ff50199832395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31297bb23044b0f14d83235b0e882696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaeee6518cf2f892b7895d51df9fa5097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eed10cd5e2b5e3dff38bbc78fbad4c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef6c457680a54b078ea7f28c3e418799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03985793d2a4f32960280bde99db37f4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c980fe226c4c58903ca2165aac0f5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533815344331591762806b87991c382102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffecc905def73a2957fb8ab973fc031a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b8aa87a744edb974c89caeb437731104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858559a1134399d907942f25efe117c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c2ce851a5b38e36dfcfd8a70a5ce0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06d3ee6ccdbba39f66f09434b20eb0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5042eec9d047adfdc5ba4a6d09380e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e880d69df25af2653e6b4510658f81109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb102f885b661929269f708ce095d69110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64042090b38a29ea9f38f5fe4e69743c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a3be449592fcde21bf7b345eaae38112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95006287a7fa74af4762279ac2d4297e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c440b269b6038d07c6081fc61417e5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970f1dcab10b5bdd9e06d5b1c0f82b9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff159c51677ccf2cbfced7f4651da9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb59b3247f87f544f6fad5ba7ccdfa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3f83f76ce4d0d4525dfe03e9e535a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845b23857474d0c843ac75a02d3d278119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e797e746fe058babbc093465bc6d80120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30acb09012285daf3911d9201ed37ef1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79e3ef8fa877020c370c02bdc3ec94122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9ee2c0e628932e5af42825461f943123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd9a46c0542ae2fa57f20ba3debb6f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20c5b71d09bbaf59336c9242946346125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf10137dbc33f0778e56ac7b14bc76126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc4c37de1ac396c6c605271e2374b8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b5fba0cf05cddceaa4cc7f1099097128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d610b4fe16f57fa318e45ac349253129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d053a02e54fd1025ea0ad9018b6eb6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31229c9022f26626892f677d8da5c4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120f5d181cb758a1ff9b0d40b574b32132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6d1a15c65bddfb53d14da2958e662133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce9fd868b0f38591aab32b17eba695134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc11e03ee1e40f4f112fa3514a1c37c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6ab5bac30f2c1ec8c3aa3e545b98b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4043a7378350ec2587434a4eea097137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e5f414ec5e42546bf303600e6694a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a6334543fdc4b204040ffd6278fa4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db4ab475c7f283047258d3b6a7321c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155990c45ae5ac963d1859abad7de45141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a7d35a9850d173cb46114625cd153142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45773bbac8b7821f43915a82d38866143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0eb6cd004d25376a8efe3f9b9b4ca144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ffb9020ba96f1c5ad2f3c2d4c6cf0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed916423c571af767d18c60b1384d0d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70430c3dea62cdc3e3a1f313404695e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb69bb12386c166e6f98d9744d90ce6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6665406340d90c6093669cd9b0ec86149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17318e4653db00246a4b60976ee16af150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7794d598c1684fad588d93ed4d3ce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ed99ece1a363f11ce0ecdc8f7285b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562b2fcbae4634c7c4423a556f18726153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62b255f33efe06c74e5270005a406c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad56de133221dc2076d0d7bb28ea70155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d766b19c935adcf2555f2443de4f5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d59f70d6cbc76fc953fc2c4065ff46157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a53d865046a525c3e94a1859d5f6e0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe17d6c38a0bff52648d3ca74d47c5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8951e57ef998b601ef3018973177b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0a3e424ba9f3728f1b5872f414ee8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5ffdac860282af89b1407292d30b5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb32b740933333b761e17d8b3f592e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92d439b8f3d3cc1721f5886c155448164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2f97ead78d2626026124ea5077996165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429d8b6360c51896e6b5bbed5f91743166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc6014a2c82406bde6285bd821d6b5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c976fd71441afb75b4e433200d110168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78a16112e90b43c68e3e08651f2457169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b64df43cd30f0de4568ac6486904e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8238ec0e50498141feb56076f48d5ca171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50132d32a1e4d59ec80c0f7a67c647172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07d67ef07cc29512664f965b080297173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d06912e84e4b2470fc27590b7518d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff7b6cddb2073a25a093b906f899f9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648cd71dd9cd000c08f229349afff852176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102be67c8d5e3b38607d07f389b306b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9783e38bfa14921dcb0012c6af35eb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c666203dacdb841fd54f3e9a3777736179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06eb42e42a15e3f28088babaa7baa5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c1bb2314aabf83b4407e85419258c9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea3f7b89d1ae92475e673d72322fa6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2323b9e6905f56736d1446f9b3a6b13183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef21aee43b41fd33afe2a243a12415184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e78fb6c6485949e6ca09b4c704c39b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120671897093822ec907c3e5ff5c7fc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853fea513bf61f3b904528a13ca4a8d3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731fc93fb0cc5fff7c34e261f6ce0936188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba14aadfe91b77486052a2c3ec8f3d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7874433a97d096ab0fb753490bbcf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebbd12cb1da35b4a2a936e51c58ba18191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212162fb7a1461ea52fd04f88ae596df192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4547f2d77d8939efc07142d0b151e72193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191ddf7a6f35199a3c713def7480c5f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a996501f8591fea4fd5e53896af3139195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4666c04621056c0d1ba815e5baf824e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33866abf60a5b38299d0de4d43fe580197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649dbf62563ff7c4e94470f34d761d45198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8efec3e8b11a73e8d5546f000e1a1e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b437f438b9bf319afe5320907fb2e4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec4daf35b6ca0ffaa26d784a2bd3ee201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a62a53048a64204c87b87bcf9cfd5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec23381a5725913cedcbdc7f325492203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd3bfb31a0b69080d20af7dde0555b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8084fec0a638f8dd83802ee33a2b8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a6fe9e933e8019c803f22308b87bd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93d5f46d72801314d4c12881832143207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c158a22bb41e08a24789412edf8c69208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f3f36d73a4dd2c5f6f56ca5354e27209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ca39c0dde167d3d7bd88ef20f0c03210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a475bef4bdf1396c571016212c192211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4954c8a619f8d26565dcc2df8050e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3b3c39101d9d6218587b327cf05e6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852be46c86ba05741e70b545c28c1025214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d6419b96ce0bb4d331febb2ba89d8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035259a02efabd2c48153ba3446ed08f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214175aad298baaf09bf93bb0407299217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7096bb97f5e8be950d42bec872310f3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128f024b08c80020f72ad5aacb99fa9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6bd8bab6150134a879f788e88d8e8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011db05e63ceba77156ceceb1b7904e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc06a947bc0c572fab25e7f3bd455ce222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56346fec284352112b4abbec35472f2d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2524da89241c74040cbdfe14a3c81224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3683a6e978c9b946fe568058ea17b4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700c0f292611d29ba56a2bd0ceee363226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07800a8aa432ea8c986f7379758bd0f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3ab9fa46062c0b9e5c68ac3cb7a95228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5a63ac1edecfe6d6f0bb0501ca8fc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf544e4973177752e9dbe69f33a732230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafbca23608f74b32512e6cd208d166e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cadf110d82d65ddeb4b4c11212f8d8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff759b3fa89d093de64fb8490541eea4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247681870b9046b5f6a99bbc39dd289234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51442c00a5bfc285052068ed7c076fb4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55fdb8507eaca2dd18125661f21913236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f68d66319dea1bf49317bc0c3b9807237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4460e9ce936389a7557650af82be64238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a6303091690b7e18eb1f8d1a768ad239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77678d68da1c3694a8165534295e1e8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67701fc1dcbf17e205fca955e37786241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1bcdda8092ec7fc159848614e7538242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5e2013e9baa3a3ea03242e5d5f7cc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973c1e5a4d14e223d7c85cff482f59e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d51bd9bc22a69955d1ad44ed4f2905245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97de545c7abe877013bc1865eeaef60246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b94e0946881446ad97d1d8c05f995247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391b3aef27d8e1cf990818b6c91d17f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94275a421ed6652380c22ccbf4435129249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526ec3dd163e7f52f1b0432e25bfae6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a9eae35d5f6dc779dd88669761656251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c8db8cd6a528d2358055502f02990252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db4a99428a31123b47be8b8548f4ea253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb0ca0689e868d91da75a6a16fb3a0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ed565de6951116634979689451881255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea9e241803377b3a32f048f484e1e2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f14e215ccb76e3fb6087d5aa7d6b2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce72bd687e2d7f5cd926b37f4de423258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d38c3e8ed7087f37581037483cf77259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c392614c6ac3f968ca1b07bea7c860260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b335f5cf3c6db4e304edde3c1fcf806261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c947fed90351061f37a0d0903e0f5ff262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5753dd2c9ab2110edcb57c57b656d0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e17e31d34acb56b77ec0e9312daaf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04adda11b32112d9806ae0b3eb51ee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e2a7c158e8e865b4fe93236dbfbd9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246b912fdff3d1306bf49dae9d493b7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc12df692fc5a9960c8c9f0a69f8db268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d27b67baf34e64f4a1c6cf2258e4e9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26950eadfe21131f908c41279f5fa9c2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5bf9e04b159809cd561e48b54c53dc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77107b58e8e16959a3626cbcab19b1fb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a362396c1e349e0d16cc45f2fc720273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9d099d108fe5573c90dbd7f6603a3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1a4ca31f845999fbb55e305a4f45b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118c9f172b50a53ae14a071e6161ab2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498b8bf3a71254149047641cd56f2e1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3462c27d3af476d00afe79c3e35cd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30e26e6c9792d3aa8e913a5a0366f4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815336699747023575452e8951a236d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384ad30a978b3dd308d9de94c1d52c7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938a8206f65214c68b3ce14624bb68f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a4931ebf968b244bf9e37f9a37704283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca0797186e93a570b19729bf1ca5f8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25768407cbbfd91caa1a30925c94d7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f81606733f2a318246215a8f3c069d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d2b1e607c287778312009f8b1c153287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7dd5873eae5166528f08c6cbe7252288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568751dfca9e2694afde6d257b11a74289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022912a69fb3faa078c455f70205c2d0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94b6382993f1b487ad6504529ade5d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ba0d8a14dca0d8006c3a6eda2ea76292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9aafee9702644c740064a385c1953293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e92c2e5cf3f0b70fd99b253f4f876294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1d11cbd28d151a0b5ebd4dd096243295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993237ceceb180ccb7c596f6a580ceeb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb3e7b251d505d200a96bf41208c53297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e258efa04f775a8c0cb8bd5b453a9f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539183a9cd2646d623c4c25a5d593110299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c95574c6080d87a72028c837384ca300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccae95763a13311980ae6772ba147b7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1abd2225acfc348f2e2df2fc440171302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44819d6231333d068aa27d928bacef303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2f2dde67858862b4ae57ed3d682da304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503032dd0b66192cd350d4701884951305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc070279a0fdec982bd8e9d6bdb76c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42127b80bde817b8aea8716fcdd81d2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b12a4b56af8ba997423444b4272555308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1126a97b3e8d6c78158865c7851428309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d302df1ece3726e1bff87b77b3234310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a17443681ad7508d77bd88c8a7151311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25615ed7fab3559fcb9dee0b7c67c1e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2f6185a24ff7090fd3548c92bca34313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fccd6359b434934f853ffa349270f33314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798f718b5b6b4903535d75514feb15f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603611e44d42a11f82cfeefffa75b87a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9b5cd96d735c4c874c41f1c804c7c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72efb214d82071e6ebedd7404fde088318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b96640479b1d3ad79cfcef1091ef5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68928761745210812f526afa166f461c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae8ae1c324c566a902578ee8486b03321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b26e792c0e9e943fc919f4ad9249d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb7c4d8901188b741bb3036222b3ec323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f71a59ed9abd4c8c914eb54457c01b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad304862a296c9512770b377ab8fab325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf414de808995d5561150b3a0b69a16326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70624c855403771192a1ddd1aad06a0f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8562d0d10fcc23cf5829b1e1ed5e38d9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8447dd5b7f4d243c7a6de897d6ecb5a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76c8fe53f876bd8eb0fa142dbc50b8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93b9a006080ee71980b11a1bd6f6b6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3fc2ac4cb175847f9fec0565aa3bd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4e66c63ffccb4a01d2516a77cb186333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70efab1ccac76c5a42ed73ee73a8f39a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c47845db660c04cdd030404fc0809335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c63d88391677c877437cf004eafaf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd45109b279658d9b3bc0374627207d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a7b41e493f91f0c130fcec6704173338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc6bc86f707438c80aaae9a8d3ea84339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde237b825858f4e930c441bb24b5f2e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0da77a7e1ddc7aa71e30f5cccef95341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74230ffe5a106d463f82dc5fda8ce4e4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff39f233a210c24084d580c3a7810f3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e35737c16c7bb69b77634ec40add4c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f74548e31d136f5d1436953fdc7ca345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78468543a3acdf5daee9faab18da2379346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa741c5d0a032b2e8a6adf0d239ee17347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627c3dad8708628b319e1d13870eba2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c6da0d486e1e9ce083d22920a3804349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a7deddb345ec6dc473901e548d36a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480a01a94dc35d7605db85f16210236351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9698b73d9e02d607e1354e67436422d6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c2c4a7a9cf2694b804be7f4a0b125353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150772a671e504a9621ff311a072e7e4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709201582f873374fc71f03630ef5c3c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04cdc115b2fc5f7a0fc01aab366dc5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fbb5a83602b7d5d9d7ad423991cf0f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c80ad1336b3518b559c85d99d2d533358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e1cc8276b5854c14333b2eaebb2ad359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e7bcb1ef7f4319fee29338a79e78c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f22da451f2637d888d7f6c24735d06361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772c3be3207bc2128e54bbfc5e225c4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4b11ac3563c010340b61947df9c21363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956da179d57fbd609d3a3f5b0162f1e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8331f3330601925b6cc27f338a13a92365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ee3ca4b76c754272d76c9aee8dc3f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5df54231ced4931add1e1d467fa23367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4bf836d90295b938fd53bf23ea0f33368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ed3ee42b8adc77c0297ddc6c75efb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599116f17f6dbb819e46310ddc9693d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895c29c3b4c65724af178070fb6dc0b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9522d03fcbeb5ef40b2bb63b30922d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30964061032a9bdd039d7141859893fd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128a8634a008b4484b1c64f11c77fa8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5c83d5eba2896327f7c57b6eeaa6e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01abf9da1fa4f84d32e570c643db29f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31d814cb76bba5d496ac2db3477560377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6d97c2c670f618094390103ad2db0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d02faf977968b28537e368b930bcde379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db0e649c29692a6e52f0f212fcae7a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434122ee4fa0fd7004ddb8b8b64bf52381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cedd93e545e8c81aeb2f5c6f363618e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cfb0ff5adc9f94bd189007ccbfc594383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91708fe593518a2910ff5446d239254384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89870b892e870a79367293b7c83a27385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792051365626227cff4387d34e463b8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706be4b243854e79b32701053c672db387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0756733673af6b6b4582ed815fdf2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4bef18fab33fb2ca86c20b016842f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8450088fead462bc35f6105dce272c3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28a801539ba9627cc570d3b5442be8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bbb56f6b696f7cb62262da32627a22392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104b77e6126ba455a81fc4aca777260393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6f316835008e37ace19f263bb7ba0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f09d983b36da58494ce9a3633630bb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b9bf704f59e3293b57ce5a52bc2cd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c78295ac4eadbc24ded2053b86db22397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448511211621067ad28233f9fea1b7a4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee70271bcd2f127e93e1afbd53c4acb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277128c3e0ff1307267391528fdd795400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915075a39a18669b3ed5b1ed60232eb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb273b14f6c3a02e9b462175806262402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774e20c82f90ca2899ce762ffdcc295403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31949bbca339c77dc06e49605e70a07404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703f425831d9400f4a861825e8f4778405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fdd62783ddf8123539b05b45ed981e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3dd2adec59dcef093bf8c09ce24560407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39a14820a258d586d0a13e10f568c2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4713556b167dbaec20f1add428da0b0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae72bb1fb0f649c6f14c939f84a2582410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc2d95eefc1bfb58c363b45c065047411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59327c4d51b8ec753033c0971850ac1f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60ce3c0b1d336499117ea0b2355c58413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91933b1ea706e57bf4bb29adad2a4211414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf29b6ee56580124e575235c0df406a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ffff5184e3b64faa82f0041c6759cb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f8421c2b8462c402b80f93a697c25417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec632902328d36be1cab188e4a265e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8713114f8e5167a696d8e288494cc5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5c65ad435553f55fb6720fcc96980420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2228e223ee28d3c35b30af493b2b11421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648d014dcbdda09bdd04df14a417a01422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6598355c089476bac294513f5cf6f6a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d443229c9d213219f7c13ea8b359b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf960de63d74b7ba398d5a6aac649f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631838de285a61fc333590d76aa52dc8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0071f11e1276ef21fe7a4f858bdfd0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7d05803c3a6552452b111721f7b94428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76312dc30e9abb8bae42b519b3ec3f6d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ca51e2aa7d54ed175ec60db618900430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fdb3725f67c4e0563b6fc7915c6735431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8eed42f75c7fdbc16396bd5c541b2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54512b3dafb8382a321284f03716438b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ad19b54f6ae04e339131546600c45434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2b217ae4c7746a52314f80873e3a4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968e5a02f8790597b2e76a8e56550c1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca44943d121393eb3a63048e0d79e799437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00800f9093d1400b2d53118648a04188438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd7f4b143c56266c3d968c88c576fd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15343a0ddd2f720ae735fb41a335148e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec6701d249b829b8125b2b9fd7a878441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c145dc5a1a52bf15b17e2344d7af9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad8ea3aad510de01707d01ebdcc7f1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d0061411c771b378eee92a90eef35444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2363b19829dfbe650e9a83fca69e4f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b11d10d5b8aed527e5b5240f8a590446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664bedc156b12d5a93bca7a0d74cb6b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458fd9818f2afd44d0fa77b2a068f4b2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d152f1f01d4a9f5992345ba3eb5637b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e8d8773cde3e4e46f71e8c2722fb7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48ff28b9a66a9262b18cb2f842cbad451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289dfc6ab2f781cee05341043d57aea2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75247f8bf0fae3ad3a3f92169af39f07453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9b61e02f7faddfe1391ef1aba463f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66ed0dc47b4f4dcc3bc61ca9555bcd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f76255dedaffadf1a038d5d8161fe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c8d7bb6ffd0a57ab7edefa3772091457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29cb1d70fb3f2f2dacff1475cf6447458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5139a3c1e5f4f2b9478bf93522ebd5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d92879524652ad279b7f442863de8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48782271c027c2aed0d9d7edf4ca63f9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987d0ce1879681614c3d6ad6b6baed7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38f4b0f9bcbd519f476b12489d7b82463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af317d0d28bd264978294e4c220965464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4b970f7811c28a12e93fd252b2868465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3cfd870d2f44c7490c087101dd9fb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d80b82c301a0b7d0081d748f9cbba467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18ec868df9f92d714ef1e19401389c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f429060c3b0b354a5fb199049ee05b3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892d85963deff83c2197dd524c1ee3e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0552ef21d8c7a636ba0c47fd93d077471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc23a7a6db03680ac76855558472b16472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18653dea60bba37328bd20bab30a1f01473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4e78fda542273c5e7632b838e4307474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83124b948aad7041be2b9a6b05dcd60a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6346f25f3255cfe6fbf0cd3d0f0ed0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581f720e13d88b906455d837ccb0570477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d83e68dfa0331c29800523cab8d60478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89840897f6b72c24b657b676c8ca3ef479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ff5695d8888f3a3efecad376a03a0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929b1b12b80d3ad318866ff76c6ab3d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc89c0f97f6e131c7273e4a73177566482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e66db1f738d7abaec8cefe9342abde483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f024aa921491185e8f88842136ea30484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b127235ca480094d3405a129ca4c44e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfcd7b95a1de9283179a673e08bcddb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686fb70f9ab4c9f03491055d8bb9175c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d70f677d5f2ea41a8e86e7f30d8ca6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947833d5594311b7fd75ffada044a545489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd82f75c8c1aedf2ef58d122d5666f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2eb720b9d9a09947eb3d42a133978e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a234645e4d1837005e901c9259c6a62492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43926c06e1d9d4a938d2c96a2135d7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be649d78a1b23346ad9702f234bab10494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425245e6791fe20106663a14ea037b8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa8ba1206ba3cb15a98ca9242dfc37496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7ed88a09676aee0490b35d93fcc6f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409191a7ff36ab403a9d8d493448cd81498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3eff121292bb0bee8605e785d54bb3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73666b7cf19154b6bf10b6275efe3e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a7f6d1b98a84261418f5d5d3039df501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89df5e47e4373fa2906e503257f5d4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d709f4b396e01e3b94a135c0a8cfb06503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3c7f73bfffeafafcc86fac17f33e7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11c828ce381f219d368e810faf7dec505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf88893ae90071f20d083e249b0070e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aca4c5d87ba0bf78eae85be5379a4f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0716f2df8ffd9b65745589d3ab69a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179febf5b23f4d284409fac2cb424857509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869a9a4f8b9712063f8b30a47ec0f9d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3f6689c21b10eaa167064614b1bd3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8efd79f99c26f9b4f8372c4bac6c111512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5b92cb65b8175373e20ccdc0890fc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd88a176301942b895862db76cb949514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ce28c49c9b5f9bded59e8cfe1bd68515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d62c8f7d42f53e56c44de2498be9f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c77ddff31d3be09e36a76f7e22dab517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ed12c344a4a0e8c99d6f484a3095f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5eb040e6ce6324803201ce551acf7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18315e790d306e86e9e97ff0498a93520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e4480f1d6b0b6ca34e4bef9ccad09521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e888bd71bec2a80ec8b69b7925b1d56522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a37337443949c7b5906900b36ccd6c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b98a47ca9f5f06d3cb18f173982c1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f73432fa5ef1ebcc9203424561c74e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079f18f385f0800c8265a32673c169a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5a4b7c9e4a7253dbb945312338946527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beed599f00f1404905dfa20b1983b31528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c7b66fbb34e6eedf83275f6a3311a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844293356a6f20b59561a6311550ed0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dec9c6dbd97db4218498e82fdf938d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242bd7761b0ae5805721e5290cf0929532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cabd7705d29c18ac77b8c26315229c4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d61a1b8f7c03d4545243379487bb1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e0280b025c5daec3b5f2e636b49c7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a741b3364cec2c9c99e1a767c0867a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f91547e9987adf5a49cf90422633bea537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f138bd44486227a5c9c68095b6fec538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373687a19c453106aa2d84f0b8ac0a02539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6bfb00894a45e9125607fbdbcdd920540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d623b431aacf755fa13c39612450eb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6369e24791de7dceae871b5ad657fe7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec28cd63a48b027e39ca9326749012543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b392917b91d010512291043bf9cc183544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e704561c9aa06a171199cff61bed22545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c413c7cd60a777b3db6970e4749c4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab2e1602eacddf4b41543cc6d61aa7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68469366e7bae330569d4293625b995e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef1ab85f73a58aee77e818eb3bfc26549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8490dce27d2319a7e482731b50580550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54dbacd51389d7377a81711cf19bf2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd11385cd9adf86b9a6b1e974841860552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace7558876ff26d4fb30294dd3aa989553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b66c2ca7dbf0ead6142357cd0f41b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cbfa6bdd60cc3e7f7c1445fe0c9880555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f77461183b89d15e140765124c9df556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c670934321e5b1b9054cc0f9372df3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d51e3cbfcbbf3126c906c2f6a9934558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9b038b09b83f03b22e5d19c6e7c18559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab69e0b906a6838127a7b86c13c354560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0945f033252a3d45c15b9c18b5861561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938015a270229692078cbd04815c1b6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b3b973b4ff1bd3cb04cc0d0997c8a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44120b296002381a542699225622c8ea564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e016be30dafc32547e043b00623ec2b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1663ad60d77aaa8ceb00747f14017566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ff632acf15dbf0d056694eeff1598567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc6f845db5f4550d0de86566de8058568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4395b441d4002f9053eef21634a219569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43815ac22b197b18cfc1ab935bc91116570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b60dd8ca34672b6e38356e1875a3c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b61c3b8d9dfbc5e7ce6fa990583faf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e767a0607954eafc9f87fb73b3cbc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2fa2a0545ca1db887d738f669d6b4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d111747d7dd6f60bc0af2e897a85c12575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc4feacd3715f049285c9549099c3f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79353cb7afe8c257ffb82c5b8a3ab0b1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784907547aa2bc69330481df4ae94ccf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be3753d285d1333b52201a2ed613e9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d51db6c0d8c60fbad6c21bbb2cbc8d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27baa916a78e4f333d125488cf381806581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0181c35e4e12f6461cb1b443bec5cca582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6718a3f32b1d36b9276cb96bd54b1505583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e234c2708d0e13e23dcf623ea49f8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1c4c884476b311fe51859b2afd67d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a13620a0f27d6790ab02b183810bb2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759676c420582c20a306ee042bafdef587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c12400837bf01c57f92ed44270ad42588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab2db868e6c9e43afbe73892307a43589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91782f460f5f3068361856a020b5e23d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0abf4a793013b89c2fb5b944bfbaf4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce336486ee69ca8d6e48ff09ed9193592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ab8fce3f277a41e72ee716b541588593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b57bd9af3be4c854b6fa231def5f46594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5995208231978915797b4b725368a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f5a12bbdcfdacb41f0bbbbdfb731b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99128db357611c50053d78310fa7de4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b3ecf420bdbb390ebb1bb9fe07356598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9db53433253590265ba2470c37d9b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed256c9ea2a00d50a95954fdc8ec982f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317a00920a3aa9ac027a9cf979c10a5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3e10766724da17aaf719e7a0a34ff602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5da43179909bc0f1ae5493f4cbe9a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36bddc48e7ccc4aee9f0447bc78bf3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc6a3b60511c3790cef291127acb5e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf2f3d5528a7871328b68eed74449a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef062911db36e66d6fffcc57bc4fd1dc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee261e554af8ca4f4e62150ba60adc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a266b20fea647a61eb3ca418fbc489609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a82011d9b5ba95d92f3508245a71a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce41d83cf383226239563ca2113c93611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00d1b1d088447e792f14a4b414c938612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e7f0e158ffd378da20cf5612aec17613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed10fe244952c862a2612e0460da3c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4a577ef44145ab6b465cf7a8e87f7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29caacf5327b41490f106b3ef2c68d5d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae372d3bdaea2bdaa856680cb0d9c4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6b649309a6886820ca8f78c066b45618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f3cb617ceafc313336db9c66bdb53619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa73d5e65ffc8293f1e42f948b73efc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3ce855b9354f5470673314261f2ca621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61356e52c5110597c19f0e57e8b646622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5df2247c86d12faf8f22856a4b0e4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e9435b0e656b1260f7f7c1a5ab20d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56552bdf4c6d737babf807a27a79a30625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77276c065890409b56b68c37d7a5e32d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bffef9d8c58f6b18d79e79a2335fde627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2eeb96a5ede6fcafa7b7abad8a1e1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791bbd0ee1366b80457d42cc1007678629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a857fe43ee359ee3d851a2b8007cc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66746a00140716883d7f92d29039b54a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c190ee5c672cb13d00642a2e85c419632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051dac2c17f2c0a9c6db72356777cf6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631c5458c9946f157a4b3b2dfbad440634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291fbf1adf6f06d3e3a94df44a2a994635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d19640eb39a4bdeb281646ad9499d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab754fc4f4c0ae8479c86fac340e52637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def24f783c60177fb0fc8da08748f6d9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7ca9a7f79c510557945a251722163639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b406c1bda601ea2325e5ef5393624ea640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7bb914cca19080816db0f625c7581641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9222c2847e856d444519c20fa095682642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ba3b5fccc0cdc6ca244082a5a4343643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b628b2dc1be60e9c2da5ce1b7e93d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11bf66f9b41ac21b13bbab5d8497662645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c531fc7efa14cb6e31d1b4d6fd548646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23187294ea7b51aa4e49a5af88f683c9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6f33dcdc1574ba3203688b56715bf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606a1c7b4528f706ae8050943dae4c0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11466231324071ec0dcc45d9b15ead81650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe7e8e428e2e92934a54cce01ad275651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222d791283f064aee72b83654effc13652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f8e5587f0459a0a4ce0ece4b8f753653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da11a36d7af37999b9b81128be7d1a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b6f009d3dcc6a777b8da845bd140f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e206b2c47121c30afa062ddc3460135656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc47b555b25b037bc7ac3f46a26801657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2eb52d2c3a3781b486489a8eeb379d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc06f3f6e10a44b54c13fedfa62919659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d70119b3f105dbc53e77fc01ea71d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07e886c5f72e83e9c749592f16940c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f5278ac1d30e29cccf51066267657662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd466aa84a9090119f875301de6366663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec113010f99185117163cd6251c4c978664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2790fc83b4e2972c4b1b616ba89fc9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ddc8b9e3a34466147970258d3dcf28666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86048e42164f7f616d29c3f8e115670667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e5c9d614a8529f2afa3bad7cbed50668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f73e606d409ee6f5b2258ad5c3aad6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d273d86fe109bfebb8eb55c0ba7951670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4224e9105b84f5675078f9890db07b0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79beff3b12afdd554be40fe322ba5c7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f51a7703a4843e2b38fc1ead29463673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84c20eedfabcb0f646876e9782d82d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a068294712737c45b73dad6ff35e5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e57bd8358dbece55ca90764239d101676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c78da8a62eca0aa80acf83622fe30677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e43738ca45a5c085c13fd0998ecba678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5d48705d551d11bee9eb1160df962679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8bc219d0c1fc2dc3665bd93478cc9a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54a1ac89024b6dd254ce4b490c3b3b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e51fb9e6d19ee4259232213e9f6b82682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a86a10ef49496f36880055c960b3b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee263e245315e04d9b061094820602684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759c70f8864bd4cb565182d0c69415d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6782683f5a186d62975b6cec924556d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1929165cabcfa77a65a2bc3b878e53687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639242a7a67f22d64172c18a12be259688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c274b3b2a68119015f67cf1bab5df689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b29fd2bfaf0124104dfb906c85f8b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321d2338fdedcfaf3447a6460e33ec9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5578f1f4ad94e70a71ea26726f9df692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c8cd6ef75ccf93ed0459f0ba91d87693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd12095a1813ced2db821e04c8ffee694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa230d5e8b619d79c7de5be7acbe28695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3db231dba3b880b3048f54176a8dc9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c8ae4e5f43fad3570b05af06d2ed6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e09ae2b0f1107e2a23050de797178698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b121d44a21fd3739597285d517ad0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8880ec3c0faefb0573a042fd8185a8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6859929c2922da0bc45dad645649590701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebbedc24c1b84b3735d76e93a8e2b39702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ca2be8ea674ea26562b4d93af2f90703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08feb4a27ca71cfe74488b87ebe42eac704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee2cb694a2c396bae48859eb7b4664705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b306c2e87a635a0aa830ec04e9214706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa3ab66017598d5d6fe1f109dad73b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d138b221704de32824b97599d849cb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ee499e3fa6bfd814beb16fd706c22709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab958c23fc5d4e29accd67df5c7bf0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256332129076ab45d099dec4569bcd58711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61d8fcf61a01a9035fcddc239abb63712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b70cabdc9e2fcc5ba16bbf9a1b4e6f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7afb25cd65301ddae8a60e54bf451714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b55dd77ac3cfea1bb167a5abef905715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533686d941d0f1108ed46ad3a0c0490716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8416ce5e1dba9f860a3f4fca78380717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc8039140dd73f42950df76358a621718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79040f6b004f3acd546d832145a3e8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a6bd58c193b98ee81701a9b5f80a6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97129298e7105fbc60ae634db59b2039721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43daaf5e138428c880593b14fa5e32c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353fc07ffd1dc1846ccb5d6999fe45ad723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf53e039853b93cf41f213c4603656b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b973343773da9946145df4f6ffeebf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177ae802780026832f42db0e190d803726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f3d3bca3f3a27e7e6718af512c991727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514de3cb3af869c16edcfa459967b8f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc172fa8fe4e2a7e3b499c3b796955729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2114c964e89c013548ddd20dd95b29f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202d4eea2e18c5e76e0003dd49834eb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956e9ecae30ce128237618b6c7f60b1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9250744f76e82c14b13e6c944cf1a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0f6e33fe5548ebd7f9a596ebef827734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151597ff56990844a2b775e82ddcb540735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31f8129214d7c4b57e69de4761e1d6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2692311b9b31649cff6c3338b7ed3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40abe661e568e0797cc9a99298e1e9b2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41a05a0c42fa486a528f43dee59477739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38df74a03c94c594dd1f533d38532a2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1d4f688766dcfbfbc5f6591e24e80741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dfbe98d69f130570518262d540fd91742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb08df75d7ed5a9843f25829a3efa4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca549769401d15fcfc51ee29405e636744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42e5c14b3603ca71926bcaff0e9b01745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4dd18abe2b8e4eddfeb07c6f18073746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243910fdce92ca6a0ba6093ec70e0eb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c036760d94ad2a3dcd262ee07435a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd4fa931dc7c99399dbc1ac3da4202749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6a60d8677b7668cc97bdaa6fb5160750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25499b14bfbdd0d251408f66262187c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d032a2bdf0eacb9662baf2e343b6f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e59415415fa5981215409568201ff753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea890c10830fc6568d2ae0f062f2f0fe754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2fcc25b20afc7c01451c29deaed3ce755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e922b003fec3b3539815e98d6c995756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cebd09e1e93b52e1b620f9f2763224757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e01a8b3e920ac23c12c6063a94ee62758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a53eba280b6b042562ef083d76e71f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>