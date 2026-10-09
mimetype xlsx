--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1bf82f992eb724f65d48ac36222dd91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521b842c8a999c7c74641ecc6c1e2e72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038979b1e3c10e457afdc4ffb643e533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9396bf0e33253ab3fa24eb3157efb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb307e3ab9da58524bbff73a3b79f8b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf32d26032cb167c21f993afd0f2ed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd999fb6c97dafa524c93eb0d2daab0c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc85b99b5ed19bbd93b5d4c0454c8d88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975ff9a1a330c777d68031dc11e60f39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918273f1f56b7c96e7d2ba4b611c28f210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c2f4fa446920cc6616cab581a8b1511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a63e3dfd964024fc0bdde2b7e9a0112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9223c2e5b07d130e054211daea963fe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef39f70aa5706a2927e5cceb91afcee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea5af0943717cfb41dd6826f39984d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc533e4dc539ed04bdd41bdfbb7cd516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5974c7adbcbb47d9b6f6645f2677717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d51a8c789a6ad2372274e4194308018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd5cc9190087c3252192a13bab358819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359a4cb37f56cfc6d24793240bea2c220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5565173ece33543a54a79beab6ba5921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8841b09ad3d79d1140e180f307b9c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9227347e3f5bc70a06a1c345b7c672823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b4f66f0120b4531fb9c9a3b875f44424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32288455e0821ec99073f46f0805e02a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39ff4ac8466a2ee97de5353076777526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b18ddfbe09b44306ec788cf9f1e1f227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583d24b39e6f9165684483f10a4be2828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34422390407292b17ea158ac70ca2fa229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf0db8a41358467ad828e466bc3a3c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ddb970dff4862108c68d43fd131a531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ef4f7edb0c49f8c19dfa01283b8b932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d683abf2b16c7e129a1f84edb910633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ce81aa9dfdec1c51d326a955a0ad234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ccb1eae04b0831aa19714c67652f0c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944da4424a17ee0f6b6dc6eb6c7dedd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2404442bf04fc330c58b1ca7cb13b1237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f77e234014151df6a267b87bcfeecd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db002b9bf9cb98e11d0db7145465a66339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9162a8a42d6e32f70ec796b1d00c640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f09a70ba66adbe29c79d6f2c5228241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9a9d96acf9d0adb16b2cbb1ce4c6642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2516f2e9be0c8abef29cc4330055243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0ec43ba09f2e9d5c56d16a160f64b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a511c7f072139514e69e102a9c2bb0e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317e4a147a0c9c7e774d847d35de54546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc7b0ad9ed74ddc1deafd5b01569ca47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97c3a32c2f1564f21497231abd48b848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559e5fd0dc87cb46ea6253c4411dca749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28ab02edf5107ce88f4e8f5a9424a650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a6764feea45aedb62bc51bfc15d9d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac45cf79e7a07f2ea1f0ff9b1b3fae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712bb02f387661b1a26db378599b742c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b2e69b7ace9376b8582a0ce18e3f654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277cf255e6ca4d0c0bfafe3ce6ebb9e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0856b00684f9d7d6c400164a9f4797056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1ca7a55e5d714b76b6184e696cb2d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567c40440e712b78e1340d60887e88958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d253bb341a6fc472009cbed5da836159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0eebfd65f7a76e40f6281872fea4360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f50e37fd07edcb59db91d1b7d166f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae738e2bf1d05b3287f5e87f44909162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a352e3149093fa7d7ffc19a0ca7b4963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8bbb49352152ec6cad45249f5197564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79441016e8cf8d3754e1b866a575b38965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35cf447fa1a786ff1362e737b6c542d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7850be38f51bd2b08a0d691f905f67467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd237712a650f5ee1f2f6fbae2e131e068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3e103a15ad4cd6bd8eec3222b1c5169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a982f44b4f315693fbf7c9b2b243070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd881624055b5a769a26fc49583e2171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883b81ceb816693dd37fd61b5b4e83772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a24633644394a28052cc0d911d16bc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa84807720afbfe1ed02e0b3eaae9174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa62712e7d66b267ab6d55f0b44f9b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c29667719df3f5a7c3b9503fd5a6e876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d2ba35802e78e83a8da244127321677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010bf1ca913e8afc275a58222f8802978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33edb0fc08a68c71ffbedbf3f44b5679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562da3f991d60025819481a514b824680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c08c2ab0fbc1fdb66a2440507423e981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f79ccb145b4e9c5314b4e2b504cc382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf4a42f105f5de3fcf835b9a82593e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9ddb28a6eea75c7654820944dba0f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609c72acbc282e6b58d050406e35f7985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c12e0d73ba1171b355ce61025a7ba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc910a16485efa7a56b49ab4129ef587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835510706379251c257554766535f5e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b31e72a417d69433d3645f1798518a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e031586a8ae00df4b80a22730014c5f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b365d4893d0b20f67d51e8671a282991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813353722e6fb0da69266430adde20d292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4eba07c81d6d68c577567c442f6de93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e10d54795c02388ca616bea6366c994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b7dc75163267ce5c0345f56f9b33f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd28ab103791b9faf2d4e02ad80f5196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed427b39fb199abbfc3258768b6cf997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15e5c7de5272e780c4dee573c3ab4d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4100a9099dde145694ed04097523c5199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b8a7f9b499b36aac5e8b5478da55b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec614f5843760ad93517e5ba9e14cdd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adfd3ea48ca9b7dde3222f72cff0055102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec0b9d7862e7f425d0b88553bf59ad0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66952736437b5a793ed0f6b78a01485104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6cd347c74097eb89d5a3f46a14184105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05374cece1b5fd791759038863dd59e9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6144c80d6317b2c4778e58ec95010107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6024c0e4f4c5504dd97c809293f7b35108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd03380d311bc84efa59134bd04748109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e99dbf0b03a3cf5607530537bc8be3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa1ea2857db028c13a5aa4ff701a4d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f861b3b41b4b833c82ccd54cff5b00112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8267fe754748a1cfae79cffd61054f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edbb067e402e4f175cc1bd009f01f2b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47342d95850bc024f29052e6512da402115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e750877ccc936396bc76945db63bf8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd747447a23b76ed621eda28bdb7b54117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95171bf6ac6ce8b760c01f32146f1d22118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f3845aed34382562eee6abe48dea2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a505b74d2873b80fcba3f7e5674a57120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2337bee7f30144e65ec64f570b83572121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ca08d6b6fd6235317e2f5b9982816122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37c77760f681de7dc691105d7765dd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c83470caf00f12ef57f2733acc8600124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628be4cb6bc2de354d65240089dbef8b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74085511341b19055a02b369527ea43a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58214414a1b86d3eed493c0a48c72c4a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6148df6bac04426a69833c35247a1549128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb16561943655fa3f4c77b7ee4a5d04129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ab55f03fcb32a8ee05d567c7062a2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571dd47d196eb9b8d1788d0fc75f3ba131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1384e32bf95fb601cdb1eaa311788ee132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90a4771e62cef37824cadc8f7dab56133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32fae95e3778c52b42bd429cd61819c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd8f4cc35e3e4d6a79e5482be2601eb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d77cc9b3f2e62ebbcfd0752b1b73c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91eb7d80365a4f7cd155968ec299c4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d31ec28b3a0ef8d8bde9af445d63f0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034cb870cad61e355c340be82b6c30a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8ceb2a341d791033c9b08ea234684140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f35919644e0ecc1a7ff46efbec779141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192e24dd29dbf87a5196756ae19f6d2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35171200581bc5ab7a0acb306a9361143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17877cbf24c54fff2a470a6914a13d86144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0ae7093e58eb9d3cf386d80214ba0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a509be73b71bff27192dbef1ffb3e3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891dfcc61ae94b60fd2d0a27b0777ae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1b0a91a0fb5be6aa5daad00473032148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915428a0caefb925fb0a20ae7c5bb114149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c148e7264d4639bc0bbb08c2fdaf4a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889b18362a8b03cc4d19198e6dd0d7f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e22f976bd42cf2b51bb293f49de6b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f8fe1bef0c481f87c970d6abd4d5f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6999b1168ada82c8098f95697cb135154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f38b5aaac1f3dde4b135c5786a5d83155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9e6cd78141e0f5cade5080f65b087156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed9230c3fe1b35493bf8067ff39c7f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b1ac7bea941fc2aff6605583d7be3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849333231e7eb52d224a73d4686548b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1dc7c6e76ebe1a6a7d7da049ac81bb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53f04889b7e8e1f471761f8702a573161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8104cbd3dae0f029575e5587bfe63c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651eb8dcc0a6d8e3fe27c711edece14163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d028497d9e860798790d1f419c659164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da29e225b8df83030a4f925054f5343165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5645c42f16c19db8fa8825024e76b779166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31172a251e4a1989892a01878e0e9d57167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14034c0fd2174273bc7a5b2fdcbfb40168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5c33662a2eeabbc0ba6dae11143ec169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed0a092bdddcdb2a403629a87b2b56170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5b5de2dd37d7e891b9ac3d6c59a3b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad543fa9a1be888bc4d1a9f87834dea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeac7a451e1389944995d787db65bb8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1169e8b0f6ec02b52c875474fe119174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d02e6f18309ffd82c87391d792594175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11675261d10677f2a9cff500974b07be176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681f54e08721bf87d27233da6968382177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8aeca4694ed978ccc8f445ca95a35178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e94ff1e925cddfe00719f13c069cb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ace3290cc9ad12950a06740dcc54d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633a5c9760352f89d1ef72b1a59017b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e73eabb44b1aaa6b2eef84d9afc98182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98507a52b4559a0b4890bdc11b052d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488cfe6f75e9631227b3b8ccac03ccdb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367eb72e66cc625a4657ed5908580d23185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e823d4e81e8206494a9d5cfb7b3b138186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97fefe4fb1844e12f611a8cde3dab9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213c5b64ff9ecb695d1f7af1be1d05d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2f9a48087e2a2868946c074f98d07189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77709e3ac66ddad4de921315388d040190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f43203e6b50a7a253c13c75ae1c4ca191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01992aba2f9123c10bc99bccdf850d9d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540b66fa271465c21c8387e5abd29a1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8bbc8ad8deb11f1de1d0bcc460934194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b22c1abe7b04292df40ea5f59fb5f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c24844027b79962e6d7e01ead286da196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b105a9e013e08fb876a3683472999197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c651242b51d16501f614a1c48e137198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5d155d90ca888fcbbda944c57d49e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c5a243504a531807a3310a46a44c6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c1ee178b29f5a401303af4c538e8b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10955bc0e49ca8422717a6064a1ca8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0137ce9d446991d865d7576d1c0a98a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6d1f0ef7c5b045340802f3facf0e4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a214e6e2bacc0e801dadb00b5d82322205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6f44e9c4035700e4370bcbbca0e9a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc242826685c1c17299f20416a5ff4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46178aa89bdab4fe66c6c7a974567721208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e8fbc8bfd0288056b43f340e6f7b4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09d92716731acd078f642bcf0f729e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e731de6fedf1c22b9d996e9cb991f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed0ebcbd01e1abc95271618b7d3522212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb29ecb147223c0f092e90bdef00db213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ed84841adc46812b75300418714f4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49fd306dfe552ce79c58dcdaee1f7a6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029ec3829b493b386a3f93e01c6d7fd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57acd1d1952a0b651b4806fc44988622217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b648e3f6b1bd7ddd7207e1aba43a253218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611e2026f29cd814e8dfcf2714e7709219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4debec9b61b5ebeac2c6f8edf309f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0642427e01e2bdbad083ecccb97862221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800003e286d50f47e77a810a2f674b3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051440e4201339522f287e4c80a378c0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590897f3c24c63f11f7a4c2c64331ff224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b451a3520fe0631be347cc975075e8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23ac07abbc551cd5cc9a096f9e5194226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452e53ead370dc5380a86f65f219505227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f85fc64473ce0ccbe5d86943f8b3e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2017d02fa82e78b7974ea850d088a71e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47827fb2883e660ce20e1ab188dab31e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b909d6ec32a1995b842b72211b1f747231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde7440c8c1a53128c88f0f979261f9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2c16076fcc0a5c7725867191b2214233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a0eac1aa99be0e8e81ffa844e6f4f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086854df3d0e0a3afb2f97f5a58e6b33235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c53a7bb24a1fef5c18c42a91852ee6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5aa8f7d239749cce43923fd109e635237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc4b7b00d20c2620aa24b3d7c49e4d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af14f762a1ce5b9cc381370803633c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f3bdc0d452fb09046cdec6b81e954240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42cf117f0f04b88e6dc3ea9ac62acc0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e0326d864722944e84a8059e6fb2b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0897730d93f1561e9f8bdab1802481243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71da3388ff752668eb7ea8241a5755c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cee9be6a7add45b56af8e5b07d8a4e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee63b344991da57485026b1706358e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3892a76805f8a57b88e6fca51fb295e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd99812476a4df543ea3e5f0b272245248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4615822535222cdff3e25f4ec794ea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce082c27a68c3b6a9f39bea5fbf4f6d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c6c217a59537ebdd68600187353a4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a891225189cf73fd9f7c96b6e36c3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961d8856ec50291ed485fa8c5c34322253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad239d26c8bf580aedc6a85edaf03de254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc9d4628956d842f55b09c52ec6613255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1799fbee258ac0dd768d60e916c74c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507fae2ae2c3814b737e4aa36d34093257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1232d4eaaa2b67f70d3e449e71ace258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b7eea2a8322c5e7d31b5e2653e97a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfbb7db2f0a57563724796486f33728260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d2872eda7fd022330150ced7c75c0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bacaf736d1011122989a414d8f9493262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e13462de6aa67f68ce5a7738f8856263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df46c996461936575946b669b4727f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854049a710232d1df86b7ca40291ba85265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633747fb797207d9ce813042a20649e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289330348169f42b6050317f4073cde2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d84be7a13c77618333d8d334282b95268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114fbe6d2fbbb2c57169b8ca7acb2c15269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b10d61cb5de986f2a10e0b43f9e8ee270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888ad9b5724d7d8e96f3934d175f61e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1169ef05b2b785291d45eed84590f9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd8c407426d58a3725eb18377e5156273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d9010a9a7be0a1823e62628c894cb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5317300138f303700f5bcfb5f46e769275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87319a65a719d14c10ece50dac26a7c3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee1f180a460f9dba8ded47fbfe8b50277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f26c3502e1ce8de887b5adb8253ab278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2dd5d895af76798a784b6e671b40ae279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7468ba159aa0485b88d17823bc1f479280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253eeec1e8a663fda849b762a7bdcee8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4ed05d8fd8ed280eee4898d9eeab5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ddb3c90736ac58fefaa2509def621283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416dd0c4fc293d213a749a18c718c4cf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f793d1bfcfcbbe193dfd06a793fac89285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329cd85fad0d0b5240019f94f86b18c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471646cf0f31a94259db2b9b69713d1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31124bc685ecd7971cb9a0e29f1bd1e3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68ea6e8436e6e113a683e72560746e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5381a8f136696f77b99899359dfd82d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b072f1442b4fa77aee01737df20859291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae9845e3dd482e8900d600389acbb3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29377da84f089b636b0b75996b19ec02293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb935abdcd4a375a56be022478e19f78294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ea2059f80c4f83bfc81a7e7e635c8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3086f6f9e3bd18f14d364d2c37b9ff296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1777126bb25d7dab92caae9b9729c45297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ce974a3924a8aec64e0d9821b40f8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e596df98e90344c0a881d2292379a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66f4d91b64e50a5e42ea3f94ed0ea3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730aec3beed85013de94206c0656c53301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def47bd0a170caf84b29f4bd2f72432302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254c36c4ce71d60129853f0fd3bcb03303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e84fa0c909dc28681ad6ba46cd8726304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3fc71ad9e27990781a151377a9deb9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc75cefa4c6bbc37f6f88f0e270b27306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efde1e027279017e8ba1718360eaf17307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd9ef13724abd1b246ead0450abe86308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484014297b03b5685fc68be830463f3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f0c61ed474808a86134fb3fe0821c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875c3f8ac099eeae208f72fda25c793311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde91826d86fb8cde4750b52dc9fae0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187816c4d028158d7059578d6f9e0820313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e95d7e3510c92cdfb2083a169e3227314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a50cb64b6115901fef66725f2282cb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1103edfceb101d900be71ba0ee806316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235993bd19dfd022416d67240e96187317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f8b68882a4efc3b4fed0bfd92aeb5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c9d0f127281c536f25237ed5449d6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a2bfd635ef58421d2af12fc50bf34320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab52a563b5b57c6699a2c82a6c2897f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5aef5887bef20bd3ed2f3cee433e17322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86cdd050c28f2d92c034798ec9a42f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a367281e9eebfd360339419a4ac18324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58194416bcbc3927075869c176f4f10f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ffbada1aebf7614557efb7065b152326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c14e75a0189ed6fdd56a767b54659c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b554ff82a4d7f97cb4c03942af14669328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a7b1dbed6e3bb54790de0f30c3ae4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02fd2398a9762f0438033a13630899a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b678704b0a686d6e9dce218c209cf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a83f0e7508cbf508dafad27496ea21332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d398b188774427c0a182f5f34a259333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a070962dbabe4a0048aef1ce7e8bcd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549552277374a827c186831f458f3a8d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793de81c7d532444f973ca3af31be6a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924b5d0d99ce689be8b59c673768fce337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06a0a1bb0457a17e4e70d29c3d95d3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37260c15e581fe28c5af4a95722fd671339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e648b996ede6e26ecc8cec19a89b3d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eecf4b541b285d14d7ffba3592310c2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e1a179db69a860c6883adbc6b56d7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e148195ad15992e64fd41e8ca884f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa8c0791bdeecfbd419609ebc33759344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f66c15964cc899d7457541e635c75345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02014028bbd1337e86f5c325d04b1a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f65ac43e41752e2f22c77af37e56c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771af48db91c2799e376b3f66247451c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0059a873944e0d5c6abf4f9c36c131349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e66f433ef343525a02ed44da06852350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86f9403476ef214d0361d818261cbc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41935c43c6e9f1a3425a1f1f3e14a63a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06078e262dbccfacd82698bf5c67cd69353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741e84ec279e50100841d34b5b24bb4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12350741ec6f82f0a87fb554f1973797355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25d3a3b8822ff7ccf62f98c9ccf3ed356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf38dc0b22a06332d01219ca44bb55357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9768216b21479e1a70cf66774bddae1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0212d4ee84e3a8a0185e73ad238dd51359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d92cb26a1a924d4cca0f3a8fcbb7e3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3899793f01657b4f24acdd586693162361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42aa96a98d2f98b37b1cb6f818f895e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e4e955da2b19e4bd5cc839baec826363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be5c9466c39bdfc5b825c74959773a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a7b6c5212f9234db102c223800597365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c1b9b7ebad5a0612642d26260b6d1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a600335fb152c8feb462ae402a478367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ba6db8664903fff69eeab04976382368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f3767f08b88b3589d8347766b7f36369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018ea810ada3e3638ab169192dd35cd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb00a75a82f6c018ac849e5396db59371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153c55d8d240af6b0fa4b010e3f4fc6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c7d06272461869943deb8a86a4795373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f50c435c41b2ab5749e97bf331e562374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4727ce2db32874e63aa30a2d6da1e5b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e54e47a9e201eee56efc9aa08fbeae376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e78a3920944c70f1e9c07ee481530377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a503f903f56884df137f4da17b13552378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b288c3c2ebc9d77c1d8f167a3abf1d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869155272572fce722180774238eaf0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9ea72bd23a23dd32cd0f3cf321cf5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a46589e4ac9a1c56506ae5b01b2da7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aec24feee7a9cd387c519b68bae3ab383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb328b648f299573a25cdb8a45aaf0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced807864b765187e4f6e80505e81d0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e23fc3eb2daeb2c4e1c9fa684f9888386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f508bf0e63ba15e6150b42ebcc98a9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721317afcdf303da454a5bc770d2e56388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe197dff6c3c12b700bfcf47bb67abc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c22b98ece8fdcc20eb5ed223504ab390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a653a209b07144727bbf8f80bda763f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcea5cd4d57678151d41623fe235f06392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73995728d7f859bbd7ce769b14bd927393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcbc98d169ca100bee6374748138775394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc0c7bd2d67979ae9187fbf575566d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf91dcda7d2a54049b37eea3df42a89396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a178cc07b13c02efc95925a10105e8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91c6c3e433c02d359f80ee7eaa930f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44666911cab08a18617bbc49685efad5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889a435636210c604e165f4bb3676f5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5bc5dd993a52dbae31d6f8a481ec98401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27fe1c480719c00bcddd25d4f2beb46402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b89d4af192ca5fc067d6145fa0a1e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c88f96459748cd206856736da86309404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55561757fb9daf9653474e88471faeb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0542b0cdbc2d0c2b25cb9997b8197406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beccb8272a12e54717fa8fac80c53fe407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb6969d3d2c7be4aa290db974f8082408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d017d891c8a2831139833de602f918a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20298af0a4d5d6fd842d3327f90533d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3720ae27f4ccf61d54863d1a36f66411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c7278a99f110c6e8cd53a1a694a2f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d72ea14d8f21637b5a78f772d6072b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee11e26477e1bc0f2415bf69219edb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d956f9ac721c4cbae7268aa10daf75d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b618e59080ad6e7ec4aa2336b648c4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9a002c49c2be9bc15516a56b839b4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7f4b32ce3b68597388c2ea653eccf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e43cb0a2bd9d685581800492ff3a0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e85b0dc689dcac1e09824edc1a058420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b0f1cb78cdde6f2da687ecd84d962421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5aa6592e6cadc8c673ff531ab9592d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1470aec4898e581a4ff8a04d1595971423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd264fac5351841ab2bc5ca4c39b9dc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8cb829198fe6a6befc2591dd0d525425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243af8f646a76919e20c4743bbf5bf5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5863eacb3034a2e496c584fd97c5fd76427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f424967f7e78bc0260617507d3d3e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ff8fe1ae944b852165be650058beb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc00e83d7053d3563468de7179ebec430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4641be588abf2ef3475afddf722dbd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b76a77ba5a7a7b7ed359c7dc6a9fb8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e5be4308a2b037e168072fc698d1e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac7c00cb6d5660646c3cd16964213c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e12455ca85ac20c89706b2b4ed4c4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019824be71fa10dafb652f1343cd73d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58723a78cd3b0bc131b5b26741ceb9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23c5a88524343a25a55954c46768c2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe989f4fa87eb3f0cdd3d3c3745143bc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78e98ee18d9495de5710002d57cfda440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3b3f770a18fde594a1d644cee466e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4354dc6ff9dcf28d4b69aa0b377a77442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64864f76732ed94497c80c5f94248cd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0db6e1c3a7febc052a0a70e5e73878444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337a027f2bf54be95da2c12ef93de6d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81edc7c76dee3325c954d2b969b763446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcadbde494915d638000c8f049d9d30447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2fa5fdc0bb77914049415fa14413a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72440e317d63be98674a8d0022bc68449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ba73fe805ff487c6717f326f172f9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c08528aa54aff1eeef040fccaeaac0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83ffbb639db2342390e7a57890d708452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845481d35435750d7aff4dee228b5c3d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e72e9004c090563c89ff3a33a717cb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7e50a3125ba8a442ed9af3fdbda11455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a6912d68616c67d984b7095f86a69456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de99cfa13a0ac8fe9bbb7974cbfc509457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1bee94a2b3a13e0d87c5518f0e2bfc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a595f8bcfbdf50e6247557f40891229459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3595666137e7a2865205ef02a0d894460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22bf9c0d185cd8c8d691ce6412caacb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feec27a4ab7eb159a2664063a48487b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1edfa94e9f5fda3f84568cd69be4b1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2c64e00394a1aa0021256d00b12e7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ab10c9fc5f07ebab48f81f2a7deda465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097cc28b28d60f489f02f99ef3501c48466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f7b7839dcfaa88e2fa1f2902d012e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2283105d9a227c6c2b7d3439db49e98468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d204893222272454c31bb7096fca542469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99ed0f2fa225e851a1e367ce3d09d5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d12ab24b42c782cdb196db4446995c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d198e66ee64b6deb52ab2be673f11e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef33f9c47bfbd1663168c80cb0d8dc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8100f96566f5fe0fdf31fbc4f9f84474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ed6a1c518a65e0c5ff4dbf1ea8bba475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94467286210af54000252e541a340216476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c3a69a829a2f3e9fec727ca23e32a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e0561ee0785ab6f5fd59185648458478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300b787a63981638f17580ec2cb9e22479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c636b23f858f55ef4053ec795f1c55480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdbbb57d0ffb2d75db56e0220b8a5ee481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c841ee8338db32d2e216a0afcebe030482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91a3075dda30f66af1f14c67ecbf5e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d78de531eb46bb5604bad459309e3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f768f189a6d73b622e77e632764a0d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f668e7af77616572dc8a3f536f9a7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a80519cb3e010cde340b5da82ce946487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd719fa70348a3b40c7c0195ff2a03488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5dc9a7dcab211444ab06719f049d30489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b47c54725ee338ad06c73ba468a69b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77ec2d3d924abf0d332b0f3c8f8252491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001b14c6c685a56e586bbad449be62c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034f31a2969d940d98a43b3f91ab82f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05de670cd3d2b88edaa99dea696bb75494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8566a17ce34e9b4a4c8c98c17f9e4e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559e300080d53508231ab1284f503e5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71045fcf25ac4c2eaa087c6b3aac04497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795db84ee3501f305247c9ae119aeec498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39de2c154e1d9e7827720e9da172d7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb9373559373f243cd51cd1d547aef500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d5e8892ff916478fa65544815d8fd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05cc0c29b4771250e7282379620bdc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49d6f42b3858ea0e9946a7ecbbe737503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0db882323896d526626e1a25bf6422504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9757991d64055a974714887aea0636c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81668f46364d15f9adb6e6532a592571506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a860651b25eb34990f1c4e61ee5603507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0beed92013b4c01d8d90ee6805655508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd408580bb9dddd91a26783073f645509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fcbea536d3179936daea76251865c5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8de9defd9e1ffe0785fb5fb91fd539511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117913c65f1d5d6e9a545d7f47b0d1e0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd270b7489df8d44f4594e874e3deb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f4a4f12053f03d8bbe7d67d0915e4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c1b98655b48c8039375027f710926515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97f4de8b1643fb6b82117e7c03f1fe516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce06fb6cc08d4341be196e11690e8fc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221295ce7b109cd4619767f9e2cb29d6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208ef19f314b08d8d8e5d1333fbfa26519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e005f1721c9cbd7e766040dac31d1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20e4a4278ac8bd614ff17041de0ed0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b2a99c37da8376b23e1c3f9956502522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d597186c8a115c7c3e397cf5edd617523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a0bdc1c2f5dee192565e119d606dd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668a494a4374ebe55afea9b6225b908525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32944199a5d3192a900d91ccd9c0ac526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268fe1c86654ebe76d937293c90eab4a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8718204be5a77cdf02f089cf0a69e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05698f132709e8274fe7de88bf64f803529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736312861e16f4e8970a806139e232f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298334ea99ca7539e2f2fedd0c1e5d2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657cff245ec68112edbe5c642b7da9c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066baa291ee26fcbde71305010bcad5d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ef0e91bdc32823f2ae243ffb2ec07534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39c3ca5657ec084575c7d848d46eb1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d786c366aff5bd73dd143ef119f02536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8004dcebf100bbd1aa70abb09193d0e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c752578f3344a33bce0984b44fe794538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26efbe0a4ab5ec09e3ceed2a25417a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e7c617dd62d057199135cca6161ad540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0f42b6f06b3767bc9d0bcebff0a1f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed96fff81352eece594eff89cfeb65542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996397fa70773a5a382b7b564258705543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e296cf2404d4226f45ebb589cd044544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedeeefb3f65dd1f2957eee975e0c6af545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8178257e4574fd45410e606bae7c02546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82fc74d17a25a8dbe591ab05340968547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab62ed401ea9ba4f1caba41083674e9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc6b0dd765a5f32f6a0fdd3294eac2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0785123a8f4154c2202b050299dc9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf662a5f9d9d26b311ade4c0a50a689551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942eb3873e172b340abd7181462eadd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5e60de553c85f5f20f216b5fca6e3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c17e93233215c8e24b61042031f008554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc1e3ae7e70de29d773d8df76a1410555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7acdeaee7932d4a4c9cd3fd556393556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7c01eeadb0261fdbc6ff5343abe3e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706902768b0eb7ff32f2e90005e7833558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be8a4c31a5fe393242d94cb2727d59559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c12534496cb32613e3dd63632d540560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92d7a2ce0aa1d84f8a204bbd22f40b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437079d9cd0097a3211eb85cd053a173562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363f1e22e5a1604d660282a61a73c9f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcce68989848c779e7de9aa6c3f10a9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234e77cd67d21bae414c0c7136c18df565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff90306041cac41dd2083359451b75a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5402d2d3fa87b3cba16fed542826db567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02110d8e4a161e9b9e00322ceed2ddfb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b441436947da0adc9249f2adf634f9c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd02b7017e19824553f0bf05bd1718570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9cae8e0bdf0e2362076f96e60243c8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad96cf61f8fa62ec4928e9df0833d2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafbe43ad084223ccfb2b92c0340c000573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a708b49b9e408c0dc7c60bc2114add574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5352c54692f68d9cd7c2bb38ee37b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d19ff148d56be48257840b1f4f8255576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffbcc249484f7762a8d1e2e8d7ba0a8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0fe88994cef835c49f507b3b69994578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b655d0d54f5708674add53c3eb521579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a31916619b9333fdd3ca81b7e95af580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8315df28e20ddc314c6cb87f332f0f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8e5d117a3630b2acd8e22c4169bd7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2f0f710186278f0e1dce4bfa2785b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018bed8fd14f0447689c76f3b967f12584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8b870b5d53decdecd45c67eb5d044585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118435891021ceb6ec1a395c3804d352586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a94b4a138d0bae402ea2432db924e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6188deca5c670a0dc49bdc38e12097f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42558271c9eabfe601650d6bae1439589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ea089495bf9af0addff52d5a3c49e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765e7095f2f1115ec8904721ce56fba591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f33a8492a1a37a2e5338535e596a9f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd151407738bbdafaf77d87bc4163a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e68355243edd0e1a35f6bd963b080594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c36cc2e40a939efbac38a366c1af672595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858db94f02947e292b5fc0c3c7e3825596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b07ddd680cf1faed851fac90847434597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582ba07863b6624bf1da9ac0b7edc29598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6cd7df9f24dbe1469bcafaa30acd7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679c5cdd9b23af7a50045768a2617a4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f3b2e4cb89714471a3fc25812409c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04c996f327da0b3a7d32578e86e471602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0c1b4992be79f70c33583a5c50183603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31389d919c93a1356e7bcf20c44cf5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e578275efc3cee58c70a00901acf4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9a8f97e8455f224f7029ecf31c5a8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4983df963c54388830ba07ee738da607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed761a9a21cce1a9589d8d3e0c61fb0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e3105972525575c9178b57758fe9f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2fa99821b490a5d3b32140e0c1f0f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b804be7a533713a6412bb7b7d0bdfd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cfd621855cadcc1f7937c63d094214612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419c2e430508816920e42bb60728d52613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b03f414f2bb2c8fbf1f279536ea92614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3fa4f8ec843671dc60153594ff36d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23867abbefb69f741a83ec9abbe43ead616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b968d03751a95b783855204a9d354d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e641ef3f801b2d4e4b0cb41e2a6bf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338c491bea27379d24fb483d2525618619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bcf8a8fb958ebc6ef19cc128e18679620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a431be038739f7b61e74b37dc09234621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641349960dfbc9fb7dd0d86097eb788622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8665e216d2b70003d82fbe8a89bcce7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1385652bca2e240a5de18f1acf6322f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947c6f5a1758685c110da8a57721be6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027f0748790028772f69ccb8b4e6d0b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19713e66f9b3eb1ab229ad9c10987e07627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d32ff7f66b2dafcd24027ade2cc77e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc42ed421f580e306fb4922bbb9bf21629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73e41deeeb8d6e4396f8e3064ebb9b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8e5249581460c5538ca06a095cea5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35667054d2e03889301a1d4f1dd3bcf4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d80a6c2c5e7e3be8ff03a2f3ac707633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c5e9eeeb36b5c16eec6d0aefeb537634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f0845879bc6ea69a9f02f06dd3577635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52450f629b9dbd6c54a47b7b1fe079a2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9227156b6a29e516323ae900f18558637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eafb0d16240c1f1f445a859eab078e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842b5ecdfe39a357b356095b81b332e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7d0e1fd9710de59b7f8b9768b01bd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a98ce34b39dbeead44a01f44e752c7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec4ba7f55f8331a2516f5619654527642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214247f0e8d79f248f903dc9b744d694643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355934a4cffb47058f198c60aa69412644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4e0d2d6edbbcaa11995461e561da6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417a2542a6da358f0648d247693519f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac1e41731d530ed738673a5fc21c35647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a15bce86961986b26d199b91021d2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60ef6d81434c57f5c4393b2272fbe6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa75b42a23ed1d5c2c673bdce4d831650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26f77423c73837586a844e83bcfe88651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d3b75c670da26e583ba4feaa7b8de652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a50f120adbe301be59388a1f49a95653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8e81b41420de60c1386f27090ccea654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe493177f305725c0838d2522e2628655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e78ea911426259ff8cc3cb773d4951656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02da74fef73bb45f8b3b2456e1c548657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97efc471442127e53e09e2ebe107c6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b078f197ef825b065333a579df1027fd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36e3ebc0e3736a1f8653ec51a15982660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d5212ded1f6b373fbc5d0aa21cbc6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea499f2b7db5fc77049f97b3baf2e53f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d419a7430e2b8afc197bddaf6ef76663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e00adf1cf1629675e9d85d797adfda664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb929ae30dd931d7613d1aa7860b65f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a99834bbfe44c2762d60c8d55866c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504826987aac6555f3b7656f6f4b8b89667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59544a56ffcce1e471ecb818451350b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d3def58721e50aeb3e09b46fd072b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf954604396968da1724724d28e4babf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b297eff06ab8f1c2595a224cb3536671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39422fb28902c05278ad0dffcca842c1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7838eb739df22961eb089ede6533f6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947ded67fb6c1ad1fbf6da0236e85a7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630dd5df0306fc6980359653ad6b63b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e2431849f582c995340989631ab57676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfceaf6531d7ab78019aa7c34b9258b3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1a6867c06436be28ec14c5c0100fd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58659c5efa3e2e097711b2b3ed65e46679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0098efb39c4457dfdcd1606a538fe1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea075f7b19689cf7e8a233e1e5c3aedc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc3b451d6c3159b12a532f04e78332682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283d804434615e416256f490426e424683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7af9de4691ffad2d5efd0a1e06a0a9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33155a73cbfb215b9f382757a207423c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870080873fca216aa445c7fe5ea11ce686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed10ff8b654007072e3e06274d920a4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34bb6f8a37e2414ec09033e519faec688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c44678ad7edc9cb2bb8964d66e65a9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4500f65e506042e26859e04cbc0b3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5932827b1ae4b98a8d6c2d91912fb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9652f7fb8d0dbb7fb358344176a47692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6b5bd5582fbb807ba55af0e67c643693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74645b65d8805e8cc9668b6240b8722c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc916dc14d510c2d778a090a774593695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2973d222d3c595367579179598ce84e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7703e1f75d8e32b05b99ef108d09bc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53cd3c9fd57bdc3a9632a5bf6872b9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b4947f1e383b1809346fc4c0a77e5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3477611077ffc1e46e78a6df343469700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d28225c136e1fb796006199eacd633701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9c87751c42abaa4d50f3e653cbd89702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7a5a10227bd189130020c6719f4a8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ddc36ffe4dd474d9d8ce43eafc09b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86540ff4175d399eb04c708461279e3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd5bcbd39a819e2369571f421e0f2ae706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf6bca122d2776cf281f2db5c8253a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef31b12832a7850ff469837aca247d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27033a94d4d3e89a772362d6e0f988709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416323babc5991b5067ed328a8f8330710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f8bc9136221fdf4ecaecffbe8e6178711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5cf4bd0fd8b59169010a95317b970712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38afa626a5cc3a25351f2e4bd311fe26713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275bca0a9cc989067da43dc6d2bae66714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb8eacfbb29026c1e49e1f5e8b1b1b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd371cc751698de594d2579dd530fd3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4840a64f6e6d8324dcd3baf9f61f9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba11901f56e896c49abb4932bf660d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8aad6e674213c0837d82b2107813c5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c59aab74ace402d414495192945d83720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf00781973ca50c1ca35d3b8a7dbe1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40752d6a983ab5e2bfd40ba5b8b0f003722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec886b02690831d9b0f46c3786b1a3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdeec793202a9e412b7a02807bd18c7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552b9bb01096d906af96baa8d514907725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a614d2227bc08b91fd989787524b8e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dfa6f1448d4a5dcc285471d0f06df0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bee6483b7a1abe0e969ab9695b8264728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b6da21d75e6ea30c5972ffccba6ba729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb16ec20f6d960420c6b65042548e3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b37bf19053da47beb48f05c33467bb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcceaee9a306697f3b1e0008d6065bb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a982236d97f6f6c55108a3f15f9e23f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e37bb36a3530598ee3cfcb2ff75465734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2146da624dc7609c4bcedd97450884735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc93394520eefd894eb086de1114776736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3fa9286eb9e4cd1cb5f4eacf647198737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d673fc5497c05501f61e88509eee4c5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d665f0e5d78025b25746d5ee19dea739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c418bff7c695b08a1943ec8d2eb68740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3fa48f261837ea7acf4e84b4550c3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566771b725da476acd0b883fdface38742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86605058d3366ad6e2dfd7b757c6baf6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22197563757ac2a2be94493f84f31df744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e316777d85cd649146a8e9977498e0e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bfb04156fd807765592d0a811d9203746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455b5c8205f60aff6f7c992303794df747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09230c69110f2dff25fd25b6017c7d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3f4617f3798a66afbfe51a3a9394e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98b6b5e19ed80b05f5af6707ec2cd3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8046d380c7d3b9f7a6354adc3b692f1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7a6296ae0c1d16a5ddddd98188df0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27a7c6f99d208012a1f9bfb137ead7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647af5b91f41a0314cf7e1e7fe7f2be7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33151fdbe06e6d85436bd67a724b78755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f8b41ce06eeb4352cbab2474ca2a4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51804d6a48b6465bd865f2507736a5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede27e9bb35d19ec4e636299cf8394a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b1e95b4a71ed82e5176abd611a558759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e96ee5a84835e880aed4fd1e30aa41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969d6e71a1a3f8ac90f84a4dea4a0ae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ecc8d123ccdd1c28497dc106d20cbc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a84bbc7e5b7c9958766a407f2be034.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f5154d23cb327c58ba1f55c930b0e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a548340c46a9ca1ee9c8d713745b646.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ceb39dd7d5aeacffff553e634b149b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4bb1fe1c7bea1d4528930123c7edb28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56194c7bf094fea2303a8a5b76c5120e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6548c9ed27d99ec3b01e04597efca210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00edd526cf2abe553c1ea97e212169c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c926aae5a0c96dece51bd642d9ea012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c997e53066a82b910fb5fda09b7da413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7799ef2afdf055be4fdb676e9b7d1714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13093e2ca2d76dc9bbc26b2c40eb868515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83beaa39b00f95cddf277fc8dc638e7016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7e0d33dfb7b0d5a0ed8f1872246a017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0273ddb70db8bdc2fa035490db2be18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4386176d09acebfdd1bc7f4f8a890a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a124634df5e5a17639627c4c9210c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ff1784babab142625d349d753f13621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a277c5f1bd3771db95377b543b70b622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e56d7d4a509c5ee1ceee3acf60238823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5fbea3cc38bdbfd18e25f537d1b3224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c22a04a39d8a8c9fe04793fedff2325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b047813274cfbb1fb1cd58cbfd70a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0bdb9d2eca5cc60fd3362655fc4bb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1efdf603d9d4d2fdaad92bd79d6823828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980070b507e8f855302f09ffc34140229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ce4daecd3c8692e1b526824390fb130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852047b3a4b8b02a6a8af7a0da93ae331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d5df2c6daccd6196cba91c65bbae332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556cc1f9ac27d37347f2f8b3d41f96c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d7fb06e756e291ce199eda13a625834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668beed1436237b0eb09cdbb9b8ce4b235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ff089f2d0ba7cecefa960ac5b7e6636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0806330c52c9a0f7b073731ee9f1267d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672218a9e98799187c888c7b87b05d5638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007a32b7d9ba7e9515f8095f465507f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec6bf8cda0e50a239ebeafcb74bcaf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620de57165b4c6e78c701a18a8ab548b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819da1fca7371b3fb3bb63710a606f142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03ef1685ef14f712a2e948af5c7ce543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c05e6709b571a1c40d22b04d9b79ad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6eb8f6f48a3cfb07908db0dd7c92545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e57c89182a3d3eb44f9825e4c75aef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a77d73708bf2222c1593e126b891b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7499c244312fecfed95737b3046fce48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26203a034d18c1c7031ef08bc677ea7449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3392891ef042094d78c302ebd689c650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709779c915f9a5040a4d674a74bd1d851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df49b730f532042ebc8dc7831ef90452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2159999796ae1cedbd412be518bb353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064db8c027381aea98ff8a8c7933f4754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13105334a2cfcb3786b1cc398a8f9e1155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127fff8af556443b4c066af681fa89f356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1922e9bd75d05f6eb889fd5c3fec457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d7c1c283a00b2a29c16e9f6beefd758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325bc5727f2b920ab6b4a009bdb0ea359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc1130203a1bdfe84f2860667d6dd560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adfa11321c5f76a1b93ed9a2e2ad0ae61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d9ceaf4dc17dfe15b6227dd0aef1062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55b8f809e65b34c6059b6a2effca5d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f234965006ce7cc31a5d8967852b064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff83c7ef6751b8786d77f9a7db5b1b5665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72e7d3c23744478c87be39e9905f3566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d1f7f2133ee7503842d0b1be2757d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916cf5ac843b5b4d283457fe3b5fb8dd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10420740ca9ed9e3f53bd2cb802d70d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5145696bb660f17617143b1940ec2f870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f6879ed51c3c1cb4a4e146fded9f371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc8c720b76365f9e0983f348ed500b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66ad6a549bd19611348e27d5d9058673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7459dd890f06ff9f190a0ad0b002374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae0b9ee9edbfc9c25a4087f0cb974a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6ae1836b8f2c14cc0111a562c7b2676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8221cb97e50b8993a2160d1bc7e001177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7abd6565da3537f2f9895608573b878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368d836fbd3675096b06be74f72aa2279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c9c83b2d449cfda149652968f263480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9c1360790e8687942162b3b503fb581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90be73207370c1598ec3db963283a7d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4f3d17ef9d39565c5683a0532ffb883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f961d5b4b09ecb70a1538ad1e1fa13f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c028c2fb634b7505223cdececce59eb985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495fdb80c916ef322445a75ebf90c9d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1f27f6d6e9464a66f8a65b9f984c087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26e34446d553e544e5441df0b0f2b288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313772937206399600a71f29797b00589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c36de48b242e75610535a2f11967c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e0ebb6b50f1caa4b97be84d13538291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb620130ebd742ca3e5e50188378436392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e5b8b08a0cae40d722579bb5cae8b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d47a790a0e144b7002f1703cb9c7f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be77a6e55ecd82ea89c7f20bd2d23e895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33509851666b0dd878ba13248ef75d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e1091b347cda333e403fb5376698c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b4c22ace68ced7cc09629218e7bcd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df6a626125dc123c7387bceb7f91e999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ceb1224c7b96e09f018e56aaf3ccd5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c732ae7139a92bce487f2e5f92e9b82101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb570b8a98def807562ea3483135c75102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d7839c75b427a13a70b76ddb5e286103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7679eef93bc61d9298cb5d5ded4f2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae690a85ec9e7306976efbcbaacdad4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759766541676c71266337b8699145764106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cbcd36cb38c3c80411c7d2103a45f1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377549f7bdd916c6107f892b5cf9347108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61634bad8f02c197013c93131487ef4b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390402395444dbb40c695e8659ff721110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c5af33d1ec5b31c372eca381bf73e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee6022f04d0f1f9308a0c701259fe5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98425f68677b1a55237eb9b412421cbb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3eb2010f4ff45577552d7cbf6b150114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2119438e9ec859426aa2b90ce022dc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275381c4384132ef01121f1ee6b2e04116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f76db4f2b932c45db58a05539c7f14117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c517245d3d76a9a49a07c2e90ef43118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7745b7a5b384071367d1042dddf57119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9adf3bdd2b1b9bc8fe00cdc3602b6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1a82569c99848e1a77127b30db5a3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d8e56a96b3604c5af0c5f2e90154a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde85bba447638ebdaf5d7aae9e7c6fb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c962ab2a92aa7e4558353490f40d3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378a0906047f38c2cf760179aaddde7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77753bbda9004c2a503bbf69ee0c53b7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a15bfc0c3fe40ababc5c7bebcb8ed60127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7b4cd5f6f4eedad4e806f1f7a25c0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a7ba4e2a1f436b59f5cece4bf5e5e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bfef60d169aaa86163ad980db5e01a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450958f5cb22861d2a6375278f3dbe4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47af5e39602cd27c94cb17b343c66ea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7520702b6ac9b8f0eba79d7239e53133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94f1522c4c7744beae046726a07adb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010e81d6904427db1eda361f02e0626135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc32576ce79ae5407d57e82b254bca8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8447109c01fb8acf0d3f095ee5fdd6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc3f7a47d7701e0f375fdaecbc0fc6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4941d1ff0f5c008039f0e1ba6bf2eb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2948f452e113558bf64c1bff7144943140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2cce7529f65644df2cd3bdd45ddb0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d233674a2241b22f4d9e8658ab24e9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a45a3855fb8b73f678856667528d55143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67d2e3072eac5a74a778d35cedb7ef144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff8b81610ada78d086a5ad2657ee61145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105788c6dad7b02278c7b89d919ba656146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef6ae2a05410e883ceea1b269f755a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919fc45021921a795a506e01f983c61e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e34b76dc985806a448981e2bf87d5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb077f3a7c6846e417f3b4391cdc766150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709e74c779fa6bd93ed3ac1a4e1e8f7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec079b15f468887ccccf662c05ef886152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6cb12b992bef6d25e59a24a0b13d5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ff9da2dd130b6cd884123d5a1c0cc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e7f0407e4fc959376552438973d41155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a3e5c6b16dbe1840116f2cc58fb29156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c603ba119a8375606fe03382a558c1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ff8002951f10e68d8107c42aa7666158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4db961ce148c47a8783c6701875ad4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5640d5fac88d4b0abbf52f741419edf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfecdbb1a946b98029ca6d7636daab71161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e6cb4dc01e81e12a9763136b0275e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da38edf0f7a863faa565f618d4defe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ce26800387f703c01a5dcade5c776164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89651453bec0bc7e17339d7ad9f9cbce165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed62a5846c4e9ff486f1f639a64f660166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43675540e780254828793a11f760e8ea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242a7ee88420ef95c82600ec721de52168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062607bd3c27b6fc327448b252885737169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a55acb04d1c4682661c4386951414170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a5378d1e866d1c9e76f8b28a3b01da171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08dd5247d7814e5ae848909da91f9a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9622b9c5eacdfbd86756b96c9da888173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427dfd936042aded7139117d3baecd4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe7ff921ca99cdac16d8ff98437112175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc895bf4d3fc54e0864e6798c751efa4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dbb60f763607f4669e932496769fe1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2243191b28ca393279632ea236b026d3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2cde4ffa4fc79f3f1f555addf0a2d0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf104a42dea3b4f9d76fe085443047d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370b1fa9afb63c42f18842fa82748b3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a93317c25b0c1ce7614a19832ddae3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d0cd84417cb5bc3896617646f7d91183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e032dbd5d5549751d3db3868d7f6c2b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9732f9b4e04a13b009961bfdfb90550185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e66b0ca4ef0e917f24a304d86cd978186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e371ac7fc310cdfddcfbd7285a5a3e9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f93dc3c3e6683bba2f4390b7f62e52188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54998fc9fde5755255b0372c3b33916f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32673bf895d47f9c3980b42a9f9797cf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b961944a66b863b91e7f75af59539191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fdce77f13e5386c6e78fec73dea8e3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278376369fc212485a12b308d94668a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb419d127d1131f6dd376ec00114c0f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becaebe4f1fba2bb95a724d2a004b297195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a4a70d0f25a70ccb303a493434184196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15457a7a2ba11bd450537fe78626c296197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b82f21f9d319991ea009a1a5b37fea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5610f284b69072af87dba9d9edee9ee199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69740dab79bdd24cf4e94eea15a77884200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a1a7af2f5fc5e091a2a2a03f6503c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613eaf9d54cd8c4dc96eb537c64318bc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb4a9462541047675b0fc6765d9438203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae06efc97fbb2271fe03a267ed6ffa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a05c0dce6951324f6178ee8075e36205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f67cbb7dda77d021458716c0827f6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f1e8a9ed74632f75973951de40316207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d01d7f55dbfbb0f0089550cd5f1f56208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf3737cc5464f94fb0933b1a1966522209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102cfd6f1d8ddb3a012f61a82164df9c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6253a9c919540f2b1e4a229e1db682211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8cbebacedddab34e165d1820e30209212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49c59d764ade7522372ea7123146f8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486177d98f9852d6efaa44168fee6daa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819a3d7f47335c0ab1f58692e1f7e4e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe470e4891961d0297c69a948d5e649f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dcfe6ed0bc651f926c56ef4ba3a288217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc22e21bdf017808dc28e18ff2d0d1d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938518a25dfdd1658a3b6c9e71c982ed219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db0b4cab9f8fc9d3330e3a4bb36856220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377260dcb66a1a84f95cbce0e6dad4ce221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c9ec9a395e9334a4e9364c1d24e72222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a157171ec7eb2a47a4393881d4ba339223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac83f7e920d350f9c910243d594862224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781e1de759e29a99f9356c523139981225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9f54043f776fe0c4825a68658cf84226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6cf2037d179056bb1e7f8116d4919c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f0af916a9f449c8019d24b199d5ec228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b52e61aa1088ba902aa4a9782b3a9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154ba67a186da57b9464852b1c3d1c8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0acd4a4544abffa9cf45f0909aef0ab231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee389f46be68f09d9a8af5fde82cbbcd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1a30febac089e397091af8dc6d39a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd6bcce042555ae0b39d8bc9e6f4c0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d727a11f0edd44968a38c698526ac235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9c22470bb5b944a337e5d89b65df8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8909c0ee2178a51484e6ae1df1fcff237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90823375ead30f5137fe9fb2bee3a9fd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ce7847307ab6016a2377db6341210239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5956be7a91b15a7e7263ef90af9db8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3e28e9b298654ffeb1796b7f1983b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf8abf75612d316fc53152d22a3482242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ccccc30910807a47218c4f5c7b4595243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d4856ad565c79a6995e102edca652244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554972deba12b5afae5c55aefc5fcc98245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428245bfbe246ce87e1841ed94c76390246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ac3df036f00158c5e9d15eb469bda247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75b0a3f623dfacd67b2cfd935c161f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a722eb3211a0ef21c84e1849b48f317249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ada0fac371012eff08cc70a4eb5dd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95843243b1341c5253ce49f37536e181251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2759646b2bd17614463953cb2932e0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f287141b290e691aee60b14218fca57253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424fdfca42beee779e850ad85e188892254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae066e5a66bf320db829443a1e31ab255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a50e2edcc1e45e242d3d890aca9db256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049888e8f0535d6c4c89cbdf37565c0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b45b8459feb0722b172e7bbf2e799258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408c669b13fb05181d3c2d93b31c085259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d5c49dcbab3c2b0f035573e82f459260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1eb02af1d3600215b8a646f38f71c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d38df7e3e1ab459845ab41fcef01e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2e8d943b2d926cbc6fc2b0a3cc8e3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae5bd73e932de7d1696c97c0075b0f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba757d755da40252fc85ac7a1297751f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ef145497f05961e6578b8d33880b7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e2def15dd29cd47dec142f2fc533b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87418c3fa1005a0518c3a168aaf9e6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c242899cf120ca6cd3b7465839713552269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed964feaf8408e101d2d1ae6133f7c8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b89d2b1f7abef232549c58a3993e0d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ce59fabdd7101550658d322329bda272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e8f70cd8515eea8a0414073643e8f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede053f71d7f68795ce93ad338917b28274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918fd524a427bf17dd41942f183eb0d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87555d9f7abfa9bec6ff69c1335c55d6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2f2a83591797e332e1362ab3799f9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08a0e2c9daab66f1c0dcb8cb1151de278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d4cfff523509fb05c1033bdb2ed284279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19012808fe764e9131c5bb35e78df43a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47bc4ce420bc787e0c5fd06129bed6d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68954eabe9fc8132caa8f67012b8d26282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63bd5cbd8bf759a5909769a5d014b74283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a2a518303777b9f4eedcec4ca7edc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94b95e1a5f33d3d2e9922a0bc8b3bb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e1c06e09da060c210a409e2c2f30c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957d58c79c98cdb95a6e89c4f9c872a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a110fc2d4bb2e66843f87611b0b7e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f021492f2665ce643e57906abd9bcb7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3496478491b05dfbf0b6481f9dec3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361e7519e2c3a3c169d4bab65f4a5ae291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756dd09b261d990f8e8f31e35117021292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250242ce8c8df2b00cd645f6431a6c98293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07146d92727e6ca6ccd5c81b3c7d51294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b483d8501274a6cba3c4664012638e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e739cf826c1cf8e84058c3f64667a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1c76e2951fd82cdc33316a7383480297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf957ac0555d99150a1c043908b52c24298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218691250169631da1b7fcc37ca3b51299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569ef5cd005e2e262e39e26b04b9b7b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e343f9d6fbc1a7515ba806ef40490301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f53652e1166251c27b8fdd13d87f7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa71b7c15e9727643dc1cff0c1b668e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa79e878a6c1a6cd205141985f22f1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6926f53710dd568cf4d4b4815679f80305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc109e7aaea1a1233110c442ae853a5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec3fa219431fd7720b2d1ab655a755307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1644fa984859538e0dd072dccf97a99308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a4443399958c4b8a9e97b9e2edd96309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bfa2b0f0a3c630979d2d5e641b5b4a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07e9034de7d577e519ef691f346f16311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3e59e673374567107608fa26eaad1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90fc852df1bc8b1abaf8d52d4d2533313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4c91acbea6b1446c02cd40dfa0544314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a095af2edba351ba43a7f7f432b91315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75dcd735b9b25a64dde9d77f8bf92ef316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b423a7a0304910d80210c918103b1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a9fd50d169a153b142278c7a0150d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb9233d6ad5a70329a854e0b263397319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a333332d33f71181f8ae2a5dceb23320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b45ce35f9422e1331fb0e0b901812b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda26a449397cbb0414d6d36578762e1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e742b804068c2c3067bced302fcc8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e14d6c6f25b9feb87f4d679b035f6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db1b7ec076e3588afd33918991f2b5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441a0a556d303108e3e932038820fb2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb42fe69238fa4fdc21dc9717026e41327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e293bfd14913420543cd72af22858328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ee16feb7798a5cb97f8b0ef847f80329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171dfdaa3c918fb01b0a11a014c9178c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37c56084027c4a6f7f0bf486269f42331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950dc7873dd5ff80093cc9fc66ccda9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f16266aef1cd1ea465b1f76ed3ebe8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b3e01801d5e099d2f1e7d64a3f8b2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c7820f4177c6059581a5d2ee0f2cc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ca34d489b9ee54b532de0eab921cd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df0bfe9f284e6d4b3b6a13a2ce4b87337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc33917119e86eef6652a59c10e40a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64a914c056740c3c2a557ea45a02da339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adbeb4aa562849af9c999e54da174d4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc396ec9694516f4c3475777730b540a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6490cd81a40ea745ea016f9d454890e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7ee9f5e18fbc847ed24352b56d1d7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0a8e7d2c823c1ea5b7d459323a765344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67fcfc05eff67971dac9ea12029ec6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf7af97d39381d571fe46ca99defba346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c25148ceb843a515c93f2a5d820de347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6da4d4846d03ecbe8657b2c3b522f2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f46a3f87fb10f96779806807415e6e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b717cfe3af92e33cd42eb7acf1ff9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc407608f00f9167847fd1fde8628e6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f1d5001593399fdae567bde965d34352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d04f06f25b2a75e9018dffdc1abcb6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5638450371afbeaee6f180dd5bd22354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7eee994f4bea1e8fcfa743718e3463355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d528e843055e74572eaf4f9badc52356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdaea2aa876ce8e66d1cc6c1a3101ea357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d39c9b947b9a9a0729e836db2b31d3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6330d19bcaf2b8529849317da44a8a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859dcf711d2b496092e3bb576c1a906360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea1c384a805e6e31982d85b4ffddda361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6951dcab1973b0b6d1f0f92f356e3c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541bae4a625351dae8a32e9175ddaac363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600f96021b67a1c01ee60a5bcff6fc3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ca665a0197ed0d4630b633c710f75365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07f0967fa887d2149cdbb84076b4b8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f1f1acb74fce4303b5d9c68e1ef9c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e11c8c32aacb16acf227dee4944e7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de1b81f1873b9c6a378fdc9b1b5a12369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6c65c2e0410033772de4dd4413899370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db8e9ac7dd928dff64690fc44197ab371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b562c1732edc91ff2455bd001d37c90372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992a604bf9d036f165ea846fef634a3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf922b32fd737ec434d6dc1b3fefd9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f1db3c7ff3e2fc62d19c03f856058375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab46d44922a5bd2ceec6164d981caf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01ddd5fdd18ce5a16cc6e93df58ac1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e55698fbe62f48ce641711359dfa85378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5145f99042629d6df7d458c660a7b2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20d1f5d693fbed2b0c9e230f0072af380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6d55cdbbf1414890174f0e648ce0c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79e3af781c8107c7e34cd71c1ec7ca382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2d1f512aec11bf43deaf76e00a23e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e05c19c47680ddd71ec4d4c9c044b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64894a43280620380208230fcf620f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386125426af7cf1179af78fdea9ea508386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6621db05a0e5714c480a68ddf2f7d0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d812f7157437d947478341fa96ee4c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dfef161e5371133bf4ba2d0b8a666c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39cefb349581c8c3e50215eb6e08dc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ddba6177f4ccb72da2925b54da726391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00c8c02ff18d7408df37aeff4a007d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee66e5c989dd6cf86538c4ae61f9ac393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c286c83867052201e593915d891df1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba169afb4fb722c532a0d97df0d0f2c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3136f10a782cc37ccdcd61e32dffc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f059a667549fdc05f3565ec319b1b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb487d96779d5382034b64ee550a9e8e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ffb4ff2196bddb94da295ab3bb99bc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd10141148519d0deccd4c44dc92c90400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a924c7d75d3f53c1f6eb27558a57b1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec20ecb62ce5641c542afafd66d2ea2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f3f49478429471e420a384a1c9485403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823dbe755a35ea9dccc312c3bc559d83404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ecdddbbbe9cda8c1724e1a89e5e25405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d4ba8d0be63d680869a834041bd6a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b80bf0c471c6b81778b75bb4f16ffc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd117ad711d32d139cabe17a5451b4f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce88b1b15285cea4209fed8ad8110d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc113d304a7697d5ef406ec66f5d7f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5fca055aeaf70ae422d4b84e6b8e7f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56416a5529c922bd638dbfe087fd586c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b0eabdad6a13722aeaec5fcc6a7f0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42111f9ee6825d490ed88ef55a0a86f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980806fc13ccc20565e6b3b33318495415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52c06dcce8c0ac885f382d4676149c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46702d5d69269c2c952fa536bfaad8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa18832d02f39b1df3d7eabbaeba46418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f6f8823a533b29051c8f437e647e1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1d9c6cd9a182d7c80a164f626c703420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603e8b1a33002e51064023b7b77c615421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7582b95f3c3e7c1330a8f7dd6f0472422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c84acb6cd35ea9aa70298c3d10326423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e3f1502ba3b5fef5dbe4610375f90424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02eb9951ea8f97bb27860654329673425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab4bf24718bad612c95affb7038f3f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43169978f269ba6d56d1e4073f03148427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff03770b7f68ed7b667ac2f8a9127e6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f594f6ae78bc699ef071e0890aaf76429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83147e1becc026c13a963773cdca6a93430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583e4b857eaa4a80ac8592f7823226c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b7c36d88c5b774c77aaecf0ba8568432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd415db8dd25655cd2a82e9567acf4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c644357e77f757bcf7291e69339b75434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58785a86fd69736cecf36c8871cd8f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11dffbddfbaa859f7d73837ddab0e6e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeaf96001b5acb420a1dde153bcc018437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310541932556ee164e7a8e00cb8b855a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7722e2695719959a70b0c08ab6383e1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb073dbb896556ffeaeee4b35a5219c6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb524a9016120f3698c877231bd54215441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570c81328fa8f3d01e22f0a7f29576d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7bbcd1f955534cb81b58f3933259f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e083913748ec6795be9090d23b8e2b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b13ccb03e72ccfaa8ae9bd90c373c4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea5d1d736ee82fa9aa0fe65b45f318446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a57f4062a2963470430f2ffbc48b6c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba74a26287b96975e3008cd75f8478448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98488d687000c66dbca7cd2915389af0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79ff4e61fb06059928ef35cdf310dd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e78d7d3b517a3af1ecab94df4ac3e2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2e2a4e1647b177598a06fc82ec42d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78cf490b6c3d4672eda331adf2bbe5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63807521860422927bdb23ba9632ce454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66e6386492cf535ab1b7982412b779455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a2908b92e953febc811a92c389837456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1f70416416349855d0da71a8df93c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce5216277308bfcd17b13173b15430458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e1ee8801784db4c7f5bf6d4f731ad459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab00afe8fb8d23d78bb9ef32eeef10a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d33a6428621fdfe97b82d883a5b66e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffef92cd1326ce088432cacc7ac66de462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c481c33c946136912feaf78263cbf9b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3b80108f7ba3add23f63bc4214d14464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda8c5243866f10699dedc5210a546a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5689a18665674e905a6f6eab5d910a5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f2e17e6cc1478ffe79d2605187eea467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f441a4b08eab01f1d5b11d518b354ed468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30654e5bcfad0e71dfce6404063c259469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e842eae6dfc348eb89e0498ffb3e093470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d90bce854cf6eaaaf1f5c0b35ac2d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2c5bb3f6600cec5673f5cd881e175472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd3b2ab2f7a7d763a7b6d66f09eaa9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74cf5729a89b4399f0fa408cc97d078474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccab9b9053b68aaf816797539b11c8a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa54edd8e4cec5704e959a83cdc3d7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31e06f50fb61946f0f46346f08e2e3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b59a92608088c44816b40ff783504478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d21ac1b5027a4fe15791c17dc9fb9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3423660e464759421ff613076b5e19a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04707ec7f4ae2b0bfe8cfe8b35436e62481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f93904c3c363abb84d3b6f8350e0e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8acfdc75bc4f6e6387b3a3bb8bbf2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b92edf848f6c039e57b64e8faba40c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31acaa31f6389f9f8963fc85e6d7cd05485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf32131ecf16e9f97b376d7397efb3f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fba52834ec04b1203129462f8cb21e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91080807f199619b9c52156474fc4e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca844f0a347b36e3df538d2d0420552489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057318e2f25b378e603c05fb686d7b5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86982fa021c987f7ca133e39c9de9c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7685b6a6c825fe35bc7f2534560ddf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd477c52a11d8fad0eef79e8879a717493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac4353150c57e3ca660018343deef0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7648af717456ce752dbfbcaa31ee3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383c0946bd4480d5b404db08598fb24496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd493679e82f85c236e2a7413149ac497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c18f862baf2a598c7293f69e6131d6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba2e21e7cc58fc388e2849945f1882499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439fe06e5b8bb0f2790a97ba64383ebb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b2a702c33f48db5da62200ca73738501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d4590f4952642cc51685ded8acbe5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5ba3c4ffc9f4c608f195b99d52c27503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9021ff2091e533dec5c8710f94d8a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cecb7c0d1d6bed7fb5c159b7b46740505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc470586fd92d2840a66467b210ff9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5597ac2d71c19ca7ba2f3a6e20e6573507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbdee4b115fb3282d9df974bf356357508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c605d40d6c9245ff3a740469735a2b7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1147304ff0988ccccd3b192044c6d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c8808bd009a57bb16e16ccfe60329b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62b843b18ca597ef73f8643f42acc7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37dd5cc853e2c88641ef7c12cc6931513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721651dfc2fa3b79fd9c9f33d29b4d53514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c63e0ff989301d63b044bd18761e2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1999fb5493e31cb5321e50eaf49a8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f998f6d760070dbbe231df48e686c18517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b99dcf36febe5100d264789fe17d5e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b557535579ff6cd446ccfeda362d79519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214944428b5b45fd276fd8070b3c1eeb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fcfdf2021f76b879aab7757148caf2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d42ba98b721fb9fe565a58ecf29282522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74faac4de492d42d481da96697ff5f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfea36d2c2256bccb062161d3170442524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10347fd591706d68c51df2c2221bcd17525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c5e3fb952135a28bd6d4df70e59bf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba52c994f4a0530bb02c62ca50e42d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943db4aca5377b45f0e058fc2966d274528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67855ef5f2492f785321166097c5cf59529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261957e25ee5318873ca36785cec4bf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a4388e8a2452b922d4946301f6fb7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353166142a20faa5a336a8daeb21068532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0eb2129035d8a06aed3a18c3698b8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27953b134aa83a19efc3c9849febf0f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf71f43f69dff644034c923d03c32e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912fdad58e61e9fa72d4e42765d45028536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d2e01e329737ba77407d7c6476729537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade5e7e5a16dffc1a071d355cb6ba57e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d799e4b27e4e1c46526dc4edfc7ca539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbcefcfa54b15eefedd10f0b3e02a0f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a709642b9eb6b33d36f1972fa5c18541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea2365f174c4b0e1bdc20e81892b9c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a184dfa6919d79263ba4dfdfdaf3566543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812fe1c79fb86dce8acebed1231a8de544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538dd206bf2951f7a6ee337e6086dc4c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc480c0d27fcebea1800c6739a0648546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e3583caffcf8b2527af2fa94ef2da547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daba348d2ca6e34400ca97a90831b17548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc27661ddf60883b729529e40129da549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e704bf93f23b9553c47837495b24f5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7165e276bbc6bf00830b3ea6c8e59551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778c057b74297d5a5033551a7387685552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700b227dcc2059862b20dda7c121b83553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe13f089a6dcaf041eff8ff879edeed554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e5d5be4d82ef7eb9c6947c3dec184555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b204c05c1bb5f797759db3ae097d2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a682e3c61adc69ac2c979fa20944687557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b6751aa99bd45e9a42c0c5631cd2c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed51c700fd56253cc7d6e5345c60d15559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a52509bc379a4e328e08ddfd9224a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80910d1c335002df9aed911df2350d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c4c565b896d0a7d30fd6d649fd570562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59b231a1968b3d8cf3fd50dcd721cf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe537c84e9ccef1d51d4da5d6040af7d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901c11a61f2cb972de46157212c475e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90924d14de4fd0b68e45484d898ae67f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f9bcf41c4898cd411b174d9b3a732567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6525b36b8c2a7b603a1d9a07f29fe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2488534f80d70df2cc6ba46dae49271569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ebe517f073883d51eccbdb6feb02d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54902efabdefc430de561eb2797e6c22571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b722a297f496d9b856341aea85680b6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf574adb3a80ab32359d0bc26c119d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbac0f8f273b639e1bcfc7d5e626b3d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d000df23806c2dcd227156989369d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e61338f08ea3caf4e62b6dad23c351576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606fc4dbf598a287f6de898b68dd2ecf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97a2b6314bed895f86b18400df0ae9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494e57289b6642adfc9fd485cecc231579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7f65dc0b312e4cac3bd63ab6146c1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167fee4381aa838c7c972e0b966629a1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74343e1f7c8390f4a962b393360e68582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785d7606b966a8426875c92633242ea583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6254da08b3c8a16193a2d0feaab6102584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618c3606cd5dae8926565ee90ee4d22585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5fa1b28969355433cf4e874df2f294586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd632ee442199b54be0606e902ce52587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f565e12ea640d6d5010374c6c5f7f5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd38d8823bbbfb2a71bb2d644570e9a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3f7f8809b7892a829a1c80f8d7692590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3e95929c89b88ffd7d2754cf3d4fd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84699a68fa48bc3fe27975dc1ffbe6ec592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5194588f0dae932c7f05bac4da94ffa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43221e3716fd577086230e9003dc4e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece09af44df8032d51a41b81dc185eab595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d951db8f679f286814fa48c4214d9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d46c416e479cc9781b0c94cc5b2bb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f72f0db2924fd24ccc8ff235ee7da9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72fb2c3d7a969d2d18971397ac5ac96599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541506a8b07dd4a37fdfdc6cd39f822600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018893a607a7e4aa2896ba007b67a940601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b73f9223c24d61a9270db669d0313602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3343dd255b686b5857a860a4dc9fc5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908375bf1297a21becc1788cd3d5404604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4032ec47e840f8ecb4c5705883f0554605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b69177392e6ba5960fd0d4c0650d8e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cef425e896bbfdebd1eba8b5d86837607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9f0f736c934735f53beda97729c0f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265694a66b6f65ddf4e88f59fee5401609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b4e1e1ba88710a84f9b3cde484b8d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38945ebf9212852ca1278333d1a073a9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156bcaab92b21e90c8a73ce8a98498a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4f63b85f19aa65eaf845480377fa6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88735cd39bcae75e3e5ac0c153ae8d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff197f3de1f0db74a9f35a14dccad9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2be8f3c98c9ff0185bc43d37c5c3e0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae94df3748fd54889ced7aa61e091df617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c303dc2f3154530534b7856b3473b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32d2e43ed1cadb125d3649f95ef10f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed21a867d85d028c4d2d648d7bfd34620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408e4bc6fe2fcd619c7bcace252a0c1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd765ca8ce5ab79feea5b26b686932622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f614c483be86d0351e659ece6ad26623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245566dc926c9bc2393a96c814334d90624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06833e621998c307209d38b1d75ff136625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e9e756d4507ba657ead51d6b37dd2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff661e3986ab630d1bc41757785e7332627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c1c90b27f2554716215c048f50120628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514116f95e8c257374a791153396bd4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92dfa4ac5f39b8ac1696ce839502ec0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc123e5c9d13d2ec8cd68d5fe3ebac631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc32d0c0c6d00cf301b2d2000a94738632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79587a76193bb199fb75e170a74c2dea633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed6eb7ea82d42d5b70e393f8e738f3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc381b408090e4ed9720358b639b87f1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8485190fdf766c64460c387481e5b3e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979601119e828a375a52b14af5db9ae637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef566bd5448587bfaf84313bed7661f8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee35525b97c951399791d1f3c073a1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9957c82388d914101fea2b11a71f429640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd10d1bb80334d6f399bf4ae255682641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fca180f5994f3792bcc5c7f03a9db5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01334244abb6c30c4a743aee30de1c09643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972cfca71800ff30843140329ea910b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ea320b19041f466cc94d855ec1c04645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dbcee0d947fce583a245f4488ed9ca646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3184652244a91501c2b938de16d16647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f74f967390ccc50482260a30a0003648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef865384b150e63d6abeecce575b0577649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d3fbfe6a21cf56d4c3471fa284070650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa89090de3dda3ac1742f47fad9654651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8cff6348de4280ee4325e4c94a3b6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d15dde4c1c922c819227faf831bf1b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3d79a74dfcd90b87d4caf18c3f660654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d42bf254217dd8fb7c6031f7400019655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac44633ac82c0e3d41b585f804af607656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b4e2fc920c83d182261c68ce0572b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085b1cbf4736bf1ac2a2a53cf861f70658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29dea64744ed46bcbfde27c35fa7bf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60632200b2782ca82e86bbd3af581a31660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817268bf90094742bbf9f7aa25fb164661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175a51297c0419b8985a9b002cd2b17662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870bd98b838ef6c4aecdecb316e3ce1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75670027309ac279efd5e568bc794c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f94a6614b96d6a183496750f89b36665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901300aad2293c25efc10b3fee7f4f1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acda7894711fb81aed31ba007a29ec2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a90b9b94192c97d62b667bd071e4cd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7176affb72541956bbb98ec991c8b0b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1abface0da60f6d6291ced40c149d8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766b92819485b49ec3f9904f4db7f28671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af7c1ee9f409750d412235111a4e52672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f746902dd4d75d65e2a19f4d29108b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d218dfb4f4c6965cea4ad7c43c8a75674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d785913c20f9d808c76c20802bf4ec675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b1cdbde796aa72dae98236bca7a46676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361c369cfc5c935f1d1a029abcec840677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9a0a64883c4d433044f19a5119f1e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ebb614c1fc7af055740353363bbb6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cba1c37b757fbd4f2ce05a0bc3b976680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ab50bb489340b331c2371d6f2b3c5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ae91bc141c9bba29cd028bb8c4f76682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01613bcaedb252d7a190e8e857a6f271683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad47788a59b0ef425a97e03130cf45684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40ebb306e6ab112b24513572aa8d06685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b1906f464f006a7b8aa62f7ab55b3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32732485ae21c8d1e6ff902a3ce56063687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55699be43e17d03aee1238c57b14181a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9927c03a0316740ca2fd5fc9be5d34689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63574f3b89afc2a75d3a7b530db64692690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3d3d571ac1e1c5511b27df7d7780e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10aaa7de0f77805360b9d8b56fd4999692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b823882fc84e0831148e5eb083ca258693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd437ab3a8660729c4cf463995f5726d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109a41adc4e03c984ef1acef41865e8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329024a3d0009f64801b583182bc622696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335ef1a5ed1b85ed7cda9128cb5f726697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934eda0c0318630be466b6db9b2ed03698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b998a09a978960b761264e9f0eb59e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca57ee525292082e29fe2a99a8b0c2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf49663f2421dbda1866c7e10b651a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23df661654cb3cdc6b89b986a110d0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d313f4f8b4148d1c299bbf5e7d6a99703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2233ccfb6fa834e803fb396801feb12704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63780f9821458cfbac0d4b4ab653c991705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54977ac805651fc47fd8637747d85381706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e45859de8e877d8de79af907c273c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c8c598e2b23b59b1a1a0a1e7cd759708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98867421a9ed5396af374ab63ca506f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9e9a7f6d794fdee3f1ec9db2aaa84710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3843b61289c41b6939928f44518568711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332bd3ff30fea078e04562deb940860712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766abbcf10f305964ae5aeed84f33ad713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b786e3acdd8c16d6b2e68e8e99c495d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90280a35117d4b6fbcda60978abf3985715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669891fd075cff1b51274e38cf24e73716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5121d02cceb153b0d957b4db67b19717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d274c1d0907e873558c2e0bf2ebcd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73e184d0928b5156132315369b7c7b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2104f04a50c8f06942d1f7d597d3bb47720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3ccbe75ce17066acc2f37e853021b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacaaae07f114872215d20ab05457026722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17165c29818e1906850045b72f9482db723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d948b6e0fd95bf172252044ac3399724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9e71e0436899893f9d312775804ca725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7c8b2cbf0ef8df662d34fecf2900b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182c8ba96cc3b68ff2ea375406cc23d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b578934c50a81026605dbfec472586728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436fd44715e418f47304c7116e69f3f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720e1404b33fbc70d285b2e4490c8bc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979951c113fc910083807b668e813e2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa97376931567c4a2ab8ebb70c2b678732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0e0401554b50bd2bc6c14f03789fc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951341270e067b34b523894ca34a1b8c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b73ebf1b4ea607e4f1f8f71313dd3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42ce8eff6be4458c7c69c5ff41238a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d2dea1e9c5b7a91d7f290e0621e1b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34b863bce6371c10d6f44d51fc242c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26c07fa0af1ef58574bdfa20d4724c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664419946a9bc33ea67268da361cc59e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58afc97901b5403d264bd18bfb27786c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f7f4bb468fb1c9955c690d1ff92b0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdfe83c497e4a9ee5da32ad7a0ee2fe743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740c0ba210f22f2ca63f562ac5ad97c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668dc189555d59b671258f6f5bc57cf8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80893dcfc359ea035c76646cf6345540746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9be615b8838796e0b749c1655184ee747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1bfaf399296ff24501f770999a579748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb7161b2cee78e2145a971eee26550749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb540901fccea84f2e3dbd30adb2bec6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d85c084648568d17de270bc95d4cb1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c612d4c4c82f19c57805b78f042b9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dbb128f6551f8c1094e63deda73252753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100f6203df8e46a02485981ec9bd31f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70226c4c235b695562cdabfbea5d3418755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23ddbdc76b2189dcef075891b70283756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62ad42915827db7e31cadd1984d1d9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0c7f7c5cb45e6e1becc4d46c2d279758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6e50ed4846bb87a84fbac63931046759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>