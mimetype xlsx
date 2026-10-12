--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9feb07f5fc2a39d2597f48eab8989d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c59d85d71cbabd9b4185655749acfc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a777f0082214c700119fdeed7e47503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e09fdb06eaa03a96f1cf2c7673e2b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caffa478073bd6a7c5cf95c602c6a2b05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16abe69da8291a3dd218f345017e611b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e7a16c9a7b3b79494bb570073b73c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6d34034e75182dc60edbb419f4e0e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8ae70143b506961e35dd9e8dd55ce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69edab97a14bedbcdf3215e840e22fd210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746149666cabdd13fd8e50f6317d1db11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13197467cfa09666976dd8c560d43fd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a279e5d836738bab8f2472e31444613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff4ec9c5dff77001d48996848a86d3514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5532d48abd65afa3f522f63b1d124aa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a850ed3f1d4141263eb8a8095f8477516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce07e4697ab188c1641602f6f423b917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff52aa5d5d6c3f22d8235a6b07f82518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac27f7f709a768dc0c11db9c791c82619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8a44e9fe906432add2845ecbc7c3320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3cba495518bff9c0e32554e3bd07721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec37b3900b2c669a931c71d148b614922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff58af624c6df83a4df9599d93a2b5c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b029e157764f017ac4aabcb499778924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236bc7ee97cc1e3c24db1810451c95525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b8b3db0a8b76373226f5c3932277d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a025acd070c51e4bf999eeb9c5f28f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921dc7401261e47b826c91343c90d8c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b928d2c684ad76b22f2a173527c2a1729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e3ee5608ab3cc5477131e8922e0ff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe87c93253ab43ec072a5da07fa40031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ffdbb856b9756cf1ce851aac4e4d7432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9fd83c2943c49c4ef42d6e393eeee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da47bf879282d3d96499d0fbb3462b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f276de4a67e70d88de79e43eb81864435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031a58a270e6fa8ed68a05d1365e11c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee1e99efbf02f7ec8e42063fe93c3937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b749350150e08bb96e83a334fd72b338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921eab83a4705c77102d8827f49248f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbff422a35309c95edd4796d090e5fe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839e9641c57ace959d0b363d7a7b24041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603925e155c323b67b1c016a2f62627242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3592edd463f7fd1b42f83cbd9bc7343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56f759e4c25ff20bcb14f93a593e6044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f750a05c42f995ca7e9ce47a5fd7d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0949fb9dbb18454a524a485991ac9246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca8784a202c53c9915ee2acf4e536447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb8cf7c44e0fbe9f5bb44a8616ec0348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891e00ab21a08f475543107da58879e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29435d06a67091186211dd9dd28bab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d5a73b9a40108913f7777bbeca1f251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa0bed459740b676e636685458ec0652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff830368c1506fc6f864e7282d9ff8d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec1db20375c41a37b76d35222a0a3054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ebc7689c61eff1d00e92b06a6a5e155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f149cf63ecc8bbf160ede0fde4d6456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44bc95bfa717dfd2cc187d518e0d84b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8ae27548b6caa80d81a8c455285b758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce04532f0e18e5761b01210d57820d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e5a99f891e4e3d5ee1e1d905148ea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bcc085a97b698a90e7c44c304a0be361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcab8a563f7821b7679bd3b8a2499be62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184a1584e7afb22cc5c585e680c979863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb524858fd7376ac957ef412b2ebae8c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a991bd0b002c09eb2d84e5bfa087265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4577ba03d8cd1a94b8470db08469c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126dad21a90ef531bd068547e2827bd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96058e0aebf5c4d93e91129284c44e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5207ad2e900562e26b84f2fee574fcf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156bce1f3c6784c497fc1d293267521470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794161ec31166d5961c76d6ac9c22cc771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418472e1343be81457163af84e3f6b1b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b069f6da7842ed583c8a836f2e56973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59029075f1652d782bcbe4ebe9f2d27d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b2bcd0d34d8e3d51920ca5020518b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac58daf3f0a1ea9ca88d2ef9d9b30876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f5c217f9a5561d21eac039366328e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80bbb87b543902f5a625bd5b8a4a8a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882bd2f1bf962a507b18cdff750e73079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95385efcada1113e6dadf9330d39a29380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9760cfb590615ea5436c433ebb8d86881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5288a17ee468625e020467dc0e2145a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f9468c490cc5caf9fa42fc0fc3127383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af35691b954f09c7e7a0f593aa427c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb271cffcf983dd58dfb985221f64b9885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf57f99d5536ee422448a48171703a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a67afec4df7744a14b7cf00013bd787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21574c4942bc7337b0c75ea38841fde88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007d8f64c414092631188185b8a43d089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f89012e9a9461c5d25c6ae730435dd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5d5d4b4bcac53a89f595cc0c3474f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90024035b571b78fcef4e5622d5da092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561df41c29318697a33beae5b37b440993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b97e23efcb98851fc698ee08b944594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c98c2842def169a25c064a4a9aad5d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ad340c91c2ceb5aa4f13923d2fa1a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9085639c130a65c74fe508ad7ec7697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ab4d0f26831016a7c451456088bee98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7553a170732d4ebedcdb0b0b12b2899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d2c6bb957e2cb946556341eda95df100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f006fccac73b1ae852f22b2a625e6b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f21068252b28af4a80fda7ae68073102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239c276b4a3811304ceb41fcaf12966103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546b958f2f10e27210132715106ef6d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3a7c12f6d858367bc607b4034a599105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af61fe823884cc67c54f99d8d1bf25106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f51bb7d948fcad2644b8e6b787ef2d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd7172b911429a01fd1c6eb00f6b36108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b6c92f70db4c937460c1b80d96e84109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba41cdcd361239556b603ab8017af8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be4dcf2c0fa9ac9d43adc732224848111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ceefaa8fe93e1461b228e3a455f16112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80689be9c6462a60b2d49bf4786fda113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834620b7672217b66373e7ca90874b9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014a74b96ffedc498d293873ea872c1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aafa34756ceb44f91dcb815900f58bc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb686326cc879224c8c241b962b7fb9d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efbcefda15facfbff2a89e03b31b187118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62b098c04f20f71097e4962c0422e9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a395c7a69cf0a4e4dcd8b34088cb2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11038be4d854341a7b76f29140bb22121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920148726e6127322169a69c803bd9f5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b28da694ed3938451ef736e5a4bdc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f95bc34e0ad4ddd349c417ecc2d6e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfeb35a9afe4c452fb0f75aa86d0d89125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f39a1bd53f60fce4c327edf27baddc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e02961c408d74bd56c9ad805dabd27127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8876fc1824453b5f3166cc6a240c0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc613a273d27077a11231740433ac8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e4b09410ea932bfbe681c19f4de2b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311b9dd7f3d94a9262c93ebe1874932131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58556542a2636b80843672eae15bfb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646d7732842b0a4677f7a198a7ddebe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb641f50b39592fb2c0ec8b51fd65142134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad593dbdf1ad52dcb61e3c3c730ec0a1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da0bfd2c0363cc3ae53843cd433a5ec136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779e67b94ce1ac7aa768a1af5f6b021137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63013680ed1aecd6569452abc5455c3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915356108109defa4603f44641329ece139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2de15720aceec34bedd6596e8aff4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913474ca71423654e1060621df2d086141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6db61b9ce39a32722aea74f3429378142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c9824dc8f9babd288946922c0c578143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7677107236de20b0259f554dd91206144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3659ef67475b6fd10e378ca940939145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1980e2e44e8129f7345d787dc31e09146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89c1c3578db0759aa33190a8ade0c7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea67c6599e4520501bec020c2c4757148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf038e7bbe503424335b9367f6f406d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db856c595d9808d15bdbfe4ec297211150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316bacb43b005a85cb6ee43d4bca2f47151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82f4bf48afca53cad8a5591a60deb9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af68586e32b92184fd4d6cb56a037817153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16593c2351904e481b478a4d51870b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23bb64d799860de23ca0d1d47c599e8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec51ddfc06dab1ee3b1f048957a3515156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad849edc23dde52a5786ebb3e5c035157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075f97d36fac2311a12ad5f7a28f54a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2c0324bef47622994218751203a30159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a4553c5ffe935651984e4f8b60777160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a8e11a44d7d346065381f266ecc8d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ac64b86f75803ed21d739a1ab1685162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ade5ff1ac67122b04b1c85c4732f0b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8bac00c413553c58bd5fb46446f567164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d73d1712df98d83a849d912ba2977165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af17b81e60fdf14757c47dff9f6813b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb20431cf2a6d8508e5bcc11cb38ef8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d24f8dea7a806ea5fc2985cf8f5b8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7065d8020fcfbd27de372d719bade169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116df2bc21b61b380d3449b784d87059170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71b16e30e1e4a57b56522997f6b50c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b96aa3045ed45e0ec872d749e71d1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11268dd324653a5d841051377098e424173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08896a2632d19d683104748efc1ff08174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c47b3bc0d5b1ab8ab9710146e2ebc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea27612bbb82aa27dbf37c92452c41176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a65bf2e1a34b7c49d6a21733f398d2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b45b24af1abc43609747622cf91b8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153eb78dae8c4a9c7d5f06c152aa8d86179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69acb7d785c2353b41e0468527df6b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e01c85bb4e7302a7442145a9d7fe31181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213a97d0d3dc7721cf7e2a3b22af2a9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37501be30767b5c757b31cc918cd8300183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbaca93e8f9a7770bfe6788993d70fc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297e32202e1aa98bf5760f2fc0cb6d2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb31fde26c085e700f7e5f9fe40f324186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3a1883f88f4a9c50a2f14220a5593187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa1c4e536a906a670dfa71c450e437188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de420c8929463bf645f4a4173cc65a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d1ccdaf7605d902092589a40c5de3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4439133c77299d2a6d09f9f8530ae5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641feb83437783b8e6f8e198f8af0f0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74768b732df1b0d90b1cc9f8fb95da193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf135a52f83e986a6bf04a26dc2c3bcb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f905c7f58c20123b3ac850e84af7a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407e5904292c985fd9ba1b48c2b8f21196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb07613a19a621f5e831c3cfa6985a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e19f65cef5918567a6fb10d570c4f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce6b9c3dffdedfff22279a9463c87e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a20770f085a6db5b99eaa6034cc27200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601927729e50d42977a4a1e1790987e2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134f1fd455a7bb9f6964a20d70245cd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4210acf2dce007f0c10169cdbb82f3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c78064f87f1c6c915aff1f970f276204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f53ff1d64843ba21bffb6399786b7a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f702985e704b3be7e69540acb7b3764206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3af0425be436d8aa876c162d22a05207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3ead5ae4fe7365350a5c84f050a3c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299206d3bf8e45bfc695b52574d3c20c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df0d9e62cd9aedaf89adc21476af8c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778d5801475d6f1b8892d381fee9325211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0cd98859e788aede05f52f7ab3cb50212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e388ad70159e8110b697da9d9d560213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14cab9b4904ab2eb5a1186dd3508b4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c7724399e65d1670c3072e6d87b93215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705df1ddb560e62ef4f22ddf8c29bd74216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82cef16edb08c7e693d769d59bbb569217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9526b6883237a7f00ff33e55bac105f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac0eac88ea405baba014599a0dbe19219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f25333d8054352d5c11e83adedc51c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74f27cf07c6e90ab3760e8a196ef5f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f35b4259358cd4976c755c88753a271222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d69c2e43cdee86fb1edfd7c977d47f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc46c48bdda1483373ca4fd407db61224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05f82559032b9095eb27955f008656225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674da1f2e20989cb48dd7ddd2737d12226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f5de32bbc34ea273a2abb584bb791227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3074f6f182d769d1d29fc414b0c2a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd0337a8b0fb7dfc9e72fbf70b5dac229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32283f77eb229453584dcb32e63dba230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f9e822dd589dc0b5a4a1d925c439f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671ef1da20a766c8e1e96f04f98b490232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a71c566f4051c5b4f4759e9ad29ea233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f470ac8b1165b187b8c5dddc7a097234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ac141df0fabd8942e7b5de7964662235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470e7737871fea81765ee874eddf87d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f92f785a4a61057ba63235bc17f94237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258a8bbf8aa9423c004a2038747f41c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9b6f337359a6ebb8c6313dd9beb06239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770bf7cc6601c9cde9ec1513ad2d8307240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cedfb4a1a012fcaba71f4850c4546a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b9ae6836b14044b72c6adccba9fd3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c732003ed463dcc454f5167a51495a0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da0b98a5b3a208206cdfb86ebdec1a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c0de9b3365021b24f81b062949919245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ca883a325e438929b50f6377780c7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151ccfd07b6bf9ef7d1d71da19a3e65247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3d0f94558d02ffad0fb635d88bba2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91014f9dccb894e2deb8383250807a4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9c93b1d8281118714a95a036a26b0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e7e5d0cd3841a9443f54a92e29321251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1e91970c84ef7992baf7416e16cde252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e91f03b4acb6a1789f9ca08bd85ac253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961ae3e5493b7cb93e2c66db704b449254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513dfe675c8c78acbb006b8503f4733255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c629ac4befd6e765a916b27c6558ab3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9308d15b8eb92ae0d6585ff97e050257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6db5180a874cb1de420856d9b92bb6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac39b6e4535b1ef9bf4c118a60dc8a7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41943a7a35528873cebdef0b0d5e9bbe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce72227f36fc9f0a2fa186c0d1c423c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5201453f560a7680ff4ade27103c06262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd613ab3c9daa8abf8fc6c6b829bd00263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f194ef2e7ec33fd956ac07a25f70c9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f814c6812f18e1fecdfbfc05cbc402265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447465a1f54b357e724ff9bdaa1355dd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f1d2af59a6ab50f292ada794f8be8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354ff07a342a42e3089faa56d92d52c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1b2f0dcbc80dd9b8edaad0bc58226269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3204299b640c89cecfd3cdcfa9815f7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99afcae8f4675fbcaed62966c0449f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5582a12adc3aafddc4840937dc580272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534fd6abf8a1110b8a9042add191825273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2a719d94803f5e3b6723437f907fc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c4dcfea22662f76745621e222b9b9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a10dad81c9c10cb89f018d713b0592276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626298a710d40616da55f4016821ea8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f618a77ffa5c77e734ff2f1aaf74c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908801c2e560b97ccf81206a8eb6d92c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8006fc645cefb20a8b7ba69b5f302280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ebaced8213d60a0bd842d884fa81e7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2120285a09c1c09834450885995c9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f20495aa23740554aa690edc98948283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7cf6e7f6687a25197be45151b26a75284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a870222766e1d9d34bc5fe72041d9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234260a026d3525831d0f0c3fb864507286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb059a0da39d0589606fa5f476132e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920b20279c7e55371d0caf4bede031c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438e95f1568859dcf4cb341196a4d47289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2272efd1c315b689e4a35d84d309c2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d0b0fa8ac7044b889696395257602291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a22fc3666f08b19b1fef0c51bce0a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04576b7779dac73ae76c2f289149935293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ddb47d5f4be7f05cd41527054c44d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615540145f9c2ee8d801889f79bae90f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342023cf92347231afa2f37e5e51243296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf617053f29ff02fd0662586e1c4ef8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10baef53fe7311af47393a412e0c41298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e012732ead195da4c173ff2bac8bd7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8e13fa0cee13b0e4d7c630c3cd31b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb30013a3074cff4aa088b0c10a5b5d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077934d6714c05c54cba74341db8dd4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486162ad1367667bd957f932f9c0d398303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7222ed494f3f75d2d0d897bae9dc19304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf1433507bf037e7105b41d9534a8a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce315927ae1f621691493ef244a7fd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf4b25b712ddcb7becd249a4c06b92307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0d700f1c63dac08b1d4f83628ac76308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e107606fb246ad4cee92534b56540309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d596038a5b142c33af812a387da4dab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7695d42f811986147a32bd44526d625311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ffbd03f9e19772c7d4dfe8e04206c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a72151b16a64ed495fcb8879925890313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75048d99b55fab353266891083581a25314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eea8acb3b05138d955387056e1a3b2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4621b3f86fd24810d325ff8b95085a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131506bfbc6f57b29ed939f19857268b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae9ddd39f2b1acfa159832a7eead73318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4773eafd16a8167e066536399b0ca36319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122647ac1dffd699fbcab210fc9b3ef320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611ed45007498e0a70e483cf8f96d0e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1b1ba9f93e21362676501fc5192af322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a64f858a8d6585c44cfbe872ea52f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a1b0cc640e542aa27009ab5fd367c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769991ed475e0ee93d15391bae4cb1e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae2319836849698dd7cc45a37185ab326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd596a9a7f5e69a5360682932076c322327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73a799ddf0374c11848ab851cd8674328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db1691529387c4bd5ed1a692d834f4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd6825891f72264f533136b56907cc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1fad8bdaa71304958f050cd94aceb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b4f6453ecdf1fcbfd5924cf80e705332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7b847af87a4bdd4f725c4ba39e66a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409b5f31908eb31a287fa4034019295334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05808160627e584c8181a094251a1f53335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a15ce979c3554914d7068abddecdd9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447483913a58e7ad366b34fba44ecfa6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ee3c35622df4f3743405f9674c83b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b7a00eafdd65aa363dcaeb443a1b8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ecccb79d50d8c236f334a28fd0ed74340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726f8e4c2940dd6faa31add93d16224341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e903a9804172b17a75c579aff61c495342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942881f756247d5a39cf41c401dd11b2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cbab30b142cd8035b08e392bb45a77344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52bf1454a9cfe2ee87c92f74b4717c0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31f77cb7b39f1a4ef6ca728c534742346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449bf91d201aab2206cedf203f5788b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e0c50f985cef0bc1c2b95fc2360d9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ac12d522c5cea383ba725a8c6ea3e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb92236527156d6020ad51d3abd6e1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f13271d4eb279ae8380576773fc58b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ba5d5c41f0e059e20ebb3981c70aa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d5ed5eb2bc92633ca9deaaa9a601f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b573ed5ca87f1bf3baf315fae1dd1f5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bfb87dfc4d6bf8363d60f5ecd4b646355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2c33ae5e0ce956d34e9ddcaacc8d4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c83e9ab6250d45dbb8ecc0dfab22e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7cd3b869a6732713a7f74751a7b8d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabfc841c9cd57e88ef35269ebd150cb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d661505bda31dce7a4dd36ba07105c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fdab1b3ccf485a7d207d458ea0b49e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7503be9ef78ad200259dd59610ffec362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4c321d62eebfcdebe6c2cf2c66b3e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069990290051ada8cb93802075de6e1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4b660093601ad860ae41c8135c677365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ea38b4d3e88a89f33722e5669897a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f4208621256a34c631a918ce8ca69367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80711c65cc5c3e8740fd75fe6a848fa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb29598582b246fa844759eaff41068369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b90a11d807dd3830028f3cc6edd664370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869b80852b5e1517f4749c6473196b9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca006b55b6a69c2048c5c89fb99988372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf3c9b4604a8e8f5b3cd83c897bd3d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe79e73de6ff4378df18d86f821edf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab56c5c126a0496b6eb314eea00b7e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb299082172011c9c8b0b13f354996376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9123b3d0af31366d87068d95f4f4d7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2d9f57f0fc06d15f6372b3add7667378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d4b096e9c50d08450e863dbd3a834379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997d4693b304f5591fbda578453340f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9e5e755e278d8035bc426eebf586a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34781ab1947fe3116d9f56181a52314b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90169270c183dfa11658bd702d972fe0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb6faf049ef1cd9c6e062d46cf9b8b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac7bafb4b0f579fcd86df742cfb1dc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170412c09751a5aaadf689f601e7bbc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0ed48eb4e88e16bb9e2ab103000a4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665243e07cc656ac6ffe6106e3669413388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089cec36de54b9ea3c41627ffc59db27389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a792d21a2ed4adee4475efb5ee832de390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e5035e3a870f963018c39c33e2f44391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa9365b2f8be69ca3bb3def6c75e13392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8609a75dd4b881513987dfc320b57393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ccee5677edc0498c83db7e2484ffb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc30c003c3aedea4bce3ac498182ede395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a5c4b7b9edd08f89e32a6591cec96396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81006ac41bc76a854ee5ad633a7ab5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d583e793f8862ea2cd46b924d33a4b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24a984cdbec0c2f06be407dccd5b1f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86a0a8bc1824d9642e49baf30fc864400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2076b45d2c897b62fe7d47f630c96c3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018cd9931f290bbde0686f9e3d8bcf4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a7ee4ebd9c85135392cb899206833403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6402a884688109bb4433ace8c30542404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf58833fefc97a3e2709ebb2f47c3f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834f22fbf930ede864ebac03ad5d08f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb892c07eba43897e15d7d7aae4981b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3e56db2e094f3757592392a893072408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce1bf9640a85e71ee061e66a75700e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b0a8d4a353dfc8f4907d7d4e30522410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b7e60b8fd9fc94b7998b00b38972c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb45546fb87fe0ae7af6d2b6295ef4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda38770c0a094386f0a8b4c1b2f91f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d3545e1af9180ea79b25b5a7012fa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e722d9bcd233c9e5f67d8b913773445415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4693e552133893455152faac34df71d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb467fc22fb527ce75ec2043666fe4cd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8daa6fe08ee9578468fd406f9af82e1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe602bc002117297b681e45dc39c1b0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d64005c84e6ba63e1828ce94e4a80420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ccaeceff93878a3aa2791ebf861c5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa48ce86d8cfff123e3617bd8bed6c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d240149be831d238c02c5a6815554423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533ddbc6117df3bd444c94a38f804e1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506fb83a3151546ffb140ca86fb9f9d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d26177f878644db63207bd68d9f210426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4438bed5d16728fbe83cc9a3dc6472f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b60d8a8a57e9e1dce7abb5036f036428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff353fef39171adbe040a211bbbcba429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75468f0d9b05cf8f5553769daa7f9c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e641584f4aae43924f565c5b91944e4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64faf53bfd9099adf8da7e060189f6be432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de3a0aa8924f836f8d9fdb2a476e4d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5e498258c18168dece73fb37fb92c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198da74c67a129e86a26a500925ce39435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7e0fca8bc7c0a5bd952d5e13f2813436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef87e3fde90c2f9e2f2724b50b55569437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dafff957885f7dd978aaadfba8d33c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f249f1c05b956833b1bba9a924daad439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad17b390d67c6f3a9a0a49dd126e1fd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed19b4f48d8c7e8ca8392316807bb5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41476f1fe43c3200ba81af9d8a684eda442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d1d7cb2f4ff79788903d8b074fce0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc395ecfa434772f3b0ca0ca6ffa95444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a1a26ca253b4b7ee6b4b779784399445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080ecd3304b96ba205a377875e59ab1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654803e1a81637be06c43c95c0f6790e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87642e91f2c0b36ea7367c5553f9c27b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f48884c71d7fac54a8725d8b5c68d7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc9954d605635b6ad213fbe0a4d6e6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e0db50b66645d5ec451478ddc293a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69853dba6486dd0462a6d44f38cf2d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068b374daeeaf64a00e8857cf7298e9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03bfcfcd16d6002256b110bc22826f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dadfeacf961093cf098ddf7bdb7ab7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4dc03028d5f92d143c1b669ccfb251456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32b0fc985ef7c0f0b8ebd497ba87d2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc65d057671009446baa4f8ec72f841458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f7b7e4709e6ee6607e30a2cdd7bd7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b18f8376e3213e3f77d150684d316460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c74d2af0029d542d27f8fa6c0b7cd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636a97b159215d667f92bdddfc28a74462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626c27bc9b64317251b19e13f50fec9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5fe32231122c62a378879a13f38932464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ef82e23bf169ac49935329b9820b9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b4664abba2a83d79b17e7faf18b49466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565142b01e65c29d19c6d0419f56f0d9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b44a2045a08274f30e26c4751e197468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae1b5ad2067b303a082e72d2a539da469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc7272f030f6df7e27d7a1f047f983470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ee887de5059456bb61afd8fb4891d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6cdc02c1948a497335218a3a18b8c0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7a9ceef4a9dae12a0783fa4cb7bfa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5e0f638ff2a7d512f57d6bd6e3f57474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cda4958f91c76a4c4b9a43849d411b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5ce60e31b34814b8fecd784510301476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6078011c0d63817eed50cd479ae94477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af4beec6f22761ee5831dbf71745ca478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689b4049227dba3fd8f75a3aad180a5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884cd7e2dad944445aa8857da528344480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cefcdfad7e8ef0d2ab87f95498e38c9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8693555cf461e0515293d85fa7958c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c34eaeee27c697693661be6cb0ef00483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d932d4e0efa5a826d79fbb63b2286d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ebec64a757903f7b3aa9e903deefb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0dbcadf4e1f3d05c5f1cd145c4ceb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a797097609404d79e886d17923f90487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08ccaca56526e48be22248eabfc3f8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c52d3159f45aaf2686ea3133f7e9c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a971a5fd861c076a213aa51a43a46490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc806b7931af5178c55a85944165c2d4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446de9ae017439cd2082e11cdaa8c883492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b117957d1628056c403908b59802e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2302dd45019e46b0ebc6505d82ac4c0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad8498f97820d2f93a388c64d029bd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a1259ea1900e370161727a1814a5d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f05b9d466856895c25d6259a654d2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317cbf7f2eca489877818d18e7dc9cd0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841cd162eb77522a8af1395991eecfd5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c3341ba08a32025bc6b6f129eea31500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21ea648f0c98ade6e5848896c24fd6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8e2927af6b907b2d69e441ec35a1e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b922e8361ced0195ccde21aef6229503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11ee3dfe6cf5ae346d283293f43725504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae22f81cc4392d341696a3a6998ae2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87075a9d804664467bd69193bf8c101506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609122ccdac04bfdd82774a56280548e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66df2aac83436d8b96eddc2563ed405508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafafc7530e43b4d6161048a753efce6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37715bc577725486b669738e0bafb2a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964ef4023ec1818ca84e1d8193e7f53511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52982becc278822cd25f1d6c6a5dcd6e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2dfe297f0d3e16586674d654fdd555513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be42bf362d015a6eefb3f1b29a96e0b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4fa4b5d3995d1e84ff4917f2692bf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb758f476c637b3aa56b43cedb4963516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff441db4b9789af8905c22f2df56c6f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7328ef8911cbfa3247d2c7e1e0fef10f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8f4e3177da5ab9defe3c28dd734c3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9915627a2e71217e836bbd457103e74520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95797bb5b51c4afc4dd8b9d1e4aa85521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8064e766899d713ab4baf72abc3131522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f9351e21bdf7630310ebd0905c8c0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea12247efbf10e63087f08f6425d302524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b48971354481767fa9ba00b5012b3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e332306223d7f666806e0feebdf88526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83318a7686f97c7661e128ead6292a05527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255edece388cb30269f3ef9eb7dc9d3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e673077ddf6dd617b88b8fcb3447ed529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e293708da50872c20e0f6720a2803530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547d0ee86bbc7764c54d02b23907b7d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db972b521207f7930768a8447d73f0b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb917965550d85352d0d2ec453875a0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7e366ab72456bf3c284552bfc9903534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a017d0276c4bbf48bf05a2aad3498c27535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d424ade0bf9c0e97f884cb03b7b197536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dcbd72e26104fb9df81a7b8be8e69d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36891b266e3328b11b0740c6a3e94c95538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2d4ae3864c123317e9ab76fbb43fa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446209c01a4e2ccf823a7e1fbeeb2816540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17a75cb80a78713a241b67591f7136541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd522f6f162084214bf0d87d7e2056b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222bda1c541aedb244f802b4a5a0b734543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962701b0f385fa2ac8e357e09cc0637544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33100f243f489ce4f7c7548f76b59f28545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d33a0447dc4cbd41f2e11694f968d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9d071e6943d690cc1f6327e53afe5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9f8ced9ddf7c365363633228be707548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ccbd035a3e0f0ae19e2ec75deee2cb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10167744449af7a56e10b9b9bf0ad82c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f085dce511a895ca4dbfb9ff88ee6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b592f7dfe9078328aef0eebbb0323552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2d7d12cc3f2e4a025d9e4d07abc0f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9674681c9293276efac7721a707b5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66df2a0941dfa70bc453757c78e3d0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0499c5b7f048618ac8253a021800e4b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20f38501d27200ff0af11352fcf219557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83858fcda804b84c1eccf8eb040146558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3126a82f1d619b7cdcec603243a6a42559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0151a810c781ee1d48b098a5072fd2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6f638764b85fbd0fb96adaf26d57d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61a0e2f2c31bf50fd99e62ea2d081f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ab607ccb6cccf500d578645188d63563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1170bd10ece9f5e7bc4438fdc6b8cb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29bc3a6823eb81b1acdd95c62879e9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537aec9e86a4fc618437230a988b09c0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf971171ce518e14567ca8f8fa79bdd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820026fb920a8d7c1552c14876c2c167568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad25af8e02815c3dba1f5b4c479294569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4313558129d243e828c0e80a56634570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b3f1403879ac0aaf5c301122f57e4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a46600ed6d02041d011aa893295a8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660ff9c576e37655f94ebd795a63bfb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e264f64b9097bb4a7a879faf7afc68574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c38e21ba739b0fda8820fa6b8de72575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e993c9c16b539ff24c1cfbbb3b69f5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a5cbd037f6539ae44f231b0cc8c82577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19eb93e5f0d21a83e54ab2d74a2123578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d055dc106b4cf529df4069564ab03579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddea4d76808bcd84f3834464bb26107580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97727e2759c92ae0e3ebf0cd6279f24581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057606acec8b8c51a70b65f1b14a63ce582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9164d7ec70daa570e3dd3d4960fd5e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f814080c3df2d55f9ae5266d8a5cd73584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda9923886c705d05a45cf633e17a5b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c389ff72a43b80a6725d67c94b12bbe586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf96a54ae4578a89df7a45c67c8f8a8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a866986bd50b25cbabfb377a75554588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc74ade82d91a9bbb1716315c1efab7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8da9841b18c9e3ed285781b12df43590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef017d5215fda1656853a550d0d8acf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160bb0d0092adfbad59f048c8a7ef11592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07a881577ca6e222c06500f863514b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413842d4d82e047fa3aa907e364f49a5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd13757b5b1cdac5be5a0af8be73619595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62e210f500fb08cf9a4e58dbbfb554596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb530786dd7b6e16c13fd6d07033ff88597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf44e07c00df3a8980bfcba163a6a5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1958604735a772e76e4fdef781e8470599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54387e290b6e4c889b8c37f31ec6518600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b681f1bf861aae8d48c05ada913b74601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c650da72599f5c5da9d1be26ce3dc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12c7e89713528b1c1fbdb26d604988603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4cf23806fb6c2f500f8fb7df8d4db604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d271ccd3882fb7f5d20f71e38c33ab605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e060b3804c0cd8166f46c4e2ce4331e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a65369dca7705402d9f31ef430545607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0bd494cf036443689149740a4d3633608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fafdc0a8fbda1989801d58876a1afd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4588a4d9992abecc74e645f056038c5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe673740ab7fe3ed338bb1bc46f0111611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2cda3e446efbf4a079515556d4c1d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae330999c2aeb7b26ec91925e4439fa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14a7e7aab9ea46950c338c6a5bd1a0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b004cf956d652722705dc37ca31210615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45299ddf34ae87dd32b1695fe74ff7df616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d28b1fb207b4d2ac0f14d845a9fcb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f05c66ce2da4ce0fc42c24c5570f79618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f796bc4f83012ec1c7dc6b58bad06619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b70531c9fc506818ca14c271cd6c0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56728c6fcd8182d896cb208a4241220d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7f5cf55e3700cb1c96cbad5e5bcc5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6db25eb4e2c43f60b3e058eaba5874623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b52e38ed717d33ffacee79ff1dddc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc1698aa00f97df91d65807db472ee625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30bc30ca769ef2d78737a2a8a515674626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8eb9b972efa61fbeab784c739bd03a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b10a166870cb1114ad817485b42a92628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72d18a68e1937ddb953887b1f4ab4e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f682624d786031e8144ccd05d2797e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4a347b725bd80ee683920b4a20cbb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e294bfe6ed6cde0c052aa4778c00e0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff90f434806a337a40120b710815a4e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64992e15014cd6cce9d403e50d5af8de634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dadfdf5ed25a0706a89fd24b61b50e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8b3c1128a28dee54d1cb1cf23f36f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda15cabf08a771448f37ae138dee7a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2f16db917614020ce28da171cd8ad638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483bfbfe09716ae8653bd56d01eefa57639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4588c55ab74ebba053d6bb0f61a5ace640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf17d6dc0418fb6c85254ed913c25a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71787e52336aeb386524d7686f6762d2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e82d6107a1b48ff1a8bde0f8469bc7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5554d69b90c331c45f3bf9f8ff80d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b44ac065d9712899e3ab08b57bb6bda645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328a4ed7b1b995d6e625f99c48e4c12646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3981751c56b67507aeeaf13bf4f6202f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7c449b70a22deda5e84317ceabc9b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44eea5932856231eb9f4a9f371277db649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04956e96845658dd1324052ecd183bd8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478f613aec68582d4f450dc1ecaaca0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3a470501f3e5af697b4bf8c8d090c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2a3288c0a20b9e27bbf060b47333e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f49f52d59f2881a7871d50a4eb5eb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1e13b0f56e35428ffce9fb3d919f7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a456019fa6de6f69cdb13808b634fc7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a6089e413183cb9c4c829ac3904b5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca456c81b4c3d20251020cc56bed78ba658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477d2f9f70c72944dedadfaad4f562d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a4e11e372c0c8ba78f4d72b60885c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce656dbeeea3a95a585f70bbe426614a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f0a65215f7677cb21d6f47564e6bc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d36376cfdf570f8d1654d2554f0d2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621bc750f9583ebc241d6a62cd96dcb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a89bbac4b199121a7b3456dcda39ea665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe27a79a8a066a84d3c775c2d9b3c5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d486ac8a76488bd7eb186b7f7ebcf44667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9f75ab19b05017fdf4d218affb1fd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407e131086c9d287d8b5ae373b2251f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92d3a4c4eebeded9c2c6f51e3effc0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780c4da99a2c8aaf50dfd1e5fc5f9e2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65d232e1a67f8dec872c5ee226f3b2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558417a50b90fd4ec5752bdb0f6c7f1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b6f7173d56eada08964d92e7bbf88674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349657efb5c691e50a410765f799191675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeceb26c37cd38ae2521a746a22f04e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e51e9f69c03379f643ea660b8faea677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13370a1418be806fe285449300a392a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e4f6fc0f10aa54889c9b5b3486bbc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a07b12be85e2408bacf5723fe7fc60680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ccbf3fd0e125ed198f505abedbc926681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5df29f5b64669c1dcb003793c83205682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604278d960b03fa0f74cf5b6936c68c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68882469909f462c690eb7a3d448e6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281bb827bfc1b14d9290bbb27bc15b0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c707e38bb9693e6d33413a21b086b21686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3a3d6d58618651bf7f42294c95a27687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ee6f1b0ed37029f3bba2f9b481948688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f2199a76f5f65fb11aabbabb37df1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4185d283bb900b18f44f0893f0a92690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6bec2cf6ffa93bedc519c2358bd139691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384bba9cc94fb7c253cd7833c163b60c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a555a178c6bdf7067a1da2e298ff1f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883db986ed8048f9b871ba4b48c2a8a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209cb026991531c1b3e1772deca2ff64695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1a3a2b543e03ff97f10705a056dea696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf12b34835ff4a96c4cb8cab0bfdfbe697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4a2a55cc0ceb7911a480cf96c2cb7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14e75860f3d6208ddf7fb73a9fcf3b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac02b88436c813e5d7880dd9deb41c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088458327c4964a648bf218688f1683701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3ece107a48bb3a94edd2981e984cb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec620f9956d3092a67dc6924e858a2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b00e4c42ccac1e94a5df72add9f22704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1df96f2c6e528c01be96a8e632398e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c50e7f0f4250fae2683de6f74e063706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2429a36c09dabab79cf7aabc4e025eed707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a98f789fde57e26209ba26e6043e9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565be960943225d2bf2efa758dca8969709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12968b50808bb55bd4f6dd5cc6638d0b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ad32f2dd48cc637fb8b3c5c6cbe03711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f33151d1cc01ef64406e5aa2a9ce5a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a6bfe0e4806fc57a1250e7c199eae713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f95157905dd581fa7d2a674c286c4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485249559c84a2796346dca4d6733991715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254dddb5d057ce6951aa1e87e966ace716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a13966d5db9a41cada9b056c0c42c0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a4f9903cc4af2fe601f0bc685d66d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e9583d20cb78db35659e475fc16a0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d095425268b39e324706824cafdbdf54720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4b38093484eb2275fafcd5f968be8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144199888897b2238cf07c4cd558b1ec722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0008d15077ddd1eb55a16f5e42f75723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3bc1217e74de6a271ee638edaad9e0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39c2c9504219c1a34d07919e009e64725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8b647b5da57b5ee3f75e4ac0e6a5c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a72c618626392b8d138dce7d4c4be1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a0041ef3a83310d79ad9a20f94be9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a9e63dbc65ea6b2091be06acbba2a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109d2c1eeb8ef912fceeeb5cfb98ec1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d87058d901d67c8413de6a175d9558731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c79cc6d360858b513f7fe771972b2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e06b4cde7c826636b9b829fd15b2e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0b4e2f77010a193b7f752462184fc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbeb0c8abd43d0812e057ab3f8ed321735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e25e4258ed471452eb31761ac576e6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02ddd6016e824fcf7e499bbe8619cd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244fc7041a4c2505ba69cb20f7388a1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43efa604c41820e921418d5fe0eb65e0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc5bd756498a6fc719038045e6beff740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2e13d602994e04030745cb09acf04741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a592b6511a84f684b63743f2a7a90940742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9619345530e0b906f6abc9df37952743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e8d1efcbbb833f23ea2805c38e441744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0600c61b83bab88e0424fdbacbdc01745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b0db8441cf2d642d188c216c9188d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f1b6bb7ffe885d8c561551465ddb0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bea42bbfa75e30601c8c28a87c23da748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45309fb6ce2cff9581c3ad573552ba749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2235aa7e0a378457d871df85b2cfb09750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d78aded62166107b27a1e0c1a715f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60cae495c2d5383909b4cfae782ad0d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040f98a409a39926fa79c985e2e8302753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e82a51324ba16c34a5bd5f1403713c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9de9de03841bb9e6acb5b178657d02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af5bac1128179997f7900afc77bf6c33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27829a2f3c7332a402f1d5d82dbb329e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e047dc6cf71470847a021faf345deb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c33dc5970e8165012e126e721e222e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04512d134f6cc5fa45b03c1d24ac27f57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5ffeec3a7ff927960e8a9bdc195848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbeb95f517869372bb8ac25f7aba1e29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2acf52ef879b4124d658d482765e5610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12054a188f4d7553b40a1464d16c2511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea292b24726107721b373f7ee2897612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03092562a4a664317f6684183d2f6213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d305d3986b139524add3442f6dcc6d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706a9363423f6b659693d125b3203f315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ec0654218699579a753b69ad8557616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd402d2d7d2ea600e89017a13a10e66417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c132ad714716bb8f706edba8f099418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e67246229a48b8b0cf3af10b9a8b2919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426fa5efbeefabdf561237c5a5958b420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27062ad1a32847515f38e76bf99726b521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96782ec989d339bb41de598c6d4adcd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2c8339cda17c467b984403131bad823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d996264cbdb98a7cb964fec468e18524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1b005d27ecece536b6f5c99502c9725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4f6a8838e6f4bdfede87c792e8dc926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c3cc68fb07c2c21819a638a6448e627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e477292fc85d19bc95246d0c708519f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d496e121e9d4cfe6d9ee1fea6ea4629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76056a0f00a26854eb89e09378ae2d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8605e4fbf9a056f2c1458ede09ec331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7603a1509472f22976e6019eed4a6932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480774ecfb38fc08607185422719506933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484fc4e29d4f628e7a4ef56777a102334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a879277f6cb3d87b428b281d87d0335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec121dbe32e72b7127ac8cc6a0fe3436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ddfd53187b910a36ab65ca2610fd637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9485ec5629263a45fe48bcba5697038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30382fb6013c593c3a6339ad5b4449a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011be403bf1f75fd37d9db04c7fbd1a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79858db7756b5e9ba1a43e819769ad7c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9021695fd6544924ef9f9ff4fd453442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553a18ff511a5fdee07f1b2cf7f4de143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4342e2adde7b0e1d1e4d0e108a58944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a555c0c06dc9ebaa1644e9079852d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4dbdeff600c0797f61d67109c086146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a356f42b1a728eb264969ce45d4ecc947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acaf2434332dce93a6ad7e3d838cfa648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3d5c728e2c2da91a1c12fa966550749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40091bed8954b397673d60c7dbadaf0550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9cdaee66f7b4c43901c360fd830b3d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc29e69a9da2bcf0333afc2dae491152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7329bc6bc450a6dd5938fdcb032bc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e309cae0b3b8dd3349908585ed15e0254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635fb012663072feeec53b01ecc10a455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9e502303e3506fe64f0011a5dfa6d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559c63f3f7423696147a81d3704d7e057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3cbdce35cb5b30f8d674659c8306558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6c5fe034f05d06d3c390ed56b3b6a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b360f3fe23c1791cb4234f837667a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c5e0965488e6eee87e16405453b3261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f9a16f4d314fcdcd55383c1df940262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac702311b44b93edb98a82663205eda863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e7fec060e7bb01fc40eb1426724bc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2a545e687524ddad8f0ac0e1fa98265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ac0dcc32ca1409d1d67256e9c42e466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c8e5717853be8fa1dbe05191d6c5e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d88dc159ed519cd6d0aaa10920c2368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425dc74c82b9ae646fc04dffcc2f06c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e6abaa1ceecfe9e5f110e154c39ef70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475836e85848604c4f1ee2e291c750771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827e0f574a97448a996e439b692958e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0faa63314ebbd005e5dc38d83f16673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3c0337157bf839d468c9388029e7f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64387460949ac5f130992c7a8f53ab6e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6066e64d7565d5d67eb013bdda71df676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499d5f7a9b809e9efaf89b2d0d8181277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957fbc9a0362c650e111a82f3feb97ff78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3632cbb4e27e872c25282da2d672179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949208352d47199080b306d419b8016c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1edbc5d7129cb0658d55b5e3193210a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d955d2ecc03e162fbbc0cc44a45311af82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9cca7c65ee8792cf6ba81e2ac0cea083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe94cafccf848d9f220f2d693eb562584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2c2cb85d267aa337a6764d1740c6a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4af4ad44a954a50fde45d5f9d945b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ecb91dd987c57119acb80de683584187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac161cec950bd98ceec4024d83ca9d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892acd53bf195ed9c161fb4128fc53a289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9713826b0af74972b19eb4b0ffa4b190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b47e9c68ae1ef57e50b96a5a555f391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be91d6f69958088b906ea6c0818c2192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942e63ce824220ce8379278f6e9dae593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67abe98998483b94b85c5f51d773d6f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ee505e26681cf81e4d723b1f325be95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe781b99de639cd107a9b2ca05b58396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b07ee27b04232cd585a9dc99a7303797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7106bb6f2c1a9b02b4794f4d220e9e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb254dfb02cd009b164fd3384cb372499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b5a5c58142b58b13c5e60f4d3d691100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688325dbaffeac85b5fc56f7651fc1f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041090280e09c5c517b91886a8dccde102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05d7ad3322ccbac16913a01077487f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34c1809f0951ad392c2412f15a511a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c716c346591e06555737de6816a31d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69013eef24905de1622f7c9c40bc3d6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ebfcdfe52befdc35fdf6e52ff6eba6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49fcbcbafecc53ba1f1283776b33556108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eae5f261475b39ce9c7b455bdaf8ec109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c617fd7526b418e5f19a9a712b11f0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff84e92c47e692e498879562c659011111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f34c55f681f4758b0f862207a55e8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8da0070589dced128b7c4d8f6541aa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303806a55add9a9bf95dbd05e69a19e1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f13a403004dab29a1c8280e2402bfa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d98a5aac3fa1a872529cb2070b5ce9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d9889434f0820c84e1566093b3ea4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede216ee9190fa92ebd6844a65540fb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60193b3ecb0946aab2569eb1db75a661119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a093106071b17cbc55ebd9b55d26d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321f48eb286896cef8bcc13c7f06e3b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21137dc5cab0ce9facf10cb8c6455db1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c8fdde834de370836899d949550bb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1de9da43e176f557610de0a23bc344124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7b34037cbb64250c175150e900fb4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290d024e1cebeedc847ecef64126599126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd9ae355c70aa332de260260e8f152127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a634c8f49a34b9b0cdec07c0a53cef1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf60a0b9e411f9798e85bec4476249129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670d73442988fdc7bf804925d20267f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fddebce1ae569e0a5fe08007bd1f82131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb74ad982cd8713fb4b12190819f38132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0089f75fdb53be2c99e5e611d77f743133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92983da11ba288901385fc9c226e1576134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23b641b1aea25acc25137297a33905135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351754b9e38b6506da2ec4b19f4941a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f37bd03371e310d0fc0f4b2b99ee4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6c0eb2afaeb09b289ce4495e7bc4d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767ce621d8caf306860d67da8e4d3f9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de5db2c63e848c06300e00aab79598140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee6b6a0c84393b5b0bb8e6745af16c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad4f20ffa2ea8bb280f6ad0a0c81847142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a17a0638fac2443d6be174e72c9ab8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed7feb31962d59127910ff89851d25144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583100e951059f8030862d7eea6a25e7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2d4d086cfacc509f4af32d24b4cbd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aee29953414084840422389a6bc990147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e7a5ed998ae8016777fc1ca377d8a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88949fcfbe721542e1f4518175b3de2b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850c935f53531b7fdc21242428b60a7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b40dbadfac7e0f9467b8502c9eedda151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a206e023997cafa1f5b8378e0a042152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955af2d2c9b5443180d86577b768bd60153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95e030f00032966ff2f46bba0d2a24154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01ebff30c8e842cd1401fa5896d638155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a126ec0d3b6a6d1e216865f97525a9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596230dfaeacdcbe3c56ca73d8fe47fb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572e40f38797f6c2081d2975d662db9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3710a5ad5653adc51dcdf058d9af3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82dd0566a978b0fd679fd92561ca76160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e735bb0248a210d237a100e4a3ade161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ad739d4a624a4b0a5c10ba1c69b53162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f00350eb6759a4175c4e9f9dd821a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6d0724135946eccaca3bcc03ae0b9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b56ac634dff494d758fb6dc885605b9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da5844b97f31b7e558ec35f8488bca166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652c7528aa844fdcf092e7b408ebac9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c788583f433e83f83536bfd95f6de71168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d70ee389c20315b4e68dd1f03909a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b24ac76017f80aac3ed2c40b4777ab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3d0bf0768d7dad8b661504300764c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57b4d7e13ee70f4175f707cdfa9c70172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc36a9b7b86e62ad9e35587898a0536173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0d5937a7102beab30a5f0dad09e17174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdbaa92753d0aefb311b41ff6c452d8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2cab034f663543223816ed0f48add176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe12ac1eef8f79ad850d24d0fc46f3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3884e4b4ccfede195e52647e6c687178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0d151736143900a4aee6750aca3c4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477013dc4897ae20f45b73cd2083fac4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2783ceb20659faaa6da670bb7d77af181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761f960b8bd515670eb2ba9022024b0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12335e3b126079bf9ff86d4e1afe67183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507268312d3c81138180b05009ad850a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eae32707d62db6506897bfa065d9e9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348cdfda1e6ce557d696715cf2c54bde186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2412db60d51c145fe61f600921020a72187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c1005ce27c86967b174a0c861be4de188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b9c69ad9643ab74fe9d84d58503f4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97973948b25a5a76b8207e5693d847c4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd0926145a58eac322562ee967b74d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29745ccf49e44cc6cfa4765f023e8716192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a2c9c07d00a67132a3d2db8c005e5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2301bdcfdcc24bab3d57638cfde95c0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f0320d1f775dc2aa6e9eb03ef0c3e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7518713c621aa70693cbec8a93fc62196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2499f9acd927d5d1c6f08ad3b10028197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e14c5f1790f8b9ff0d6507d846fd4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502017d5ca2a31d5bd1d970edb1f1b7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ebbaa41296b7673e609b075dbe804c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293bad14072e156a82e66f9fee845518201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb267992d274315ea11a0c7c95b446202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef815a724508057ed869da235213fb8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04ea83300933c371d3a83146bdc632204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eba76ff1b8606246f49822e47a98d7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6811a46644e717f5b8979aaebabad2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab121e6670af6b6bca294e93b27c7881207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253970a03ad6ef953e017a3708da3e50208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf927ef9ba6efed41dbaa5204062b890209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772fdef5d82f8182adfafd1b9e65f959210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa347c35e34799b40661bffc2168fc4a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a46944944344ed5d0eae0603267b2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41919bcffe1f81191a7e22cf7e1f4b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab6bb0b9946c0d080411700d2826aa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9896c9e9b4c7ae79ddf16b0369e52215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f44752dfa7f7890a202e26c64975a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d45b68e160931e00da1a6eca80401217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af7ea1881aad2e4bf1bed559165627218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c91c5a88e7ccefbcb4f2ef93c5be69219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb1bd0f1ad116fc523e2f504f0d9d8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995b309de69b8e6fc22f46474b6c84c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58000095e8e1fd38bd0618b7bdc27c16222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b495f7ab82a513c9f5cbff1c19c27f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246876cc731c5e3cd91b6d0c13d79dd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10c707ab0865150ffdbf517a325f1f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c74d5f94616f3c5c0e8628df5cbd1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30644faa6eb32852b2f54b5fa94162227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d11ddbb13badb161e1860d7c40df8a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153f41c13ee3118c06250d16f7401a0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81777135bd886c16c0d7ba1354a72b65230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e707a5d49f1d63079208b09227d4288231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dcfdea1d8f73bea152e396084f944f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36029a292fccbe1e9764234c87299dc3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2d1a7a22b7dc57998aa3aa5545b3a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea924078b6e0d9788af565b2283879235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443107cc4aa8e691d8847b0f1693ea1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f861057346c07862cce47eaed7573237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb093018bdae6be46071ce872221cfc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8212bf8f650d731c5db585757d0274239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb264636691921bff095d506e9dc11240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22515c7323d1bd9f290a764bc18c7c6b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472765e2838c4cb3d389a9d6dbbd5358242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69ef4685a1cec0dabe46d5f93aafce243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d5da861c7fd8fe115e078975e8841244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4c59306e685c39e88a3fb3c2958c7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa784af6b65e6a5e3d207a802b9d8005246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81533da585b8b776ee341ad472615c3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a8214fea26d187490976d51fd4033248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ccd89524c050275934276563b96d45249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76e30a5ff436f4ef6dc4b469034191250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53b86f04715c6e3cc37dd5ed650f5a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b832efaaca04321505d4fdd2d96da252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3824437c48ec962d83e332f2fa4962f9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7857a0898294e78a968bae01307210254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db33c236885739bcdc2be5038ab38f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6f0648f3abda821e52d2756274ac3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54141b771d87a2216023edc8e74640257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f559cfd1382872eb10c62bf2ab644258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de24a78719d63b40fd8c1eb7ab9522259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3356cf6d279fe32d4b1fca37a7300e3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dcb63b2a5c0218a5296d34e4e2606e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7beddd93294b50161e45450dd1323e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c8dd2763bd63cd1b4400d44f0ac30263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0592989afbba509691b30ece25f73a5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914814764818d8b29462d3ccccc73b5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd37c4614f9aecd1b4da0d2275e5d71266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ad70a3e60f439d81c646c43c593ce267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1952c729849b75a363ae031a0a6042268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da164ebc78ea0bbeddddd35ac18d8b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc525e968ac0277d65bc39e270f1eebc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7716b618370fd99f3fddcb0ba30076271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12439c616b43c9c92087310d675008272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34cc7f212c98abb35102e2dec26cdec273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934a9ce867ea5184ca0cad5285ff32b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f51651abd3fe1670da669e88be85d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a367998c6162e0e8943ad0b67593f6c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843b233a28fd4a14579f423250a3c6c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a7b277e796269500f2696ca1fb977278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff6c96d0117661dbefcec68189a76c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfabd2319f4b83dc8b736b13ae3a3ae3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81c15f6f16c4b5a3e9c3f738f23105281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56430da9ba7bae25e51f11d35d48a20d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653368a60194fcb3d486bf043bc656e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b0925e938097f5825b2974b050293284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98908df08201f9ff90bbcf8f72cf7b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c837a770e8fa16f808a38cabce8a21286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02425a2afbc7d7b9f1b68a659451f21287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3cf02bcb7cf014c127bbebce0e36a4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9eefda88631fdcee2c182762120a3b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a4f1cd311bf593664d8e0a94c0970290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234339a90e7d2b68774636548ffe681291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa4d78b80ab9b514b93ead3d0b5af0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb3453df49ad0ef0bb8677ec7b13ff3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13507a848da365475d257cd13234ac294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1452ed1d3413817af569a37d79afe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63939a5c0f8e126661c0b93dbdee8dae296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9f5ce96138080e73ab8b475193a8b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c55c8fe86008d819f4303510632d96298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26dd67b3999cec504cfbcf2d7ec5a9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8aa6885907ffa22b05a56f527f8d2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da390cbd46e6d07c5792e28fd4d84e9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf263ca6c6dc164227f05f59df124917302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146a35ce3f49f07625658c762bb69ee303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2531f5defdc6ae0e398bbc9c26d058304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da54908dc4d27b4f79fd1ad84b7199305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168e7d6074b2261d05b7f415850aba5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6f314a8b379d82edbb3750762edf0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceda7407cf6528f055cd7b1c6d6781d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9d138ce2a2612e2d14f2f3629b39e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89389eac998ec93fcdbdc05538a0ab79310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de96149eec419ee95ba823646920f53311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e8b587867b0a2cede45e72ade1640312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cfa42126bb44f726803bbfc1283d5a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f82147f26d6e46abf6987602e625c96314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a9f85fc45ead1d3fc576e7c29946f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46834f3bd4e142198b3c9476a49abdf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206c3f1171933e0f43592787bc2ace5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0fb66df87a921b6090d2cf9b9ef87e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218ac0d7c67f3004cf27bfdc23456c3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01163251529840cf224bef5a4c67a3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceae3277d703749e9981d78389cec4c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca3b1f75f3326bacbf1f3f621d3fff322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097399b3d4930ad694f679f0b8630ceb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6e26444ae62600ca701b6e1efc71a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd0b112784403b86d72e67129bc8dd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966873d4a6e3e76d9007a292b29c8eb1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f46cd73910d134260f79694d475640327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31598e96ae33201476eeab6b3068068b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a50e8e928215269272f73b9c9ea9c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6520afe299ac5bca85f1ce7461687330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4a82ad65eca98231c190d686e8c51331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b62d04fa85e1a192e99bd7c1afbc0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ca8436a5ef2530a35ae3706c774a0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612c15b1210cb71fe173eea05ffb949334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6accf84ac3f0cbea8698e215a7ea1f28335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc77196c8f1b3caf554fc80ddf404cb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30d13f2998304a8606a536294bc4de337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a119f6a32958b857ea80416ed092e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ab821375038bc255b642f8d2f0990339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c7f0a4a74dafb28cfcc9230e8c662340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec5b3a9ce8291176db0466ef00a438341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075ab36b718e4d2588b62fe3c507911342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699385d51130d2297b0f0f28543ed43343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578468f0c5ccce8decddb9c35aaf0c6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847fea1bb449eee030efb6eb2b601d0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b00da43265cb63754a8cffa05eb84346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e3cb8ecc9eac13c2bf4fc685a2a28347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a399006dc220ec1f85a1b476fffbf63348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45379ca7e7aa54509d9d9ef529e7f7d1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4bab3db882d4fb8bcc68b1c2fe790350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65464793591e320d9aa946e2812d7e0e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b88d830f6984d825386c9f31c5a96b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644b8243624c540ee846f4b047a4022353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d864f9e39b50a9cd929dc1671e3b3a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d299123fcc79a16456eb5da8a2df140b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9a0141642726a8bbed60211d0828a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ecde0a4f1e66b81ccb9330206fa1c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1b345a03f6c77ed7c89ef0290150b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d8b1a9b020ad376b453b64fa03a24359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec41fa358d694584b90018c5af7f4d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ed17757048b4c0a0eca580fef0e29361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f177d6d5196b7c50f9716bfb3875f6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9498fcaefee2aa6283a6a0c27909a6d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca43a1fc41f1a31859e16e57a7b39d3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b8cc2229317ab251cfecfa01625548365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3c2f0f86e2c7da34614de255301ce366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00a922367be5da762e5ba8b12ea2dd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1db60e3b6ad172502a4f7fde7b4cc9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7befbd1e344e0ead46069f6ec69cc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f1ba06ebd8924510718a47be4b41c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361c8611aef211e9e37154fd824adda371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f64af5ff754a52329dd003ff320837372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2466544987713826933ecaf9e00ada8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd5d200ec0746bdc5103d11a1d0f21c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7f99a62f62245a8c24bbccaf84ef8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944b1a465008e0a87a0d74070a698a4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45979471b3bf1054fa073a3e61e27fd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a076864372ca092d941743192b0241378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d39b22c1855481c9b6939942038572379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03d4a9500ce87c05d1e5e417860fdd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd8f8cf354832af2aad3b696fa1703381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992848c9c7ffd89f4cfb23c319f4fca382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586438253aa2047a5375cd1b60fb6de383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a84789c8a035a7bbbf4293dcf8124384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310f51554cabbd3aff8fec76a98ade3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095a9c166a41753ef3cb740da7fe250386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518625f25197c579291b17cfc8245a6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b47480b417ea875e2b47c24ae817e4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aebd5ef9e3f63b375bf3723bc9320f9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28134784eee59c12071f7c70445694f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f110681bea80f5d2ac54d7ad291f92391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f137b1992ec91503f23c85eb75d14392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a559d882b068c86cd697278b2ec92cf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b4c69beadeb24d9759b0a7621c57a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc32627f59d18773f9913c6d41c4cc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d475b03e097065a5088e6b4640572e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e79943c09a27a546985927dbcb98f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e934185569c82f4cf88eedc28f2fe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2783e6c0a56862017bfada5227c90f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604442f4b49cd0b53ce4ad98600fa96b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597fb13edcec57fbdefc5c2b95df006401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073aa9c0495503ee2abf8f37c826e80402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c6307612365b48a09e2b1b0dfbda0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d758bf670b5f34cdbf6f20a9ec20cd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc73a7616c1019a62ae0e6ee9bdc1d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00046b2963b2e16998b8eb6300f2134d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97eaeafb6e4cc7535e38d652c43958d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1612020bd7f0fde2b40e9f5e95d57408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8ef0de2260afd7dd364c9c4a79ff7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e72cda7c6243654aae88ecbeec9d3b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e75593ab2d5e8b30ef65e0ee376bb3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa44a49c3286025164d8ac21a08df2e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207c0926d2059e056df99269fcc907a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba08c9ab9a19cec4712b6f691e30f3a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b6399245a9a250f547fcca921f572415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e49d974b076c795479cb97ad21dbf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e0c69664e881c0f2d3015add53181417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054244b059f33a998ae37f4385d7ae3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632c67ebc6965c24f1a4d9c1a4a2ca6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09caf3210345183df3414106eda4f89e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053ff3cc4bc05a83146806e4d426124421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091ace5d49e815dc11651fd81010f3e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7acf97687c1a5e3abf7011095e02689423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e698edbca043d02071d99abac5180df424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410bb5d50ddb4f2267f175983153bd2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e11cac21c2d49b2779763ec44a2843426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70915de7e903681c74efeb1811a56dc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d1286c98fcd4eb97d1a859103d883428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9afe58f095787d36bc801a16df998a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907ce19766221c9ab284157473fd9ff430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b8cad80d558b1feb605443aa00d46431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46df4ae73d8e79dfb679849a170d2a1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99781c738f05c559c601a2f41af1023433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fcc235e1ec3c8fcbc0d8ac7dba8838434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047533f9cc1fcfed53fbcbdd1522197c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd158b0c66acd0e56d342589c36a7802436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ed12c9b205a9950977d6921fe6e12437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29272de915c62164f5ff20f7b5a2f04e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6f46c5d4e792f0d37a83c0fcfd06f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166458c72c7dca4190ba8af1f4836c1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fadc5c2185969137e06fd75aeaccb8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f49f03852506614888cc384d407671442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0bbbc94de32158566690c300ab079443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f82949e8e018ec978c0e3d970c4b44444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f689dbfe08afbe7a4ecc9d9d41cadec445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b59e93ff668482a50063a8e4197c75446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecee9107392dc1168fc2854c590e7d6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534296773679ae134ef99fa9663cb62448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a052e339038851f0793ab01364fa5ca449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa191210f84a219a9d6e4cef50ae6d50450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77318a199a8f14447d7e3cd7159eec451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980bbc91e8e20b55f7df13c5945a1f5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb8a30f4b5b37529e08120d9465611453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf461edb3c730928d5901251ec1bbd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbbd84381d19d96ec940ba45728e7b3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec37961d4089f02fb303c01341b0f27456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ba1aa628fd1b69f09ae9dc1893836457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6d5fe00e34a8e8765b074ebb72c78458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da109a4f5386f39d0aaaad7759c822459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09d581b3502fd4c52f6ecfc76bc9a9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0363ee54d6664a930d4fac32690c165461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18deb04020edaaeb2160ea4179a2ed8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9321e7fa1e5cc929faf4bcde6e24a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5a59c5e23cfd108aed15fdb6a430e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f453f2efabebc1e14db6905d744b8a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592bf0b9fa59986ed8be4cdf8772dca466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2bedd152c89e94f27d27336807019e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c971ef23dec66949ee449226102abb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8a56dd781159421499e95a2cc9282469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e276d35b7c2cb3bb92cfa6c73f5a57470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74013154bbb44cb5e96631ec0e6d3c2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757bf552ec952177b547f4d7e9bbd29472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ee632f4542036069a7c2323193562473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740bca951e17fb5313f9ffa6f4bf037474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1300f3074daa7b882bee4d3dfc65116475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ece52df6f28f7ffd6856108e0b158476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346f178095f5c44972a7e0f280beb80477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21ea08a99d4c7290f7092722cb0a9b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ebb014d93ddfb5d57c5c65a123d7b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c1d2bae5331a2cebd5c13b15122e8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50509e2a46844ebe6597992a5c1fb80481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73989b5edd383dd706548dbd366bfd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01194afe9bdd962d07fe55bce1553b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9c8d9b918f1afbb12f5b491ddf6a0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1af4c89f00997d37bd6bd99ab9dec485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ddb4b285ed6883e2c810468ca90ae486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f92202d42116ce87a49d452d8c72d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930028b758d230f40ec990feb725268488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7935b29ca31fdff2643da4c03c536489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e62db1cd0cd076082fb46f60a8563a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334f600706c1331ba75a04a88032de8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a361e9b44ba21f784b8d2d1d860bc36492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311be570fa0ec27b90f29825898dc6a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43431d26b77bf23897086496f0cf3966494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c421e5989c1f007a4223bf4db2808495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c72f610bd7378fe59dbf465f48ba5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6796df2f729a8ea7f6d3194c0306bde497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8fe4eac31b91bb2d1eb5507e856c2c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6d3874c8b16e2a0707d2767865100499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd3a360c2951d3b5cfb43a55f3e406500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23842fa6839ce4e4cd3a7d4ed9ce1237501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf352d34596001f205951d7dfbb5dfb1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04565c5e2b5de43e706245e19306575b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4dc0a6d7726c17f6662ab940b7fe4e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af299c788ebe1ec72cdc90952e461f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946dd5d352bad7fb09541ecf5bf17a6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c507c0ad230a86e9c3521da656c81c9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e13811d9d4122aafaba8a7d90a1723508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98c69df85c85f0091a92ee274e99ff509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce5af60109de3f53be36821db43cc9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71456e7b68817ac50f7fb19eac9444511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324516f6bfcc2f76f7bc875eb3fb39bd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403285a09d5eed9ea714c649cf0fec3a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7147d72529d73c87cfa2a2bb0bcac514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72a03504d8d9d376c202c80dea9c58515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795a3b3ab689445e06e141b284fef9d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae73b05b77795032559c7b72e1def17517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315514a54a9a1b20739b42d82ee9fa1d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37846461c8b4f6ede07acb873399a3d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ac02b5ab21ed14c60f78fd5cd8360520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924dcdd83063db8b885bc9895831495521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2d342f95735d21c593c4cde58bdce522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0cfffeb69bd764b46b02378a0124e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe181ab614eb14c3e7c60a84521f79f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fcd64e22a183bc661c41ceca4a777f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe80e93b2a195efc23e94eed2d190d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29073ba4679ff7119ba55dc7ac65601d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90d8a5f343aaee64c37035df104b82528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41992d374815e9af3eb5df0c8d330a95529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23270b3fd7bed3007a76949f3805a4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0cbbf8054ea6a870ac0465d96cdc9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed75816cc4e4771e429616fd961b5f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c308df582bf47d1c91e6567f6f514533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae9b5f6b14ee1d77f2d88e727eeee2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34f89dc306d562b42eb530ee40417b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe9c1b99595bdec88379ddefd4847a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e04c2e197f2a1255e09417c82362b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8209ef95c14070d759e093f26ce048b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac550d9374537ce02e37a993729a27539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c919596947989dbac55a3c8b63f0ad540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d3d0ecaee7f9d004486d713f8ce8d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea330e0eb7139e60af5b2d3f306fa0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b77b28a2110b4912fcddcfaf71a213543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe03e37890bff48fbf6bcd3324b4eee544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a55dab11035e1091a242ecfd7ef9c9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba001a7cc8bf216f0918c2899b6e3f9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7dfed98ea26de29605205075ef279547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dafff1f8c4d0c9020f941a9d9cf4c91548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d41cc5122fdf50689ab6dab4cc0f77549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e13735ab5951be0fb3c81ab2c94e34550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55654dcf33b59b40b23c639fc787473b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c1e53b4c6594e306ed3beba967cb2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3e1ff23a6b48499648f0c1cef966b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2d78f551503161d4625d756cf77d7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48cd9beae5ec23b2871f730825fb43555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6fd9aee2210ee6c9b197ea3e906e34556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6335fde8eea818cea7480e1f47086557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99617d249a4df7da80b5939332bce0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f728cddbea6cf9194ab5a6062e1d75559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccae5210af321869e2cee8663b6db87560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43552f237b60764c9258d157a8e85f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b675feb558905f9e4d8e29596302d7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d988ddc92ee33eaa22a1ee135100f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5d8331610f45b76532955ca2fc9b6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e1b7ed948bedeff8282a5db2a1982565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066e4768c3889296261473edb6cf802566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb7de3357e29806235701e7b9a330c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66fb8f5d1baf00067401c198826dbe4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d0da06fb4d421b275f24e809dd58a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d58f6a8f9409514b92e12a59ed053570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3a027030303a7325434306ff0bdb2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7661fddff7711cae47d8920476398572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81753b4e5cb30ea5a906107801febc48573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff8b6ba6f1ade9706cdf7d66cff25a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5977ed8c932aa0c1d03707556b68af575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd987faf58f812b8294e627d036d810576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211efe6703df2b326d9caff57359fa0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123f02729b4af5429950274fbfd0672578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce349b1c924cb0804a91c9df8c56452e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08621a825ccaa0ed61b2967d91e26aae580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331a9915bce7833e722ca3a74fc5cf2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fabb370d7c48cebb774e1af7e50684f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce8679222e8d5960d12eafc03aeead583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b160484ce6e89c8a6f33a3d2bc15893584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf1b8885c5b2d6c9b80dc5d8329c46585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3e648aedbd7042aaf0f185e2590a4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa5045c94359b9acbc16f4ac43b218587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d84daa4210f0c16acfbfaccdcddff588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f472814e9b0411e387f14807151b894589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df14ab3b380cdb6bcdebd15f594152590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987a21a2262e7a6a16d0150e6ef41f4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d32f5aa9d7859da010e425c4644fc3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c08108ea096309243fdaca30bb8d9f0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508ab44bb86d88dde5e313e0fc3bc2a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5641242dc7751e1b1d59c927085d50595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499b1a7737423d683d57bbfd3b9eb96596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d3ccba71e1c086180989f97b8b70d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498ecaf1d125347937c9df3f946b20e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81130cd22274f7ec59ee1a5966c9da8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3522c717e5058f6acc3af6573c5c754600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95eb5e83c2a8fa85d520ba78b50ffd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08ff0a1cc55f1d2924f71902ebfe79602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316c99bda06865e8fc1d187a8d13ddd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09220259c6f46b5c43900b6b8cafc74e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d082c8bb5fd56e451275d4e4f85059c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037def5966ac99959a05f09fd07675a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa4b7fbf3698f15805656cff5ecb36607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c075846f742cf6e6e1ca5f998a56d2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b3c74bcc23e39c946c3e9a8f64546609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107935f3b34e01d80e450a804ef67630610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91140f88c5f9c466f48b63a6bb54030c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65493db4466fc5f12d210648be860920612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aabec9565d94c8e79829384d18d4ef613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41ff0cd5176ed53bf5a604bce05fbf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddabd57cec349ad2bf7ab9a158a40a0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2ae063e16d09bc5ba536a70370953616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac611930b6168a509d9cd383b02e1a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61863dd462181066863863d84272058c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f48f6e95bcb26e3090962a7acc5cc7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066bbd71626c7e777a9df3f09b7e162e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f45b0a67e53a4a22721e7b9222b59621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d556babe67b460b3f922e11b0f9219622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa819c65eaca13e934241cf6474ea0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b97b7d1bbe69d64eb88ae58cd32199624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c10204a40d1506e5396f2ed2ea3b6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8656740733a073a6914a2267ce120626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f820a43bdd16ca95caad1f91b5757627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ea90fe570eca94dd538db635ec45c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9182a1874ece473f561012ff17222629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59ed18a378c62222222c330f0a01de630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6d8e937e53a195596db07b3bc29ff631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd2a007031a086088a25c2b9cf2018632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8854658a80777f37165031daa6559e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4db5be59c8ff121e26fcd0c84bdf0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf6c3d66b71a709f6e32f74c649660635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294d5a70a756bfba9e038f0f428ede4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ebf939c7932d6bb9ff5aa48dc7333637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097742121a5e2c232ed6943897dab57a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836433f8d8f8e64fa3f01995974e54ed639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb03590ad76e1d1e38e42c6c8830fd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad3d81af9012aa69807165272de07e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b486df9c8c0d064f4fd9b8296ce4d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6afa6b8313d83bff41cd5fb667d4181643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444a0d1f4b4610eefa2a5d0333f8be1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a8c0bbb91ec624b82f5c83fb38937645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5b6ef1f9df328a53345d9f7f180ee646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3862dc82de6ddeba9e13e567164c8c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a672c3dfe2952eebf471f3c146bf4d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57338b3c940fdc708039a7b1e34f5dc5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b62b49656bfe87d48ab05550feb16650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c3b45083a7afcab8114f41482a387651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d561cd29088e50c84bdabc1fb8b6cb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851cadf69caf853b13ad4f69b12b6c7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93fa08c0ad302fc27256a2667b93b8e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db48b318cb57bb2594c72c5e00419cc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68282380ad925af009167ea286c4b1c8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae9e20251bb89be6a313b57e5fd2ac657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88f9e9658bdf6fc8f398e0678fb3a7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82cd156b836e7c1c423b64cdd837a4c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57060aa7f0332d213c8fb22211c241660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397a7b8bc6cb34c35baca781cf6e80e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522d69062802d7ee88936643264cbdf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4c752d11aae2d422d95dfe8ee22e3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9820530302199aed1c0efbd812c1964664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05dc71c52c7f8d377c29bbde4eb435a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad37c6e3663e0399acb5ca31dd7832666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945400fa125e28ade91bf1b1481f9f6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ff984814377e2b651d85fa2be3252668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3510e8ead0f269b3a092652496a99669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266ac92377cb9bf66e9b59ce96dc2e1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdadb592197c19d56c2a9a10a39839c2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82f422248fbd8e23341a85284ec23e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee2b612f129efc564e4a6c6b510c4d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb00272b05b934ef176412c44dce0d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b860b412b288dc44789a44571585c0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f997b997e13b8f456f265d30297cb0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b36b43684dc5b318c9bdeb0bad444677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1274fbdcf50bfa22482ab35b285a07a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b02cabe0e38b03cbfd573eedc5e046679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1e518bbc4aaf2ebce8affc45a8398680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1163dd81008fbea5ed85c1644acb708681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc980c9aff461ad0cb42fbcdd84520682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706c70b95c0b2f5fe53bf169a4e9928683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d82223603240af72c8e57de92896cd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94cd2fc029a4af0eae3685a73041b23685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7d427f414d58e4d6f81afdf154de3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdcfc5bbf78ee7d7048fbce4e90e1ae687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f77e9a245ffbbad90e3d2700e76f35688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078bc9cf047c73f4e9057f9caee9b99689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966cab9f690f2dc3aafead798f21de5e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b5076011661e0ca05bb1b1d8292ee691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4114ee9a313565b703b95b73f092973692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8131dfc074f5430f27724ab0ccac3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b80e5a91643635e779ae32a40abde694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf5882eedf4297978fe8e1d489b6ae695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13890ab661a9e3de1ef99d3a57a932c2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355ecca4e7c74e9774b9d968e3edda4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f6bf56c14c1805a64ba42179e468ef698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1f35dbb772201c9a2c38e6bacf054699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb8cda40e43efce719dabb2ce84064700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4865dc8869a1a16da59f50d4499d2c75701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f447db2be0b7bef291a952c8e1aa97702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac4bfbecb952acc516305b2877fc58703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498b52f809761af5f5a0056bf7d95c7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0edf25c5841eb055107254247e5bc8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0ac059fe4566086f0d7708f91dfdb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965504b6b373dd16261227f4e726e38b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c012a5a53f1c538e0aaa2bbf51157708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef580b4844663c9d788ac89a6ee858709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53fefd74ea07adb1adc36bbff6c7db710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825558c0a6a03594de65cc48db8507f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d346aa982643983eb8dc2415f351ccf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f867096215cc8925adcca2f0e12598f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72615bdb41124ae0b9d9af2c7e2ac7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39070368704ba534f75b38a313630293715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f4ad4811f58705adcb3caad7a0547716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8245d89cb2b824909b676543dda1d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c5fdfe7c66643d31dc3e60e299056718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911168865a5f20340ef680401e04f2e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957d5a54af8912f40af7abbe32bb74d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8014f1d4ef53d29ec3effe67ccc88721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815bba0a36723b976ac708ee7be58e9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312caffebc4ce7a43dc26d40f0cf9b9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a90c9e7537f5556e4eaf744d871869724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4b92294a0a0ee4c00f0073f573e5f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a662b73a41956ec50083f69df610f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0719f45510852ae2ffd6769bd25ea727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0fed19091f1f741c6adea762c2fa3b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f8e359fc00df8660ed8189282dd68729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99151cabafe95eb758d3419e80aa34ca730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a1aefc39426b1dd731c2f4a604c20731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90458692ae34464a21af17f7abcbb099732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b59ad39b2a8ac78578662e3d79e893733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd16b2a5fd0f719f9a8fbf7e2841267734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06c58bd2f4216bb588483cc63d0056735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffef3249fe32f4331d490f58b6b582f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0b2f06e8956cf5e3d2068afc0b0cb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49522821619b2b1fa763b03ef82c51ca738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c66b1cc5d89cd32abf683607d4bf3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2184b3171b6efdec926c074e432c49740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128c4c58cc9ea35b85ea6c65afa75a8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b07749f8e00fe0c962583fc7670d3b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf62295447ee734caceb5a18252feb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84bcb645783dcd453ecc4585856d63744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138fd3161b38d6e66fc0653001d3f14e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937f2ef2b5835735250c4b513621e54746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d378f8b03dac3fe9377300ad6e7ed1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c2de1441c1722c7a4fb2285167ced748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64a89d9dbf7b9a1d184fae5bb94005749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043064255e56414615d6a0455a3994c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241a126a7f4dfe8b16bb9ade741ee9e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c33ae96fcb7c462a4b76c52dbc1b9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cbc782efcf7b340d55285bb7d82deb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1eb54eabc2163dadadf9d7f22a46a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92b4f21cafc8144ed47424eae731c0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431f8bbf9e0c7f841478bce81f058e7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447769b6d2f221df0bbe0aaa1e7fc545757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>