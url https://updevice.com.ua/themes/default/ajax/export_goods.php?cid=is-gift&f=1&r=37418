--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b566a14ea64b40e45a7bc34db7356311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b64a909e97b2ff5cb99736ca4d2462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08c77c0542a669b4228607a01d0f9b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5be3048dfc0f1aa252ee5435e858964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f571e75bb6d3ddf7d29b6438adb4af5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849889875d33111ff90a4fa4a0ed78a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ddad557a554e40c03e4804ea056e17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a3e0c55cc4711cc83f638ecc7a1558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659bfca4b48ac2acd54af82e11a1e769.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac221f4696992fbc9a450bae2b408f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed379f39fcfea7bef361569e0f748e1e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115fcaff805ba9edf2da33a8758d0d5a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b1ad8b7343a6f8a8da8888cb2808213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642ffd81736ca42dec099ce83bd5d9114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65c285876cba58f1994fea25e64b6415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478adb1cbe46dacff541484ba79c8fa116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78845bd9699ea8aa22c404a66d07825917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5a0a73227a45db4be0d19f6a458b718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9de5db391f1ca0967339e575c94e0919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027edf3a72ea02e4a78a16379e4133b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2e03d063a2877c32bec28bb6de5e021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b913f691a8a4515dc8869470979e4bc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542d11102d8104b8ea13baf09ea7f1e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c219831d587bae8ad0ade4ca75fe89024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7768159b36abdb7dffbc6ed5e47ba725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e87de87202c45e63e133999e7ec5e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f48bd0066d559ee90b004a7088018d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f016f3a2603fd892b276de9f8f24eb028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112e4cc949066c4af2ac6fa4e3ac9b329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1c7bb3649bee80daed0150fb6680b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930280fa20cab353db00d6a667609f231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c5d3346ccc43a88e2c7a74102ad9132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52099693ab1d3038c4abc9bde3c7f73533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274cb17e9aeef1fbead115b9644d0f3e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e0f21de6a843ae4a068ee2101569b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a58df66c1eea106ab845f8c90ae6b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164e150f1661d9f9361891a294c196d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29184644889077ea1bc3ddc1998a8afd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45acb25bf0fbd549b1c77b28497f5639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a129b18edba3a683d325385aebcd5b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e93b1253e12e3b3192fbe05efbeeb8e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817026a909c6e59b0fed7f9b533ee3542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c486ce63b4ca434f65f98484d62e343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e14301fa9ab46fa81a02dd81f994044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94186c1ece80aaa94c4621e47fb13b1745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d222305e954bf51019e10cd43198c046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc13eec02506f6397ae83eb88ea48d847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9705f365d050b08f2357d59e53cd68248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5cb8178c23e7d8cb6058da17baf2cb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d7a158d7cd23e3bb20c12a9517fd950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d564992e397c8616325f1a854246f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a104758a365309dece19ddefc421d0752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc13d186adcd8ff1348e16d5f09c8f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5bccbe406be937b5b807b265b7ee054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767df84540f09c1c1d3ccddcdccad5655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef864aa36e850470390abf87157b09756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ce0ad7e72f97bc058839a710116e957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3f6afcb6e7e8c3f5cde4617a6802758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d8d42bed5cc29d259a470582cc160459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110939a4e5a891f899f2b672477e022060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d129a109cbf1e4dc3db7b792033dc5661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5dd3abd1ad24266521abd3403d66d262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252396fdcc3961904c9527bf03751cf463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a3a7f130e868070330a6ff2161c7064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6d0582b586de65bc99f9aafdd105565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f1c154fc420e0192b41fc0c1ae19b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319db4e6e5985f1e155d7d97d94b76f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90642aa85171efab44f078c5b12897e868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316fd4713975cd35bbc0513e0d395e9369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9c406f0ea2abf22f610c130fd4e4470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb55f606c06bfb37ee517992382ccf671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008c186d1643aabf71cdb98381789f172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874b15f8f495f585651efe46658337173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584f4fc2734a21feae375cf675fd0a674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf8da1485e86d951140b13adbcee6c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5edb02f43f1788d86d65a55115bec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da93c6f05eef65eef9dfec7e08fdb9f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec77cfcc171b1a9d88d4701bf636f878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926bf36a5ba91a5c91a44d6241e630179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042c061d90fa48dafb894ee5f96768a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc30f21bbeef2ae0b8314b2c9e895dd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb777155c4ae2bcb5541f5d23ff199182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250904045fc7740ce83c28112e5b931883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b064d0a0ae319956b9e2da3d307d92484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853f4bd6e0cbd3401c348a171a26f2185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309dc7794512481e0f1e248dfc0493ab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab2cf6e9c7a46d445d2de693a4104487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a79ded0f5560c052453866e960be4c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8882d01864c01eaeba174d2e19b213489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2b09b2c19e51a5ee5b5ca4035b56c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11dae64bab7d64fde23b4fdb1687e7591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a26eb48dc0200a8da6c23dc74aee192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af66baf12b2abe4b0aae9724e3c1a9693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5074cc21ecbcd0c7b15fde0d5092194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa395bb5365ab3f2ea4aa799aad3c595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31566ccdc556675b2e4826b24119dd096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7b5755389471d02938cca5737673097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a9ba0452ef0cadf9e3f2202503eff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58298a17de6d48869c3195c80267467599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885509f3f4402962ae3b6ea3011a4f70100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d238e5cc8ffd89e5e1c5330d7f1d7c7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245a956493e63724b686a9e7cc845d2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95143365abb6f9b5613b12fa74ae2a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04fa3327f8e2a6d6254140367bef12104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f1db1faf0bc3f3b525cd55b057af6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514d7dfca37bcc801d1eac5cd98377e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af64534592fdedd3406cd79836fa30d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769f90409a085464224fd6e453a410f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05931fb191ef7e62d66afff6d21fd370109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73d1866876a86ccaeb6a4195efd959110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b9199af884c1500776b9acba84e60111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9cf926f1b17bd079055fe24305e86f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101c364dcc922ff7ab6d236afee44cf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e95ab2d5f09bcb30dfbe264f5b9948114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e196066e94a8c51ab6e2fc191fbe5b8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b0e4b3363c8e628de77ace6c03ca55116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a65d08f438eb452e9dfb519e39c35117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99c423b46664ac3a1408ec1c20d950118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a164c6352b204d4bb0791a189bd26119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140915e38cdf4960b4f442ba59ea4d20120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5cf9370ada65c613f27b974a121074121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88033b381139cb71de600327a97d09a2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be99019748523c5cd8c9a0096f795e6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513df47b4ac18406fe426cb77e5964fa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828df5082377548bd37f52831f713bd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e47853d6dd3d66bf1c36744b11b1a7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f4bf2c07c86692c1529e4caea1f4e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a4c37507151c192e08f87c5f82fc4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14614bb8d99cec248d6a22651fbc43cb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03660daf65dbaefadbc520169a4f2089130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596a47afb2fe62139dcdb461027a617131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57824e4900df3b674b07302557825a0d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff3495cf7b200fa596f9b783801697133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f393984430376e2c1ef52af2df1b2e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11bad56bf2a1610146d53ec38176462135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b553c3988c05caf12c99806d897f93136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9a91d4a2a356b53f78e0a7aa22874137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325db067ff4b438a766526be9c29d68c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5140a942d1437254b11492e06a2dc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faba46fa68d673d832ea023087ae5cd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103a30a73e8db2e4408e34dfa84e7e4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d676553ddee7327878cd5ca0e4651be142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413c97ad34407dd495cc7b75687578b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9434695a4b7d267fcfbdde9b915e868b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd664c094461ef07865dc884dbbd6759145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dddf7a203c6aff0196cb336a66fc985146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c34a9852cc5d9c18c7a0db431da790147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895fd7847205985953a407f4078f5b97148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46430ebb6fa8f2561a3be015011c82149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d50875da63889dd2ad273fdc356fa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3732675eaa5cdce8cba726820d5001151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f41057d38cb0984dd57663aa864be0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7a4ed944280408a5af7472beb3c0b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ecb3907a005866ed039fce644ca75154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1f2a0cfc6e5afba22bfc5098520db155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6d6b3727d50653fd07226bcbe4f36156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4d2c448a753250d58ef483af10943157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d235e0dd42553ba4c513529d23f7bdd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ffb35c5dc2bedf7692305be3ffcab6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb910100fc406bb8976fad1e4d0ba1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06525df485d30421372c9e040bdb5041161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b35f6ad668e2e94a11c5c6999fc1ef162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ed2cb78f6b0cfcb9746c1aae0eae2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422d3088bfac012bb7168177f629329164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd3bbca1e811320710d426e5f30124165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2b5a20a20ec45a081b620769dba8d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c451b9e80c0e2e0584bad739ed950d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982bffab82bc49376b72210a50dc99cd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a07bf869b9b80f834a4de630246a5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780dff37a5e90f0b214531844cfd32bc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54753932ca6455e7ec05dce58e37801171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09c43539bc96a997813641a106c33a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb153910d832363d2a2b73c6d99feb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778395333578c61b897dff935201aa1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32fd6ae71897d408c0301946af876b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73567fe1aeea0ecd31ef686ea098fe26176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36bc8b0545582acc0fd486bdfdc9f75177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8c9a188a702738d5dbe19c82af5e0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333f74172f95ba945a9e896d82500c8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646028b6a82fad9eb8a1035514099790180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0d82e0f6812fe153b8f9e8e4e6bc7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477ca6d6cb9343c95164ff037b1c1b9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2daefd9fce0ac185e68cb0cab33714183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acea444b6cac3cc2b0bb0cbd06772c3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8af75e65853e64015c4caef2feaa7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d839c3067031df7ea5f670cfdc60598b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a258690f18b05f5de693cfb2a2f07187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f03f8e6d4f08b2238335feec039d2d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3273a2038a6d0fa254ec70437ef9c5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865a12572660675bd0899d9977cdbc4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0c9c1e2581c30357e8ab7cce11899191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b2acd27cb29d10e7228668e76642a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24446fdd3dec371eebc3e4acd8ed153a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae50bd43a3e145aafda85b74e48f349194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed190e6dd24050d6ee853b5bec97785195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5914f7476ed7537b7aae1eef189b6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf70ed22a5886f716b43753b5f10ca197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12b9035c63972cbc43cebb8b471bb2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9485623d3cce136411d3f374dc8d51f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a3bf6839354dd476a848c476c476b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b474934e117b9c910b89d33f8345c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e45131cbfca5b1bfdfa3b9ef8bc3f2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157141a57ea41342b85b32efa38b6551203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83208cb5b070b7c15ea039ef31541da204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb23394a1cd6b35a1f940851de35db205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4ffef2734f69a0307b81f8a19d671206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d51968961839350aa17589b19f8bdb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f96b37a24e67b54c1a0cbdf13e463208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01cea07a85a2d0b4cde5c356630c72209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea10c6ac2596220e657739320bb724210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111bbf7685252441a7daec386918ee65211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72360043201c337a5d9f6e5837d662d1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b0e143332cf86bf8b525fd2038eda213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31759dcf66701a7cb9d48f71b804ca6f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329133871df09a8378872e0be9752286215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c5c0e20ba559a0584c5b7a1ba6f4a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1ebff355cb04681ca80319828b45d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99bea0bbe378b2f7cbb5b02243c5d6b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af41f10e0bf9e764d47e55c1d87084f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2579bacb4b9c31f6f49ccc059d8bb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d32ddec342d628ff89bd35611b712221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8147517eccced68910fd3fe16923cd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bea0f636ea248a19236a1db95e5273223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9981dd00cf043feaaf8258e2b9512c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653d68449f01dc04c5fedaf4e1eea56225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de5d3f6dd6117d189a5a11a266f873226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33ccfd7c61d1c6c2e577ab5800b3c4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa10bb0ad9ca1b493fc182952f96aad228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4805772e71c4bf6a9ded48052032d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961b7d6242b80261c27defe5b62fcde230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f13604ce603d295a88d66bacd8624231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835fff459944e01f0e08b01ba6a2af1a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce8e01e7357887a59594f528dbbbf5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98120739bb91a9b1b2f74e101a4cdf7d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b23046d53beba66d2cb2c252961892235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada52df8ea636b82072db94cf51f4022236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59790b7c8ab9faab77dbf9ffa5eade27237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e924af1760d14fee50a815282296234238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a29855ae880b150216e12e618bf345239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b153746b75d728edeee3d1a4552536240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9811f5c5eb34f484c006d0a73144d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef57eff762a15f005355ee5faf18cb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70aacef8c84ddfc313832e90ea2b05243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3254955b050c0b05ce4e38b7e62dc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b3172ff8c4cc188958bdf0fdbce45245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8033c84933b671607da5f6d28c5fd99246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853539a39b2c3a493cf911a76f430de2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb894cc67d8393b5ffae842dbcdbcc3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdbd12b1f3289f39227d266f0da494a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127190d859662610dcb10f75d5681857250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2fcd94f7477790f33f11708bdd2b00251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf802d6f10d17ec833da46c8c9c4086252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2d09b018751bbb90fc39265f926e5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663d2876ef310dbdb4505351cc8cbc2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed49f55dd90cb2ebf260a9456ac703255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce82dda73777ef1bce2f970fde4a85256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f481499b1c7df69d57a8c3114419f1d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce3b78b7adfe98a89cf8379f8af3882258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e62e62cb476772ab17f638a73ff2c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e778550adc261511621e85c988663260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f284a8818e7ae856a19aba98b2532261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356605f27e8dad10a81ca736f203ac9f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148caf025a3a74c7f66e0ee0426c0ac0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c1c45f61744abb5e77292e7cd63cb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911399cdf129271ea768d55e3718d048265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994715dadb56be24dcb52f789a30382e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab45e8521f78c98cc798749004537bf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ba086f154e83c8370dfcfc2ca56cf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba2652498662760f58d47449856cd7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84cedee6c5503d425ce8af4e720e53e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032d1f0d7e94d97ccbfbbe8924edf73271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b7d2b63816cfdc57b86cd7470628d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd64df9f7c6cdc6614ce023ecdafdd8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f584634195c6e1b1ad079d9132b2fa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453b86df52d42d223718241f3272d21275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979d60e72f939b469da7798b27d2684276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148ed26cb4ce964c27ccc9f61f69b34277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760132493f17d4db41230c1749e5e79278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61e9d821501a4df823c78c0c61233e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6dc1b3464d95a91c0ee60a598e2c7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c6692d4e7662b87955ca4491b0368281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf05cc099047ee9ff10da6780177d01282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490f02be0c94947524971bf0a72e33e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903724a50f3d810a160be5dd0378a546284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816b02718ed117c3d9c1d79d2eb0204285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b1ee34ed0a5d352e82c7debdc3b98286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74311b9b09477729c66db409d349ef15287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc11e9791fe6ad48ec2ec791ae94bc6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661e3ccca8224c27181114cd2daa9f9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad442cb0df90fd1e496d12257a67f6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12dd4ec6fa96dc151259b5b1d1b52c1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54236de3d1f836f34fbf8c997898233292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13cfacfa4d3f6bab2b1aa50ca586bf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f62c33358335315f1015d008f2a54294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7220e4640e5d499dad62afc92eee1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e717cd29d2f38389e6b2be1b62af999296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08c9cf7e76bf847b447351bbb77a23297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff341616fd12c453c1d8004a414e64298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77506bb1e50b955f6db236d12c836769299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9aa630b04bd58750598322fa6fb68300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e407a12ee74fa44e9b9c5fa433ead9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522512bca21e916442f594698c93444302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184cc0351fd92ea6c14bb23bd9ddfd76303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c19832450d1af6cda1b89521d9d8d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43ddda70bf7b6ad95a0f99c64117fe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799dd2ae3154ab5878c964722354ed5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb49d1e64946aa564e24c5c8a57ed6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004f340ead8bca6c50c8c2755bd51d3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff8ea06e22b70c59bf97a68c2c3b697309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83520d29570209ac631eea3cb86ab9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f94964d13978950fc0b9d7e858f446311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f029aa20f499a69ad64adf9d48cdf26312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac15bc5afc25d7bab2bc7e52b20263313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d69c87d44f3c61d117b6854ecefb60314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc455a8e82d54e23e494013fda9f1cc5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2658dd9cf8a164355443a16a8a32e1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cbdb85c08dc7b6902677f95e4aba8c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca94514ce900cc91acd3ca70a095c96318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd5c483a64e9399480364188a19f47319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37074d84a2689a67b0aa753da27a3044320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f5d348f3618cd9cfea27186f5b82d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716f528d1daac5614fa3e47b625350e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3a2e854bf7adf2fbe0a53cccb3e93323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ca20127c3e974d69beb2d50c48480324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48d22f1015b7a3cebe5cb7b2ad6e61325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c6b2509384769db983ea3c8647062326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10e10f32cc961e7ce93d1db2a3a723327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa344192c5d73171bdc8d92aa90d3fa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4e40ee2447f66a7ac6c6b71226e80329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340516156e39c57f5a0fefe0b8d7639b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a3c6aa0e811faee72161b2f004730331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e814960a91404ffaf8afb5330c56bb7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ed5b80059ddf54d4fb09e06a05ee5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e92d85a750aaeff9638c7fc77340fc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a0183286c110c9d1f769f5c2462e1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878de0487e8cdb93a4491f2684aff94d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d5dcfaad45b21a7fd1acfaf3d71c5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea5b9b05c17ecd967c510aa512ee7f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92784f747af217eb66018a1644dc1a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33f44916cdb33abde136647de47f2b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33eeb6ff62bf836e9a5cfa2a41d5a0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ae4f4e5584dba4115a7d65e3f59aa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a5d64d070e9c160997fdca3147d45343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a0514bcb419bb56331057f24c0c99344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb25d43bfbc512310cf7ab10a9a72d6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad174e4b8d4ce99eb1751e48fa4e40346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a450432a2c8d1d27d6c88c2456f1f4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561857a5a4d1181fad1c0adffc2d08de348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b799338c9d85160f115498ce1c3bd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c02dd94ef4f8248421f86ca2feda7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2d69b37ee2309d5a63f0dbc8d5d92351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6722cafda22fbc74708a159836a5c5d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7e67ef2c6b7c6e61bdf66f865af58353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4651909257781cb5add55beb9eb36e4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f95814e7707edd9dcc83dded85cd5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65b541c6770fe96125327afc913021356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb8db8612001ed62f2555ba3417368357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374ad82dd858f63dc8d207d02897189358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64c76df8c22d1a33308134bcbe7fe2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04412b125956d0b4161ba587f69f4fe360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71249d906fe6696e56a222150b00a189361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b60bdb60962108fd41d50a9a3ad39362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0cecaf9bf2a28a15692ffc87995d9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f3d895fe32d5aad9314c219f66151364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d7f12d600b419d3efd26aec86a196365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a88a6c44adc7b485b212ea79753a15366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9a0791c9483ebd1026e0bcd4e26a0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9fb415435b62e210aecdf3aa3590a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b6c26089682fdd734571ed5972b55369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e5bb0fadd605c599aa8ca9ef66c88370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132f28c32e84752d541a9c68dc4c3d4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf862c2cfc0bbb359e5bd4188738e5e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c32c11625f8a1b83697681d1f1ea5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028605b8987c6a5faa53c184222548f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2f50325edf16405ff9fed688d473c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4aaf3d8335680c4aa50a8e9c6f4f5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bcd4ce112958de4da0935870bd9e89377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1041ddec8cd12f7b6d48e8ae2fbe061378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f37ba8917b9f705cf84bf5c599c56c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1a854cd99b58cc76b4153604e4c35380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8570bf0fda8903acc2d6c8a56fae530381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320bbb95425613e5036eae4285b2f3b5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128b4997f21a614e32d4bccba10f391383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb71806446ab413e73615f926c5986c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d4e06e967125a44d62203dc6c206f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ad124681a95eb523fc1132da65ec9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42282711b434ed2332694d1e6a90d840387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea19d5a29635b7afd7abc2ee7394ef388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9b181815b6a32aea8486e7120062c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1378b9b9380573b38f701e0088d8d13390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388edf67e602153d229594a93d227077391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc06efe0d1ce38281c3061c7144bad392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3e9445ffbd543280fcaedbab68788393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8a753f3de23378ada0b3638dd2cbc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bdb9e43411e6dfde150f082c4b09fb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3d798677e77f3419a6fe8feeefa02396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2679005fe14c6ac8ec023727628bee0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec26f84f9395252527da3b787adf1d4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078cb4f5323e34fc5056fd056786a171399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50598d5fc436ed73a22d3abde11c25400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358cd0cef4320a7e75cd6060b87dc99c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b4516b55ed5c5b1d24193ba9ea093402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1c1eeade97b1ac7989e42f20900a7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45310890d5f9f176b6fb64c1459c4b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb5e2f2b2059f2f09273361303d30a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbf770ecd788b558fb561fb3e8ee99406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f030a7131e408b4436cc1f9920161ed407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4baf8941cb2ea21f7c5c33b4f47ba2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f607d891e29262992e1fd0b078403409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f260c5cf18a5dc5c3bd7f1eea73b5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a68ff485585e93de61b5ef8ea6b5c7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd8449492d11c44ba8c508b3873374412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df569c4b858fca0342106b5b2918fbad413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340fb070e10bc93ff0a739b36327301414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3c7a7c79ac0a209a218f148176aa1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570e90779000a9bf4258b1feb967f61416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19e196a129c2148bb7ff9404888790417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447508e32879aa2226b2dcc6132a30b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5f05a70beb500f25dbcff77d666e8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d642c4aa8dee00edae6949214a8f0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ff414ba4df523437a1bb29e68398a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b9b1ae8cdcf08ccb7ccd6dc20ed66422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed089fcee22d53afc175c68ca793c95b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9270622cbb4c99055429f99f9d1d2c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e4b54063bb927d337ca8355f3e71f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fdc61ea7246b52972f07660b2ec950426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b97240263e4fe0bd86c00e0c3c7b67427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adacf2230fbca475e71a28fd796b3c55428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f5d65ac4383378b6b63a674c9c858429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8fb49db5b74f4ef9f501476c380bc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7905969cd144840840f3f7b76ed0ded431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc59e047d503f6ad76bfc903869d62432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267987c4f5db6a9460074d68d4e757f1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9917ce96a1916bdb4755881c3c5f69434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1749d4d0c339aaca0d4fae827e261c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642dc42f00be4df5ecf8c408c65ea2d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00156af737ece8f25d255f6559ddcfad437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935b5359293ae682b7a69fe18b5ba4e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591737182a251918be1988d5abed99d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428102a3d2e93f62b775024c3829d49440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be165b1b0a47f7af12f619475f66ff441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4879c72cd149676a86ee69aa8d5971a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e639bf32be9576f766f6d088062b8084443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2d63494ca8194817c8cbcdb73ccb3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8747d66fa35155dbcfdba6539e237445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2714909431edb3b8337261fdc6116b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddcd379523d37123cc896780b1dceb7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f97b64a458b073109bdcc814c80a7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc168b9b465be4e88fbf76124cc40e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265aeafcf043747467ba513f6645d76d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc01133fc10d0f30d2e8ac05ec1f0396451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a806f4263290d133b5e1d270c6929a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d8bcd461b2386277051f5def024f6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946f08025456263163f02c3533cf8ca454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5d8137d2efef19bebd9c2485bb87d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d86ca85cbf1a0c24a0cc519a3ac49456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a9c747628361f271999be289d5ca6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf43fd9cbc419edc8e5ca13b3d4967458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e59254ff0ceeef48a5913e3854e0a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91e50436c88a2b8f43338ae3edd3be460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d4b56d111db45dfb031cd4ebd7dcb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880ddc050473e03dd60793a4e8f768d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554599464bbc060a1738f9b4ab5ba225463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0198c5893bfedda441dd83b0717a1f5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee3b5270a47eb4cf232d199fb9cbd4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee790b6641ed7321562d4d76513cce466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35778b1d6ec71046a51ab22d4c6bd6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7001fca482b2345670e3d7eae86a61a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b4c8a1df8c21ee644171b17ba5f75469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c5745f3aab787bc6b7f4fc0ffd51d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484fba4132a9283136bf9e6dd4fc22ec471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf91d924dfd5701e5e68fa83493636472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35043a1c551d570ad5edb555e9a9f777473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb486c503544a617747fe243abad0cc6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af719d39d6472368ca6d466365c51574475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01cbb528e6a55445f9aacbe73d4632476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0bf83837830295ac48047ed83e09a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d72b1a6477d392230bc9ccb682f23c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e3bffb8a42ee03342687bf6fcfe10479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d22aad9f04540ff579468c3d09e212480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9bf20670b5783019b4fafef43fb54481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae697dcfaef1db88e48cb27d12c5ef482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a54fa98d03da4013ea29f76f235c0e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697630ead4b2b84a72da11f5521cbfbd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b21ec998b5798dc463440c6d3ccb5e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922adb43ef0670f02b7f9b36d5f344b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc83394299a77b7ca115a7698293402487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810b84fb36857059e2a922d9b11a4e6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0d9cec8e2325f946292409cbb17b2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45611e140d1f630cbac0955ea3d070490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba7ec87a685e453d5bd763e1c4c50c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc1bf526aae1e99871f920fb3559dd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028fcad00e8cd045762a150879de4314493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184b83d889138174f27c6c3eb3f6c2e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a3931f9e7af1d0217eb71d7b0109c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0d3cfb9dc2dbab54297d6cfd36b77496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a5a410e7ed6ba1742a22431d36845497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0f437ca05403341e855878599307a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced9809820d21cc8627de192ba585ee499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753481cb4f9000cd7b64c85ba52766c9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf388d59c13f2356ea0914efcd4c7d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f3fb530452a365c17023d3e733b3d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ab8f92faa6c82a5922aa55ecc87e8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d9599ecb3dbb9fc6acc9e27ef6e81504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28b8f1eeff68908587094ea9cda922505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28539370c5446f44d8a05090f9815fc1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7331713f54def14a107c4ef593d63a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8aae1708064252a886c0bc1f10102508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428def9bf7261b1d5b97de550c6a195a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076902b33615b564f469a7b6809cd77f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e7ec3c4291a1f902d70a100ea6270511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44182e2fe688c0da7cdeebd8c546c948512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0250093ebfa2cba12495aee54a170d0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4efef676946f7577a19cce9b25978f4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cee3a49de0bc3bfe8c49f9deffc55d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85707960a9554fc2e33cde42e567474f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2931607390ae2589be8c9dfb0839323517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359a817693a91e7f36ee954608b7b41518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221949d7997d676ad63031480627607b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db29660b4b2164b6ad6b0338858b5c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff129e0c1541099bdc518f11be3e7b91521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d155c1a6b8bb554500d523c9fe054522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe350dcfe753f6b72030d0df37cb7a9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0629545933be69e08fda7938830c6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6ba6fff1bb890b13ea7a225645a5b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484aa453d3df07a771136d629081f9c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c0e0b6ffccd61caf52d482f038606527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b86211bef10d2ad3288b98fab9765528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eae89f3e8dd9323ecf22aef9840c7d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6342bb7d9c82afbe2f849fe9678c10530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d065dabb46456c1d0fd883bf18660531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13cb937be8999be3475a96372a77b0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd995483def518269094c58d03ff7f2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d2c8046741922bd4789f597f24327534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eabb3c47fababb6e7fe0294074a689535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51857af1bbaaee59811e72e18be9fd80536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ce8971c514919d59c340cb186dbc9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33895b90a33b05c024b43a3d6844621538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116e4c2d3c4ac2de5572b0cd20f9ded539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce1b028a6642c6f828a58d4fcb0291540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6ecdcd6dbd9b3c44d869b3316291d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512f2a4b0bc7e7d676a843895601606542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122bcceff09ae3c2297362220e6539b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c1dacc6b8ddc5b91c0b082ad4c812544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885d1acacbed69c1979d9d9d09d822a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e974ec948acfdfe67923ccf7298b5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89e29ec5dd4fa2aa66cb156495d617547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762302660c3830a2e19c7ae8cd667046548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097df8d7bfa125745e824f6738dbdcc9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f225980ee58ed64fc0c3d82eacd3ea1f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2c672c412af32a3c6eb6796783e8e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81337aee80043ff8f8964b6660c9cd64552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28728424c41d0b087aaa6a281c94f9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cdad006f1736699f89145ca4d579db554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a947643fe3b2d40cd0b09daa69c0b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bced45707d0e59c9bdcbad18a6948c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb348912bb33e5c9cc738455a15a8e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1058800a2924a103a929b5dc60b90d2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a09a3d6ad1bbd9f418c150d2a90df3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dfd0d2356b4979658bfa319f56ee66560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932222e88f994aab6707ba255674c6a8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955f08c9561031aa651a66659aa40ef562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa75da26a8dad072163b0069a70eb4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e0ef5d65cf03e89fe81cdd929b6d9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2887b23c9e37715be459c4adc5579e0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8023f1d4aff300d649b5b1dbaf2352566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f6d8ba22ea9cd09305e66d55184b4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309214ccb8d82bdef12c975ab4017ee568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2851b628bf5fbf9501bb741bb2073569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea18e1d34a954e1ee4d6ffae2d4ff0c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df09780b0326e23008a56af2a17eb3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81748cdd9a8e12f4506e656179eab4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20864bc38fdb6df40ea480cbff4fa76f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b217b072e4f45f573f9137d106e7f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311356d13aa00422205d893dc463b889575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61d71be1e4cf36e1698add043a2cdb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b086e632f5d6bde745f99caf0cee98577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f01631d6c74751087e91b47f3b3a8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9466b033e5dc932d005d7f1400951bc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb94924d21e447b77d4a470680aad7f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4090f82c0437646535392cea1a01f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2708d7f9a4bfecbccfa45cc671e97fd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06b71de4fbb0b793abe51e45d1cae2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6293f8b3aab6cb49e5dbb0188251d31584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042554ea1c521262f9f6a38d47ee3e9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70bd9c5c3036455ea8c94eaf79a8316586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a374581cdb174faf6a3b54306ba762e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d285fa47562c2235e8d675a6d3008c6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f7c67e9a3be0dc28e668f01a6c388589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b4c3d6997db7c21613239ff2e0227590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8fec1470142c3efa297c0f3c8568a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308043b38bc99bd940456d89401d469e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98660a5293b8208f254c4a566e3ec0d0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172688b799b81ab3abd97ec9947852a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9313ade7f8de454049eafe5f1e12b8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b34b1bea5905e08d09f30ef4fbc536596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9eae2f22362d04858ef10fe02823d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6b0bec46fabd50d4c7b22e7a9006e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb44ee07480aac1e5e315e3ed602e2c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6621be0f978b0217f8dc369720057600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e8303b087aa969549341d04716ce4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43181db3f26d02c71e35783fc2af37d1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9b9de538c5a4ab470e636a09cc3bd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fccdd11eab8dd81913e578e28bb287a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b11e5e01a4bfec4dc150e197098d1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f4857f0b382a1c3eff1f8a65237ab606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a440c59f33587edc28e138e53cd138bd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeeefe8428771b6a86c0697d1a3525b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438965108c3d7e50592342147f615594609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda67bc4d0b4f12f8b2550f309317cd5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cec3429ce5ce78a80eaddfefa28864611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0b7cd14f9d2a15a5c659c4a724b7f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f519fb8a31910d278a2a66d68d227613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d94586212866927809f4be60b38a7e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f4eaa0cff51f29e0ce43949b607c9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df671813584ff5ddcd2d2dfbb1f1087c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9b40d7e6fff7009a346464bcc543c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa31347e735326dcdf896475c7736d0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1874c735c348ca9ecb330de043effee619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c1570e81e8bdd5a3d1ae144020d76620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9924a22f05b35768ec4884574be965d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3966c274224a3a618cef06c27c8d97622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c627b2d5edf5d0f568b5934c318b2b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e467c7b9c2664b527b3da6022bb2e0f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2bef50d9dac3e807a1df1022467cb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269041cf1fc0e9c271d844a6d40f57b3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73acdec3b6565ceb8395a41f3ddb496627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9de808afce1511376ee08d1c18c8a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54e32628281a094f2c6f8519e718a7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888763e6d142426b9ce728ef308ceb4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b349920d5f8d7d92c8ab93a63a8a8f9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08c485ace3d2bfff88e55feab1d113632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2133fa0569d3725e9871b19d3c88ea633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3fa6fa06ebb35ff4862849c7244428634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79aa2e849bc26ae510b3c59c7a0acb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51613aad4a79a8649c707d71680d4328636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26bd6bedb8be382e55dac9f868ac4b2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ac82010fb0d96e3f081f0a226a474638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d25ed0d7cad3946d1c1c81827fca6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8496f350bb608ad24f9fe320be28cd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af2058536815ac2ac58d5715ac98e2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a26e7fa97df1c196f3b184495c173e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934abba76b30f46f96a212d6074c109643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9233951c3e5cd4635a1c3ddd900c8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1ac6d920ca89c17af6b297d4d6d6d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1742368d10eb7d4dff5b9ad01508a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382389e15ccd95fc98d76e9b34f131c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46a303f157386551d7178f580159ff648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c0dcf3447f9e3d8af905a0e0da4d0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b80e4ebbe5a17cbbb746b061ad253650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896719ff13311d35326886115a41ebbf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac973b5649101e7f78e15ac8e8a32c6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d99d93a99b43a71db32f60a986c94653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84223622b145db1099d45072ab5e12cc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492bd1ef57c4dcdc21f927c1161b91c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa9943867d469cf6da4dd95542e9f3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2d1fbbae989ab0620c964886b94f8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e05d648c4dbf0731b74e3298b6458658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d376af5ead247e0195e360595128de2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ccb7642c5606cd4ce576b00d51ef5d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29562cb6f3f8d166833bed7dcbc69070661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782526c5491f1aa07387576171883fd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac33d94ba408ea370b5fbccc075a22e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe475233a513f6bf8e8c4416f3749b83664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414e29e850add6b8ea51ec06e91dd17665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad62217db26b32f682f8e0b38d5994666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267bff9fc284723d7d37b94221f5d980667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2829a7103aca6fc25bffc6e0d4c4e0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82640869a2f6cee2a36267652054f4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3587e3951f284f24d4dc80d280e08f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdbed0586bf495985254e4987e5066d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c4cad59d26101d2ab7e26e62744b9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610fb3fde4d36be3ec18604771b57a4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2f7a0efd4a6a279119af66edd9033674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f44c698bc03ebc267f0c6511826abc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c20d935c242e07bbcc92f330a9992676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32390f7ad0d3cf39a68952a8b8d344bf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e16569a90adb431f6bd1b9b84ccad678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf79ceee5e79ee65094091233f15b5d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707cfe7012bf6f4e6bfd9ef47287520680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53d2ae8a2cef2d7d00882672121b14681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbfb71c22ac83c848650458af10fb7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d80bbde361d195c14505c72a110e1d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbebec9b0141de9ab403d59c41b469d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5ad51f4537a29a5c685f69dc58b0b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd509df4f682c446457d25bd72f06d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a283580620d0fa1a498766970e9f6a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4af7c58d2c249136ad853723cd5b2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc46e219f65624500fcbf5f87f2beb5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094ba212806a53a4b8c4ff42c89e8b3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93201d1e6965856a041d1cd0f68694691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56def34039076cdbac6b7f3404e81d5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da93da00647a9924286542db907a7d7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f55243e166084e74a554f8d3a0df12694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f700ae9e78f2d70823e04824ced0542695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a01c0a6499e0f44c856882d0c7bedc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960ee77e910464c78782c224225f168697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ae6c67bbcaee6e7d68fdc64730986698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6898503f3df0ef6a48442ae0964e2dd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c97cf251739ae71a1ac5c63e03c62a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e217e7088818841e008b834ba8c2b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc6cb27bf8bac803664177462f7664702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4720fd987cd193b0730696bd72c53703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3d9b9b5ad3c0d61d89816debb02bf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4e3e3230fbd4d392bbc1f44a54045705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc82bd41ef60ef040a4b539d16b8cca706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30f1fe83077b9871eb2951658615a9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb5879409b0469f0ff01804ebb8de0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b675c5efc57d5693eb6655b4bc0037d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6f5dd0b0e3d2443e01eb1be9c6a5c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f912a1b5178bef9c046cadceee8f8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8201ef59108e2f6e7255bc0aef1daf5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdefb95a33a6be8f414a150d040042a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e887dfc900e3d4d3c5923a0b59c38714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c41f63d2a9595a291763734db17d6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a79a0f71a565c40ecbd08d5a276b6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc156e49fb425a0fb4c35c2e6eb008f0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427acdbe4944cbe8094d3e117a09fe2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26631c426349de6ad12f377b1a4fdd2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48bb5c44938d743152a567ef5d248a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923cd3045f757f36a5d476fb4fc5814721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54481ab89a84ef445a425b089ae1945722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee8da389e5aac93504f73ab3c56067723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b506e32f65b8aef80675db4b8fcff724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3387f9a6a4eb3c55c53ec43a757856725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca7c6d9ecd509285f0dc1c4ac27020726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73865eb9b30fa07c0cef8b10413f96f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f67edfd2cd912e23fac010bdbceac728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98042b0d9d82b60a4ae9a2a74b99fd2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210e99ce320e63e1ca809ffe35f1133730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8a5e52433b260e2806e6fdd0737d0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e306d6713d7039707bcd126983652732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd333bb0157fd43eedbca326f468116733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a569b0d32200bd9cb697a41cf3ae6dc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ed9a0d29917d65261de75ef05056b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031cad3db62b000781f455b9b1cca80736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77316f022bcff4f10293f284800012ff737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306781948ca0fe39176e97ba615c8c1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761ccf8efd99e9036aadc30858ec716739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834926185c50c0e14c486bff87bf3bfd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa470a497839dadc649cad92085205741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ffd1cdf20518e5600f95750024e913742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7615f9321cdabe1f4bbef09c602108743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55acb85a45c794e2a4c55135c75ebf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14727ddaab8204a7efda50db9dae871f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53545f9747d7a91609a4f13e9c3474c5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1097824d042677822c01fb325e73055747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b373eeecbd19655f7dfba2fd524bc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a897d2ba1e3300611b83a7e3f7d8389749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544561364ea59fbce1aa534b3f9995a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83491ee088f3d5721e634a797d41f3bc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ba3f9eccf70160233a37a6d982c64752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c022b95c57c9535b35bf97d0a1dcd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58669819cc82f224c7ec2a9bf7e643b1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0926fbcc7d5bf43997774bd92ddf62755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2debe74078603e56b930ae5c4657a8f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d154cefc9aa03f6a4f379c7ffbb602d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2cab2fd80b490b98eed26cd65d848758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0eedccb92b0f6f56630fed7cad41ca759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c79e2f8b02d61469873f2d35c5062c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c545b432436a3f0bbd331ab31124c22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5599af67e15d8233fce95f0aab244e83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18815a39a60fe7be81100eca1e91f24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64880946e84c93717e28920ff91aaf395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f517ec6ef0742777aa27f8e5e94086.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a747ea2ea8a024239ba22c7d8e51e0207.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca1d1d64c28207f0bddce0cf5910838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5bdec8bca21942a1c0e0879e7cd1509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1ba1347f1155d44fe326495f00c7010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c818c6ed4a580db5bd53f88068204911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c6342e9e6ce888592a0a64fda2c6312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad8dfe70a3cff0530afd3522f55fbe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ea69f2b613f349f18b2363f10771714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca649b2304713e46cce8f2ceb4f8d6315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ecb1b55f30c61e943209ccca00ebc516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c0442488bcc5a0566bbafcf0d61fd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af384f4bf36bf2cfab882f66a1034eef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22647f3a828398360559222eac2e1319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f09516bfa31078033115ddf0bb4a020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e00fad5889354a0c397f102e0563d821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21502b39b3c3c84de310eed1e93c103922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683da059db087e4e8134a1870f2a5f923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6ac115cdcb3eabca2ea076b9a9d1224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d5e17956f45fe791ddfbd3ed31a7b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b23223dd76d2a03650ac1a5af4eda26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5a10658f884f1d399f91d84e9f7ed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49dd80c8454514e8f64ec38c0017af028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce91ae937740fc4f4003172c682658b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c658549c14fe07c5d1f406000436e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68988dd5fd874556407c924462cdb5b831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee11368218fe97f0c80b9801857a5d132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823fc40ec15f87c06f2e7eab7616c2d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445cd553386cfe88e1d31eabc3e94e1934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d94dc0894d433c76fe5363fe8b3bd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7041398c34b16b3c07be2c7fdb2a00d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f7cd88a0f9d1b34d60aab28f11f5137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c77e72ef648e5c8916cd5f8436e8838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e10e9d66e3ed24604a8f21a087dd8539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1924757de0f51d77e6b3f2e14d866140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb757a7064727b8985b400dceb9b8a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489374f8f83ef2d0bd73938c244d24e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb522b976eba1c9d132d2499feffa74043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50486cff9c0145f0ac1f894e7b4f9e4644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e62c534e4e14bd8e7f26cf6d38ba445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221b60f5f6b7c9da8899acba314d58146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7cd3510dcaa39045a064b463a1a5c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a017dd3de5200613c46f1b8ab1c14a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb807d03273c02c7bd8a4d4f81128949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a810778e0be95d47117ddee824cb5f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8bc85e70aa9217dea1637e4f0f1ee51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b3b56bc86e20f29a848a0e18c2d1652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737fce6cc563c412eae52ce2448defa553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4308e63775931e590d412764babe77c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351509ef5642117e08a41d70abe390355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ef3fa38b7162ff126454246126be756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26af991e370d326c8b683632ce5a87e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f1902fc86b68d44d3ed38d915800758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8c8d008bf9111edfc7f1dca8e663759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735cc8772202c06813cb7927036e06f460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c141feae10ad84113034c681f9e08c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6cc29ba93ace90afaedec5f7ff30af62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13b4560b27ced792ad0f9b68d78a4163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8c3f5d68b0cfa0751f341726da4d864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e8dc4561d7aff688e3b32db8d2cb465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443721b9278f685f7d568300ba083fa166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb88e4464cecafe5a2c1738afcf1ccc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368621ce3eea94716f26de2703e3fb5368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c6f8bb65ff361a10ee1431846a1aa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693da9522100793cb1fa000bb6e4b0670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93be42288b82309abd5d3ce2108d1ab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aba87ecf892245b3280b6a2bf17eb872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8709e30dc25eec388e5f3590e86b1373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9065612e08fcf98597606074dddfa3274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115dbe26240d3d7bd6d5065177ea63475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c790440cbea0596eb616fe1897bfc9d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7607a7ada5e43a45aa8dc9927de979d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784cc12d43bb8c9c9a626b54b4cf40278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03388cd0eb9b37daa4fc99c361194e879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a11f15310eb364eb32b96671d640380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c39a934bce008616eba2ad27a982381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e29e1a432cbccd24992d23ce745b2782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ad2dbec7ddcb0510e0d0601b843db83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b20853b785757f81d54b1ca4a599484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ed345ee87ff198818b1e82ec452ab85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6145e3fee8d3a4c3b6c755cf2f0d6ced86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d3b68723573f43ad8c1e05ca7836e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8ee23cefd45471505c2c78d2e787c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519fac3ce523f8a059e0086ca35020c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42627ac2dddc7c64054606ba6e0bbc7690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704cd386c821e15f94ed34d02ebb97f091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f207104d796826493d9ff1adb33e7ae92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125cef14b0309b365f678462d5a391f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443ba2ef532224c5bea21a8a5c6281c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fae2c2202ca026cda423a96749fd7d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d603e72b22db78d44101d1ef31d4c996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7fd15ec0c13fab14a11dfc95a533c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9cb0c611f2783ad980ae5b5678c2d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac9f4cc0a590fd7114e9474209391c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa339fc919d0428f8efb965ce1cc4fe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f536f632c5bb8d6a232867e79a2f9bc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1b9c6160002e0692bf6704a3f115a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4999585f6bd03d8cedef506c0a915103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969246562e4528c5d75da40076036e7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4347fb3832ec6a63370734a46ed338105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac040100a0ad29d711c07e3e59b5112a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8ef989ebae974458297b4d72bd547107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a440056d191e92aff50fcc4fd3b35108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5932896b216a762e2f285af8fae9b7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b96b1517540fdd14b20d73da366715110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eada07110ace0c1117283ef7f1cd878111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3721cd0c0615d4b29ef9b85c6caf98d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531e1e32fdf312cb0b4c4a0f276dee0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa704ca42c59b1e1d6f0f5cae0903e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df157824525d77dd043f4a881b9a714115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76a7163d29a06992293730883f3cdf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158d93467aab9e396c750f9ad1cc4d2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ac2b9a3e261670291e559eb895474118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb0b64a69246a6f63f7cd8845222ba1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501340b217ecca7b4815f14fc91452a5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d96cd561e048af360b52ac428dc2a4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5ff0c584f85148c86dab96f3310a0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4da5fb3c37a603eda2e9aaa0cd5753123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469fe827214edd83cde7634f0a2e301124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903fb0bef4af668b968ee6a7bc515af1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105962350cab4f1399d9a34095dbe1b5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7bd73cfc9d7d723ac0d67dfb1d3a37127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374e1d06a22b78808515a0548609c46128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f63cd839d75e4bef1e452a221305f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd7aeaeb66814c879d7857b89dcda4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1d6d1749e4282cd549e9030a95091131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8499029543f9fa23fa4bbd6a3f1ec09132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f262b879e25e8240d6ba6195984c4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604c279f6628a8bc77669d8823cdc88134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b7af072343f46ee6389750d1a4821135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f1fd658ec9658151add1793ec9f77136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f36559acdbdd3d3d1db8c03be2e8fe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d71b653e1ad9a1446e5a8a29bbb6ac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be27305fa8efd863840492db158126e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fbf44ac244f1a561c935a7446acbc3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5788b47929fbffdcd509355fc63fa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0c95ce608ea9734133d598242dfbe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e731fcac7c08694260f37421216395143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1089017f4bfb5c1ab7c34423f17eb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618a7ad40f663627fa79b6b6effddea145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0731fb392ea5b6105564b6d37459c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9592343dbfd37cdfd73b9bdb4645d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9bfff143540ce9f112168f96d90b7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007aa4db700bc13c6fd5a1e53cc92b4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c5139385496e61496d4f067a320a7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1139edae845b6e9c7d32ecfd7dd2b4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e43085ce04608e67239e31430605bf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7b61c9403fc88dba3abc42dd4578b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192e4b04e22a59770d1c885e0334369154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eca723b80dbd9d225fae77660d22e4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f99bb6eaa1cc6470ec0178303f81a9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e508a0d47651ee6b75d4039e721df157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d3837cdb19af7b62afae423bc1f96158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8515a6ca46abd90498be3f59862533159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe091c65cd84f32bcce5f44a79108ae4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92f98b5d6081b1a60d71fdc93e8dec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca20b22c393f55da5c05ba58f112072162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8ef657008c590224bee016d96a34d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d0d5acee93bb35569ee13d16a8d52164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c54958668e7d1e1111014f317a8179165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42704c0fe36e63990ebb8deb61671eb2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9f33bdcccca9c8076aa575c2efa5e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2104ff87c80940adb4b016a368690d2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e8d695d749199d62505b3b9fd0d92169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2611c8ef0fde856cd64b344716353e5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8e629fced40847c3f7f002057321d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d737cf89ddbf337f8bc1502e03906ce172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99c83c33ba6a32e280d6987e4f66df173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8b297c205934d8fa9ed4d7f320d73174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d89f9edc87d56f5a286c321a8e325175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae7bf6eca9165ee8437c27dd7e259b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc04fb4cf817d0a80399b93e84bb28177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0d9f342aca3c1a60c0f33ee14f0a0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed3f58808e85fe898b2f182e7e51a3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c18155a46c4afa14204f4d871ea5a1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c493cef6897111b7417de0cc8ba91181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb409e06567ff4a2a7e0f162361e864f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72690b16a30e2ed490cd39e274d64a0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc167a19c9a45482dcf1ef4146f1ac184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391f6b1aa995da06b4213556beb0f0e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b85c28b8422b71ca7840c634fc22be186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe38dd642476b613e3cae98f19e7ba8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9d7bd81345477bef19d58ff7acd59188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17404953941d11beddbc7587ba09cc43189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b4eea36f490479a2c42fe03cfe5bd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a16876e58f7c61c75803b81c0054c5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e66a8940a89dd86d3ce24975b01f65192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635be7c0199f919e5b62eb74956ffa1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc269c8189e8738b95bc9de1ae11a3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c662e124c288725d8985f5b9874e17195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d8a21f3940eec76a9678a06215311196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a00aee4ad36078bc8869efd4dee291197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5b248f5ee7bd4ba9225232fc79a3d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39283707831aaa5217769a18216ff6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339ca34de4e094c6414181305dc7e41200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a62117a78d4897c1c0ba27926a78b6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb7c95d8e96c79b85e05613349c9a1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11312dceb146e735547f20b9f29ebf58203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599f4e375213b4ee23cfed04d9c3714204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faebc5610c99d86ac7de9cc0bb7f39a6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d18a8323dd169ac8049e4fe018b44d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b5225241a9c216e9a297a18a863f4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962c09c6d87069e2b3c1b8ed103d869208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6a7eb92e0ae239e0e126f88bee636209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba8e78ad96f075f93b1ae540d1f289210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdbc78930f079d8444db9b4e7796cf3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3bdca8297f95fb84d10cb2c205533212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1ececd4750cd6dc295ccb4c9ef3a8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33901d5d7ab17ef1b35a2d8d794611214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f67596dbd7f9ded9fde8eae404c7f1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b6cfb614478a6ec548ac6a6caf55c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4298d459454ead8f92129fe854218217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a32a2eceb9c360f7ab6922862f5b9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a437717388ca2b52b1d93b464b603219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91733f2bb375dbd4ff5163fd8b51844220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5fe8eceacf407d22837daca3b8ed5c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c665eefbb4e54637c24e3f536fd1d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3c8075e03f81966f2bf6201892032223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02250c41559258b59b7cb8644d9f6adf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f34930c1f1a9ae653a5d263bb173f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec877c1a2eacb77f704a560fe1bd5f5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7955ee4bdf017f7f14d8517ba6851227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b55d45cba72f21092fa005e9cf9db228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d23ccadc56d2aaca543fe46df31a74229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115fe6acffcb7100f894bd600b18c620230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d2b467319eb5c714b141857903eff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6688cc774f2e887e0e6dd458ceba368232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8808a4a4d4b2fe21e67e72f67d0af42233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece610d48d0b2053d9c3fe1960485c1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6ca7df6fb653fe5fcb94cba2a54ee235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3832392cc4e98563eb9822290932d1f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837f3509ce1fcf843c084d1ea2fc3bc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee0638da028d7fb543b7a5648d826c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3db81304d8df92dd0133f11708307239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbea788b2626d3743f2cc8395c98cc2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2d5d4b769adef2acee56014772c49241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7a7861a3bed053602beff0b60f975242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066fc163595ef5c30fab1b5bc1d2000243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cdfaa882bb12cdb9b0fd7aa4a81785244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548cd2b18f788043a35045906564ff9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3c1a6069bfb52a3a33e941c75237e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71772741ef65d16e6118ed1590a7a501247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b962e4b4128838c421cd3121782c921248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca936003f12e247273e0f712e44147249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068438a4fef6e8706f41d7218d88c44f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a36d13de2f6816999afde35d903e3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db90026a9de069cfbb4f5ed7bed269252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340c2c8b1f7d22164c5a3a81f3d6fbc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb733769ea5ccc38c1733074a318bd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f9ae7a9d4d710f3de13eea71b5ccb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ecd70acdc4cb2da6f5b3437388bdd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237bccf960e13ec5e1c1ad9c945d0ab257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c00953bb8f6164e1ebf1b9832e727258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3eb59657dc47b74e29f0280e547927259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fadb3353cd2e650e6cd7a6ef8342f4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb68a1a659c8448215bbadde9b9777261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05189b669a4bc5f71280c2e973c23e5f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a997a7979b741674a2ec56d369b2ed2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ffe38015c20d12b39ec1dc6d1a7584264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe1d7c47f1d9b3a1fd33d68b709ebb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7a6aa16affc25df86203c8134f0e8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43873c511ba42b4f40bc7397fb8556267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d15b70a9712e1ed3d1137b1131e18268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c0bf454325109e6cbad35e39c7c5cc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b599db12711c08919634ca0bcaec81270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9065b373c60eca557a0cfc8967d3a38271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff1a1198ad43dfacb48b9b424ca4d1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618117467e16697575503fbb38c93b40273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211b9a1a3fc7359dac898924fdb71fa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec48e9f67037fca314a1972acfe6b9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b11508ed1193a5f90f032f78631ca276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da077d4274c6b8d1a1d2daf236efe9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f66da8c169c721c40418a3944f32cd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c8dc184b68d8dfb60df3e2f150422279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24704edefb62cc4cf7a1f9d2f819835280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396bc2baee3ccef545f7da19634f599281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb858069b6b7c6c1629bc5a04255a4f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531408e305703355ce07e031391448e0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4acbe5ddece7f8ab42e8fea2f438f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d355b2625f5f0e167be300d28150d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2977f2f7ddb48b1fe1788b6c01718f8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645eb401e0189335f0b60bf78c3f9f6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d48cb4b5cb95bd29228a0fb8ac79d0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6f3949cf329479201eb63c7ef9d61289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e189e05659376fea2f72754b62ac7a6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d9d148a39b4a520542fa9426f7068291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a18601a702c484f8b64fd45a2ec0fc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c886776bac7447a9afc4936271ca7e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ff8f351857ad9fd2f45d05852dc8a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99888e2bfd8aefc073bee02472600f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed9d6186622e498ed23f2367c67dea296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e618b1dda7173363cbdfe5b899217e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fbf73fd1a10360872d3e5008308bf3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd22071dbd81ab311bfb0d82c523083299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c398b62ef7ba6ce4a3f32e01fdb11ef300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30a60ffe269fe8771b35ca91b1f519301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf57d758034752573385765cd906ef8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a44e8b6c09c5678016dbc71a92b570303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725c03bf8628a0ef8afd834bafc3322304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e02ee12584288f98c1c939b28dc89305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa5bfac6a34eacd8a9c61a0bd28da3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019fc4cb64ccaad090eab4458894d670307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252026d65b238e877ba646f2a0ac6324308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b960cc88b3423b7bbc7eddf9f1abc69309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd700f0ecaee4bc2603bde671233c2c7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba223a4a9498e3444d37d4a05b5f513311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab57faf152cddf3b9a819b6b4d14522312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0addd8e0035f8bbc285ed23d3468879313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a565fcdc409271844d2bd7e09529ca314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7e5235952df030fa401a923d9a10f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f160e5aa58257baaf772f44e288ce85316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff21e6fae000c573811e14d2eb5250317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dbded6180e8856ea75c703be424e99318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8848e063a14f78137701d1dbb6980f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a414c62467fb8e9cc408e2880bb88320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7dbb06eda6fc394cbfb484edbb59c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01daeda4b5cbc87c5c99e46bcca2cc11322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa277cd1952fc9d91ca18e46fb0fdef323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ccba4f533f383af6c5902693cfee3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4c0cfce7be48bf8d0f66a3d4e1fa8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee2b8ca638e6e79a127921412053c6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6540225b02956544aef88f4a813663b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9677363fa85617b8b175330d12d38328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f640bb0622444cdc27f359cf81219b2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efaa32dd80bdfeb3e0f0a07c05c2d60330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a276d6dd54d5c56efb08b9a71b898331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e3231898286d2fe4c20eb4c34739b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fcfebdc3328447aaad0341bc2dff35333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c5390fd7e9e3e72dfd5622e66338f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1409f0b1a51e23c83640e7550ab16ce335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b5ddbb4f5583dc413c191eac53b72336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a80de267fc2c1ff775bc1a6ff666a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9dcb626bf64c88a49da07c5207eba338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64bce303b8f3c433737c7d833c5e08339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0133ad25550caca6452fe852d16ec01340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64545cbb5426f7966d3905af26b080c9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c2edbac8b32eeba3d099cac5e4228342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1676cf3be0f88aa93ed12c0866fe95343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54410d6d37950c5276a922fc437a1e09344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a21a2977e2ab56b273b590a1a1758345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28682ad193487a5ccf2319a1da283060346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af011271abb837899faa3d67b2295ae347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570347ac2c13a4184a1f398ed01dc146348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26869b6c77cdf3a11b6acc04b98d3da7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a150ceaefeb1760289b7d9528e2ce350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713161e686d9f7e2bb1415045815cd61351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032cb65dd3ab4322a8576fdc3bbf32a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76340ed548bd7063c1b6ac12226549353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b77fae804e3f5607375d80dee418798354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e27526ef498e7c078dea2fa5b64cfe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a266c037ffed72c1391f39130a48a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8e61213b0aa7613881423d9712cf7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03183beb0a129143e434852faab48ff358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0db614f616353ee4ab73e9ea0a6d5a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0832d528fd24edce56bf06d863499360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9175b7d04d3c5770f0c2963a896720361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51cff501c47b044bd7cd13c9f6c106362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8513a11ffe7294fbeb7434ce053ca363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece26f8a6886e5c03e687b535db718d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e89a7b590dec4bb85e4d19b19597d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b364f69c657de9f8a0a18aa405c70c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095fea1fea27cd6bb37a5a151d41bd11367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec920b1e04761567c8d75579949f787368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0e5e0b0e78258d4ba5ecedcf2e939369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f6d0317e992fe38722d751bc83a7f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545e8a8f1495e48b3947a4d8df64fab371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1275b52e667e0b7dc6953f55393d5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa830c8319cad6bee412b1214c5aac2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7d69b1a019d0817dc2f4373f45ef1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b040f805ab46cf16e79041419b3d2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac811fe3c38cd04582903acc22c4de376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82614b6f0995c501deb4438f2bcc0000377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a1b0099a66503075870a09f109de4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a389a608a9bf7d971ea20b6f8efc71379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987a6e67df392bfc815267d9f99c14e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7dd8c8176ea49155cace9b9de8fa18381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44fcef5d28e60124f3fe52702575853382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c659d73ad06a77fa59796248796be74383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1e5f8ec4db821f3e28a1bfb53f010384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add047fb1b51c0693e12b61713aed1ac385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bab01c81a7d8d9dc410ee1601029c6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea85855fe392ce8648285e678ca352387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0705ef1ebae456c6c9f51667ac5da66388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02bacbceefd3568c3d3f10154b15abe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364539972769754065258303a0ba9ac390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c472e4aada05ad2a4a14808caa2dd8c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813704e9c65528514dc28162077e6b78392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644c38554b99b50eb2f6a630a06b329393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27331cb14a5b5914d9b79ff9d2b5c17f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03e2eb05b91e19fabfadafa35441bb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd08f30f0acc4483717d8860fe629ef396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad268804412ed958ec8476c3ad5262e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53372acaa20726df0842b3e7a697cbb7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe143dcbfc11440f3a0b2ce38b717d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ed0207215c09b98b37c2e448d1339400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303a40d1cb58243ae52f7884ce58622401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72d05daaf62178f04546f9086ce59f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8806355680d18ddb8c41a4b6f4299c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2f0ef8910fe5c3be049cb2508bfc5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029ad7a420a511ff61baac4fde77bfc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc403dd46d406f15639f3d0538cfa3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90120915e3c4bceab7c11bfce8e7f061407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6953994ec18756d66f18fed68dff8a45408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8e297cec401c2facc9352d27140ab409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8192944cb8a01fc6cbe21713078075410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96429bb0e17bdec2d81e594af56a8069411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e733b8409423839a470a61c5e4144412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98791c9aadd3215ac5a70eff11ed868413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa335888b342d5c657613111107aa42414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952662f3a15f189ed2a090f81ef8fef415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255afbe2113e78f3c3deed4e33901bf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9b740414f0cb30a39107e95232f1f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed490dcb26395bfda141954a7d5c14eb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053777496f971a9000661314df3341ca419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778f38d7b2851156c71fcb8720b45ab420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41e00d59e8a3b8da8c7973bf7eed09421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99ffa7d5a052f2a6dacd57e6b700e9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906a6f9a8dd0b40ec0d0fbb2f7bcf42423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7ae7d3d2cb66c05c49df5c467495c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c974708b30a7cbf2e2c94945d5a42425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40cb9a5aff50b4cc23dd16a72f1def5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937c97610d7fb64da07ce60f4f96bdf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35baf84634cffd703e31fc7aa8fd5deb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb325e2ac78550474a823a936d6a1e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279a50df54a6704bc3b738abe5dfe6c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a35b1bbd59bb27c1f1ec35fb196eb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851fbde3520992a0818fce57168cc1c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ddc1c9ec7dc059e7d91d34d6d71b9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356aa571b972a790bd47f7f9bd568cb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6852f372f57397847eb1e9755b679435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee67af99de3f299f1042f8c46ae807436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4b3ab4ea7a2105956fdbdde6fb10c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118be9bcedb998821922f6dc0e447e0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e9e330f570b16586dba75742dad2c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11d91b047ed0f140331f8fe91b66d4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099c3a1e6347c67d2fc659d18d39275441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694324d39bbf586b947a6903d1cc34e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9db702b655fc370b2281368752c76443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7360a0dafa73781ee88d17a5498a7a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e05b97c486d8c374b48070ff8f9d4e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d9eaf1d65616425e567554376f77d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330e62acfd712fc4b2012fbf544fcab447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a919a3ab2a1d5d318a017989b07d149448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5dc62163e6b4488956585b35715ac449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510c91317fec1f6a58298971d93f0b5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b135ec19bc5dafcab83f67ce0f5925451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182976efa4d71284f8d1a725808563e8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5112a05be908938bbc8c06fdcccd3cf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23248bed565a576f6dcbb1c71f15e5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad06e8849f524cd92ed314ee9a8e21455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1072c9a3ae5f12b9ba5b662d84bd539456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284be96f2a0a79d9d0b382eb1d6f2047457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee477d8b3406f93c3fdcd21a550d030458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb62dae1ad0439fcd17b631f80ff3c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71db182b485ed341535c3d3e3c44f0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750fb801d65e49f8f3af0bc99545fb5a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74657bfcd611926f0fdcafe8ba985fa5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c00a03c7eea1798f770d7d681385e0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c9a42fd74f288de5d5113cfa8db48464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea477ca80e4fce15bc241a1fcc4cc82465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe62e9b00dc9df96271a3aac104404d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4be2b8d1cc3b823dd017cebac67275467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0cecba9ba3f74300f48c710a6a069468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0910207c0b9720fac50010c35669e01469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca11130ed500bea296bf286b5a7312470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70323d60825a8a4b82e123b24331bb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18493af867d9024fb29a614bcf65b2d9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ecd4fc97f948376627c76b101d1fd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9cb1d6362d8e99def0ad96295b05d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a8ddd00121190baa8d48b179d1a69475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d201ec2273fee437d86225921cccd5e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b26dc11ef572fa2b7051f94c3a2ea477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219101889cc0bcffd3e449326314b0da478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb1b0c064d2907456752a4d397fb80479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd100e9b934ee86b18d82ad0f79556fd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b98cb070a9a0dd6afb633f40f9f11481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab4f85e1780dd00f35f0aff7e425e9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292bcf2d6b96c630f97177d1959218c4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dfb8209bc6cc56fbd0477668a94f4e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04537e3e8085a9c590d8fcace6246869485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a8f3b73479c0cb2f5b0f5a127c97c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c63b52e4b48462ed518146a0cce81487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05712542e86803c1880332d35451a579488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2775c443e08e94f9c4bfc4fab2709d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe416e98d634ef759a8bf5de1d6aac06490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd832ec75f29da6bd846e9a9cc2e76f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe8810772d6e248c74dab1231a84c0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb327adfe20f9d048d1ae8bf849306bf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc763c1303b9bc6f4e954985c73398494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385f47085f03cda17d5290a0b9514ab495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e3ae843aa9772fdb90915616ef387496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65245622e0ddaea10cab1082448198497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2e1b4f466333afc46331056b44985498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebef01a5ac8b924957d860f07ecb6ac499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e22aefd27d174f796f79d6d585a75500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f9139fd74045e88372573c859808b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86960ce8cf331f208360579424975042502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53a98761d510f36240c8c3fdc3ddec503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf17fb8b7b89b3dcd3c888a224bd7a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e3206d195114413b6dd9c5fa36e77505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853fae941097bf28694bb320fbd1b5c8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503581c3ec5f8193580556362d5cd4a2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1d8533b1356f59374d888e5701041508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673a2df3f56948a63eb40bb3161528e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1335c7c970c9da56aa57727bb3db4e8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4cc24c4bc7bba00c62620de8ed7c0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680700a963e9c77b4f7406d52034b49512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f9facb9403710a645477c73682c58513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8cd967b8675043adb33c03677012af514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a0a77fe8ea0d577e1783d8801f869515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b10bfe2fb145758070d5248b3c0d13516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577be97de7698fabcc473b30a493271b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e85dcb38e2d3f46e50bf071e304a7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4d4d8e4c6bcc88bd0a0c07124a499519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446d936fb9a2530e255563679bbd4c7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5f0f4a2163308c03d796c225cc37f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6bdc671d0fe74d84fd77b014e2390522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887c0abf9a1dc2aa772ed75d62b9728523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500efcdc1fbf8fb8e562532ebaf4ae06524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b793b5e9369703bcfaaf0296b80a6ff9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3a0c88f4ecc46ad2d660056eecb58526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e48a864ae559d71e569472f8ccea6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9bb97023ccaa8e138e7253ed33e2f1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508e9101574ffd15b8f03e7e91c00c3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6306ac0cae9a2f5a84e66df70df7ce3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f6e787131ab3dd5c7f8696df3ccb4f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd6df5bb26f28abc5dffad5abb42da532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c225ddb522766041c977a57aee9d7e8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce02f1a79b98291b89d061863c0d6fb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096df0dbe6c94a0118ffac648228b735535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c69156751af082ab711d3f8f390c7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c7521dedbb49648250188d72029e5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee63d2ac9da47c5a1bf630ffec1250e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e3878ae20d5ef4774811554cf20e2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cbcdccbf709dcd753a06ce4d628bc3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545fe89183020293937e38f507d3d46541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e56e4640042365a5e30d35aedb4b6c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e6dd0636b72cac4912d6e9b995aa4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc1fe566e2abec5430119451187394544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20096067919982be99739b131b82de2d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2b764ccf9bf905cd8430c037f6f0a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065168e445651085aa08e151aff14acb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127fa2285fecdcb008ba26c3a27345e9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dddd549fd9ab74b392bc2647735bfb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90b6e6311d28f41811e25d7b585be9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92189915712c8a6bc84f60adfc0079551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960a3921b85157bb075187b1e3a9146552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ad90177657a129d99b4466820c55b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464de65f0aa72d945aadbea94092f87554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354244ec2bc96c31fbe760fa09f9f37d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c573b7c02ab9145936082718c4cef556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd290baef51ab4c6d355bfc78817612f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7fe2c996de898cea9e93785b0f8f7c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d951dc3dc7b779f551f6fe0286d411f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb68a1c67e0f5c4a2b5ad1a4e8fa66560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f834a272ef623faa98667d5930948f5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195321c9d7991d6fe813df12299d1694562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866cd630556918bc03d46e664045872b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511e3fe290ea61d27bf5513bf81655a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc555864a681762fa22a5b3b134d7d5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7e43fff89aea1cceeb242c606238a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839cc52040a896cdac2ecec49e573427567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599eecdae7d7d66908b645d9baa25c5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf765258bdffaf6e83d3077719f2b1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150fc56d950d01839a0fa19d98422458570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17640fb99ff0ea2113b0e27935cde72571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234fd674ddbee91d558e4b48505888c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f708662743cc6dc0954724516916bde573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0d55137cb34a351e1708c1cd38ee2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845a624c1516b6ac73fee15016233ca575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a049ddda914e3979433abd3ea2044a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1161c3b3d8560c290b8d63ce05779577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f96a528c8c4cb1933bdbf52955777578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c1a61d8a7a09a41c534a472338c0c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1fe2c74a03c546503f0c27e8c6596580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bec67e692427f7af0449e623e3dbde581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86016fa7b1a6ecf2cb3c26f60f2e3f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9acf3795b10f743afab18bb99b5a71e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46496fdc8235d23a64671e2251a6dfde584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da288d6ee366c30af7ca12743190618585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1204005011c7b5c62532d67a5a12c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9df77ad6b70cd1f0028a18b6e9ee6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cdb7e2989313583b0edd8d531cd11b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85874d86745ca2774b3f3daeb86700eb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db2442a1b09a69b0f11c3eafbbbb0d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb0f085b5d41c16f46606fb0a17156591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347f23425efcbd7f3399d901532c356592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94450e50bca47ede9a8fbe84200a5f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd78f18e30b5565c8a998faa156023a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478936368a62c7567b36727badf3fb3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11379a8a18b17c7132676d209d03eb3c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3f8dbffca9b4ee392a44fda448f22597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42c9c999b01cce363ec0003fac4a9d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2728de9667ac12c178de6924c106c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877c0681703e0165c5fe27c617a859c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34904cbfb3a99713be18a6877b352b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e32854eb0fba91d82243f46bd56e3d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f61931c9533e47a8c4e7d86424bd1d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b3326ca04bb797e80f568d9300cf2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e22fb94ab02d294ba6494ada9dc55605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23241609a12067271db86acedbd9f02a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df5ce840291c536c780edb9b92aa7ad607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2926028335fbe5a516dfbe7dc6ae4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70aa4131e936ff7a72e77ab8a0e9ff609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb35f0ab7234473444eb23cb7603146610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128251f7d54c0c19cb4c74750b326a0a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b27728b8de0687a4cf773daddd3e62612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc00af6c55b5e329677f4396e0e78d3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315fecef8a836bab2d2184eb7984267614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c562ee06ab67738f59e1e540f7379a5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979a64606c7705333f9cda59f3f9db1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b116d80530b62c4f5e78842980e3bd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fba5f8d1e566cda219d69bb1aae36d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8af5f34c2431e8e3f069ac772c104619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69d32ef3e45c602d760d29c3dd6f13620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15c2a5625fa8391409c66a6ddec4af621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd945b3959d7d8a6adf8ed8f260578622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de249fe06d63211f3886c7c390c29da623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a00d53692474b7b9928f826e658cb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c419340a1283461cc0123a67af14e1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24655c723ba2c3bf6cd941d47a46d7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f12f1981ac88557b4564f13c2e26f7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876fd1b31d1c157c5c1ae401f05e09d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7844f89b32dc0237db37d63cd31f4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f26a078b5e155bbb703a722a4bf347630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca07e284b3b111980292bc649200417631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6970e7f2d5b0154cc909fff8e043ae632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ccbe150885d0b8eb0dd419a034b7d4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51093a1536bce32e3988b93676030eca634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af041160ae2db7fbdc71864fc20259635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422bd417032973e1d8331ae7af3ddc9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc78b2d90b51b6dcaaf729e3873f7d5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4605de43a9fcfd0ed0ccb78d5167a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a07f53fe06631777874a41bfb84984639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8fe401191ccdbfe4f01f380a5490f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387f56e278e91f6bdfde0d5b67529f9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a5007a150e41d7f8540bef1d30730e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ce0dd4de1c49369a95c5e2f1646f6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405e5d7c0767618ccc2a14c784244b6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb46a923b21d6655574cb96b3f2b711645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6a36f41f2dab28434e35009b439c3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab1cdf59366cff061347b41d9c6019647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642cb6b18ab425902cead4eae28280cd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb3d5a158b6c46f75a6e1b9fc559aa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61779a9bffb1546c8baf8e39c90332650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61259a62f5988beaca3777eda05b089651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4754aaace0fe6d6ffc0f0c5fbe6e32652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86701fa4819053f8d57897fe632050653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab48107b92e2a2ec0dde61ee4cd36b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697bb290dad7432edadb68da93357a5a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ce3bb66521aaaf030d165284b014f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b349851cc74500d1ee826905de8b16b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c22c0c5d2310d6a7378046c13cca1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed373cb929dcbf8fcf3a076832d216c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d359631b9ed0a43ab2d09e8a3054b13660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17de415b40a5762716c548ab658e9c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dabd8afecfe28e952b32bf8a363ad2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9152804ade5ab0415570304088262cb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2deacfeae88e78bc6a3c6b75df58125664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d56432602d346fc00846ee5acbcb7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58d1cb6a03368664c59a136bad640f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372cdd8844b77d52913b337199121e17667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884de2e284b23710f8422b86ffe9001668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e008cc175cdb69c9a0a60387bb974669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6631cce1ed7a00295f5d1619d6f0ea670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e396fb2c2f3f21bf04706149192485f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f07342df207b26827b3724ecfd4ed6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196f56d0afd1b09d1150e2e5d26662f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d182fc8e6d5c350cc09e12c4ccb41a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b1e1a411eb811120e386478193ffd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d95a1edc4606df37861a8d5dec53cb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c034f122c498aba1fd2499f7f2c853677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a291bb7d81c4b80df7e987ace365a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7a70ef70e4243195b7d0b337ff96d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbae6d47678fbb02e34e8a4338ce5bb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecefda062780ba0e480a154bf435782681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b10fb665380da8e1a095494c8a665682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28034ab5db88257acd127abcdc8e7ff683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c3cc8baea2dfc044c8715c1cafd9c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b4fef207d857cedeb58eb716f1d6e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5573b3da8af1090e442c2bcfc0f7a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc094c04266f4530b2db68152bbb14687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3909e6e1ff08fab19e95e6fba8d3172688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7544da26e4a5c57809dddce223b891689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684ed7093c072dc0be44a148e01ac6b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9e1230cd7503f1ddc9eea2c500009691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185f410dcae2c89019a1b2c27efe8b8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b0805036461fa75cf7c2d00cb0546693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9042944a47900394411513907ad0cc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680d4948fb224d825b740c38ebb7858695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a120c8e65a967cf3fb2d8929e432e03696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d79a5b264559337f4c2c57da244f7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a3bbf39148c74ee06a79e5cb8df72698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5962154fde21b5ed9b0fdc15cffcd3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd08f4b8f8f0f39d85560f1e7e3e2c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa85a050374929345ae58b28dc13557701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290a33f2bff99ba98b2020ac3ec121b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c6bce53750536008422736455ebe8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e8e6c677482a8704b073fb82e479b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae916b4789fa89aaf9eb8836018ce3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ec11216618d0109cd7571e93fe163706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb661975bf84c5bdaf8c83f808d28a3d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479710e745ca3dcfb7ee15b39fd3b17708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d2b70d2341307c099ad7b2b8f745f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d865c5404b78da8aa11587a5655f7d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222e6345a5857a3d975ad878b502d0e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35342ff9d8727692647ba1460bca2619712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5d811729ad6f436b24c980fccb74c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66660c0a625a514463c6dfbeaf2f01c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3a76aec4bc38325df8ca24647b510715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c712717e956a65d4b34c8e94bf922b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757c46abde085435facfa0bfd465a0c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d7a9cbd155af2f874265bb58e153d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d320cdaeea99c0b8e243a6a5a897c8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458c14eba11cf904ad645b83e3300e8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9bcc194dd7751e290d5ca969caa16f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314af857cf39e2f2aaf17becb8499108722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7262f6e206f7fc614c5dccd0c4864723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833717b980b800fea0080700f84d8a18724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a300848af13e8ccd9511aa28a5281d9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2ee73982666412d2460ccc4c143f5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df4f4717273ad6102f8d5676cf000f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e20d131aae4dd71bcf64533f44f21728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eca58e1867df4d8caec566e23bb623729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17342aebe9ff1f990bee6d4197ef5d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae374ed77b1d7d077b9d42c07c4b3aa1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a49780c4724e82fc7ea07def73e133732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e93d83c80562851f603c85827e3f3a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbeb24c83c2d25c081f6210a09432c1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493d1e2e9082c7c7bb25fa4782239b7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9541a7ebad4fafea3a2adde50e0221c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a18d1e7d839223613453914728687c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a1211d90f615c7d4c23a63a1fcbdb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534fda10ad94008c1efe4847135dba54739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ee4a818df861b9c786e3e0805236a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e92d8097f63ad0187b4a5ab2f23f536741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd56ef47289da769d13d3cd37eb593742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384bc3b51bb6d5c253ff2be910bc9cae743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76544746e73082540d24943e655a784e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32634674f1828899a085f2f9be2517b9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e524ac2f4c861c8f09de628d2aea937746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b34169889a95b490f46bdc1f3d823747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68d9d1192a7cdfaf84a1e0a0e716a3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4888ea1f4e15b5733b3c22fa314018c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc129a67b7ccb7d13ff898f7eeed457750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d345656334651806167e007de3364c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275658b842a697dbbeb0cafc200bca58752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814136ce8aa91defe720a9fd16b841a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e8ef2cf88f58b65f5dea1cf47aeca754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d65abd1820d47ce06f04b74bd457e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f162a7644d51b8716941a920b2f6767756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899244f6c35ffc2a4dbfb23e06603ec757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b04f8194ab0bac5833f2e67e94933758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49447e93e297b6e9f4a36f3342ea3fff759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>