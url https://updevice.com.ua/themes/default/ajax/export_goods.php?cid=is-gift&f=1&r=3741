--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b518912b7dcc51772c22985174f9d41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eeeedcc161503acd9515209bb496062.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28c3bf41cd160a4e0fb929b668aa383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33fd4dd451d682bcdbc0535580b8404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2809c97a1ffe6772ab63d8440b136a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb4b8f5cc08a4fccfde21508b2c9cb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3b50fa7994d8479e8db34e92df36e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c0b74bf575d53c7ab8a1d78d19af88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6718bcdca5496b25eced74f37fac84a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b81fb60f53223eafecb0b4b7d42b410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf352e5f52a0843066fb99a389d163011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9af2fda70cfd42957c167c7f37ba5c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d808d2642a25b5d0decfb639e6df4713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505d13b46ae59716e359d7d916f3cc314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34257c3ef746ec14c7dd790ea930291815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadcd5393921674ea85eb255cb87730d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29403867dff0dd786ec4d7cff442b0a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a742c1183676f58bb1b2a79011c2318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd58dc42a3218429ebcaa7919044df19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5686b7cbf876dd8a4bf701f84a1e24620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac06b03fe3bba79e36a3afda5f01de21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f675841d24ebff98c9f288e45a67822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4638824126d93d6656b3beeb9e618423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621dde017c867b1072ebb717de2f77c824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47fd7470cd0b06e0299762f898cf9225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf969bf015ff3363075634b792066026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25134317ad97f48d1aa0a99903b61527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c41e57feb94e11f9271b3d1cf658b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3bec6bb5bed35ff5b18668a121d8a129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a230f1760cdf09dda928780995696a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723cb174f24b831a2b7a7ecc0f4f388931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4c1bd8a385a9ac6d7f33925ad662232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715ef2c36fb7ec02ce973f7f5ee905733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cad515735df9bd5e8239a7f9285bfc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965967ee7f1df171c541c295eede41a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab32be6159cdfbc63b2b8b8a4b990f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990483fe87cf4794baf14af2468f1d237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42d8f69ed8c9aabb04c5845e5e872338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7d402f9ecc5361c5136f5442f2aad39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2120569122efe667d29a9dee7266840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e0dedd136cfdb10f22b204699768141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2bb5c783e76fda53d52af179aac2442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393b4b851c37d86e03720b09bd962ef43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b0ea802f6fa336b340e2f2be3282c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da3966929b6cc1f11a279cf46b028645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce55d16c97c4220498f213819bb15f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3e1292cef2ba1fc222fc0617a2a2747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe596527843680db381711ac05f838c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f39b8943ca8ae993472b8e9096666349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f38a4be376e4edfb5a79f3adfeb9a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a7474cdb2d25600494ec8addc5f0a551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6254e2e704dcb37da2fca36f9f3345152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5501945332b2c2903d25eb613b5f753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6ac2d44eb1cd955ab73f257f66ca254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8012dcb1f4b1dee9afafd5dda2d6255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743a247d27a7e88d3a27fadcf422a5a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803840a89fda47885aaa82e5bef3350f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440ea81592726f307185b9f0b6f6ab758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb02d6aecc1694d87fe5ddbb8a36dd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff4ba9ceae3df33aead5e2f7351203160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf70d7d7eba3acc8eb9c2c089096ff361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b64b605554e26911fc790b220386cb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a13d1d0e0a13b94ac9261164c477863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae182ec2269c41fcc879d78a2e3c685d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d752a536c29ccb515395db07067ab165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa768d780d4298f3218cd8b30d6348c566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5b4d00441a7abeaee4f9f8428500767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ecdbd9b20ee1218f529ab2e5f50f668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2f80e679e7edf3a98b8dd891a52ab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f528eba06d0895010e95c5b43d9ca6e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6cb116a1b2b502c10904445eb8974f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e651ee23befe9bf213afd959e6ec74672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d65bbbb33be2816fcbbe9a196d5e3c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19fee1d840ede447251380348d830b774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecba12eb8118f3a6e36dbf57467a82175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46db1867519ec99830831e5a98580e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2993863673337b20c0c9c766bc6b7277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc0905fcf4d0aef214015f8cc0229d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810a33f7d658a2c9dd534a2c0858c1d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6c5b7cb6866eb21e4a194f61f3eef80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165591b277a1b1642befb8233a9f6f881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91feb3799571a5a5561a762ce4e485682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f4966b0035e74bafcc122fba210e783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd4a4101cb3efc0d4617d0170ea4fe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2206f57896c44ff6e6f009851e937db85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d711918d1fc7cecc2ecff881f2ca3986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8b12c3b1c095a6f8ab011b3148e6187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331d8e579d93a85303113fac7d0860088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e33c8d4bcc50051dca1bf1f0e1ce689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bbf198af900a1b229a600d0426192790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa24171e98f797dd4e1ffc180ce022591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6100c7b414a5f0a4498544f95ba0f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4eb1affc6f2c645ba47de486365a593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4afdb31aa626807c5db67113f903c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11cb4eb6b3484415f817911b62eaa7f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895419dbfb33701cc4e5055f94c174396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d851a2ca0c73bca6df063ee96b02cfc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5727a6bb3d392b5d7a05b6f0c2e9f3898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7a6b74ea34c61d46072ad94b09d0099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb15ad5d26429390b3035b4e3d6b458100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a58fb7636c33e934de43cea2ebf1423101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba4ba38bf8c17c63ddbac6483fe1b30102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e36709748a24418f7a86899782c88103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c624bfc5ee1e057a38e6805f55d0aa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690dd1c239227ad122b27320284a8571105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3717844920cae75435842a676f01682106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c271d85c29fccd7e8182fc881a556ab3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf2e7929f78083e9b4dcc6746878d5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e226c805701f62e850c942ddfe2e8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88804bea7f3b8012d4665541afeed7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c574b2c310b687512c8815713e60b5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53c7cceedf05500d269b9348cf624f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560b2fa853c35e1337c7cfb0968ae80113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9628d12bba70963c11413a9e8f86f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c198bdc2399de49aac57397ea3fff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d430bf024a5d0a301cadece73487b65116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15519aec4a16b945a56ac7c9d70efc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b7001ad650d7b5995f9033b6be946118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d02ee47efc8bf7c039478c1b249900119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125feada4d13ed528256c27fad4759a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf3273a191744f7ef79acb034e01a3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ca4bd3fddd114caf04029bad8039c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab1384d08cbf509ad28d7778fa7401123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294cb9dd6701b24ee41562814e37a54c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22797348cc6fb0e9272b7a2d22d0eec2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270fc151c40e6e24abe8a2f0df4ce97a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342393fc5bc0776da31bc6d6248f56e0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e0eaad0650e2c2ab3e30b39634b09128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8dff62fbc453de7b3bb7d1bc49e11a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839626b435c5d0e6d8920dfd2da2c18e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019093e176742ca4aed6b81728b1a21131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d2fca2b70cb1e340bd4a5ca48c002132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf928362d117862d08e5721ffc96e22133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911de453cfa88185e842d7e6e8906b1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc402e79213c2dfab1ddbc494a665b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e6f1c350aaf2935522a55b093c548136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf71e442a01203cb374f891f8b73613137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b918b3d0f64cbc3aab87d8505ea68138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c22e634c82910efd46febacf1f885b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a17a780048bd3cbe344a6c458d9eaa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbee1071aba92949605ca908b5a6f33141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d800bdc9a020804366d6daa9a8bd5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff06a173815a99e2f938cb932291e9b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f3adf73ac695513fffe98a7e499a91144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfcc274e763c7a1c1bca176f44067bd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770b59e92c7f34443743e593f926786146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d51736df0f165af7bd11d05147e7e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159febc0b9544451b458b7f56474a24d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32d527fec18f8ab481d29f9eebddf1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca2fcb94d7fcb3a71e811f25c5718d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0fdd83b9e662889a4e5243eec2580d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e857da5b0a19a97020c97ac38d764a4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc85f30f14571ced56d1ae34a61e95153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f198f97b472f4fae2d7d40b76a3f4e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19909a4d7f1c63fb455e486d0ed4c22f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1e11ee4065a4e961148f9e872e924156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9228767a6f49642e6d05a354770d0d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb509dfe7420d80be4c3074f7e5a68158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd4a2abae7ea7786085b8d06b826e2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564aac7a5b0fbd61a90f1563cddb0785160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866dec6bf90630dc7bc8b180ed32f47161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ccd2c79c5b294ed38ed5272f648b4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beebbe75802f510595bbb8fba459d65f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd5e8db2abcbcf0506b952e633c4f1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a23004ddf5a0959f3a89ac1cb32bb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f434ebceb62d758590792e96d735c8a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef41a86d072e64e96fcabe2a0f182f8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c74e7bb010e7fc1ae95ee44cc4130168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8677aa07572eecea557c54429aa2a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f2ce03c0ddab6a79a12223e9b00a1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5000ac571c37de14644dc918dd677171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236c3a4b66dbf722247e0a66b31fa25172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdea83bf005cc1c7375854475810dc3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f606ecb6541a79d9e688568f7d70ceb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde25118679252d66fdb97de6b38a18175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ffcde970a249b7e0a40e4f703d9d6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca792854739ae0c4288c727dad067d6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215091c9a674f54658cf3d97bf7f10a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b11e3a0fa5ec748190d82a585a0b40179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d90e1e2c4841f927ed95c4edb41c5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb3e8b705a2b1ab62f34cce263fb2a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2dafa0ff9cad90233e6e62d5ad285f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417d082221955240fac9f7759b13142183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc768546078f8f00d8e1d9428de8a90184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd921451d4df3707ce4632cb87921885185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8329cff088352905f6f0fd0f2894da186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d3c3d62936334b024b0af67da08cf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1700dd224176e4db1136b05570c36a8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac78e9e4c2e2d6aea44cd9e1f8954193189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85a86ac3815039768b4d6605640bb1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7e24f98d67085e1ad368a1d114faa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568d24e1ca13468253368d853808cab192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b67b01b4266134a62f19861ea1728193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d32c652919c7758d0872e13de18eb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a653ec2b4cf0248cd607819caa6b03e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3b90a2bf5da025672b8246c153d4f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875a2e835fa87d8337dc746567fa879197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee831f3323ea7cd81344b3e1394e81198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875f8783f093a174c3442902be1889b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59155cc60ac2cd1c83f1888dcc47c9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4163bac5c95256bd0f36a28eee7c1a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55b8fd5fdfcf8de4b4a19123f35cc3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9fafcb4888c7cd8768d8dd0d9bbaa4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd39bb699cdc7f6b74a5ace9cbb3a8b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc990cc5791d37d25e6f284b7081ac1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c3307e51f3ce52c1410e2032de231206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dec516dc3a0e74e1bf7a58261e41f1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e3e748a1fdb2e8eadc66226694172208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112972e1ef2efede15a229cc6375d65209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291c950a90bc8fdcae60b170d286e86210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46e744dcef33c4ad1ab2a5555aa90e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf94f6796a16b324b9b324109d82c69212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7638e610d2a8b7139451a7e25cd9a76213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40acc588e3b3aeb495f9c40f05a1a7d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeecf35bdc27dc0f0eb84fe95069e07215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d80c4f6a874b7d5ca05a03d007078216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7becba40dc69d09dd2d8ed418a0965c7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c3a87dfd9f6196b5c0f9c21bcec54218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08365bce9ff05a1bcc07f48f0b724868219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ae95d1fac990bae591ed6140574fe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8b4e7bcd27312c67e4e5d4d0dd21d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830fcab6577942c2cb4fbf94c2980d29222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf180deedc933241c4311d23c4ad61fe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5015fac9f9bea8e47cd6adaaf4e21224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b072daa5f1d0a937cee8de7353549e1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991c7aae5a4b2b7945b2ac12b58c6c2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21eb63569a6c4bddfe8e87e46c0145d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96d25d76d550c23e9be7353694d5c5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e393454e8579deb311b6cfc99aa2a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa72a848c042671d03bf367d3d0dd7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68dfbf1651c9fa479069b6e119944ee231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fdd9ac9acd5d3c93ef656a6b2bbadf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc4db7d91065b3431cc6be39184af3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c113d1d0a41b687c281cd4e3727a0c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d6593f81b96393479c8737630c04e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef96b3cb41dbc10a3bdce8ced3db4a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e95b16aa69ffc476238028e78ad791237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d28dd75e8d82c8212130a4cc40a658238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede429c8d7484e28f24b6c21e0823cbb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea10d983c6be3800539089f4fcb9cb7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe255f0c4be53b6ee128a27424c84a6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f84e1db182102fe0dc39822290023f9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a775e2be979eaa14d0aafa307c81a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00efc7bb44f811b9c2620f4d323db268244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e471b7fb814290258f116ec1b525567245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51141e634f5b1341d51fc4651d56495f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb69593cac03baac3a8d77d74046c9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351253341b9acb0f524aa79a830a477b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431cb4d2759f7749fe6d9fce60397af8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17860ea9117e346555e23a92e72211e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16806ec6b4a54e9d75c3ba1eaf1c6d34251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88f0bc4a0e279decacc4db99cb79e5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f1e6ede89abea6e6cfa62e57a039b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4932d5171545977be7e9ef32041d9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59e7c5aaa97283fafe6ede94284abb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39272d2f2e30293fb3a10ab87f492da1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231cecb2c925d81a423da7eeaa0bd1a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642bb2fdba89f2f62b899191fb2105ea258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73027adf6e03c2548cbff32415d52ef2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335553b0902a9a47314798c61b9793f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f932f7672c91d00775677dc177665261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d927c816be9865477a8267c47b1d6f5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917786e35e0f1eb011bc24dad0851469263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205e90a4c5b19789880504f55881d54264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642c4823ed125c97f7722ca438c257b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60b7a26cf69205a7148c89dd2bd692266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b147446311bfc0b54c8d227f1c02f07267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc622cd1d2b79a98b3a3ad9741464fa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993cd524dfe36be5b102fe3a21801312269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814069aedf6f655097257907fc2fa39270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0abbce631fd13bfbe1415723b49e5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b82f814caa02d9caa79db0114b1b6f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b651146bc650e5b08c1fd5455dc35273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677dd84820a43a37433e53de09a998c9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516b26921a81f2960ef11913506e2f8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f432ce8eb8a35db37265c235ca3ff7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ecf3a1cf9019fe094f15b3a427fa61277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23167b9d9d5a66d6ac01e46858de32278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7583160b4dc91a12461493d29c364279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19082cbf7a218a808ac24beb65482902280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80279401787699f9cc78dde2b475829281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ccfd6a142069fba6e3624b0ca856f3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85621bf79892ed22553eea93dd366d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5152fc5ce2d558a3dfcab15356cef284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da71bcc64ed1e290d90d48bda8199d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f52d30e6a1688a1b545fd41dc57f49286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5cee78af661fa1805a0bebc8c9a9e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30627b2ed32cca4057ffe4fb716ecf95288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a64869fcffe258602a2ac2716f4a64289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947fdc81a295384cc9320278af6c4f9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17682a0b9e031bd911f75e9172c8fdbb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7d8d9e7895f639eec8eaac921a96a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6aa7e0972d797b4d9bafc946d8e272293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45757d19044eafe3c38d9105d7db31b7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee285b40c9cfd7ef0c58fc8f275bc74295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa24c553a928e8386040aeec60bf2f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78662d51f46b5743bb127a1d82f35e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a7e8d36943692d21703a28275d639298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5ed4137bf34835f9cc5f7be2657be299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f177bf228699cee3dbcd3539a5174300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4c3af79165e718b8752d22c93d105301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee8fe0ad6a126fc3e0bf0becd4a400302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef71b25ce72e7cfe2c7475929eb01fa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd76e152e7c0492be35883e27d5d09304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b5f9a25513754bd75d591c5c40edd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891122866e7c9d76b04a2ed57e7e10e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c14f16a9410169ff5f0ebf5f226b80307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4b359373d7eabda44c992a2d14067308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002481c46c0afbc4982cf8ce88e4fab309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81478d7e333e53df4050f3ffdd33106310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777b6fb52c1ef5ed9549c1976853b3a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211e9b47d846865f26a6c6f63222fb9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f515d4e69dc79438042019802f222313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359d16e6fb2b118be7c2f0f226e669a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b6929fdeefd9cd433fa62e8249304315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f236019c8d3af35564d9b825d7530f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcafee8afecc935831965d9e24869a2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86401539626edb849d69eaae168e0fc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23feb75d385191d778eef37fe2f122f5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea45a801e7716e220b7575805b57dd3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb2a176f9167a3d1a9d45f7cd39acc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78607717869ec03d7571ca96add1805322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3eca1875ac7f30a8fda7dac0e2a7c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae90d26922640239fce22ca5d347db324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226bea44db5f08fcda761d88703e9344325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcab3a69458f431daade34b9acd8da6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6a82c8b36ffe6118b51b26b3ed564327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c5fe6067d2cec19d4eeefd81e0aab328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a77a39525936558c3eef4dad3dcffc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49c4b2ded1085c0b818287ebba7c3f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40828014b52b43ce8b23726d90cb6e2e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d964f2e89096a395b1202a6b90be8a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84683f3c46a7a0088fa832224f367e49333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0ff774a05b647d5dbf0a75efff51f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7a93c3d50edb0df221be1713aa72b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02889cf6b1bcdbd64efa8e1bc0a7bf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909efc28d61804e08d7e1f17f5b95453337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cecef4118ddeac59deb6b97edb9e3f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525018215e8efda20fe7a32217b5c4c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46085bdb06b9e1682b69c3de5d742f7a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e318e6ce414d0c73d0281f779dd78341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fdf6e41b8a1308d959f00aebfd24e1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a694094663c67d65c8fcdd8df12326d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a693a6a0f2edfeaa271f1a5a4414b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3ace666109cecded91e99c01345ee345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918542fbc5fc20201412e2c1e3c669f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d2ae4df77add48aa370bfe99d691d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad164d80369f77e65a92b85c13cc9ba2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224a886de284e16c2d7e147c5bafdd6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb5609d9f6fcf6b5d17713123d9ebc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ff17b8b5fa774a1cc450897e5171e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ee06d54ec800ffa1cd1d690baec76352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124262f909a24eafe1d0599115a5c8d7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277fa019153e3c3a7a6c9e6c245a335354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b3ec2596387c7dde8f7fc37e7d69a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b32445f5c82a45a1c9a12ea21bf32356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52714855685739c8a7cb5806058bd797357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a03007aaad0c3fe6cf283ce8b9cc40358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49033078e2b2ec45efce0cb4fd0c6a11359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525943b32129afe03579bd72547b97c8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43d573f988df02cff41159df5e4578361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546257a3a4087c5890d13d91623a7b08362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1cfac0e18ac72711604ed5d5d6673363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28763bcbf3111efda317ae1cc217c9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c360b56966a8acc5da3bbeb1008ecd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77877153ea04f4cf71d2adcc11259c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277fe9087f87a7296b3fcadf4381f0d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f6b0c76ce002588a9f64007748d60368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7c2ad0697be5414658fdb79dbe7c2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f085d457354944c936480e21c9165da370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c437e7499c535ab304b2895979a403371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4025eaf71e21b3d1e4718ccec4150372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87cb1b1a7ad0ee62dc350746bc9ddf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01bd317236c74c12f5d160f1f668e9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44de389ebf01f7f82c6cc22b065d3b3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48249be75e2c0c155f8963c95742b6d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589849ef7ae8b625dd51d512366f8223377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f424812a790bbeda0c48e0e145214378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb73024d00b0afd762d534c39cc880d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af51e7edd9b7b4781ec3e7f25a0efc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963622e9277b7c1a1f338d8fff8d0ade381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f63a05c4633ee5e2ea9b72f0971d19382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aea746c5bfadb9b1620d5d43c1d102383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e77680eaa7a71017fc0050bfafef5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ab139fd67af62f1c2ab5f0f4fad45385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c8302753adc44d55af2941f5accac386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481c7955fbe8a361a684efa80b9c759387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb28931c16e506854fc539eeb2d3e7e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ce3d5c91b833d12fd055a030acab2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924be8d56985933abfd6cfcfb2f800a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49213c95dfb36593077ec77ed5eda63e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e918bf82c25cf1b319c650dcbb920a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bebb2ed10b2e5593ad4eff8b2e5596393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c099e8d8c25c6eb5378dffe8c9009a5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7397f340e5fffa7e792be34cf26b4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58257fa0748cae69e979ef82c19b8208396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a11b17c93b961c21b329721ee21257397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acaab53460c90c230342b0d91568087398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8909f7fbf1ba640805188b818b987399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0630741bc4b64e8abb00446eb14b5a8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d665fe9b75eba34b8cde850c0eefe67401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426dc1a82ed144d8003cb175107dd54402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b3b959977102301d1f7b97a6794da403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9978ee5f96df19ebd0dbdc53a1696404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60768066a63370219e9346c376802079405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6308a7ad41781ff7ed6ee4143c835406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7893630f5d629cea9a1a81a87a07f3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e96af44897fdda7cec270b4bf47216408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00fab327ca62e7ebc907037746be2f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4ba229f6f07eed12d7d646006013d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85402a965081314cd9d498eab79b9b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527352e1e1e25cc3dbce97c6893ffa3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864859647b8f1c129aef3590ca299d0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac395ce822c3588ce2f595a1644c26a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464ea175cc7644245260c1e585ca9dd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aadcd8a3bd2417c278d4e884b87084416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f94016341dd8990934878b0b6f817417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6953f3fbb6f1c63ff9d3f5817a7e3f55418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6403eae4459f3499a6a243a882bbcc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9a02ffebbef3120f1114066c5fce8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec54b01d2a514627ce16bab6e46cc9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0782a335ce598928a0610bf4490f4e0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3000e2c2e4356395299ad12bb8a25e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2af5cfdc13242a84f329dddcd6574f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abfba554f1fa9d3d15f6201fb49a0ea425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b05dac7a44ccec8d3512f2ae5e0bbd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e81f8f78c503ab44d86f5e3398046427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3cfa86eb1ae633e4e9eb4949de54a5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861725f850bf17d19d0ccdefef9d69b8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7bfb75aba869ad2ad4785d6d64de54430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f530c5f670b19b08157a9caf2b0ef8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461c999c032377d0b91f753f1fc89a1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af8068fbfff3b1acf58b4764bca9d8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb5fec8c6a535975406e3e1950881f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50794ccb9460400ddf418027d9f5d3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e5b2281b3d44e08c4ffe387529d02436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40bdd59002aa3bf943221174fd9130437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7547c7caf342fd027e08ce77e77c4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a630b72d7afb2df4d98175a43c4da439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6fd96ea5d1cb7eb357ba7c2c9c4c02440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad32989bd5802169453287663db58b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2279fbf11ace795d3d00dcc957f3b6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32c8580e5bd30efe02b27b5a3792b7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ab662d297bd46af558237a19ef0ef444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd660a4deb3c031b3d2abb84f51e04445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454956ed56127ae86432a51fd43b29c9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a157216d076a00cc5a8b0e521d5b5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bde439060741dff9cae0f4d7387726448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f57da324b26831e8d3fd1cce6cd7b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d89cd41ebc5c30a9c2d6d0aafdc620450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6d3d468d9257ca066f359bd5c1aa8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ff5865969fdabe013f79da787a30f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a258e4feb0374c2310c91f534d23d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee101cf87a9237ec681c42b54b3eb93454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1457569a515cf75633ebd7f2b8a2e72455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1de16cce500082ef0429246ecbd912456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ec23d8031d378af554cbf56f0afb6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c57a815a9af733b09efe1ca1aeaadd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe50baafa17117677faedbc003cd96459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b478c102ddb677caf9f66ea01c8b0ce460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e5ef2e62adc42ba8be38d14bb07f4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb25edbae5c67a92d5a9f84c9b39ca462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5fe925cc41e03641e0174a5dc0262463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae816827acdf819978fd1727a46f582d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8d142fa1e67862517c4bf204ad7ad465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b11bb5fa3907f6c18745eab1d2d90466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd3d059de7ec270ad3b219c8d322f9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e0ea6743c337ee39e155f00baa24a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb579ac28ee9498272dd42bcb08ff8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057dd8402e414463d7d16c18516d56e9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6bcb79ac9a7eb4335649986cf9433471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb78c0e7252670f9c61be3ae2d2c090472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c574c27f37042cd38a3c1ce4526f4e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25809d11c8611287c09e4b575f233153474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257a5582c2399b91f63a4e5f99aca15475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d816c7a9a0adb7812b387ba7c0f7a9a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605e3a9958e45699e81952c402863af477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285aa6bd6777553b0dd6232464802ad478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbdd8c85d337777fab768d940f40c52479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b66aa0ae9e85549f557f1171596074480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99601f83381ebed4db9943dcd8d18e72481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202c673eedc17ca01ba80b9d97bebb0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b05a08e81f620a75c6d0b7a796665d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd58ce08feda51cb7dbaeca5bbaea9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702081afd8a8083f801c814af79ac99485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dda5158a160b607bbbc06f1f7a67cd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b358e6621d74ca8c7b3bad3f9c04ad487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e556e172a920c87c69efd42e87c23d8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdfc33934fd7092c040f834ef58b804489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942de704d08940e177682df8f66033d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d44b9c0fa7c5653f398737ab0f9bd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199458938c59affe53efbcfab82dbc2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54579dbed73b0f9a952ae3abbf29f74493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644614d594d8c72139348fe786bb54e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b62484dc58bf8192b25123df8b5a1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649269fa8d84572366468537245d97c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2f1aecbf2cac615abcbb72f7eb9e2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4891efe9a11bf34d0602ed073e3db498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51d580a9f2af51b52b4b7f782016e5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5dad4006a46ff00e334f1584c18a87500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed254ec30f29341634013830b48d649501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac26092d10f82e6ff8eeda6cdf6f73502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e62b60a61a08f58829c912feb6a3c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71534e24fe97cc397e06ec9ba7bfbf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac3d9e0dd6ada7ca7bd58faac3976b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a88f4d57bbf996d0825de49721840506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9dd661627341070fa7d66312612e1c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3cc3cb39612440bf08e9c315dc821508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38b3119e1a3bf49e9be1792ca68b88509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70c2ff6e90f32c4f4e9c3d43858818510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef79b6577649ed37bc593e3c3299259511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db6c996267dac6bde83180b7225892512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7308019b027ad8f37ea6c3892d2d3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce120ab1e4c158c1d421ee3c4a448486514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33a11797d39d246c8ecea04adfe42e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9a3ac2b5ad38846a4bf1da524f96e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621cbd8f567f4cf64dce9dee7359319517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3c58489128ca5831517f5efd278a5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c4883b41c1f23f43ae16016599f7e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ef25e3a25d2ced9df72e9561e250d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f2ba6ee97116fb564389c5248dc7f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89842bdb9784b335ac28a63ed798c6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ed6f45028c72d288964fe9c72a821523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707963ca060189ffd37153d5ec64b1b0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7716ca5b0d35f6e8834d66ca446ac525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c11ba508eb3f617f9bf25e33e23c8d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da61d6ce0fdb7abec21f2cca7038e1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeafa9cb5ec29a9591ef8356e7bb2a0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d13ceb536dc05800db97b088cd28d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c419d911e39bb388f8e3b3e9a30bf6d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69e7b11d1fbeb4f52885ccdb1ae80e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49615581abd1967f34a4b9d0302689532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9237097adb6039934bd80b530abc6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb7a60d78d3302ec370f6a0ccd93b2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6891fcccc32caec32de944cdeb6607c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed8fb8513cb47f1f565083f34eb9d1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe475573373b4bf7b59a7e99fbc1e72537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab493be5e5861f7ef090281cc9ec368b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a7359c149378e45de4653aaf641b8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9ee92b830e722f8ff1de12523436e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337b8f726a4a29f4e01c5f8c7d1e645541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107a5b6ae5ab36be49274e62e068639542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ab02366120db621ded5105e7c9b47543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea2553b6a562ebb2190cd297fcad71544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19cc4ebb7ae22b03175bf8be2520be545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57a7f5a51b71a6fd45216430db5b5e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e10e7325a2af59184f1a46a603bc9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c099b92e1e7c801e6dd1572dea0d5ff548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9463c1bd0335b7929e37cb4f6d880549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cbc53f453fa14b520fe022cc7c70f4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed0176121847723ad3bf36b10a009d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af0217cd980ead2b5177cd33e00634552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf15bb246aa9eaf7917960b243e31c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205a196956c5885e6c645f88251689a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe9fb84fa17506608773b0ceee5aa5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d8e061c253eddd190aabeb14ad8d4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605f43550d0fadc5f22bf7553ec2512557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4a730e8f32d675eb37da450c4ef36558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0735cd1a3327cdd4ed01150ad8be4e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968dd638cb65edc566bf40b97e1bcf43560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8570ef55edf0771de67289c8ba65e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06535508194e757d5bc0ebe136058c8d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2078b0b5531ff7af0cbf576a4fdb6b8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124505cf15f60c50ea43a16b125bc94f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915a5f54c121f896425f43efec6c3d4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065f1a6ceb28b443c3d6fa475ddb9f5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fea58e040b5715c32ec510d95533b4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009e458873301ea9755bfead325dff4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124cab846d3edde47c54360064748694569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4299a08a5fdf72262a1620c215c0afb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1b7ebd6812f2a315e6d2b189fd935571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0988d9a3f4c3db29a824e227212f3a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0a33b91497d685cba67ee2fa7c82b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ce78f12ce2671548085c7139abc44574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9a26c7db0eac1adab285851a2adf6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c58b0265591c39f9f5cbabbc59b87576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9c091b97f829acecf2ae6e8839703577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc660f969a8c3c24d5f26c375dd7beb1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d86d916da066dde0a62bdb754d7385579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b05b47a6d9e076ca867a28e328d2f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5267fddb06e144feba76fb02730caf1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2f37253e3d7e4c65915aab8274aa5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41ad96f68c7e3493eb80b2c818565a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963127a04d6079aae645ccf8a7ba43e3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d130a88287bb8d6010e51d34da5aa1b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd1d4243f3a017103b0f0539e54a4b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96322d3e893c14b58988710bffbbe2b4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512bf4eac24a512ebb5cd92442151a97588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7735c92b8570535ca6a3aa8510510589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33142b293ea9630ca0a27bddb1b0b93590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d77da8c0930fd9c0ccbc5b05dd7e7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747515154bb77a72e3af664922abe589592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeafdfc652eb631cef5d654b123491f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63584d8847d3e5d087b4b21ad72d8248594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80973d227c4edf258dce3cd1f3e485595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279eb07bbdce537fb3c7fca69d8bc6b8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119b2c8f98304809eae4156c07a838d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f343bbd01fea5c4cf6296fb60be29598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a423b6c1419a5a9addac58aa4175d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635ca676e1ee50da7a298787941ee91600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370b282278bd545b9441bd5fdc1a387601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b91e0c2cb595ac166107261a331526602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f196f2fe67097921e6bdd5728c695603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a96edf3377a78b538369c81de8941604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c994449a6a0e7633c17c20453ea950c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2893178a1a7437da55b93a983c622606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ddff4736c2d695d7ec0346b74cc77a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b619937efa8cae2655c503dd2659b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6e3464fc6ca5618eff299691ce9d0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393cf3fc9bc337e4bbc465f740ce0754610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032fddd46eebc6740006819a1c85abba611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040a8b09eb26c396f6ac7d9502f9c9b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97b56505dc188869821d2142d1ce4f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d058fc8600a2c014e7898a23f1e10a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ade2412f22c75c7c6284f9a303415a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85dd941bbec05f7e3f08b4a8a9107bb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1058d6dc1ee79383db8afcf802a3796617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2c09d5ea254320beddce2d51a06af618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334ad0b6e34b07a8c642d11d61c6529619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ca3fd760231d301eb388a0cba9984620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219312e261238b6e78e2db968beb08a3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9a184ef8e98746b0ed8d70b70a437622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861044be5d8e954eb3d8d350d155398623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4bf74c999c4395591f743d84ddae80624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06085405222b3401e35092388caea1bb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57086cfdf71d9eb44c2f5fad50cd4aff626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8b7977fcb247693ee604e3871a6d9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2a0d612c17af724eefa2527cdb660628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824cdc007c635aedb192418a5912a7c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de954125f70386424c04e424e20d7b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4cc131e38143e43f70f2b38bf686c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49b9bb792bf22174988b0ae2371d29632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9c55be22c6d2e71b5c7eee5ca8f6d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a91269c56ecf61b005424890df9b6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a92a101da1bd71d34d166f15cd29f2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dba0b6a34fe8cd3169880ef57cdede636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ef67fe7dad08d03d2a22075ae9df9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab54dbdca209d72640e767846e09b8d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f25c141684a21d29120b82f77055cc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ca1718f6eadf6bf12cf9eddc99e6c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e624f687cd3fa7ae2c7a1316819c07e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b498debe7d18588dee6e83070412c0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f7688aa5045d3330359e4f47953f6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e1d0a2c634d7a9b4c0ab002745fb4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6476f477c27f25a248a207deaf418c2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715e89495865be1f1bb8a1870122f13646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d51f36b8d3da2c6e26084432b4c6a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330fe6fc3d9e9685e2d243b414c1a5a7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeef3ffe1b7cf308e4bb1f04be17c2f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1fe39df8cc8295092e15fcf31d44b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad85334818cce8c99679e5a694cc21651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7e4b7d22a8caed29284817059f3d5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31659b591f23ff8ee405f3c016644bfe653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2397a705a8811e915477bd8008343654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b3d6bf90e5e36761d6de2d06b09af655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511bced68e6b58d623b973d850e41b4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255c79b9aabf96b24e88459d980213f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46bcf2f1554ac49e6731e3e224e7b8b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e240996a88660980b9b4af96a14b7c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f40e654db7ead605f12e91c76ff3ec660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69457dcb81ebee54a0b1d7f2d586176f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e60d1f18568fc6ef804369fc095cc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e430bbd2e65fe807a577320b7d0052663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255fb58cb06f9f3ff2e91053eb5a56bd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd251e23c720cd812b44a2d12ac699a5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e26b5172d89967ccbfc115c8067c7f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd3e0034f928f821913f0ffa2bbebc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4eb6479d7e9eba8e1edb29510da1fd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350efa689761a429db503a92d818f0df669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d8dc914a457f42e653a12be0da0a0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdef7a9a0922f39c5b2e2df15b81668671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0a8ce0cf83393a38731ed90f92d8f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce59f46ad2e2e944e7246a6eca16bc8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dfa277c168e496ef17406116e010db674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3382aee1835d059839d7ccdfde6f9cc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219c1081fe3b3e995c66d0a5b3acdc8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2d3971e14a14c085690f30fbf30af677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da630516f71e7a6832b73f1132c615ff678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc08c24cb1fd3642980c2944f5d5db4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a411b3b987d1916058cfd60506bb6d6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd1a63357b5d29821850fbcad19966681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1254d06782ad45c2c5b44ce5b9c31f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6bc27a4702b072e1d7476fe335ebde683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a49b5a2a83d0fbd4b428aa86bf8ff2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa411088cc9d70c22c13571cd341abb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff52c5f4a15eb6f27904e552d5f5e72686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4297645c1570558c5ba66e8aa61d1f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f470e76228d8dcb787ecfec407181688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f24f994fed9e067f2ee61faaf26f6d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d371becb3a3c781b6805f3c4ee606690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa252bb15862a56349f0b05a8af3dafd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3264ce23e2e5687c919f59a1eed969a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816684cf8ab3765f0bd3ee089c59254693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22516d88c4cfac09771936e445af0d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fbd29a21e6735ec65f93c87c68caed695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0585127afb4c72f8230f40c65e0d78696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306600824963148a5ba46494a506a384697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8f741c308eb30820b57dc0bcfa615698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c95e872a31adb28b8a0cf0f40eda19699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d711670b700ba4112ffbb10a6dd32700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614bc8f5ebcf4a637d7d28388825013d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184493623c0fdf4ece8fda721a877e6a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c29df5868e5fb9cfd54904839ab0b4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4de4ae82cae12e9bab85f7563b2ab704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b836b0d02f16badba56c4c7f5bc51f3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13094326555ab4041206b6d66c395474706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053d9c4208f3c9883b7e09fbf14b173707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55788d2503e7c7cd18460ebc528b015708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412f34649ef0ec8638ec999adf2258a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58b29953f5284b21deb1eb9b4bce4a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da537af92ef0a7eba91533a026b472d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371ece6960336aa64f3b4a9fe30f1a8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ebc5f962b80fcfa0b05c72f5698c2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985686c518ee1050d2103e1164ba25a3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e59446f6fb798d3e162ed35255f14715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5bc6aee662d4713f570accd2444eb5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d522c93c1b859d4b720a24193fd6fd5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53a1df87c44a45e84cbc60ddf90254718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a321f19b1514a866e99028907f8da5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034b7c733400fe46eb0ecd5bf4b0e4f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ae99f9d4e944d7a2672f156ff2309721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a85964dea11fb52b7037e3a9c113a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fcb54f6490b477a549a1d4f3374451723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dcd700030c822a8bbaf7e5c744e7b9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec35a01cdb70d352d31bb5eee665af2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e964d85a855a9f09791d22cab8624a6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8585eaf5d318dc5284958c4a94563118727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09edd5a5c1f698d9044067b62026f6d4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4bf98f9713f6213f0fd3b81c5e20cd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a038ff6078845072a7f2a8386230d16730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b49130cfce16e3c1b7826c4a07b3cf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7095802c0146a2c89348958f4c7b2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d81480050cf256d97bb2cf6e1cdc96733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f0b3393ae6db4c5ad007991ad871b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58284cba178ae7a506ade40cad93290b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c16e051abc967734e9552554bd634736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d902a8ae91a60af363acaa8e46243c0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4a4251b33e5de69f82e7b18b3440d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65083e3e72b1304e493feab2d2024e2f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661c9ffa8125f9cea60817203afca14740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26066fa6f890cc96ffaa91749e7d3ec7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab21a778787278a8c117730ee2883b7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d338e23d2fd0256a5d23d2f33a54c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3f9f97b5e7f680e41a82cbcfb2665744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb2c16e3a168f4720784ff12c6d43f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209a8a2e067ae5de62f664c364acf90746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff6c04315d525c438188e8a98dd20a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728dd3098147aa678efd7088da60ebdb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0af8cb7290f8f44a6ab4ed651b3354749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59d82f2fb696668ef8d7bccfc5dc31750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4b65c639be35c060347278cf7411f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171146cf3fe1792d2b0ebd47c3b24d0b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3db35621027756f3976c9f19618d7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d2bc9f09414e8730bd28e7b077512754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b867e3fa6a7c1503b9b45f17c180145755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf858cf8d94befa8a7b2ccc03c49157756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac0fd28a9c7f2c64ac851998bf2f0e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d6429c19f425bd0bdc5d436fb5055758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3628f2983fb5a2a1e9dbf5868a69f6759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b4c1d97bd73ab0788c0c16ae20db21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ff109623bf5125fc8cc97074c445a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168cf4125303bee66f9f701f8020026d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef9644217af582681374008ae0ca3c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f807d479683223f83718a951aeb8485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c9082ec3cd3e07c53e27df8b7895c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a93889871918e214af55fa4da8b327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fae2bdad1d9c7c474bdc72a87d69d98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b914936e50fe86ddc9c85e092db299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f1704cc1ce2245a86fcc49a278aa810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f68d79b05013732ec6ca745cfed9ea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975803117d2b26a8ed8a9910ffd3e24512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c89b5a881630d131c9088c74cc9b7c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff3e0cd6502bf26a6f930b3779380414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b630fa62f896715640d3b55c0918615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04099c2ef96b5ab0729b557fdaa035a916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc567b364c2a08504e3faf0f2aece6017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ff516473d837c9c466cfa563dec8d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba9526ec2c3524635a1d6ffb46f74119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35aed2c099e67f06716883b1f531e1420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c479e3f63b3fad62cef6e1c14c9821f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bdc8ee9158fe56ed7168ca06058bb622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187b882f6ce1779cbb3d1541d7980cd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb239b1136e2f2d2cfbd678853670924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f698611e35f10731c372d2fed110891425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac0b1236a6f8490843840efb53818226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be89437f6718b070bea174c7316ca227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec7d0f2544f1a94f1bb65571e5101228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5298371260a2123ba7230855149e65729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834f1eef9d7f9e104ed7ae5de66861a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31450c66f36769d6395c7db603aebc831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de4b9b29274a75d7ca181f09dd264032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8600343cfb6e599a930f84d39b21701533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3ad05dff10ff33afa351fb7c1054334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7736a8985af8ac56993babb4bccdc8035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090a1072af212855ac56479a31e57bd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12feac7fe5a53cfb3c4174cb6d5485e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da816328849c5bf182469d4efd4d9b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47d7a2149c43d795ef3512e348512a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34884446f2c037cb6c16dce3b98e333140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a3d907e43d0167b42ec9e5a655fb741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacbd9831cabb10bb9f35402341f06bc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61100afdf5c42118ccf236d053f31e0043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b305cd11a160bf70c237e19a9b7f644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a62807088d3cf2cedf5ae4d655ea7d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640274e35e796eaa3a8a12076efb7cc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d837b9c09f2d8df72596e7647cab947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aad816f3ebe985b1a433758d58d3d748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d0afd3e44eb234632275e32606e7c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf3d247d4a3f842820ea44d465474250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043c976a6b78e6f24a013f4a5b5934a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320a439db73ba597b64f23a0e5cfec752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5828afea9a1edb92c5bc45a1b75fde53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7f01cb4152bfac74795007aaa66d954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69693e8c5505e25b4ae93329a50d8ddd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ac62a918f2a48a788d1c52c79b8f456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a29aa5cfdf201f73cea7fa22dc8cc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d138fe4bcae4e9074c14cb838ee48258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6028c80316f694696b3db12743c2e8059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe55acbe7c67b53789f00b9835fe10560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16edefad3befc95bf24a666adc83516061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c000306047605def1e085fbe8445aa862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560fa1a6944be7ee4871e06325b6ed8f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd822fffd6a36b460d31b5b58b24578164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012154e55c286c42780d5e069ce70b465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31cd14d337677898ad51d403bf8769c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d98b28c2df547b50d19516dd4949467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a30b8de43a9b8f92e7a58c5e6c842b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1189c099828b82b4255e55ef1941c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a0c712278e9c38f85a3ba0c7ed72970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c11f1ba75fec2e3a5f3e3a21e410171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312ceea7c88d47d36fa220dd4d24ea472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4361d05e050c643343b1f465037a21373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e4b2822b1008b2546ec6a942facb974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4d5af2ef454bf7f6fb00b972aa25675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c1fabb877961347585584eef511d976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8684052eaa0d02ddc65749985580c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab7cbdc7ba8d2572d1a3d7cc45df7378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd9385cdaaac6202b046e76dc2dc8e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12871041c2329155e09a048e80b1664780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d16f21b4db9098559d5700dce90d3c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0280506f3ba8cd12bce107daabbf43382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7b18abd831c5613071f90ff887bea83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff35d91bf0c1adc72a2efa18e89040b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273c723d4946b8edd41c0425eb1b52b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8fb85c7c1f483cc57e2cbb1a0542ac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f091f40dda0af1e396c6bcd8d85e32587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20f3f537a707ba561ec8c563390e7388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47bc06de14b9dedaac74c18c83f149d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e68ccde88f57fc47ce3460f8c9f15290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902062f1f2b850e07a76812e8a1bc1b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c99afd7a775e2b2a1760e9818e1f6492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8406d527265ab4354d47d1d2870873593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd582c45fdea90e1b4545fe3f461f81594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b4caa997e1663bc526690814f03d195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03a79c10d848964ccbba574768283b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7672a1634575af7fbbaf00a5be3521097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4c4c0cae0f1cf3244f0773c9982d398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e749438fbe50133502b8282dcbedb099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ac391401a9f11a0df124336c7b8e1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ae0a6665188a6aa685a2dbad52fd9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c1694adac2a5d1fa016bd566e7ac7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa3c08d2d412cbb7d95ad1e21e6b87103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776ff2ce71ac7d3f62672153486d2b7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e284c6a1c9dd12276ba4574f79fa18105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce17454c2a4fb825dd62b103fd817e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe955f893b3bc29bb422d6520c15aeb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508b615faa1730e4347b8c4b3c90b85108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d19bcab02676c7e116f8c6d2d6de85109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c832d12c268aee80bdbc932666baec110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa7630e03aa77ca67e19bedd7058f7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775a36492ba8dade801cc917f43e448112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8cdf0b2fa874fe50c22d72e334d549113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3771031aa45728f0f23c3bf5cbb958114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb5c128222f4c6d864a31b2b0e8e34115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b131ddec7cfb5d398faad3b70385a5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba028886a397588564fc8ea09cac6e0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19cdeea422aa7c45bb1204f751cc56118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452feb97498c21b745e2b33b59f3a30119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b530eeaa203cd32a20e9579ef81d6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3cbc4a1aa8db9ec672c26fbad0224121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5398409f94925d4e154470789bf835122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52177520a8a6fa202204bec8197e6087123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe2f41c7c42a3eb97d8f93fa4f6fb1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0124b59e5d112f8e07e2cf4b081b52e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee3717a599ca97e913fc47324ade06126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf63c05b0531258487d0fac30cc849127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a769605e97d4977459f7d6e777ceba128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e224c8baad9ebf0651024bbb1dd33d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c79f715e5eedbfc4ada0ed45cf3fdd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620e1f386f46ee27f7bdec2e5a91a5b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241b1d38e33ab9bdb3fb56e5f8bb620132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a65a53d917b4c25ecbeac0dc89a70133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145590657430cf77b815fbc70c345c6f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b534c19831898b1527a8e3dea92ab135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141c2367550095815056e46b75ca46e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5049f0737e927e0a84fb7a1c4c8cd6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7243dea70630e5b5ee689d15070a414138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c99eca7fd77a47cca6b2308fc4988a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85cd6d6e1c309405f62381ea8f4113140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c2159d2a760cc2ec310446193b795141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc10d6629357bdd8e360dbac85774a7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf4315946aa6f9a29ab5016cc16e6b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a6bf6120ea512fdf608e252a85c67144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809fb7eaab2cce74d43ac204b9f208fe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a64df2a7fb5f88daa10b0e6598301c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f82d618692dfb917b0e04bdbd850d8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be39256034f6a9c5e6aab7a8021bda148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a67c964c932e880728eac2be3adbf7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d4f612a15c018e47442df3d779214e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2689d74a59fafdbf8af87030a5f09b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8158bb10035566e0987d4f30f9a445b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cff02c470f5ac61342d4242b464341153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90ff470c5045f67ec47466bff991be154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a7db1637737da17822c5553ed0fce1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d5bf0b7843eefa4152acff1bf3226156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417affbf89fbcec5a879560cc0620ef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841bc0f59fe03e02f0144d613b31b52158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c401a135b5d46394513e03ee79924a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f78413c8eb15fadb625b16ff24c84160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9bf338173e226964f4b50ed18ee8a1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cbb704557fd44999447b72162b431f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b829d68fe8b5d69c234e669c880717c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a3c8a223aa9ae41e89c56024609c9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e7d33982aced16d978b497195f56a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13862dd1f0456370ad278ab201a866a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344980d705943c5d274636aa25bda4b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c4c5e33b4fbc664d0a87996484a26168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7117720216a07696d1a7fa2c1a97f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f037abbfbd8de87ed8f7e692bb87940170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa209999eb2725dd3a7bc75e6e7840c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132bd73c0c9d92f0188d3a22f66b30c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797e3b147f088ce6b3671ddd3525740173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acdb181b662fb0b65f7f66d897caa6d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc353bba336ba01be2d200467119f1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf1e74e20fac549c6e42bb0773113e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5018f56b9da96a6c0d7dc1e480f29177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245bc62b61539ea85ae361a362db0354178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602d3abe3937fe458ae1add0bbbe4d5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ff6a4abb4658a33cc38169f18b864180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c51c023fadffcaedb1e85b2b444f97181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bdc0f6330ca7154cd017ea49d22f91182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01292d280f6eff7dafb359e2f000a8b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371781ad2b4be6c1fc3eaaaaf3a4be4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9166c892aa5f9d00276bdbb49457543185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e77f121de3d88f96993b578c0a0e02186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4da8bc86bc1b62d6e56bc289a57860187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9ec2bdcb5f75702191816f0ebbcd0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd15891dcc2f06c9476767ce0f26d35189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd9cb1c03124e3409abdc973ef49092190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf2678474a534ec949ea8170f278c3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fba3b70a7e6805bd308cb3e12acb05192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d11999bee3c6f36482ddfd7dfe5be193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a185f838a1f6977551c39e149e06946194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7343feb65b43219469b29dd7e2a67195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02547bd3a6f069ba82c17a57924b029e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4824183e83270897db3e9aded1f8e90197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82e1975a6f340af61133af18d7e4f5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91cc7f4aa306baeae9f66ec966056a8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7366596e96f6de71839e912f51b6a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2c75f13c10e9d516718707b7c1a1d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18f0d2feadb7a528775ef5d8577553202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87650a6c67aba4f5b68fb93403e62a93203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7c0e37236b899367b58d19808981d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68eb56374dd571583eb72484bde5855205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9878b1c51888331b48c7dd7fef8aae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151c6dbae8aa558fc97b9f03c9bc743207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57bcd2f9659a8ccff7b7e2fd5cd808208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3a5a3241df2bfe14ad6afb502f7be209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68520a7f553ba48aa07f7c02da8589210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73833942cf3da0dc87350d10e6ef46fa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897bbc574e9d261f9082fb70af30719212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa83d2ec5fef9e608a70fff30fcd69213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c58c872d9cd2ec8a80bc49f812f938214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3da875dff1f682f0542827f965c42215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b5ad9009dd0647a62d4ddee4db10b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bde106e0f40627fac18057c1e7329f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4526f8144c1161cc4ae6884b8b6fd1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35398317f2e33fb90f757263b0ee8553219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59846a83673bdb9b0ed3bea7067ba277220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcafe75155f724a650e0df93aa9e574221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9ea3b96d5b8ffbf75243fc4c20448222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11497ec89574e44913bd0c113f9734223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568fac506f5f35b0e92a32b998ceba4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182816d3679cf17f8cebd005e4e7e29d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240c35894711a11453a92cffaea0014226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c004cbb5c41b3463b4eea73764fed26227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3979b39a1cd55a05df85336b77ac17228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0559607c72bc81af31e52ef541432229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e012a6ef1f98d4a1ed1a2dfdc1d69de230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dbaa920a084cfefed9abbf9f75a1c2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d190e76e8a64a174935caba47e66121232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6dbbc489831a54e96033067efe710233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f279e6a5526dcf64daf999785210cf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b6a74929d9436e28aad9cc0d93e22235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d6cef4a6bf3f8fdf7332d39dd5f4d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ecf766bd409706645742b75279639237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5adeced21c4602130a3169491cda619238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e8c76a5b971f9bd976968e11631d0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e23ca6b902531e252b19a4187241bf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ad4f5ed5a9414bb4076786e87562f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e9d2b12b8842797d8fbcd1d856ce4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e08d0f38d1f17a610b70eb45118cb6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884211c750fddedb873efbf6c3bee692244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba18f66aea44956ebe78a800ba4cee0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec681dd0587fed7a9bbf19ace062536246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419c4c99ba722c58b76ac50de974138247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69117c6d60000d2d302fcff76b9dc5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b21ded797a82a22fc24baa1bd56eb5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc424dc17207c034b507885c1f0c35250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873f71619e33133ce944015c68f969d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b621eda1ee201443f3f651b82fa461252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b634e33e4adbcb3cc7979e44d76a1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e3fcb81334d349c2a5e4e894049aa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0366cd81627ef6a53ad58f3ee9cdf3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4035f212a155e95b513b519810b06f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93f2d6643c6df12476cf55f9156e9c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305d27f82c01a762cc521368b953a6a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324594c65e3a5776856267379bc5314c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3ba050913234b5abbae44e4bad257260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f589b6ee12e9e5ca94a6db832e1f3a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48925fb4a2758c26e8928cf4e14fc9d9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221044eb718f568996cb65b2a623c4c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96fcc7753b70bccb87de368ab59af4b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944bd780b788cee8bc47756ec59b4b3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb12da4ac36744f750e454462a420e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb06d579504289f5870c4653e6863c1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8405a8b3a91d36016b54b7255a2698268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3dae608e1bc3e72f51c91843905f5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d0de79f023ec8e2d46aaff763b592270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b3c2e82ff3b21257d10c7d51bc6c7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923af3f020f21a3d510722633993ec46272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1816f88221d7460c36a983a0cadd14a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e043e20aa7a80482cfa0a235cc7774274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec2cd817f6905146dcbd5b56ec1b93275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4d74afaabecdcb97db7492ed2fe77276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb08c418db2f2da120c2b971b18cd5f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc72272d1433f3838d84a79f6b8b69278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81efe3bb48592240c9a13030d9eaeb2c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb7bc8cd4cb4de3b8979a3c7adc571280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b8a558aa9190a818050e694782849281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c643220fef2d5f2350eff4800e76aa6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0208c76ca6d2f579b27f6f107d755d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a522559e873a36c60fc91416f8a300c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb4eb4a15ade5b9d09ebf2776b6c06285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d3c667e2d6e3a9f776905cd5d2128286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f0c08f96f34e6a7a5f5cd208bdf134287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31bde0f89c2818951fe48a63891572b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed924a6fa244a93014f0c65edda0b0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b420831397ea01f9fa708b2f88e6a67290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62dac3f000f185775d8340501782b42291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493cc7632b3b3b7a38b3806d40dae9c1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dabe2222f0c21ca3c01c80276f071ec293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9d70f59cebcecabe5db948498dd88294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70c52961b5fee3765f26a9dac666e8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0538145f1ba4304e16c66e7ed04764296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f35719ec64d72edab2537c9ce48ff5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb523d1a57515deb067911e3da8057b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad73e5b799d1bb410557df0eefe66ac299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db25ee119aca63ddcb985743591bc3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a908266471e677d3f6390a922c9d7b4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf5f25bd2be7eea5bff587daf82d14302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde6197980ca5553248b227189e7024303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c757af4caf7552cd50ff1b28878859304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2501729d305ce6932cdba1318a3bfd6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98cff3a2727f7624da9dc6dea0585e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f707387fae244d4bb77198dba8d2b64307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b01a39de4f23823719a2f7a93f925a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180292ce1b25858ec25c67d55977d9fe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78f71e81d6f6c8709fb73562b845d8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1af8e48bfdc5ae9d37eca63ee7f9a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3b010dea90f7bb263ea74832134e2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d72a69bc4ac8053f0cb090194f7ea2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc3d61b05d4ff442b5c8092cfbc0de314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d638e4c275c6540106ea7247093478315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0202ee14e4974c6bc55f9bf86ad433d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1c066f2e300ab5c753d5da5df2d93317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e496855fe0d15565468aa62ecd3b982318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c46b0b366413a0b624379209dc8da319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e702ba65d9375cf8072cb517c63c94320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa16318069cea348782505564b854b9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322bf948f959aad7749e8739f57c428322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8824a9690af29a42cf7e83790f0014323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d22587152546af781523621e812f8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b14370124e4b00cada556cae0980f4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7878b3454803d3d011a5cc3de9698a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b5bcdfca27d9c9af94dae0a1e8455327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1244f797a19af8943bc39350b0b95328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb196114500b10cb083b7d0b360126329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b12aa728a1f61b07c1d297fbc4a41330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d83827abc0431f9684ed16818dbe9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c639fc54f596ba131c796b012ae68332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b8b4c147b99c68cce342acf03713d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6a601ac8987dcbb1cbeb8351dcd92334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464f72fdab92f926a8de4462073b53a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf207bb020f29d42302ee36ca23e8d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530add07b31b44902387d56988ea4f7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeec54436f02e30b573e3508f7cd0ae338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1c13b528bb1620ab36ce5ca440d30339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4669fb36bfe85653e00e20b62eee1fc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3506eacdbc2d97f0c92737fffbf0b42341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4d59ea674d81ab045640cb5306602342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a88e93643dad007883fc5320fa2107343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1612ae64c8c0130e778f6f53f084d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4382bcb3df794dd873f4e75e962f3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319834dbd5a09d6842d1e12d5fbe4d19346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d84d4d9d8599f47a24da54b9cc445347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd4cef80f18f98b67a93384516e4d4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b8d34f1e7b497ff81dc0ff5088469349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444df9a507b450963dc382c17cb112a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f239386224b2a0cf0bd2f1e0a410bc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0a7ebcbf79402590f8c8debd108cc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c897417da4c2649deaccfc3a3904b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346e4d6a4a1703436c162fcd8a5c8e3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9949bf8fcf3ddb9e1a1110db3c2447355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e61ff573dd2f163404156d42e46eaf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb6182716d960d7f47f7fe1632fd70357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625f9c25bf4239033ac036bb9221d98358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810182b66cf521d5f08e74ca90615b6d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b7060b8350f05f1d4f6a91ddf4e7e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520fd2833544df8983ca787b765ef747361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f5cbb2b2b6fb5753c28d2a292c92b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5aa7a85a49791df381d07ed2b87133363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1201aa8f2c969bb23683ac2ddcc499364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59cbcc613dea8b33a5390504c2cdd9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f6fc92a913a0898c5504a3f2043e7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135072fb09859262b4def9c374d5cca367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25fa4441cdd24faaa94f44fb8ea49e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7684e5272d3233d8c95d96cc858910b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea030449a64b0b7938cd47582526fe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a49a89188b912ab1ad2b3d8bd5c8a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc02d1c8dcf4282ed59036d8f27ba3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fadf5a94593f02a5af27ac27c46d1e2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ff15c694a5b9a4fcaba11ddc356b5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48bf491807866a902fb46655801a24375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8833a7856d1a6fc3449eadc606f9d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43639cc8416902eb478d3c67bd379107377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32228f74cf3a753ac6f935ff823c34b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15871a3dc61b118770ecb10d35ac9ce1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d053aba67e7da5be410defd817f97c4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887dade78bfdf00d90da8910e6ccd10b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f96a01512fb008000ed95505d0aa2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c657c9e3dd17b7266a6906b9cbf9dd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3989912886c7ba1e8371d9958beb0d9d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa178d1434410afd62d154868d33779385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d2a8dc750e6c75470f747d8756963386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8a35f76bd986f825d447599419619387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2acf1581c37e4a6d07a4facf82dd1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc96c472c5517f7fe22a34f70a1ec8c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b0ff3e5c357017691fd1e2990b66f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2660ca69257bb83f0085a5f45e68e9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7353df82f8f8704342899aaf926dc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cff54976a702b4f757fefa0e5d453a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076f539af32d00bc95e3c62d973e38a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7769391de851f03d8eb05b9dd45a2f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d18028d27e41ff6bade9196cd151a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3979a03ce5716e25e65811630fc5c16397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cdf808b2936485004e9a067e5b0eef398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66350b83ff3e0e51b5b3798c5776ab399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b04643215404f580b461b524d6ad48400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101545093759cfd0704725f58596499401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b486b37b95047277551f6ba332832402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04fe5344e5aa898bcf197c65445c1c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5a0ac99024e984761a784786255ad404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5affc27dc993c44f90c69cfff8d2d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d8841b715c7742944fb9fa422df7f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288c6f47c3e4221d5076340c1fb166e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e16e41d54538d3d1c2aab4092eb445408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7cd469acbb5dab49745469d82243ab409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88714c25d660048a3923a07f80d623410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaafee6927f098b075a7eaf0e5a7451411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d15fb613dbd853e38f2d64ae95d11f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7eab94150e767986122dd0dd4ce0d5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e497a1c8e18d0f7baa6040d84e0eb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c5fcc5cd3094080507b95354d37a5d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb26f5120c90578f89ed9de67a3e9ab416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2b9a594352879b320cb193e374083417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f7737048da88d9b58e17e4a2ef4b0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a805a850167269ff99955b10b857b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9bf55481c8c64474b0fd9a8a7f528420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882cffcf5c349b57811072ac776535d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea6e2716d3c1afaa97126a0620fca9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684b0d4ccefaa430fed544954e87be4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a55dab1f2b5ccb5cf467057abbd43424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125a3aae940941cf461ca964b67f042425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e056fd374b5c71cad196701768a94426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99247e9aa476e3cc6c81dff0cef0d97427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35a605c4fbf0493947d6dbd3ae7ca3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b18d14c8038159718b08842980be4a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e745ed4a8bd4a6c01984ef2236ac6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dfebe15cb4065add2be6e8f1a49957431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a30e0e5f2ea90efcc83097a1b1b4c3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80da51b28de227b8ba4694e3739214433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424e0c60687daa7414486d8196dd39f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc018d8a50588ea3873bb5bef1d1f379435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362619978e2b603d58e33d3470ebad31436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22758cdce9d183750cc70fc085e4ad437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f90bce9c03eb0a4f465a4de714b5d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d4202e239cad105b33faa373300dc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0501d1762d1dd33d6ccda44a02742440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d5a9e868cc377b3cd82b6f59224cf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd001281a8bface26129579254b5ed442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba296232443e225d0ac65ac1654bd6cd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60358216ef7a5319dcd954be82469965444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4a35d0aa6ce02a39c18c4e0a20f11445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2de9a2033a8013753bd7c845b57113446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed5aa2e42254805c867073f7215edac447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee894aa0f64c873b879b033ae8c2672448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65bb354c7eb03123697540d722fa56449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673bc80508f81b2e1628c1180f8f8e1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d33c15068d0889194c345b349f6ebe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080a3330fe4439bb2cc4cd33882f93d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795792237bf0a84653665f1ef1761db8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3528535b50cc703833866c756bc9ebc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c847dcb23a53e4e8b81aca1d3cd4b7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca3d8a2352f74daf881de7d2276f09456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f54e765b65239912894aa7b076ba3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104a589bfd811f92f5329db9b157f97458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695ac4bb47e7ebb3c85c302ea90e5de459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26485c645cdeb196f6722ceff7c2ca8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583467386377ef1939181cc2f61e97b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068664f060ec253991229efe566bd56462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429663ada86980b9d3b996247d108d7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492401e99bb94683d2fac04c144a2071464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2b79a2432fc37ecc52696b1ea3ba1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968293ac1eddaee35d57b90aa43ca0e8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f6eaf3a1ae7449d31e2b2589ff815467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd0781f448b3aac7cd31f9728ed7259468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c15916f256452ebd30a7655f4663a4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac559eb61e413eb362883deb85addd0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def9a4b7bd4ae31a71218ce18670a44471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613e83214c522ee10c465fb85c5f42d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e826ab1f82394433fc6972bb173529d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260c2871dec93ebeaa69a5627e8cb77474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a339db43f64d10ce9d07832dcc1dcb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13235531aca04b2b5cb6387ee1b289c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcacf1d214ffa0ce8164333af8ba1387477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e50be2380c5735523edbf8c2e1afc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a372cf812e9786d8233abf4c6b85b6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b817297af36f8cf8b1165247f67f6f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1893e961d1f2aab770e978702b0698481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea786c32dc9363b759773888df5c7f0c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85eaeccdf206852837ca7eccfb64d1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15babca6c9f5afbc8f6ea074a68f86e6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b887e39dcef5e664ddd983ea0a57a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75e8a9d2daba3d12dcb9572c795a8e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d51d655c1f57c705047f3ee4306b17487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529dad9ae81ca86ea1992274e98a9e4b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec93b728b7e455a10fa56ed0c1a9873489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e3fba658a2fd72ea518998b1e3d15490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2c656c55ed78be6e64abbc3b28a91491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b4e8e5de87db691f496ef7e9a66a5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a8d4439691bece06ef8eaf8bf44f9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3b8c80848590b03e04eec7868b75b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91925219e7fed2fc49fc26d79b2166e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5b622daebf82515af9a3d29be2cbf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41778c5ef6efc74b97eec26a9af11bf5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7df909d52fd343cbc4e3d3a93a55d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a9c4969ae852232188aa367438902499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3d6e4ef48203f39580aad042f8b41500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced2c603f9229779ed0bb2c8d925e3c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74129937714d967a82a4ffa261e7de86502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d662e2315a42fbe73dd1f36c3b784c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7099db1bfd2073e3248577184c7b6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39df02af7ac779b13fb2fd75654865505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28707b5a690b5e6ff0dbe3a09c62eb4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643a2a7ee475b69b4a5c7335ca5d7e1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031b50e407d7e2ca5ab14a799995b0e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6126bcd4e052bfa95dbb99260f8afe5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09784ac5d4a542b999761b7aad5d5059510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7d7fc111c89bc01433328800b53e4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c461442e0fd863d33f08fdc1d2bea512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bbaa4b76fa7cc026168b15c80320da513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e48a251cf7feab493a6a1095cc655f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b28f9fd433b049b745aa4e52c0061515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b52ff2bbe927e5a33622cd5b9dcfc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96209abb0c9893bbb749a44ff5e564f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e662db87aa2442728fd756269013f82518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc064f03f07479eb374c7bdce54dfe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937fd8dcc5a0d0a59e8abbb9e4e4371520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101a45fe820004de1d3a615d3859f38521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1fd9f0a29d657aa4afa1f980b2949c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa016dcfb79fec176ff0fe6e5710a48a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5d5e9126788283fd7f69ad6e4dccc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33ccd5a5423d7629e25d2c3d39e8d4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c61aed36fbb6bf0bf2731625294a7f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090315721179aa7a78e11d9ea4e1d99527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1009361c6e63eb7e18a12fa02dc91528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fcc9ec000c93f4c8385f9fc200da98529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1df55da4e0133859d063bf7956454530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d4c34e57a9797ab8a5908e199bb4b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a2b424b95a26671da812fb29be1ef532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129f0484835d620b4a019740a9a5fd9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96515c88ea135f421b402c5cd54440534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09efe1b434326ff74ed141e040fbc103535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be2ce3975a0819ebce8bd9c1c56a96536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957da27e8cdac7e436f068fce38bc6cf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53a0c1791d4f6bcc3c1e6ac00474e4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6a3298af69c627ad4775d374d0005539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7495319373befd4a11f773034c73d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d2cb0bf8a6a0546dcd87f772bf427541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86223200075959deb773cbfccc3b1989542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ea230d96658a11706a4bd9624be30543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569784069dfa54096dab83d75319456544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962d336237572379df2ddb8d9ad16da545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2383f979d58ad7697b033e72e7cf9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900c0b5a704f79010936bc0990dd804547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee0a8272f97f55f49cf49dc28b2a27548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d489a24c07f64ecb6fd3fa703820408549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183459a35d237020f1bac35727ad2e9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e35a02a50334c79e6e3727cd5275c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c52096aa49d2ad8e43090ce24301d7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8792398750f10d52c1950de6049bf31553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67881e26c12d556afe968a41f02c18f8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590f1fca6677bfb2fb74e17185ed2d9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c1465ecf29fb803bbbc6a761b0b53556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295c0a239c830f020c768c0ee44b94c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea04d7701149122ca032d3f11d5ce86558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b382276e0d29dd60b85662df029ee91559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6521c90c92cfcd688ae9a49d85657c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff1d0ed0a45e8aac255fc3f4e8a384561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00ef5411224795328fd72a9aa1bb74562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f1083d359cd67f79a3accc93883a4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4dd1a94c225b4c04725250cf1243dc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff894e685018262bcbecb05723903486565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f55a8247a9ae3aca61d8e67a22a31566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f820d1acf1e1a2bbd0171e9481930bc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2200450d9f201d03fb64cd596ea74568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2eaa18aad465cc14388a3ec6b91d94569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3776b0093cf86d64929a117b4e195570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662a9bbc1d8e81b340ccfc73dc6e970571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654bd7b6263a248dbb77a9b7a121a63f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f80924a82b7d0976bd1d393251b47e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e66c8eb78686cc68039a61fe0d4204574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637765c45dc1a6c0a955c77d84d3108575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902b7dbf831deb7b76da8e985053dd1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3df5d1faa70932df2f08d39fbce6d5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997a0be484c0d608c6dffb83d9e7b5e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85761b38125077b6a4ba6b44e0bcec2c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e2f5c670b970266b99f31141fe482580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f18e616322f9672b29c1843d4842e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6ab62c4b07257c311367c6fef90cd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa31afc0e9d14151e163a790a6934f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606133ccfac2793a1f6234b1c9c597e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566539f2019b6f74705304a4da9babe585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4730e0e0614341da19f0f0bc6d2786c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e704e2ba51eaaa19303982a08c7843587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d992db4a01690f4fa33a8f7d920fbaf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b9d89c9854a633b0df8723541485a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf79889e2b01735390b3774beabf52590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459bcf9849f01a724d4752ee3d8ab362591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a54d7e24645ad905f2e4b53b511289592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba45ea6f32668a97ceb91e9e5206dd0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e853351f1db4e6fa684a102fee1ecf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5659e3818b2d7b04f07f86f7b0d9ed595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155e8d8e2b33c63b67f665cc1e490a3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4657e059e01d3a361869eddf70f355597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6f928235beafd6300ee8e45979810598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350f874293b2fcd4f425fcbf8774770599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358a705a0b5dd735afea487dd86592e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14a219c871df04894dc7f6a03e721a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e62f61cd2c59fb824d921a96dafee6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33edce2fce8320c3457c6ee74ab7f2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa14107d8430363c055b54ec7cc71d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9b6f020e249f8163c4349bb181506605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aff8b7e6c047a706668c536c7c09b4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e559068b33b09a69fb218a91cfce25607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098a3afa3e40f6b9b9b3d6371ab6843608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c797237f46f0f286d22c25ce2758a5e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3db2392ca3a00161b4899c742c2f46610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee750c1f254031e6b5b05bc732b2c46611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89df1bcc58f4fcb0d9a7f257b32c221612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce808de02552d37278e691d3880f10613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47496ddaf6ec4c2d5823b363aa19e7b1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7490825b99225653d0d1f713c5ad2d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4f56b8e99be5adf384dd3766271c5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdfe3ccc4661b57e99e5099f9b95b93617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1df141da5a4b9bda4be164f397f139618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df045e999bf7de276f671601db9b1785619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8538366f72ea82b2c69a499bf8d0b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d58510415e72f3f8f4f6bd3d191f8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628ec0d2ebd3fbe8c56d8d219f8ebfb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931bc321962fb1577d8d80756b781d12623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0004bd75819c6de2d30bff915e1f1df624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36135c38e85044debf0e757f14120c68625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21356facb453c6523f3b493f465eb6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f917b00fa2a7177bccef0bc6c842b0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073bd28fcc491db4b22913fac93bd23628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8dd9dda0aacbbc7797db0ed9bbc99629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedbea36a84859e39d71b36f314e139d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff8a573da0019dfdfc95b5bd7c454f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042f15dfa259ccae75b95a43635a8ea632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe9aa0f2f4d2fa9ffa7dbeb8429fd2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687aee01bba5c68897a56be52af7a50634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0e98bf9c4dce8dff1acf517fbd064635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c891a3e8233bb058bda432b42cd2b5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a22adb5f107b9aa185a7b0c1f7c41637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88423a5453aaa03a79fd51a91e6ee7c4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df22754a59c58762a348bd16ea4733639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d644c62135b86985fe863679b5498640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16cf44f28745489fe75153c9027ada0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98196824a9a3729d381328237cd528d7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad94ba5cca2eb628c664937807f305f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54548b2421beb05a40a507a8cac429c2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70793deb22c8bb6c1637d2dd49091ebe645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc510c795befd204a73f64154792db7c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9a2dfbf2f6625ba54fb7ba9c10eb6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876508314a99761007f60ea915e35c9b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0beda940ccd446abce5e9d70c9a4f60649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6035374b14185062b1d0090b41f0e9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e597f8c7fc84e214d30d2645bb19cb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26a16444d075e7c75a9c4811184230652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878bae195dd3379e869f18b9979ef9c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d040f4080dec496a8f2e908627d0fb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0614061a2b85d77cbffb3bc832139f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dbe97f821507877fec22070d3bbf8a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b2487dcea8cb969fce8a934fd513b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79163d0cec7f6d1c24d672279559377658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f9596ef17064507afc6772e14d137659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d743fc6299dfd67187562ccc3c21e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880542aac91b067e0c49c3de44866986661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0cd645323f07291bc412fee92a2b5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab01811c105410bd92f9940648216a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2e82eb81f2564731d0bfa570a640e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607c39f7dec9976d3f28964c4a20936665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2a7a65731d3e3ab9109e21c75717e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187af10316ca0998e941373b7ed1a146667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc599a0094f1e35527adfc0551fe47c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2b9118badf16b74d0f6b037f21e57669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b560d07fb2dc464b0b41b9af327de3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94d49c8dd00c43b715982585ab96c6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e966889b07948b648e96446fed16d7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588fd98ca5e97041d019d0555a44e0cb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f44bbe01c62853ec239ea4523b8be674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb5362abcc9e75f3333bc818272ed9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab683de9cfdba8a7d5f1463e0cd97b99676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97a34414e381d16865f283a8be6d62677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69e7144cb0030de6f6a38fba3f2a05678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114564fa35392cc6fd7a20ce03be6f5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d6017784376059a126198d16b1d39680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099fdfafb63b546a5a17d88f2602278681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3a164d73b272c4cabb61cc0acb98f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be9dd5ec86b0c2bfb3b5adaec7fe3e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46c3577055dcc29ba6f1f9c598bf80684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23254db8982757317f115afc872645f8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6244a929bc83e47ab4d330bce2792f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086cc882390eba665a7764fb2befe0f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6ef6a50a58622e57078cace58108d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5df90b04167cf15cf591ef2bb9bd5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691fa1d6e612efd5e7b6f34f4f58c441690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3c7829bb5b46df701b78d0f9a0233691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2c5da81553ad0ccc9785832e647d9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1fcf283b30ed7e4b0b1a389ab0e39693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a82e312b1286a7569755b82a66b7c3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb11405c264815ce13843fcc308e24e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1c59a7b8f5557103f0bb0ad126fd8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb23c9e8f914d6eebc485734ac6ae0b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd2d450702119922e1fd3461c4f77d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf886aa3f7b9ac7904e3349e888bd6da699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d77fbefe903190edf7c16203a3b130700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14458a97117a1a6f6be9066e9d30d302701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f6f36a0c490d7b43814cdea0e1b18702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30736619d02949e703f4900db1bd7124703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307646bb88680df7bf518ba553277f07704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2c068df13612a980bbce519b8e850705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfeba23a2f3743b504281b137ff34f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc12dcf5625dbde40c548ed368b15c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3edfbe593305f39eeb9deb5c68224d7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9280324601da11f131901b6e5127b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5789041cc8bcbcf546c28d56a086c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd57088f22f172f67c23c56c16b179b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80287c8e70450d3b7a0d721947cc65712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c5dcbb4603e3354d61451352e9f4b8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b3fb552ec40473ed0c8bd807418cd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abdcbadc6f7dcef4bf121159aaa874f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04396d7698dfa7650d185917247688716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51417b2c37c5650ac1b9cdb19bf42a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703cf1723f82763ace571fdfcbd91247718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222c857ee1eb2d4e31910983f406e48719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244631fbba7ea21ddd2d2a69476180b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85361588ab952e7e033db10043c067721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a8455db04e31c1bcc37990e54b4a7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada3f44de5736cf55d677edc6d699b4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38186e894a5ceadddb1bd9d217f9b5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76ebab4376bdd6a6b07b61c64c582a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc781859f6be6e193d38057637900253726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe035f0a88b50ee5b1791c840b4c73727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548353c12d346b58779ddf6918bc5a6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa5439764047d4d642e07dda1aef61729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c63749c143f4da32babae95f28560730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c739f0732cf4f69d975162f1732bb5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc58a493fa151ea7dbff4c63d40831732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf49b6a395a52d453c6b56743d0071733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629fbb750533e3f73e7f32bcb134c1fe734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9516e7ea22b69b6545da6f36910fce5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984adb42cf0414324a74a62180d1e45e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c3fc251861d425d6857e41f8cadd3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caaca2b06785657fae567c0cfe39ad6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2643bfff32356c78b7f3691784c3542739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e290898f093115eb346152cc6feb36740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647598404542a553cc6466e6ff44bd7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31b4153b4a3c3f012c103db06129d4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927254de49c18df47b430118575c1dfc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f8b99e4b3ee5ac671dd50262c7808744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b901e238209be5d8e07034cef4d8d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d13b0121989199f40889b2cf3fdc9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d257bdf4ed54d09a2adee02c1be33b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f98b87166d85b565f51767b5feae9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89becea199471a0da930f14bcb170c8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fbddb9b0b18d41bb8a69e0969f6361750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6570a938f2578615f188d79fc271ca751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052223c334995a3e01888340d84dbbf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289a11a9b10868b2c2d4211ea422301753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a870d78fbb429a85a21671f68048bd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232a468e6300fbe8daa6b5320cb4056755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924597774061930dd46ea59d19b99c97756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdecadd1cdf11ba47d4fd558cb070f09757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294761656cb7abdc7b08280ca18bb49e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240fe4eefb3494818eaa89850cccde4a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>