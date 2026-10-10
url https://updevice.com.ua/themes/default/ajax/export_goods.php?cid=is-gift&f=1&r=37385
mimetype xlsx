--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862fc4d79c7053ced6f8a4240f300421.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceaf3cc3f8973b3b979fd4276416f032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb3f0092f5315d9afd667c603253123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5924e8f97365ee7a0481ec45f2af84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789eb2da4225e424ce1d583dbd0706e55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbbe05e57c4a065aa4ec24474984a9c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd6a24076154d232651ae6612700727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b8a5c25abdfdf46ccc70a179483878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2cea874c8a718e540a5bca1edf7999.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3b9e548135532d5f4325fd0f3416710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0ef989b5341c546de2549222f505111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b5cb3a70907101a2ff6f7d6b1dd3112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9577fbb297d9798672eca78c5ad3f513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21288583208311436701b5578f6a5e314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c001f700a2082b50a4487d32af6d7fb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716d78d638e07d0268974ef74f0657716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3bb3d6d3bd6eabd882fe32b9d09ec17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38dcdd5f654e5a692bb49af8d0b09ba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0471c9ef45d72fd169e2ccc1d621ab519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad73d6d421635cbf7bdde6c026014820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2074c48ba0c062e708c5e0dd2d0239021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711202f4334a7e7fdd471ed247b234a222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b76363d14ed5b1a80ae456f5c1190723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa3bcefcba3dce58e60b1695b4c67524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18715e1512d305f8ed05be40e4cc826625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b22ee628efc20d2e24da915ea2085c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c45bb51784d862a648c52982f8e6827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5d8463420f9be25faee8f2edf3ab528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00afca2a7a8d43b8138b506c019441729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03045bd60ce5e2d6a0a7987e0032dd1130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6efddc4d7a60ce0e0ad4a3613f916031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74058a4274242de25a100c7d8e5d410032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5cd1e65db8b28957bf4e771faa4be33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9fa76bce79b2f92de7ff363ff577134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be58e42c37fb92fde4682519250ea835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a36c79e5a5940ad533e174951df6c136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c385d410d02d01e7f733cafbc22cf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123615ffcce55d616eb93489198782038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1c71b744fed4c7fff53336789dd5139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a9d1234ce51547b76d30fdc35d18740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43908e1df800c9a6c57f623ccd45c51b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0157f9655361d4ae3e4622165df6c9642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20224c0632ffd5edc67b8dfc69f8fe7743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e4a4913813bbc8e85df337bb12a1e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347a35f06c67905b9e2c9584512c59045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f18e4516e8c721598e0f1e0e017c18b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d9e844d6859a9d2679456ea14130947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c6e2b67837a2da9d88f65f20fb17448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661d2f2ef1608340b5c33cff602ce4649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8be759803df4d2154a237ff47ef3f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2482869392f9f2b6128d2c5b83c5451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68353a92872c4a40748761423ae7677552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f09c53a68dbb287b6ac2991677561053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d837b8563086dc2c8572a5d3cac4de54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460dd1596f3c6503185fc24662d360a555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843ca4af71157a4c3d24f5cf14421e056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3e4bab80e27240fe2b82f706b305557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724a5e244b3ac3b9852bb04cd77e9de58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f6476352c185cd2dc3106956be09b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b3c555d5f242cdf3e59e769bbaff860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5d94270dede14dc07cb5d753055f961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30143ef0910364a3edb331648095461162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfce2ab6a01ea61891811cc05bf5be463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e729616f32cf27075a48817380a13f264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1b085799e20c67208787313225ed865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830625a91374d64e1984172295edbd5366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b47878f91a8896f246f89bceebdf767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16986b8b2f196b2b7a427116fabd97868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d68b7ef9cf1dbcd7715eb9f42b3bb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d456b9b80cab8583d957a9af07727670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a7e4cb9e24c2b27c4bf01aa4b560d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6a8952134d6c80bdad06c62334b7a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91af1ef01b85c06adaf5df78b070a7173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a719c2412367796b75863065ed8b874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab00d259f23b7997acd5b8959327ea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec7e88f586ced7296a55203f2e71a876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e205f20ed7da33d3b42280240614bc577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee24344daf402c2067056029579b63278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c566c0dc08e3b0f959aa8214cad99679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c27b7a7b6c82ff2f9632f189684f380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae123e7a635412e89607f96b01dd0e981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09361dfbd335ef13746d2bd265242c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ee88108a902d798bfbd6f6385d1bf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f739f428c0e0c1f0f4102468797991b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7adbef4d666d48d497049345b1962885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d248a75d1f9ec41763516c32d4a6d786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626f09c2fd04a7cc7ee98f94eb0e86e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83c64c8701c515fe82280dc5df32c588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb96e9f63e3be7011c89b5f9adb256b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c3ee0e4a112309cdbe35b2d0576b290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340342943f8f3febe13b63eea12d6ef91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caedac69e1401720abb5fec7974676e492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf235ac39e28b529502fa6319c9c0d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff0d97f8bff4c1dc47eebba2ae806694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368955f88c33c44c9570b992fc11bcf695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6be19bb19951940712c2c5f15cd79696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245912f3df3da83359074a9b13b4e1597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411aa0bbd799f3c2259c00f05b45d6698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6d387665252d94d6af177d875d7ba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e196393b041e4352689aeb0a009fc11100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380da13892d86161a76f9c2102acb12101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39151e360a82ec8ce190db6b12af1ca9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d37388bd10e7a53c52bb5b6f207b52103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e4fd860b6318aa3b0a61c2c0778b5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46eee84273f11af8b5ce1bf9bea1c30105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ffcff9d5e617941fad7992591b92c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b4b8daf8be5aa51deb61b89c20f00107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b432dafb428c2d98795b341c0b7ed108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3289674b42c7d7bce57fdab61ace2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b597e02a44655d6401b5ee11c5b8b18110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2616e19d9add009a7331b826e71ba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55178b3aec5f02ef1e2c03b8ccc1c6cf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9e15c70e2935f15fa8dd0e867e725113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02750c02e142b49afe7529ef53c355ba114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f679c6381927ce88f70ac9f4ae79435115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54292dcaafdc98a83fb4f03c524c84e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0fbed098ba10e409c097356f4c67a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9003ecac79623cb5278e22de3c3b3742118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03247c46800253479cdcb17a6e7c2e11119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de43dd81c0bff1c91a18b43d5043f8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a86e088ecce6dab2a995208a86c16121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16decf7ac2b738c4f9a51e8de75397f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252ab800a67af5203f6b49c4e0b1b87123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3f4bdc107c0788e07128e69aa2bac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f1d326513eb7e481a98acfad19376125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec78c6cfab87057fe154fa18d3d45a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835480471145a548b2389876ea91ab9e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d9236cfb39d7df79415b34ccd2ee9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1e74fc0e8e2a83a87e29a845ecb4c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91430047654c1d4c3907fe1a9e23ede1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987c490a57680f97392c8fd5e2f4ca1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31411284ec859a8243fbfa8c33bbac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c45c4fca10c8c12d7230b2827b4fb4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64e2e901c866123f5ea4b1f8a50434134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e222b682f5b68132939c8a4228231135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04cfc94a1e060cc3f693f3821011c7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da899cdf07a41992235d34a3789564137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3cca11b9ac97b3f9c1cb10d8a6feb0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acedfeeb13fe80bd8370caf20ad85dc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aaf2829d030e8deecfefb8bf40ef99140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64bbba722dd475d4c8b0df77d83c40141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287fd6927d3f0b217bfd904aac45aac5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b504497736d93c4e2d5d38e7ebc0f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c2b5d5a04cf43d6092d09532ea0c7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe379e032b4d6e606bfa8c3e6fcb62145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1d3bde92c9f734f67bbb5dc715754146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4bfe8f906852c9a9a336647c8c1fbc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a353deafac83fb42a65a23ccbb95e20148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d8038ff6761c32007a78a88fbac58149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73ed4281439b7ba3a05a6dc3e95fa2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ade4b984c81c4f9b9fbc8661969a5f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e3db8719f38ad7a2bb148d38679b7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0af08e560e4cfc582bf40e930a5f99153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab0c56adf6f95456285834e8750c2e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9401d44549790ce6f346ac9afbd75155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b96595215d96c4f1f86eb4650c623156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0891679c0c378ec610ce1bdc0818c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524d672616aed3a90a5fa50accd3226158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b87ca0cdf38b8e931fcbe40f5dd0e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6e039435797cf610bccda0338f12c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1e6f89596eaa245f7ebbeee220048161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2a3781d7bfb783d789ac8c9f2a39c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f641ea9fde067358e51f0c304483fd3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a0bedb0178bc5d318938d0eadb265164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274523176299a1de3b3ef3334b56781165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a23b262434e83981d75afc0b4c239166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc3ba9f9354407e6206421a8721fc8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0b91d93ff89ede193131124db2e88168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d574787a8442e0f3f242507f8ac95169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e111d7ad847cdecd30d96200af10121170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a68f3d52b544f37896794184451b08171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da7af4f5cc6258a2ad46d536b63083172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43efb3ce5a55a2db6b08ec24a0135ca6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1197c7be13ff9969e6a3ecb2f2f1a69174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2376a164e3a06d0ace835c8449ce0d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259801ee2c76ea4ba739ca26dfcd2e4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d91942b89bfed0a97d8d32b7cae415177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ccbbbdaf3f98c437c9b4923dec19ba178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb904656d779569ddd5e1815d667ecd0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68322c223c8f51efbe992316850a5e78180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65258d21c4674e2793218d1c028a0d4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cedab205c070cc8ac85583e72c907a3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2b76f118b7c89d021ee8f242b45a9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5b7c903d59679f0b53bb8a5c37b56184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ed34371e6e32b8be93f6b8279d019185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a565eaf5365b77565058614ffeb27c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60283f0f066609dfb5a893e80bfba410187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0e41207b5dcdbe74db18fe3ef0b08188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945ffa34e1d5493fcab50ed39a4fec1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93d57d3f4a5cddfec9d14697eaff97190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41d4b9f3c0488de31efe433652285e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b728359da0a71c248f4a854d3fa9169192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796db1690a1d1f5e54ef6c74f4f3dbf2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f472975c50b3b8d724bd1eef5918d6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee996f8efb9a4d2c329e4f9e574c2f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248058d179b79878156561abfbe3d4f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b8b8ee3c79a474157a176e4264366197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867352bb86780f0629a5e001c08a6edc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad773364602ff2429adceefaa24ba0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1c218827e6d68d4b80a05f3dcdfbe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead8330e247c11010020d630339b94c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119b2077eeb590ee8367d0dba1c474f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94f9c70719a75ecde00216fc20786d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d182771ed769b97a0524d309013eaf0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc019af725b27c4466037a95027036205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579987dfa28d7d1b481e8add15d4660206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeacfcfac6ee20407d4e3ad2c5ed0ada207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa7702770fa7371b2f8685932b25d2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc7be79ea9491da5a7cdea626c27be209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0e36005b29300e916ebc942b40f16210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a60f65dd0c0b108d25dbdb2a9c636211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b239c930357cf697ce4ae9043ff47bf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d20538d451d1af73c4382a80a9c9ab213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d7191e28ac6eff1eda8c29c8cc30c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9535fd87a3db1fd1f04fc3e9edd2786215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153fc620a26b70223f2b2bde35155055216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188012ccda049af46f46004148d541a2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b877104e627121b4206fb1fd3ff261218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d84c96ec514fcad38e57805db01db219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b163374b27417232c0cf7bf68b80352220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec547abb6d6a9b67274b3a3a49f0195221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1a152a47b5bd807c37c165c30c1ef222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097983080a0ab5f77acef626591b198223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c5b1b59f5206bac6dffbb0f3cb6e3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b7745b4f30497d27ed58bb42c6c37225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0cb5bbf0f9a624b71975f8b526c08226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f392623f1787ac2b197f489897fc62227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba25f60491c8485f40224242b06403228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf588fcc4296b3e897ce98ee750b994b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24fee05bf06ff6003cc9db098cccbee230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106197710d00a1c269bab3265dd09736231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627b52821b28e9ef246773676ff095e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d156192b6030d63a3fc0dda53c37a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7cefa833085292e5527c1c0643f84234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c93fd8f92e8cd4674490453283c2f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43764347705ddd703da46677d8ddf3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73742575f33b96f11df6b3ebeb550254237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2bbb72f79aabc55fa319cbace52f8e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38951ada6d46c85f6b4cf01535b80242239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670fc4dad8874a4622f4df3595174c9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5a52710ae20d30a9b0266706486a0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66505238b5f089403aa89eafd364109a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4169145dd51bbd4e5038eda453113243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b074b3774cc33dfb86af8c1f432763244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a0cb13bce8599f63fb57c424eef29d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f4853ff8936b3867253bf52ee0117246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8905889695cb6222153c12462270a3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae2ea67e962d046d56241bcd70640ea248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e14973a7d62cfe654b334b70127d9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e54c09a16c9424752365ace153dff250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5596d162214a6aa72660b8cfef9f71251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cede807df4e6892f12d94bf5852f77a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e53a09e3c0e16adbff586090562961253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536da5cfeecbfe02da5bcecf052a19d8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061a49a4159b3ee5b52d395d3edeff7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276e2070876eb706c64c29a8a900c0d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d2d354d06799e6c64975e9a988e34257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae171b87108c702e1a203e93da03e095258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65952e5be076098abab5aa2aa01d6104259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc22a79561d5d1fa8e725d5788ebf9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9967caf0da7ce4c6b19b2d6ae67e64de261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301ebd72add7913f48f0348d21b5e43262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b98d85b37f053625d3e616b24c08c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225857547e0a954a09b686113c329a3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b90473a0101fd06bc275caa2e8665265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b84d04f6183e0aadcd7e30eb9b952266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b845e12378e39de9037ef52903b224c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ce81cf2c8f3b3995f07e34c4eb217268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec4542065b4c1af6d3b4f89a363d63269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83b2a922819d893ae1646ba2769a5b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2dd6c65f9ddae1e842ebf2e22fa4a7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9672a5f64f22821ebd88405ae6660ee272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea23f38f4d6809b6be7a680891bcb0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0e55ac552297f0374bff3812d8040274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465f29a5a60c39a1d686ec27477a6da275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0db897d9a902818ab70083a16130cf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1174fc012684d2ca3ed8022e31088277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d397106f0b9b1b31f8c9426d5b406e9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb7079b7443c38bc4b00bd36bc3955279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db14351bc664b33f767a1691dfe8af2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f327992bac61536533d6c4cf68a154281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da3fdff79e27c3e0d7560a5fd72a8e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e34fd8cb53c9da8383d15e4ceca7f2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac6ed276e5b14516dec5fd8cad841c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0576ef0cffc252cddd8b9080e71837285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78704315103db32077e2522f85812424286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79866a487253ad83e13822583a487460287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed69b47edeaa4d3af1da03b326d34d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e0650d8b70ed622cef32837a47e43289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e69845e3a62d93b720a97ac2953d51290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457819c7d78e2eb78dc1d4f75becc0b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d4204e239507c338266c3ef692e2c4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6030324eb0e56354511badf2cd74d9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670f5630d4c988fe2710a35a9873491294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0c353935ddaae16076dfbe4e15f9a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef830554100d825fe6cdf60bc64162de296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152889aeb804ad34b4682c7a9d567273297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b34f9afa36b6ae7c82f6f088e74eb6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b03f5fb03cda2705f18ce51dd502b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2c236afd7f530c39b7d70affede42300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8add11c7158d139f2d78763521634301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402ba94b32655a8584fa072415087f1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808bab39c619c5444c41333d9b35f28f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0c376d8f3a0d433dbcdf197e874eb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4f524cd41e3dac80210e053195ee4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f668ebf4a1221900bfe271081c3e8b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47047fa7bc70474773ce2f84f12725ed307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c36f0d7383533313e14a7503e9d861308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744763bb2e5800978904599676d189d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee7889d4e630d995fd7716a71b0e26310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094d786de0b203e957e8dcdbc556940311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d55557f2dfbe77b74e00b8251d63dc4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e45124bd5abcbc125f7581a5986279313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea73f6c3f9f3410627ab0e4859e1ecc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5091ae9332012d9ffadf64cf9cda632d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ecb10b03d60bca530c79d88d9ffe4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08254e274e2eec1af6b8747573c0726317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16920a519650e728774d1d05eab098c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2e2f2fc8bf268ee2127e57da5bdb1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21528ff37892216256db33cb721118fe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735cdfa38a2f6ecf661fa73b5b6b4c33321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33bd267d4bc7c4144f78453d6056a52322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f1441ace252f0a5fdef015937f753323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2909ee9ffb25d5671acf4534544a98324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d534a7b5379bd141d590c37873fbb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b18c5c7bb76ae4d8ca2ff9ba8a7b4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd998fb915168b3b2f9f0b1d5ecef44327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5cdc05e05d61574ed64c379413248328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57dc68d8f37d79172989447a6f961e0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0bade0117af8851b9d693b12c8d2a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d7e0e41d2dde35df9f7c6f0a8e5700331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2cbed01ee20885be06987abac283c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e535f6dbb502e8c964238ea124910333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c33417968c72820b7a11d26de374dd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433fec0e71b44396e334562228a955c9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac613f6fa3004e819c37f211689a3a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336a088ea20a5b7747c1e5d5c14ed94337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a51a26fdb5a9cb2f12e706f9505578338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a91e4063ffd4bb92e86581a4c4778339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff9fe97af1aa95b69add4e71be9199340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26c5859b1b53b8fc486631cc77dcb9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8dc690231920b3b7b7c1860f9a408f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cbb392e76c8c29fe58576bbb8f6236343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d146a6e76dce4ab32eee2d62757758344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a556e38a8da5cbd79bb31bb64a6b1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0fcfdf89c14fdf5cf12e88a8c2c2f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f7110754607afe689d5e2082816b6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2215ff029ef2679f1037e3de17cefb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a73893553aca23c63b8b312810f0d7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a9660bfbe55abe0bf47e53211ebbe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048c5b623cb7bbc29d60e55a29f0e64351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8ecef8a9d65d51e3c6f16337c9a33352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348cfc56973e0f0b40fabbc73ce72fc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3edf8090e46622df7ab55792bfa4c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad227c592f2a34bfd8ec34fe40bc00355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101f1bf9cfbec6550c5b403fd21a966356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4b349b5ba37950c3e86a9051c1b0d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70ff423024e72f1b794ea186e8e170358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612a6d0f067f00b961701a7085d2a06359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea72a29393ff3b842fde2c69caef98360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8951a303f0951b9693e8195e23fa3f94361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f7bf220c30680437b5985ab531aaa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24450d8fd328c661146b3beebda71d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5580a16fc914e39cd8ba8726167a372364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ec5425fc7268bebf3e8fdb3cda3f5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f105b5670fc944e882e5192ff8f936366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42233404aa603c2681aeff73e73545367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f089fcce49949c2f4e5797e551d5e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c256aec7580584c8ebe17d612787f04369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f00977d29dfa9833a58a4396b3cdaa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076827d4410470c4f199d639938277fb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f156ee016cf98b01dd5e28978f2b8c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11593489af988286fc5c670354369a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac510d1cf66ac4dbf9ab726798e6dbde374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23663094f9a875101ad33eb0c2049487375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d529b06f850d2d63cd40d4513471ee376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c07b7537045fa6937cc63f0fa517d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8f421303890d0a7c48f1e5987b922378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818571fedae951a0b26b251a55438ed379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c525fffc903d6b07a23aea024ece38380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19737bcbd815532da3871db18d298e02381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be974992fa56fe7929ae0c1ab3938a4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358de9a886d6dc0ace275317b317cee3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848577b58557410733720e26eee62ef384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d13558638733f425162eba27a34ba385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03442f2bf412423f3ec2f350f15044386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa92ef74d03d596f2787bd15d7b5df387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02da95a2a2eefb9e45ac7e02fc7962b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5937bdd5294017e6351afdfd263cc4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b380f64d7baa9af95469290b0e474390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b7aa5717b05095d3306339d67c75b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd67202594328b1bf97b645557e8e27392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a49213668dbfcba168912e7ff02620393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f539d1bcda04a425e7714bdba16d030394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e1af3d6b77e8adf7ed3e94829adee395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa6f6d6b397f2ba071c8078159fac9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83eda8a6269bb003541331216ac910397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e143e1977e401d692fc5c173f1822fd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1c4241c5626cd339497aff9e302ad399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc3b343bcb6f9fe02866135e39c109400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07241a9837d143aa703dd78c455b72401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0157783e8acd10155caf3ba878e95402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0642a923cf49b2c0d80d87ee7b3070e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51036a98390e1d11aa22573faf64b46b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045556b34f483d7aa3ac40cfba190d8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b419548cdfbda7778f827210ee2591406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f3ccc77b8153ec8b6549e9eab4d18407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0c9114e68848f56da07300e95c357408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d120ecdf90f4ccdb28965b214b24a3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413a41dfb62c0341dfc0bb2db6b785d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93b340d71fba465de573820a8522d1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7025af2b6242a896be2c1e15281d0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e1e1965b36a7a86364f88f6c57860413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d7ad03a5df8f4f0d469f64af752d2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d64aa8fd9c9e6a9bc43b4ccb5881eb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187917533ad46dd803458649a4dca10416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23f1ab92a38c7d116b124073df33ab417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee8b6c4291ea687e8ae2029817d595418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06847f0a93a874d357cf756660457e4f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba3d52533f7086f2dc43009631941d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1ad9f4219fdfd71259d4f3363c3a1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e264acebb0d41754e6e711f67bb9687422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8716de1ff41a821decc1853ff715ce423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0de5a804458f6d02c7feab0cf44124424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d92aa11a572b175410dc074f5534c0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f7afe224edb1d6ab1a56f3bd5c3f6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7bd562f57dcdf45c7c7383a429c7bc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86902e37cebc41f1d068bd4a77f4d3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f5ee69b1017f96887b13ac1083e52429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2eb4254f1ffac28d75e909271e09f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3771571c564e7fa399efee748f68d8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a966926f5813e4a05886b6342dac6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079fe6d3568cd83994677d9ff2100c8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e47e2a602dbf1b551e7fbb8461e6b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d665e257e12348cb7ed18bfa06aff77435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1cdc78a09e7769623480aaca02f40e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20fd648f3523710ce76af3fc3249723437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe31d7023a42657ca5c911a3fa3037438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c86acd0438f6e6a2d248f2be5848d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d239f8f7b40fb0b32f2e9dc29944e0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d93ddb6b7420228b793ea4e1a904ab441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20eb65e37f7cfbd363bc282f89b2e1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4604a10c7fd02344a0ed909e58121dd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f5a2210bb31058f8a995d9548aae4e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee853c50174329c10d5f641a8b4381f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934122eca2c062e72e5ad0375ef2ba81446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54935ced0a742f9ed1757dfa54e32e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd77cd57747cb759429be18fbceb5ac448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b9653216ba5ec4a5c4590ffccb23f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea1de698f9ed5255f906e6533c6a3d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec99025aa84eed8bb57e145b010d4e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f32d61de6c62315d6c559a1971a0e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44586809356a7cc61b2c81b543206b6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891692df29a5d2a9e44d5082da41e30454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc12c91fff77e633bec7f4e9e8edc5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64923c483fdf8a2419f6b312b2045d6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7260e53bd405080c88cc35460f5367d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a49a75cfcf571dba7d3e55a03c631458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe51263c657129e05c9148432650c7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac183eb08a44134aa89a7b6e4706f9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c448f758023417353e9d89da7cccb9e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d530c139efd49c1201be037bafc3f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b16b473837d785fe207ce50a2ee83463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0b5ab6c4e7032ff4562734cded886464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8db20e864e36a2197f70e0a437281465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b71bf589d21a5063559d9b96c44b1e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89cc66ea14f2b83cd2cc4207d8b0b1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d53c494729647a6efc9e3a994ab7b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171cea711c4f49873ff0d10ddf93470469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeaf184f42a9e06124c8d8b6f810735470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e98fcc7a2b3b93f541b228a41291be471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d01d33a5301d0eb249e3d82a5a75f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6430f5dbf8cc6aa7214ec5daeba97c5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd277bf60aabd8dbe6d795900433988474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f3fd001ec22f96dae0952349c4b78475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2025535013bac1226e797f3ff5f2ce476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf159dacf14818fffadeb348a01867ed477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394aca61d4c509c38af6d96382f2d3c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837449360a963b87fe6c969b61e437a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12ac361ab0f9af55348f7afd4e188c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f30c030e37636a8a9d110fecb022a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455b8b897cc60c616b843125598927b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6bd59ec10032b796d7cdfb747d8646483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605d365f8ba8346a7649f139d10a4fb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ede5b1bf134df52123615b0072319485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5012476d8e8921f28030eb24a1c6a8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424fb6d444f0ade6497d23a3597a8769487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882932fcc5403b55a3ff69fbfd8b0502488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac5aa0221457b6fe63031f96cb6f40489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9869c9738eb36b4bf91e3af31b888e0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5b7ab3b4bc42fe9a2dc6e08838cc0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21eb43c4b3b78946fe9ae23c9c3f53492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa4255af1c888d176053c99ce9d872493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7ca4a0881749a5f5de49ec4a0e9b6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7bbd9579500b74511bb4e3e2cd34a6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e3c55f8c32929f84e38e97985b46c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b0dd270cd0b9249c696955a9042d7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35f58a47f2297f3eef1acbcf8baa97498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b174ba71ab9dc45699336f0a371e629499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a36d251f5a8772db6c2dd00bebfeef500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb8fa0eb6fc8b66cb67fd934f966ad501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5766312ceb3098dbed85aafe629ac37502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3a6355b2825de4e033b0d13ea5b1f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414ccabb7d521e30bd00fa22192bc53504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a7232af26cc78b4091237a0f4086f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29ca06e62b83a3b541d89e840738a3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78488c6cbdf597498c03e79fd81c38507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117cd7dc171aa0f424c3755c947c64e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee58869d51b6edb7575025539e46141509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2553d02e6899fc2595df99aa3ff7c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89766585757ca9d72db529681a5681d5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ed004da5fab5268d6d5abc2a4fca2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bde45731c6ea31a78ed96950810e26513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e0ae726ce0772dfb597b6f487784e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61908770df8cf3628eb39daff88c6709515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118ee1dda4664f2202c4fc227635c2f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481dabdff5d4f357d7039cea0cc194c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418bd6b571971225cc98fcbea045f575518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d307eee07fa84da3d8a982922334e3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f445d83d7eb1df55a14fad421d8fa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3e90f2c9b8c95e28721c0e94273d7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34199465ec916fb8046972fc07d43771522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3db0be42d6f88ddb3a6670bb0a00e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5216889e67200e19177207090f99ed1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9697c97ad419e28fb34b716af32860c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f6d99ec6ff325e92169b260b2ebe6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a77449faa61977a1a25e7da899ce5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d7ba5fdcf9e4c0d649db881a9d5d9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723ec59db281a5e7a0cbeb1d2e01988529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f38efcc6909ad2a8ad4282d7abd16530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beae402af3b567c749768a9777ee0a8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765359ee43e009e804f6d54e30ba77a8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9964e83b8c479bfc1aff5345ca72dfb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49718c873f0270edfc956726e548455c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3d80434df24f7e90c51bea70b6e30535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af60f6adb3a9a6ce773367741a254e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e4b90fb34f6fb818e1d617472c9f2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3e69c22fcccbe28bcf8df6e8c1bda538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb0fab2f1f2da2f0257aeec064b5dd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3a69b594a822560aaeb213da530ed540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd0702015dbe97eab8ab6eb72a1ea9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea6a9a27de12befc1bda810a00333f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84265328ed4a7d81b7c06e26da33212543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffedd5d81de730ea1c98e7f03c317f58544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2aab131db56681604ca45a9cd703b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf44a9cad961c9c096f6d61de4fe84546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2cb3fcecee9aa367fb54e79ca5882547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04df5f95bfb3c69cb581a6f517def30548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594334dd8f414c0aeb6ea7f4c402e983549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353ede44d6dbfc3d318c65dc2a24972550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7cf667f505ca85e7c096495b536ad551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b27b61395fff5e91d2ce4e3cd023d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70527f8cd4bc3a4b554515274756725d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68970d80d6474bc9a1a85d0a0ce6a42554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7665f7aa73c6b616b770404b8de2c08555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d5f47ac630705ea77812dd22d7779556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8fa81a728634589dfb8a5ea3303758557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4dcd66395a763165766f5bb3f550ea558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af5ba33043360554f2895ab8646106559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ffbe6da4738fb739603d2db5f5181560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4bd3980fcf6a30bdf011132f58d28a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc066a1db121e1a0b226c45ea63711d8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d123ccf23f86e6521d4d6616415b44563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96066c28a82074de956c72c95f8dd8c0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7306c4490e5c8101dc152c3cb9cb9bd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0b447b14025dbbce34808f3e85ad0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a5d9145ac18fb49534ef2ffcf0608567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57bec75704f9ea78a1e6358439724f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe922c55153162e07495efc7621e8dad569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e983326384529404c08a93d812741670570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff198f3403fbd497dfa5aa6781487dcc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80badb5c6a18f82f0e16b188347b23572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab15e427a85e8a789fda9d1204d0581573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550b8b85cef65b24a522afba72aca62574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7381aa0a464794a34b1d673a7d2ae575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0057f5f36cb99202407b474a8079be576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdbea548cea69c5399777b088f1d3af577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6cbc0fd8c7e84337e1d957e3449c1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6649a6d1a42d9b6054858eac2c1aa0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed81aefa16f3b1f0872aa1fe920c13580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87633551d4c34da6a9a9b504d8a0c04581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665413ffca76774068d880f86c091d08582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36eb259bee6eeec8973c8c0f900a57583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d7fb24352e2bc2dff570265605e16584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb15ed23025432a82b40b47aa05cb5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0178d737f195ab7e9f2f4c0fa0b8f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c22b646a20fef1a5120cf12d622ff587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5451e4e34129aa08e197093c482b19588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634965a59699d2cf9e7003124ce883e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c47a8ec064d5b477c1e373d60a76b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2b4c7c2f9e091bd8b191111fefd8b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea146237c4a01643ea3071cb445093592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8acbbd4f0b79e1a8ef96b1195e9169a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a0df98cbb7010a1de2159350355df594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77a279398466651cb7ac24943745a5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572db1e34a14401792679d58870f7d45596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5922f2705d15a204963fb0b5c593113597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49befcf3f8fbd1ddd8511ffcc6f846c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e666577ff4eb32266fcc612ae8e3d6e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c37c5da41c53d9143355d186ffdd9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d7048bd4ea449a036fb277763d673601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79239734f866d5f386f5716d042d4cfb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d2b6316933b9833258b0715bca92f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2f9828b5c649dd97b42fcc0e1c160604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd268dcefec055e84a60374399f0c5c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1210127960d380c1f2f82b203cfaf7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d017dc471fcdc386db93e39b71e90c8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4cfb2e6cf50e7e04f0a7eb8213391608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1688cccb64bfc6c40cbfc0e194685c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07461a9aece6e1b600a29bfcbc3753b1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc36cfd7daf8f919186e9a57aac8502611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329581d931968b6b88bc643c67ce7e48612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717ca2e7d02dcc1067ea1bd3c4e2f5b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278516a298feb4612e033322a1652a4b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c10d8153c6f81f2054a89e76ab7c9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a1cd3b46a6e764b2301f106a3e176616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca83870fea744c9a874d6c2b430645e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b9e706a569ee733451e49ade80982618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d8a2c49bcf5554229d24c1b993071619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abaac4046a55bb60cc028a447bf864b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034cccb5c5fb71abed375e1b4c94d7ae621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a0f3d72678234b86dc7bfec4b4b7a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243b1abd4e453775babcf9b5177342d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79198745487666548e318728b68b5a7f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284649e1b2053c6f9eaaa844164febe8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33177d8d8e961979f0f18a8d8415daed626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93126a2a66804e899af8508f3882a8e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f180b7c69c7ba0f4528f9da2c7bef9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4f64133ff807480de3400e01c9ba4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92e0f0062cc7029248929a38719f4c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f7b33ec8e3305a78abe76ad0241c0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177ac82902e4f260711b75ecf36b3b2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c18cf4b7b7d1a78953a9cdde18f51633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed30ef050a16c805d595a634a71c87634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2baa24a0b03ec89efb9d1766c72ab9d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c3a6e1d914c209cafcf9126415705636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99506afa495541bbed69cb442adb163637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0283890a770b86187fd5cb12b1d7fd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ebad1703ba4a5a9b3a3bffb2ec33b5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b7c95dde81b2d5a29c43ae05c92c6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a95f21bd99fee1cd6b942bf264497641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb772c146e439667f3438383c58c908642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5111066bfa125aa24dba444059c7e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5e331c38ff72b6a6fdd46e939734c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00045bf4f0781e0baf39b01d2042e82645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe91106b2b866b8de42c2dfe1f35dc0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83346da57d50a050c78709c5c3990c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47ebb2f193a44a1f137b3243845ff8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218bafae3673363fb65735fd3aa8a71d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139351f7838abc9158ea9726ae362295650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658e00509b7693ac0d88375888df570651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec1e914fb4c0603d79bd20d1e4a0b7f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e3384193a4185f7fc99b6a36a3dae653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac4a13b1885c6859c0f6063241ff24654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de2302be218d9f9ac189d0736d7d84655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827bbf01c3e87b083f8b6825af0865fb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00375333af68674469c94c67e5459eb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77beb6ff5bd384359670275891371f6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119eb275b4c1b9a950d8ed995157c91659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce574d8aedc5b0c97084c3cefd72f4e3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126aa6763f12fa015c57b9366835cb7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7723d4ee93ee59925451529b6717534662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1132173feaa06792fa97702211e90c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac05a0a071c5710d48d0f459bd39cc3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec267ea28670901925f8455022f2e9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128599ad58a3e1fbd9fa7078ea12dc9e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3556721bfb451ee0b4d93a1690bbc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8d12bbb49625ea18b1f2b2c3a9b1e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6fe16f6ec732f12bcbb1fe9ff3544669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76381b5bfd08d14a4701970f7b0882670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81630c9b21b3faaec92971b3f3d4d5b7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098b2f0d2f9eb90d1e2b8671c8a571d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3fa305b653835d41ce15fdc78858f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685fc2f07f6e70af7e6b71af8998ebd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256fe208ea6b69b9391c70b515c2776d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf07a78f94bd3e6ff3a9f4e36d5472a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ee2f0d2821b8a81a959d58378ed17677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274fb648c4ba0733b2539b92223f36c5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa830a80ea70f01122f2fa91fe2e35d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3572eb7874f77173bf5d4f7d7ec6a3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1258eed36fc0fa539aec6abf25e61681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c51a811ff23c9bc2b9e22ae52d376682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1cfa6d99291f582631ffd3f024f02683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5fe79c39f8d8843f136e645cc5b2c4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70716106256cc383650aa2f1a05bf7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877ad0f91954b61af5b6ea2b87d5c2f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd64bfff2cd23e190965757e160ae88687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a856919a4ad4920451a15c0dabfa8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd830ce4f49d811964ba546d72abba689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282e436b233dd6844f82b04a35d309d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e0da57cb7c6571b72abeb52d1605d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad168b105fac8d20bfbd1e4cd169d3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ed2eefc4c350b7e306d47767f2e2f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d734e2478ae6d5d7a64ac225ab33a45694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df280717bc03953b3984701fb25e853695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96fc9d4861149934ae835285362858b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174ca212d0c596e3bc69e141882ab76697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3e3f51cd7c540051acdc6c4f2ef72698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ba0f2fca9520efcff628ed9c0ffd5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c2dba5d3fcc8edc9742f06e00953e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1275807cef9f3fc55575e94c06c8e1b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409a8e7aa5c2b5c343e7e3dd65c9aef702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29652f0c60c4b0c9d4fa04392ff40395703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829bad8ad0344a8e66ba141f5a6fc6b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb67c9aaeb34397e2952f78f5ae942705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323565e7c2ca0a2b049c6b8cc77bc17706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce30792b51476865e417d910352f416707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335bae6479fc76cc9e99802a55dda96708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e641e76a35f3a8b88c201cb10fd8b0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfae184a2f89fe562be0fa586310e75710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9bfd4b3930b244f13d0c28ccd281b6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9408f167b7043a5c91ec073721dcba712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd29a3c7868a8b499bfafb9d8bd92a4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2e66130734ea9b715b23d4d6b35cd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c340573fcf23df0ae1ab42c8ccdf2e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d32bc30e624b3eed5b13e9a7c104ca716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd350548682b77a885395e942af765717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1837716432728ca952dd43f39773c8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d05631d7c0d2db83973c90d9a80351719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083b4ad7364dde286ab0e2eac741d65720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ceba7cfe4cfece448e674ab071f2de721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea096f0ac54c6a7cb65f6f3074cc450722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12e29309d5252e88d17f88426b8837723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb23aef656d728d56f8f90fea9bf1b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db208ec5ba335ea2e8a140889c18c6a4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79f9297c9b5729158fd1039979a2cd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dab1b26eaf1bd0578326182e858b0e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab1700c75d21f84fd80b5c1e6a67899728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58279bd0d80d9a88ea2a399b6bc72d21729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47ce3675eb0b8db79dc34f031d5d9e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4fe4a1365355157b3244f852bce7fc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea6b10d45c33c54ee1a734edf632e4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88828d69142cf1b2146d6e9a16fc9f5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d34a2334b97ee044aa7a5fbb66edf7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83f07fadf08d9a26c93050deae52f9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e1e6c991d4e8386b1f1d99b6de475736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ad8791b2d614bf99c05d851f90bda737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb267945e3b2637cf6e49930c867165738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb22350beb79d75913ab5da0619e621739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae415bb034e3d26a42315c22c6f810740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f56acc805e477dedf1f01ac0c48d48741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95b12201bc58cb16ea7496aea32d4e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88089647f300cd37f2afbfeedc9304743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eae460f6b2ae2e279c5c07b0ce31f7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26cfba783398a90e9afb6b5bd2a7f8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff48271d8571cf2d8e5cfa52f57a76746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac0629f0f5ca25fd524342f5f4d828747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc75e21af16e1411437f158abcd0c4b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c85fb9317c513db130b2cd98176c0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843120b8953ac94c16e4aa3da709ec26750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad518930aabb58f294c8a1f58a8203db751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127c34875ef029f38eb0fef5fe40126752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713533eb6d3704dc75f197321e16fc5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec002eeda86c81ffaa80cbb1098da7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4eb6de4c14b0421c8c77607f142798755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f421000b90674fe01c50684b141ba2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2f6d0a58e4b57f6b5615c01759584757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1c36ae375d6398d1ca9519c4bd8fe758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adbf7dc78df1dd64b7a14cdce4f8866759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b1cf384aff4a44d5583011e3f8a6f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf903f32035cfa4f43a0dfc9cacd6642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29aee3a73d48f6983699dac811adf13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b66ec6b728b1bcfe84999414df2974.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d3732887f4b3d6041bb57b73f0b625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb78dc36512130c60ca15f68d987a56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877830cfa07b658f127a990831562fb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc819b4804465b60667baeb7eaa84588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183f276eefeb67b5b3533d3ad4031539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705a6000badc92765ee41322c49fd5010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0abe49fb2fb640cdba4fbb490c88f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a027419f803b369e5993e360e69c204312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a49203610d2457345e2cc54f45328213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c25c5dc51c91dc11491e30f75e55f714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f792a7488451f52be2d6c040fbf80d715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a8755b46e1e3d8fb29dd99089a28416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca05b8f5bee4af329a3ddbbcaff9b117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080e0f55d0fe234d3b966a8a5179b1518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8c7ffc9543f3f878c9ac17164a63619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa12aed8d84991ff40de8277a6633020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74090f21b24927a9866a12b18871981d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83946f9f93269544ec8e08a6fdbf6caf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3b716aee19671ec181af106456a1423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92553e0bc315f23d6471d1afeafda7e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748267a346df37a31e8a7b493229c6a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e698b87d9a77f4e2eddc8b081015426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a9704701a0448d18f4ce26aec7e7d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3589924f1f261fe21a6d377e3e650ff28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1286adfdfc1be79f12f0d64d8c3cf7829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0b6f65914ae31ceca265cfe59a97230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb317ece209dcb005f58565294d3a67d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb60b3b8f547a0e9dcde4d47f41a38d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c399d625d6079703d6eae4100791d5f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8e085e57bd40e7702e5f6d899d2be34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8484106ebdf02b184bb6d0a71a7353335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156fe0958b6ed1f1f352c1939f54939c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46419950db9fb15069808ba54895fc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eafedb4e4b4741247f3c5d13cbcaef238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e8e89dc9b2a921787c25f0c72cfa939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e932795f5d9ed970d7bc13af99fee9840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aeabdc1e2888b999097f7f7bb8531741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94901cfc4b1e2e03bee24dc3ce3963d842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586b8ae65544d29323fcb42c2e337ce43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b8e58438300b718155d5898a0313844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3dba190600dd21a7af3bafed70f7545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab43583888d91af706ce62ee1e2ad1546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa815689da37c31fd18ee03c8efa5c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d538e9e52e0cc0f2476d1d6e72702048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e32ccd362bcf987aacb028c5938ad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294004da4d372119357fe01116a28e350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8378b61a82481c351d8f8cadd358251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9683117d5ca576f09f928ad99f989d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0c84b6c05e0e56efa32d497c0dae153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440560c58fefc5afc38168e5214b5bf154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb211fd83a2eeecfac00832cc22e74755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ebe011b5bf3bf5bce5b5f4ed9deb456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b937e6d8715bf5f8b720411aeffbd757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701aa71560b677c60807fb48f927ee1c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68baf582e124a45acb728c6cfba0eba59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736da3bccbf18dd7dd3374a8c5ddd0fb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14dc94d4c3214e7753e8c17bf394c261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403793fc925156a2713eb63efe03adc162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7d3dc8889c5be489e3131ec31179a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424517046453c9bb50558c534b226b4d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e3b44c97c6003c2e05104ba5d332f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f118dd11be4d0d6b416a3b0eafe79e766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36bd7454e71e363706ce63a502271f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8004a88c04e73a0c310d14c1149a0968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c363968941c9e0ef419877ca5c939769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145555c58c77014ac2ce80edf0b2b96870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4055136097c0a2aef28e6c89f1a17471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966032612fad6d1d7932b4165b67a8772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8e387e427af878ea8fe32fd261f3073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788b1ca568d96367744bac55a9a83b674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d21913672fc231d4f7fe71db7897a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fbcf0c7d0b03c6e88f6e23751b19ae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a4f2786cf0a21117bab9d24c6975677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289fad1913ea6c91500cd2f5662732ba78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25323cfd55808e4253c2ae2eba09016979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce557712891cc3241cd963e5afd67b580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362c93807173128858017099721ec1e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff4213e1a22a1d3f6819ffc884606d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238613e0432fb7ae11785d92eaf01a7c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a3d530c52f1f75b2cf1c321e97f3b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce5f7cdd40837a8d484d666959ac1385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc28b7744807e312159b9d9970d936586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35ddd1b932c37fb3d7d9786eb1c73c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a756cded46ad2471619a216dfb92c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f1c9777e21b7cdb2d67edffd81fcf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94955a7187ee66c33a89768c1616b0b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20457d787bba2f74185a46c9952b683691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc178065bd9d993dd60b759ad7d5b1392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80872943727290874db37718a51ac5cc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ab0daeed8dd748ca5bd708b4d9df994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c437051a344143457053667e3172e0f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711cca8e4e95ba4cd6a78008e8f26d2596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ed4d59e3c9fdd2e52a85619c02e7397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d311319abeb04550ace3ea52c355fd998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d730f32d5fde84d1837b6e457759899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53671e7b28bb633292b736a4adba3d3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed32de58a6e1e79f2abc17d5ebf0f9b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4574f97931cc3e3b523860f07bb6e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467fb84a8c369142a24bf18e2917b8f7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e2682a8397a27f63ab8ff7585b51d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22479d41076550c02ac46bf2b906150105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d388034394a5535b45accef3459e0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3399cae80df2c592158993a33860ee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec1db59b46f15d0ad46efc7342a002108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd14425e473a2b3fcd1d5d6dbed842109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d6182398ebf8f08f19e15b1a5a561110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d85af86c02d24a5b879bc6ff08c580111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8ebd76259ebf785c29136f62d184f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6db38e34625cf8fbb926c7161124b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606139c03b5c1fb9155af83a11fccd0f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888afb757d72e61aa0fcc0b550270963115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867022831446d69b957a8eb9a9bf774116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b693793458a5830cc00a6fa45902d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91c282ff54c3cfc21fac7c0bfcc97f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a00c872819d4cee230e493e82acba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e1cc4d2cabd5345c78e8959cdc891120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e19925680ec40de72517b2e440140121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c60675a5ef376b48c904417c10532b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d45c562457767d9c3b8e7c7747bc97123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62a189c72d1c15504dc8b3e1d344da124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53df4b8cd865674636b691ec8a2391125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad442c3ae56f00b5db9ea6a1714f25f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe80f60a342a1f3462d84f19eb1b6c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5681cd8e24915e9a597308d47a2fc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356440269d0a9effe54d7c3af7836c26129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e98a611653ad0a1c621b3aed62d8e4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56c2041d71cb05a3e2b001f46430ec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5696e85ad34be65ff43cea6be3a4244132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823bb57dbd1f1c3fc7607405c6b7a08133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b34fa2ab83438bdb523e51bf6996b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e322bcc767b8df96baf7e67f60f28135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9e6b78a07feef09a7bc6e39ba4029136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16afa1401d743c14b3c5f34675fe03137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da89b3197d01aca0cf4d247749d1022138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962f9a092c33a915545ef0d1080034b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba73279ebc16bde97ada15573a8fda140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70fbdaccc6b0ebf11252a4d9aa448d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db27de323eb70e598e8e06142ab1f6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109962fb75de7ca4cc227d9c9b254e25143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2545a800dddf9198a86929906a8de6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93098368ddd9ca06abe0350e3d96959145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5505fb9576826b693b270ec434f80146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d94360d8d6309c09efa14f8c287c5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36a00bdd847c78b120c07cf86e5faf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e3d0951ff340b9a73525c3051af3c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf55ed4df433a0f90cfb9c157337bc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9786b8a93233720b4af66013fc0de72151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6342c2398dabbb0f6e3b6648cd0bb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad67eb9bbd884e59810528114baf1e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c929b04693bbf06664e1fbd0a6694154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e814cd09373d54aa9e4779882212e7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf9c09526585796cc750b719e301d8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185786c657721d7b892f7a70ea02104b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2c44be9c9e02a5f6f5a26ab9a6115158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d06a44dbb1400f508c5c51226f90a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ced4ce7d2d29527e08cd568f84dd18160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5366cb5dd2ae07c174da560e76fe60161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7f9ae483341ac333021ed4c4dd5b0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9fa78fb96ab4c49720e887d26b8821163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550b09cdc728e7b1e5c444b23942d7e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5109e23e9458a7c6b9b2c4be20e0a5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7066dd4f6697afddfdc5149ca7fbf211166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7213a0a9bf4571a19fc97c3c867cd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7d11194a50d068cb75a584bdc5710168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aae6fd18b9c7f70d64bbaae870267c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd2d5c003535458f87b862266d2714170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47425a8cb3c8ea5693e4cf178c2e8ccb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1b5f1cb320d77c3d3ab2a5140aae7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b19c105cac7a1d6e551ee102b7cfe8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16236909567118ad79241ff73f649c7f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6c02118d1dee19da9110028ad65f8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d9f98294aec37f69c51fc19165196176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d71e930eac4d9fd9b6b911ee515f7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0527a543687733565e53502465052035178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77e4e539e57d614ed9886ea6d5365d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e38a146510c0ac1ac25122949d7d665180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5178859b43b7da2be212dffab8c6881181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab20f7695424bfe81287df979b8a97d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e429e3c955e23044bea355cea5a0e21183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d245031fa9c2749a4a73bd97148c902184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960daa5007fa5a679acdcdde1769f10f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba90aff77799541ed93708a63710c2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623021331269e413003ccf89048c0d5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3c65d7b3857699ab3105ffa1ddde0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d324cb7824089161018ec1c49c9f35189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4a7c10822015797c021bda03c441d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee984a5989dca69351ac178f07e96ccc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159288c2ba7a1b6cb9dcf77ef6208ea2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16157f7ca40e5c388d3ae392c39e4de0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10556699889e068ac416783abc27b0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ed55075e05b48e54401e16aacb295195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3830df96b7e3c39ae70fc81d7e4ee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce446d9979402f9ec14a3c52d267c2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71ad1da8172330bd1cf06c108785be198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b197c12f2f88cfe20ee63fd3762acf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a206469fbef058185eed17346b11c7f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc7eb26d94bae41e0df29c155408aa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709515e75b8383ac9abfd5cc7a1f7e80202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c124bc78d8e9a86db31520837ba233203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb797ad8beb86bdb037d4f3063d5f8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd18afe258f1de47d84451142953a6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe3398fcdf746d4dc7443f185a433b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb16267318bdc1fa0960a76141819d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ad0b0b914e6af262bc01503ac8302208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ecb7c4127366cff9b8bda39efbc67209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b34992bde99a8af58aab29c559d1e73210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7af671bd831d76d18482c4643ac59d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d9c72dea82fdc04b2c9fe46d6d960212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a22e86ecde31f1dda48a73e7d353f4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed40db26eeac6cde6b9c921513a29e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b77c969aba08a153daf9eba8a47a07215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55068ea068c7a5f139281bffd00ca67f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595504437e7d052e65d286aaad93c330217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f34ad1a5bc3675ef1afa0e118c639218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a6f271e963f0b7135c07b25721322219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18691c34f6ae986cb81f492b8ec99dd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332e08adb7b78241a81579c801d512a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf01e24fcb5e9a272ac2324af1d2f33222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0de5e8ded3839faa41757a164f1a0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66cf53442078c686486d553704ba8be224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e39a724bca2a547777e11095ca50c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b584e8e3b7b86115412f86935a11813226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1e15f6d0923ce15c7d3b9051cc01c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca134b0e247a63a59c3dfcdd9b3798228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a57006946bc1d586448c4325c0934229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd42d24eaa8ab9b35b2f1cadadbdd7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49230cb88a422ae6784bf1b11281e5c5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de892c8916da7c8693b343c689a89a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5cb93c88c8b3f93d97753e508c4d80233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1687f20fab2e0ba8ef45fa2d3a609a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe852de5080a2760f46912221f4cc774235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803dafc6bf5ae16bea63016a586e352b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28109c1b53e82cc851dff253838d1050237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0dadefbbcc0a2c44ba95721f078ed238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c83f6710ab93288a88a3307a5f67abd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30923037a1e223fa337aa33c67b6ef240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d5ed49dac576e236e6433e347877e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df3c0efc5f25939a375153f1179a7e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1fd4d013ba6d2943dc04f76e407ed0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccddfedd40e1b68f4ea5b57213bb588244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ec2da2c76540146cf28da33f0cd0d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f07bbb2fb52e3ee6402ac7e66bae81246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6263de0988916f06b97a672ef76b6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a788a498169827b448196874e346329c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46334d2bdd9f9c8e0a5af152a1e295b3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f319ea2e021f3784bcf172e157a97250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447cd74e2d9edef445f2ffa7d807147251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd9752a6d0dbe8388e856518da1b7e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e03d97e338f3314e1bc5639b03bc8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc64a8b55245bf5bf3cf69a275f914254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09131a32e0152847373ce72c628c06c2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c6f4d035c6c9de82b0dfc34fe76b3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b7c4c2d0c383731c1c68f0c4861da257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818cb371347289688a37f02689a6e94e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2209a5e36bbc295038f76dd03c9e0c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b2dcbb735eedd8b36d7f93c0b6038260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d74794f94daeb147dddcc7f7ad460c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d0b6029384e87df85c10c158b6d57262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb174d9cab7444ff4de8d338f14a18263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143516b4a9e408e9e2f9fcfc7ed19f2d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5a6709c70f7cc22f6d166f7ae776d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54837d876f3ac311c73a361896739c75266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87077d80fb2290870c9ccad5c529f3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc086b9c6d2dd992fbaa1f71d0b89a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37be05d725862e3330eae66f292c7f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a37c54c7c5247e46b6d07eaa7cb98270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31586a199e788ae5a595c4a0e3ef9158271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd98c5c249dc31b6fa4e0df85d687c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810aa1c74d5c007ed0df141c0c8970d0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0759ad6d5ef2adf5edb44501f5302a2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7e750c5e1fda4cf59c25eb4672f59275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f037c1e48e54a61176ce0ec33b97d4f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fae8f5c2f14cb33414ebcce0028b1b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478418614814a3fbabdb3b33c2364e8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487f7b55369b8a54412a117ff11261d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86dc275cd3802dbbe8a970ebce52a9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35778ff3d76dfa3d7190c17cc8f3dd0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dcaf285ab17d1cca49e5c5bf6bd91f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b16df9b7b10ba87e5f353e136513cf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd150e4f047aed8f9dd61029368a684284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9794ca497877663765c27037f8456285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d895412f8e3dc3ff3391ebb60895642286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e1e854a5269ce5ae30964bdabed81287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ebb3b697538fbb49763db3451b87c1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e0c5bae52e61a054e18f7f0dcb235289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010b7bb36833048a114af060ddebcad290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e72171c556ec88862fbd67088864d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6dfaef5413b65b547dca1b51ddb538292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b491b9afc2c6ef6dd3303027ed5966e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e51a40aa10513aae027e4281fdac59294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333191627f3ac94e73cf5bdeb339a376295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6d8592002cb6067ddbb70947ff80b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43917e9df46acf45ab33dc2d560269c4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637da2925cc01686b24c40ac495a0de1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27870176b9d4a957f281624d88df7cfd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7ace504440c0e94b9c215731b67ca300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469be82501047b30f2a47ba0c6cca56301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234020486787d4e10109b5dbf2dc9dd7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598f940b2f7d0e530e02bb6264d0f6f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc13f9d3de92993e30bf99d553c6ef304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dac903a80860da4caca21b40f34456305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab84be429602a0029acb26f6e49a07306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a846cf06a3979044821f8da80e80da307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f5be646a9c4e9dd2797fa90bb1493308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a727d060e57d546d85e40f8691ecb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c368ed91419584a77656e931e9ed019310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f5b28afecd183f8a3853e3f43c7c9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97015dbd97f9eced820b8c8ec7db70b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e163ae3576ab7e8fb1b4070976d949fb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff991ea49566d2ac4a32c1bf546b56314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb940a9c89176fbe9680b2a9541fe16315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1484f07108ebbe09eac97fc1f7b397316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e990f6dd01686424770222f457e2e0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e111bed655ade4c1da99153c87af6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ea36f7b96e6915d262c2a9829b652319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0668c4e33ff6228aff24e2d9c1cb2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115ba4cc5efbe63ebfe4eeab8903712321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67818235970c4bf1ab87c3e9619a51b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3762f55662720ec48a63541f7fe39e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3257b44c6b27ec61617542ab4e72695324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a8a263e71e25f2604292d40b6b398325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f33e7733641032a31837c1c67c66d16326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb127968f1c98f9152fba00a99ea791e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060ce674894eb561dc67390f6701e83328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b87c452b63366acb4e2a7d79b78c5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8a073ff33927816aa2e74208d0aae330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62847885ce22afef9c723d0ad8213740331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb43271e94c0a3b7f8d4e79889a091332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724d0f49f172acc4cde22a313bcaae7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500b5ab083ef8f6cc7fbca5e860e143334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014620de846f19930e353b67db0a84e6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3306032c46eb3269ebcb31028c9fa8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5135baf0d0947806f44feea1a010b03337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a638f7fdc917c2f3cf7befd642a30338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e5412b275ce7ca56a4d6c5fb72246339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a3f90ed15a648c7f6cd58e89b0f65340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb559485f7de2e449261fedc007e4f9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e70d7470e850b06ea369d34c99dd8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a58c7916117396e141875253a64c7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745bc91e2b4a8fa46ca9ddcba44d08c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ed9b2537ba5d7121bbca7f5eceb2e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9d63b2aec0e64e578d8dba65f5e92346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73110e38735d18f7fe5feedc600fe57e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c4d909e1b6c38338415d307f1448e6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a7eeece108b7e793a8339a131675d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f954b432c98ee1b633de45fa7dbe546350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fff26a7dcd104cc5f879021531cf6b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844995ed38f5bb849c1c035edc922e5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605b54aa43b72b2c5fa21fd6b05be8c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d34c7e4a493bb8fe6211847b1baf6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3767ff29d104b53af4712864e9532355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a74080ff1a4114dcc446c51bb48f9b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b6df8e296819d297dec919188a433357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ca7ae18a71fc86499be580e55ae07358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20fb8267626b2b66c20900f0978fb06359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03be5614fa09daab42004b11239f569360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed75dfde630f33a613f98e96c2890c1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d816889bc0df954b7943968b54fae7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3796b2ecd25c3c0cd98f063852a54c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c4559c6c93a083ea8948ac28640ac364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf30e097e6695d602cf687d7ca97db365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175876c141a42b18ce4acd095fa68aaa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2dc4a1db8367b56e24316bb52d9215367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc93a50b5046b3504c1e826beb364f5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4459f9722270599d73f89a29b4fc9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0bc2cdf4512ac465872441b45f875b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b0bb61db0c64c1c80ca14b4c7f940371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed8d3f1591a6118ff77dd1cb65cee5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7173c5f1db5b396e7ae894a3c0ec7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3551a7695acd5cfe44a5fa3ab9a4b2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef593a3d80b0aea4de5ff336350887375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47f21e4a99c34a0d15adfd0a971f71376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43787453f8102e841194541312590f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77324e70184eb96ff81e06e252f8d13378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254eed4c95ab623eede501cd0fd56613379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766ebeb475b341ea7bbeb0ca1f9e68c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb1e89a6fe559e672fe786edf416e9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe8473ff8bc38497ec06312e8ec195382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142203848643a8e08e853093773c8a63383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e95c06718a4f05b9ac8c4ebe6f73d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbcc7d2e620d8148d764b6baf6bf8da385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710eda02c8eee66a8559fdd6452cf98d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830bfef339938d161764c3c2a31b65b4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9764a28faebce8b141b3c0e8837cc72388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e96020d433f41e6baf3e254e8d2bbe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35a845106f581a41d37974edb1fcaa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c201c82c9faa122f54785e97c72c644391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a00d0fef26b49f8390c074447f881392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02991bd2a846ca71d7cd28a5bdd196fc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07a23cf18fd660b040b24834ed5dfb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f740b7d23356967d7325e1dd88e852e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc92b37def6e1eccbeefc0944a69caa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c6f8745ba01bed999b1c2717b46da397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf8ba006f9de5995f6acdc3a1dbf3e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cefdb50df97ecb54355eb20d05aaf4b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626e8ac2c31e8a971a927077ba882bf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee63349cdab1e7adefea748743e654e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53398571a3ed622f0a55378358c1a0e0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f8f2e10de682b5f60d9d250e8d21f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9bb3b0f3a087599b0611c684353348404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c7f57fc3ba4b04f433d1da6b8fb11405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b445f7c91dc86a314c40b894369047406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070fa6488268398992d275be28716052407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4c06f6d6aaf5054d940b31cfbfbec408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea63804091f9faaee6c1787ac355d1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b4b6a111c0acbbef4f46eca2be996410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81165e4e099929230e4ff5ab7cddc14a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ec0c67530250ba46fa44b6b22349f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a4aa348b476dab3f850a1bd1868dba413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626b1a17cb36b5285b192be8c886026414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc66cd75f6ef8085dfe84304b4afbc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47882fd675ed38a39270bd816c275d95416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5da75797bb2685788c17ae3312ceb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2a166d9a7385a7d79ddaf45f1f281418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8443cf2b1c5b0b4a0838e59218cfd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b859d0ad8e345ab5c4c9ac30d79f83420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c0878bef91429a15ccf398d2f7ad3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac39455f9d2132f34350f1b07625e3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57baa13ce972958b8ad59cd7b45e75423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3baf6ed263d6722a0021e19260e16424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b92f7935b1f3ffe9aa6b3231a894c1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb58bb0c7a124091c6f9effe4c668f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29118f75c32fa4b18e72c6ff74938f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c176557fac3cee6cdff37286e23c1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61da3c9fdf8b2a119b73d0cd29a1513429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ecfeb95e9b62eb10d667679e35f6f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87224bfe5f95383424d442c792b2786431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df520e19038845f6082ed7c00bc957e1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f4c6a78ded3ad2a05b47f5ac3dcae433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc341cc97d95217dfc9babe99f86721e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0edfcb4393e3f0dcb7ad1e70bab40c6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0732572e598c671fa3ef1428afd4416436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3979e24a6f5e610051874970ebf89437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b344c6044b134c81fd5e124097480438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0344f5a80ef9f6c10237ecfc803aee439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650a2cc9b2e0194d874aa2bfd7cb974440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54468a1e2cffbe6317dbabfc04c1b4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0000d3bd6e546346fd3c1449843b3d9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9454ea0bf1b887ecf85131ed2e364443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd74ed589b51aa15334947a6d27091444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5cc7f83ba0a7a653fbc1fd23a8c165445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63674c859bb841e39ecf647218fcb97446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579243cea4a0638cc42c803e3871315a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b529c9cc68407fd131e2c088584be448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895e049b8f56c2a0ef63b05c0a57f88449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f110d0d3bba141775bad57022bff06450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398339cfd1a4ceeee933b0cd89b2a20451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67b23af6ee68daad27f0fce1355b58452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffaac60a6a7bcea9bfd5d0977c92de0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6cf4f68b7387d2ab948d7e9c66665454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab14f59983513e601643d491226e81455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2e9131484efe9c30fd4f8170fdda9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84cd9e785487ffcc5135cb875302867457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62d4bb182b0e3f7a94ee197d0f6eab458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1decbdac1abd1eb4b9e8fec63d2af76459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb37ae85a18eab6dc7e348260ddca8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52f01ec9e15cd8ccbd5237d0ad3cfb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faebf237b28f6f66a1204f686198759a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e44bedcf8daef4660b5123c734a920463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9941d048bb54b27948813e5650314464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae6d5aa4f851b80b54141bbe44c0a8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0aeb4e774b5de411494d7fc127d9e4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6e868b3e2093036627b9663f6d7c0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e440650879536dd16adf32f2daeeb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d9bbb3b6d007a20667841da58ff0b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579dd77c4685eea8dfc0204b81a4924470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f89e598c14dc2c121acc1f3ede842471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c70beaab5b73a55c728b8c0e250244472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450c7aa33daa5109b369ffff937cf4b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c96c76525b4e84c55dbf6a12d3825d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eaf09008fd548ee40b3b348b8be295475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0739f1c229827dbb5d3c65d38e0ea0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d1d4a0e3e39f84464dd1ab2988c3a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105b8e7ef6201167fd113a7fb4356be478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0607b1250677ba7104c91368883d8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce59e5282e75aab8ac48163f685d05480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cbce21e02f873de74b696d5aea02b1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d045023070013d559bb4e4c776756f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1a51bce3c5e21f795c1e0c4a92236483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf09c67d51444bc053a035d9e93943484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1829f0821d476c397499d94b76e0a4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82280197d53100087d65bc17a9c586c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb0919ce13442e9294d3511716b06e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ed0194209cbb00ae7255ff1ee8df1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a344a38e1dad75bf44aeed62050a2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dee87055da959570ef2f132da92a74490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9dcc367c324cab89077a5e450611b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a5c2a144c82f297ad28345eaed4e8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d3d112fe244943367981198760153493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b5ae56b239fbfd58e90bf74eb04c7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d3efd74fd98d163232feb00078e2d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a0c2db76bed072074399de1662a34496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84feefddcb53858dc99d6347ab7fd3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab0df45fc7ef069fbc90c15286c742498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b3a57e9b8a19a96cd4a4e5d908f69499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878ee616b4bc80b020aeabf77095d0d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6d7c0bf32432022a357a26647082b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204abd50b56ebdd3b18502511d1f339502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9783b030feef8427ce4543130b531503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ff2a89dcd264711f4ea42d5e924a6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad07acea2e6bd6b000b8c5d8746ea81505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202ddd91fdac0e7e6a808ffd00c46cd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa37c6085417e102a3652daaca4def507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b75b4da433bfbc1420c5eaaadba61508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bab2d3f7f2d40dd5d7f85b74c07f8d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d6913c2b3d1d5992e85cc3ceab11a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f244579788d63b59d66e0581f7adfc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4495e8332f7c164bcdbcd8a51bfe0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723b548fedccb6a90e843ea97b43e80513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06e5aafa53d600e9121bc2d64fad75514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9244db3caf5cb0b7ca36b044bfc94515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab43e992fa4d846c3ce8e8af87a861516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e5473e5bf45ae39275d349f2ddd0e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1892bfb8b25a0748c6d50aaeeee52518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b93d0fdd9b6f07eb33f7885d2b0594519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c26b4cd0d6f28a5d429738252e8a5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6e07fe0d9b0a176fc01a0f3691370521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8b150c9294fe7089fac89f7140ce4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d088c4db720c4cfcb880148be9111a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a367d150a01967d4be8b8635b183892524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e73f88c984fb00d5503c3b710980b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9cce8fe688399c954ed3d54b1a030526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0de9266e59c12733c5ef3950370c9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662adb7900ddfe3642b05d9d2980d4d5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6b672e4056463ef40db5bc4e035e4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a37f71df3dfa27baa9365fa0b206a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f583e727cc0c376ddecbb6dd52b206531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7dce41a046d95ba1525b3670015c0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a897c47c0434049f0950550095066533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0a92b35178da7619c3cdc4b0c9121534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f970cfdf899a44a9cd92accb4b551eb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d7992f4f59157b98aa03d3af239f1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d428b586592ad8ecaf2bbd432c6f1bc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e57d953dd951c8658e66be171cee5f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1512d53e35c086395c58d20d9f0605539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224e33bcd58679a97626b7a55c7f4ea540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53f7796e311d885936ce51674796d8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533dfdc1f75b20b318a4c8c1c09e6539542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b36d43f2f6cd98dd71d7dd77b4282543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67101d434b343f1f5d4ef2b0b31a70ab544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaaf8317f12287e3d1b189cfa46b6d6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98cb539228c6962f93edbb6bdf11364546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05268bbdb9bf780600121cb1916515e3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd516b558f62190c0aa99c04530cad548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f673d4d5f3208974bf88be7a64c684549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0746f1ea9b74595f66fefc6b3462e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44fe98e5f92c0e2f4eb728588db65c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df335a626be49bf5f81191a4bba149f7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e56069e22a4ea1639112856b591af553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656123f875c1d39e28fef4d4d3469de4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df88119fd6ebbc4ff2af4c70a34751d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f699c3a3e6868770ed7a636dba3d96556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ef58f90df1f6b99043b1086979cb6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639068ff9ef544923b8dd9b7eeea01c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f382a69864f86775170875c530724559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cec854dcd8c164e27fd94a3a3c50f3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3645e9cde31bd1e6af42718036826561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce68c23aafa8db4420e2ff0fe8bf04562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc27d624f3d3aa5bbcfce6b03de3a3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ef6e13c7ff5fb8a2eab30bfbd95b9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f9795ec3c0b112705cd00c6536ac9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066b7da810559d422bce3145b5a67d8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623bf40efd2992e9a187c68886eada65567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d255d73f9ebfb9343802e5b805873df568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9020b9fb2e4d4f869987123326077569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f62e7de8bfbb853a7c38f032c8cf4f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c59201d000f40d4126dd55cddbf39c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf7ad489ca92ae69ae0894a0d48ffc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5895a4c3b66418298bb4da8237289ec573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13819f0f5d8190189c26280c59c53c3b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a5f77516399ecc376bcdae432f83e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7fcc46e9f2d8e5d5c6d68a3362d3c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0dc0cd981d427a56731756b30beb0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c240a4a9552956aeb94ba3028df20578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64997467e82e74c7c4ab9b462472b6d5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7a5f99177629d67195f7d7ebe3d15580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb039b555679439134b40ff391dfd3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69638ec9923f24fa03c6bc03e7898637582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8cd2659682c26be39fc6ec923a8f99583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92eb627299b925d0fea64cc1a322693584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86cf6f8fa05688e2d9a4db64e152ff585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee476d794284694c0940b955592ab4c8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049ea71a7aaf2fe14e7b09674e597ed587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35de8194b9b3463c85018c15adde78588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1395517fa2c78f07826785da6ef513b9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1dedaa1a3b1f732854a1e5ea83c6e5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb6c00945d25795657ab01ba71a1b1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f0552b50c07e48c89c475cc8dd133592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40a17bc126c020dcadc27d1541bf8f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8b5cbb41035bb5a6079001be236b9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4393324707fe097d559af0237c43b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c7715a8cfb75dbebf55ed55dd7032596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91d583536095e81dcec465de7cb8a7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944f6dda08aceda167782d964a18f1a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bae63c84e578f29ec75efe20f73436599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362682256aecd1f4e3a331361ba1917600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1e37b500c715d5c0a94e25a88a729601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea01b94c0107871b0a615e491e7039602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172866938e2f68a03741015d7e313e97603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24435a4b8ff3fcda5412a85916d13591604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd64189de151cb7ec1445284f03edaa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7160bf8ed332daba6e4683ead39bb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44271f6d7aabd36194444bb5e5a77b00607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b2463d2246750e6cc861d95bc7290608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25010592e71365fa1c158072f42bae7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653491b310e20ee459a4ad2766cb0c76610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73dada7f8d57fc502542132f80c9590611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac902e4ae1d4dd2bc81402be581bd6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae83713a7f762cdd5e3f0f5f70c3fb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79250c21145accae7fc3f694497206de614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a4a936dcdbd32fff9ab94aedbca76615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8a1e29ac3e189322cf2e21416ee7b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c496768be27b08439dc3b90017c61617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab79a2fc54229cf292acd891829ff1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811811d7b91f449f92f600f67c603828619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801eb62e67260c16d6322c4dbd47d9f3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702926e15be03acf5e7d126ac0eefbe9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb5ab5efaca6130f4550a70aa921ab622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24254a4176fe197204dc82a4bbb72d7d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc2276306f435efdcf2dde6368428d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8af5ea9598508ec0b07fc232a7e9e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3259d8528989114bff5a822c26f243b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a29c118b1e2ac8eb6030fe4b8173b1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a26e33cf3ae04027abdebfa63c2515628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7ac9b22fad7292a7c751002055519629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737033f27bada54619a8740a8e6df8b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ddc4b86088ed86c7a880195cf6be5f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9eab2b856b6c56fb668e4f52f75ce632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c25930723c5cba29263af0523d72e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093443f7991d929c265bef3944f14c9e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f87335b485af9611c5916a50960c32635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a373516edf68096329b71af426f8498636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d86861dff74a7e6476dac3a8cf3412637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ace337d252f00ef51639acc4ed7016638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7585af598648a256030e00d27a928639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90bf701bb5cee34b825c90da22497c5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e306cc0c4e2294e856e53fc791e467641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea05ca882b169ae4a60c5a954eb669642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d295ddd30b86a9bc11cc9f28e7b14af1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b79003661c8c10dece1c9386c3766644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae555bf7de344791d242eab33b9840645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa7855c9c22447b585241b71454543646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9952d0c98a2c4abd5ce82636b1cecd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ecfd2f4beee067a7902e6f8ec36e65648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1d75630612d274bed12ef3d0dec07649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ace04394997882b012133a46fb9c6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548dccf45cffca355e1c1a0e4c98ee66651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd84516d646b2e462e1b0a16a9d347652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd97ee5ff0ee84672abd398b79cba86653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965ac56325935455b7af69fefee7bd0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229819cc6c45b1275b267b5bcdda22f6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1f7b7eed27ba19b95736e441984c7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fac2b9571beb9dd788e8b3ca3887a3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06880008ad7db2c8c04d61ba58828805658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cfbad77c06ee887ca349468781febf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e777b5b3643509c05f633407b41af07660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8a1014134d933d0c65febcf00462d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b437611193aed94fa5408fed31940d54662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228eaaa1c66371f062bad6906a404c7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf76cb206aaabc190aa4306d99550a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091d3ae106cb2c4677224c36fb76445665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662818750bdb414ae58cf009825d1cc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2de7791c10186139835229ce1cfe7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60389e8e6111a63d08ef265fb87c2bf4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8422109bd412b439492982d8d0aaf5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2386e19708d1e6f595f6cfa330498ce670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a6863a190d8f68037d6ccec79f5b8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615040384955b68b38edf672185b493672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14dac57a9c82476f52390ba9a0066fd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea454008ecab8a401141f7aafbcd4a1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945220574d43a763fc00f7e615edf0de675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011da7250d091401cb7dc6a1a2d16a6d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77154bf7e157eb299a46d0759121373677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38809a07a53e89df9a5467c2b732f45678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72fc2e2e0055831f6f25d886b8e9b3c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f13f81b58f39af809fd710fc0ac1e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df759e437f5d1995a5187f98216dffab681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf71d965e1cff7f89b9ceb8d6f01df8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50e126f127fdb3829420a6ab298678683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c47e834b8b353e8be14fd3cc31caa4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104be50acc23acc478b4c585dde5c0a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e515d186ac4dd1a293b12af25f0ab686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca076f0a35895e0647880058efefbd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947aee65289e33248c5fc3b0b6369bf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578e8868b05b26faef5892ce0906869689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9649d7e6656c8ec6797b574d44b30d4b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a45c429324f0774959388b58f8d0d5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca648b7dea01025ddb37ca9ada76364a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5932575883ad8a98a4aaff1d4a88cc1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819f4cacc6a9623fcf990b21de111d6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605e3f700a8b3d58849aa9bf3d9336d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21116cf6047a5ed965f32753f2a7f8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b4092f09b3ad29d5dfdf5d5c7b3ed697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32acc14d140747c55bba5903ba20c48a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191e2e389b2c31ffefc0f0ec71b9182699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6019bfd05046e68d694e3e9c0c088700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f27ed1533363d7042b18bfa015e5c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d36fe9e9c5c16fa38b1c68c494e0d1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8e2b6c9385301e97ed1b746bb7540703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2cfb44d0bf7c9c051c70cf8502bc43704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2b73d3c390f3fd595436112fcb917705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8775793dc8470e636e1828eca89fa4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded958829f317c3f67020d3e8f4fddd5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac98b8a725bb7b18cab3ee361c2d25a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077bce7bc0ff0291f575315187d93f81709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6a3a35d33a9d3d3d13038c7360b69710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901e8fb2ad776735f1857514e6f64e0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f695270914a4901e71b7a0fb9c82d8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c931e168465fee92acdec3a5224f87713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2e1043018e54501cf4f66128983cb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af831d4eedbaf796350b948398090f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33df008829b34eec231bcfe0d75be6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab81cfe0d378f046222e544675ba17717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cee5c45dacd454320508f1d0845a40718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daff34222b80cf839373c32d2557f96719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2677b65655d7dfc1f28d9bb5c8d4da1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44894369fe2ffe96a85bcd13aeeb4624721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39aea94d156303635e5e234c663f406722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a0a7fd69d797246c6e1922db62ca5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232df19bf4af54b347b57604f5cfb1ed724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae73651ff30fbd6a4cbd68736d252ac725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de38226e2d24e443844948f6538678726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0d8bab5200e646447f7187db9760a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d57804d009b0854dd9fb502440b32728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe333441c70d80ff13e4d35cc717d48729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307ff51ddf107bf27814ec62c83a988730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775923e483b2805634481202ad088816731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574b11158296d97b67186d7cdb4a4bd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b51e6be78cfa335dba2f2e0face49733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a82c822263a05f2150bfcd74e648bc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f550572ca920a65d8e14a6215fa316735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6261104a3db6d6e1137dc7800d2c3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99065d1160078c65f83bb263b103c4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3840af11ad5b8ac1f3d6bfdd59dc9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731d762647ec6b03c5fbed91a30ee54739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8abdf58fa69d2b7fe3a75f533747d5c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa19afb7cb5f8e6e248eb5660a8e827741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e9cbf81a573421f1f16fe557d9e13742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2443e7aa54cda7e4d4fd45f6ef8b897743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05344190400e129b606a9701e9b640a5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055fc8a73656dc2f9d0333e50bd022a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0513d03b6cf0c736b4bc9a8ab1cd9d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d97261aeac3bc5c558902239a1b1f7e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f4ac18df56f39093bea94631286e2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3859fd5d092cd9c2c89faca1d23efb4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8f64628934d6c3de35170ebd7647e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6ac40f51faa4020cc0af45e6752d0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe0619427258c8c9dbed9495bf26ca752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba7fd2eb99d434e57c34128087df12753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee3db7c10512075b3e9094ef50c829754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14538df05816e2a3cad887ff3d231a69755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60825248e5d1f0eca64b9bf4b6ae58dc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a81fc8a8765c19517f02b318e7b604757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a39d11f41bb9a8e646dccdbdfa200f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31d234e4552dd0ada099ba8a142899759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>